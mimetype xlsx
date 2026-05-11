--- v1 (2025-12-25)
+++ v2 (2026-05-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4056" uniqueCount="645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4056" uniqueCount="646">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1040,50 +1040,53 @@
     <t>Pont-y-pwl &amp; District Runners</t>
   </si>
   <si>
     <t>Alun</t>
   </si>
   <si>
     <t>Rees</t>
   </si>
   <si>
     <t>Malvern Buzzards</t>
   </si>
   <si>
     <t>Dale</t>
   </si>
   <si>
     <t>Ieuan</t>
   </si>
   <si>
     <t>Pugh-Jones</t>
   </si>
   <si>
     <t>Meirionnydd Running Club</t>
   </si>
   <si>
     <t>Searle</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
   </si>
   <si>
     <t>Moon</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Ruse</t>
   </si>
   <si>
     <t>Ryder</t>
   </si>
   <si>
     <t>Harvey</t>
   </si>
   <si>
     <t>Lowe</t>
   </si>
   <si>
     <t>Stroud &amp; District AC</t>
   </si>
   <si>
     <t>Balch</t>
   </si>
@@ -4932,50 +4935,53 @@
         <v>84.85</v>
       </c>
       <c r="P44">
         <v>83.46</v>
       </c>
       <c r="Q44" t="s">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44">
         <v>255.31</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" t="s">
         <v>126</v>
       </c>
+      <c r="D45">
+        <v>2585</v>
+      </c>
       <c r="E45" t="s">
         <v>127</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45">
         <v>10</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>128</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45" t="s">
         <v>24</v>
       </c>
       <c r="M45" t="s">
@@ -5395,50 +5401,53 @@
         <v>141.45</v>
       </c>
       <c r="P52">
         <v>144.85</v>
       </c>
       <c r="Q52" t="s">
         <v>24</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52">
         <v>286.3</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>46</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
+      <c r="D53">
+        <v>2516</v>
+      </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>43</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>128</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
       <c r="M53" t="s">
@@ -6551,50 +6560,53 @@
         <v>24</v>
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
       <c r="Q72">
         <v>110.12</v>
       </c>
       <c r="R72" t="s">
         <v>24</v>
       </c>
       <c r="S72">
         <v>217.97</v>
       </c>
     </row>
     <row r="73" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="s">
         <v>185</v>
       </c>
+      <c r="D73">
+        <v>2490</v>
+      </c>
       <c r="E73" t="s">
         <v>90</v>
       </c>
       <c r="F73" t="s">
         <v>29</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73">
         <v>13</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>147</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>24</v>
       </c>
       <c r="M73" t="s">
@@ -6607,50 +6619,53 @@
         <v>24</v>
       </c>
       <c r="P73">
         <v>108.24</v>
       </c>
       <c r="Q73">
         <v>108.64</v>
       </c>
       <c r="R73" t="s">
         <v>24</v>
       </c>
       <c r="S73">
         <v>216.88</v>
       </c>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>186</v>
       </c>
       <c r="C74" t="s">
         <v>187</v>
       </c>
+      <c r="D74">
+        <v>949</v>
+      </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
       <c r="F74" t="s">
         <v>67</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74">
         <v>7</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>147</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74" t="s">
         <v>24</v>
       </c>
       <c r="M74" t="s">
@@ -7132,50 +7147,53 @@
         <v>24</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>24</v>
       </c>
       <c r="R82" t="s">
         <v>24</v>
       </c>
       <c r="S82">
         <v>205.26</v>
       </c>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>204</v>
       </c>
       <c r="C83" t="s">
         <v>205</v>
       </c>
+      <c r="D83">
+        <v>2549</v>
+      </c>
       <c r="E83" t="s">
         <v>127</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>43</v>
       </c>
       <c r="H83">
         <v>6</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>147</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83">
         <v>100.74</v>
       </c>
       <c r="M83">
@@ -7601,50 +7619,53 @@
         <v>24</v>
       </c>
       <c r="P90">
         <v>83.92</v>
       </c>
       <c r="Q90" t="s">
         <v>24</v>
       </c>
       <c r="R90">
         <v>97.5</v>
       </c>
       <c r="S90">
         <v>181.42</v>
       </c>
     </row>
     <row r="91" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>71</v>
       </c>
       <c r="C91" t="s">
         <v>221</v>
       </c>
+      <c r="D91">
+        <v>2501</v>
+      </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>33</v>
       </c>
       <c r="G91" t="s">
         <v>43</v>
       </c>
       <c r="H91">
         <v>5</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>147</v>
       </c>
       <c r="K91">
         <v>2</v>
       </c>
       <c r="L91" t="s">
         <v>24</v>
       </c>
       <c r="M91" t="s">
@@ -9093,50 +9114,53 @@
         <v>24</v>
       </c>
       <c r="P116" t="s">
         <v>24</v>
       </c>
       <c r="Q116" t="s">
         <v>24</v>
       </c>
       <c r="R116" t="s">
         <v>24</v>
       </c>
       <c r="S116">
         <v>134.35</v>
       </c>
     </row>
     <row r="117" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>158</v>
       </c>
       <c r="C117" t="s">
         <v>270</v>
       </c>
+      <c r="D117">
+        <v>2534</v>
+      </c>
       <c r="E117" t="s">
         <v>114</v>
       </c>
       <c r="F117" t="s">
         <v>29</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="H117">
         <v>20</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>147</v>
       </c>
       <c r="K117">
         <v>1</v>
       </c>
       <c r="L117" t="s">
         <v>24</v>
       </c>
       <c r="M117" t="s">
@@ -11248,50 +11272,53 @@
         <v>24</v>
       </c>
       <c r="P154" t="s">
         <v>24</v>
       </c>
       <c r="Q154" t="s">
         <v>24</v>
       </c>
       <c r="R154" t="s">
         <v>24</v>
       </c>
       <c r="S154">
         <v>114.61</v>
       </c>
     </row>
     <row r="155" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" t="s">
         <v>312</v>
       </c>
+      <c r="D155">
+        <v>2487</v>
+      </c>
       <c r="E155" t="s">
         <v>21</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155">
         <v>47</v>
       </c>
       <c r="I155" t="b">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>147</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
       <c r="L155" t="s">
         <v>24</v>
       </c>
       <c r="M155" t="s">
@@ -11414,54 +11441,57 @@
       </c>
       <c r="N157">
         <v>114.51</v>
       </c>
       <c r="O157" t="s">
         <v>24</v>
       </c>
       <c r="P157" t="s">
         <v>24</v>
       </c>
       <c r="Q157" t="s">
         <v>24</v>
       </c>
       <c r="R157" t="s">
         <v>24</v>
       </c>
       <c r="S157">
         <v>114.51</v>
       </c>
     </row>
     <row r="158" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>245</v>
+        <v>344</v>
       </c>
       <c r="C158" t="s">
-        <v>344</v>
+        <v>345</v>
+      </c>
+      <c r="D158">
+        <v>514</v>
       </c>
       <c r="E158" t="s">
         <v>48</v>
       </c>
       <c r="F158" t="s">
         <v>29</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="H158">
         <v>29</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>147</v>
       </c>
       <c r="K158">
         <v>1</v>
       </c>
       <c r="L158">
         <v>114.35</v>
       </c>
@@ -11470,54 +11500,54 @@
       </c>
       <c r="N158" t="s">
         <v>24</v>
       </c>
       <c r="O158" t="s">
         <v>24</v>
       </c>
       <c r="P158" t="s">
         <v>24</v>
       </c>
       <c r="Q158" t="s">
         <v>24</v>
       </c>
       <c r="R158" t="s">
         <v>24</v>
       </c>
       <c r="S158">
         <v>114.35</v>
       </c>
     </row>
     <row r="159" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C159" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E159" t="s">
         <v>133</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="H159">
         <v>50</v>
       </c>
       <c r="I159" t="b">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>147</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
       <c r="L159" t="s">
         <v>24</v>
       </c>
@@ -11529,51 +11559,51 @@
       </c>
       <c r="O159" t="s">
         <v>24</v>
       </c>
       <c r="P159" t="s">
         <v>24</v>
       </c>
       <c r="Q159">
         <v>114.17</v>
       </c>
       <c r="R159" t="s">
         <v>24</v>
       </c>
       <c r="S159">
         <v>114.17</v>
       </c>
     </row>
     <row r="160" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>186</v>
       </c>
       <c r="C160" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D160">
         <v>638</v>
       </c>
       <c r="E160" t="s">
         <v>195</v>
       </c>
       <c r="F160" t="s">
         <v>29</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="H160">
         <v>30</v>
       </c>
       <c r="I160" t="b">
         <v>0</v>
       </c>
       <c r="J160" t="s">
         <v>143</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
@@ -11588,51 +11618,51 @@
       </c>
       <c r="O160" t="s">
         <v>24</v>
       </c>
       <c r="P160" t="s">
         <v>24</v>
       </c>
       <c r="Q160" t="s">
         <v>24</v>
       </c>
       <c r="R160" t="s">
         <v>24</v>
       </c>
       <c r="S160">
         <v>114.17</v>
       </c>
     </row>
     <row r="161" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>125</v>
       </c>
       <c r="C161" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E161" t="s">
         <v>24</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="H161">
         <v>51</v>
       </c>
       <c r="I161" t="b">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>147</v>
       </c>
       <c r="K161">
         <v>1</v>
       </c>
       <c r="L161" t="s">
         <v>24</v>
       </c>
@@ -11644,57 +11674,57 @@
       </c>
       <c r="O161">
         <v>113.71</v>
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161" t="s">
         <v>24</v>
       </c>
       <c r="R161" t="s">
         <v>24</v>
       </c>
       <c r="S161">
         <v>113.71</v>
       </c>
     </row>
     <row r="162" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>245</v>
       </c>
       <c r="C162" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D162">
         <v>1665</v>
       </c>
       <c r="E162" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F162" t="s">
         <v>29</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162">
         <v>31</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>143</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
       <c r="L162">
         <v>113.27</v>
       </c>
       <c r="M162" t="s">
         <v>24</v>
       </c>
@@ -11703,51 +11733,51 @@
       </c>
       <c r="O162" t="s">
         <v>24</v>
       </c>
       <c r="P162" t="s">
         <v>24</v>
       </c>
       <c r="Q162" t="s">
         <v>24</v>
       </c>
       <c r="R162" t="s">
         <v>24</v>
       </c>
       <c r="S162">
         <v>113.27</v>
       </c>
     </row>
     <row r="163" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>118</v>
       </c>
       <c r="C163" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E163" t="s">
         <v>24</v>
       </c>
       <c r="F163" t="s">
         <v>33</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="H163">
         <v>28</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>147</v>
       </c>
       <c r="K163">
         <v>1</v>
       </c>
       <c r="L163" t="s">
         <v>24</v>
       </c>
@@ -11759,51 +11789,51 @@
       </c>
       <c r="O163" t="s">
         <v>24</v>
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>24</v>
       </c>
       <c r="R163" t="s">
         <v>24</v>
       </c>
       <c r="S163">
         <v>113.15</v>
       </c>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>68</v>
       </c>
       <c r="C164" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D164">
         <v>2449</v>
       </c>
       <c r="E164" t="s">
         <v>227</v>
       </c>
       <c r="F164" t="s">
         <v>33</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164">
         <v>29</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>143</v>
       </c>
       <c r="K164">
         <v>1</v>
       </c>
@@ -11815,51 +11845,51 @@
       </c>
       <c r="N164" t="s">
         <v>24</v>
       </c>
       <c r="O164">
         <v>113.03</v>
       </c>
       <c r="P164" t="s">
         <v>24</v>
       </c>
       <c r="Q164" t="s">
         <v>24</v>
       </c>
       <c r="R164" t="s">
         <v>24</v>
       </c>
       <c r="S164">
         <v>113.03</v>
       </c>
     </row>
     <row r="165" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C165" t="s">
         <v>163</v>
       </c>
       <c r="E165" t="s">
         <v>90</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165">
         <v>52</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>147</v>
       </c>
       <c r="K165">
         <v>1</v>
       </c>
@@ -11871,54 +11901,54 @@
       </c>
       <c r="N165" t="s">
         <v>24</v>
       </c>
       <c r="O165" t="s">
         <v>24</v>
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
         <v>24</v>
       </c>
       <c r="R165">
         <v>112.95</v>
       </c>
       <c r="S165">
         <v>112.95</v>
       </c>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C166" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E166" t="s">
         <v>178</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166">
         <v>53</v>
       </c>
       <c r="I166" t="b">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>147</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166">
         <v>112.1</v>
       </c>
@@ -11927,54 +11957,54 @@
       </c>
       <c r="N166" t="s">
         <v>24</v>
       </c>
       <c r="O166" t="s">
         <v>24</v>
       </c>
       <c r="P166" t="s">
         <v>24</v>
       </c>
       <c r="Q166" t="s">
         <v>24</v>
       </c>
       <c r="R166" t="s">
         <v>24</v>
       </c>
       <c r="S166">
         <v>112.1</v>
       </c>
     </row>
     <row r="167" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C167" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E167" t="s">
         <v>319</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>43</v>
       </c>
       <c r="H167">
         <v>13</v>
       </c>
       <c r="I167" t="b">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>147</v>
       </c>
       <c r="K167">
         <v>1</v>
       </c>
       <c r="L167">
         <v>110.69</v>
       </c>
@@ -11986,51 +12016,51 @@
       </c>
       <c r="O167" t="s">
         <v>24</v>
       </c>
       <c r="P167" t="s">
         <v>24</v>
       </c>
       <c r="Q167" t="s">
         <v>24</v>
       </c>
       <c r="R167" t="s">
         <v>24</v>
       </c>
       <c r="S167">
         <v>110.69</v>
       </c>
     </row>
     <row r="168" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>116</v>
       </c>
       <c r="C168" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D168">
         <v>2452</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
       <c r="F168" t="s">
         <v>33</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="H168">
         <v>30</v>
       </c>
       <c r="I168" t="b">
         <v>0</v>
       </c>
       <c r="J168" t="s">
         <v>143</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
@@ -12042,54 +12072,54 @@
       </c>
       <c r="N168">
         <v>109.57</v>
       </c>
       <c r="O168" t="s">
         <v>24</v>
       </c>
       <c r="P168" t="s">
         <v>24</v>
       </c>
       <c r="Q168" t="s">
         <v>24</v>
       </c>
       <c r="R168" t="s">
         <v>24</v>
       </c>
       <c r="S168">
         <v>109.57</v>
       </c>
     </row>
     <row r="169" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C169" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="H169">
         <v>54</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>147</v>
       </c>
       <c r="K169">
         <v>1</v>
       </c>
       <c r="L169" t="s">
         <v>24</v>
       </c>
@@ -12098,54 +12128,54 @@
       </c>
       <c r="N169" t="s">
         <v>24</v>
       </c>
       <c r="O169" t="s">
         <v>24</v>
       </c>
       <c r="P169" t="s">
         <v>24</v>
       </c>
       <c r="Q169" t="s">
         <v>24</v>
       </c>
       <c r="R169">
         <v>109.48</v>
       </c>
       <c r="S169">
         <v>109.48</v>
       </c>
     </row>
     <row r="170" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C170" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>142</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="H170">
         <v>4</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>147</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
       <c r="L170" t="s">
         <v>24</v>
       </c>
@@ -12157,51 +12187,51 @@
       </c>
       <c r="O170" t="s">
         <v>24</v>
       </c>
       <c r="P170" t="s">
         <v>24</v>
       </c>
       <c r="Q170" t="s">
         <v>24</v>
       </c>
       <c r="R170" t="s">
         <v>24</v>
       </c>
       <c r="S170">
         <v>108.56</v>
       </c>
     </row>
     <row r="171" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>129</v>
       </c>
       <c r="C171" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D171">
         <v>1468</v>
       </c>
       <c r="E171" t="s">
         <v>21</v>
       </c>
       <c r="F171" t="s">
         <v>29</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="H171">
         <v>32</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>147</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
@@ -12213,60 +12243,60 @@
       </c>
       <c r="N171" t="s">
         <v>24</v>
       </c>
       <c r="O171" t="s">
         <v>24</v>
       </c>
       <c r="P171" t="s">
         <v>24</v>
       </c>
       <c r="Q171" t="s">
         <v>24</v>
       </c>
       <c r="R171" t="s">
         <v>24</v>
       </c>
       <c r="S171">
         <v>108.47</v>
       </c>
     </row>
     <row r="172" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C172" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D172">
         <v>2108</v>
       </c>
       <c r="E172" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="H172">
         <v>55</v>
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>143</v>
       </c>
       <c r="K172">
         <v>1</v>
       </c>
       <c r="L172">
         <v>108.3</v>
       </c>
       <c r="M172" t="s">
         <v>24</v>
       </c>
@@ -12328,51 +12358,51 @@
       </c>
       <c r="N173" t="s">
         <v>24</v>
       </c>
       <c r="O173" t="s">
         <v>24</v>
       </c>
       <c r="P173">
         <v>108.14</v>
       </c>
       <c r="Q173" t="s">
         <v>24</v>
       </c>
       <c r="R173" t="s">
         <v>24</v>
       </c>
       <c r="S173">
         <v>108.14</v>
       </c>
     </row>
     <row r="174" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C174" t="s">
         <v>312</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>29</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="H174">
         <v>33</v>
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>147</v>
       </c>
       <c r="K174">
         <v>1</v>
       </c>
@@ -12384,51 +12414,51 @@
       </c>
       <c r="N174" t="s">
         <v>24</v>
       </c>
       <c r="O174" t="s">
         <v>24</v>
       </c>
       <c r="P174" t="s">
         <v>24</v>
       </c>
       <c r="Q174">
         <v>108.06</v>
       </c>
       <c r="R174" t="s">
         <v>24</v>
       </c>
       <c r="S174">
         <v>108.06</v>
       </c>
     </row>
     <row r="175" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C175" t="s">
         <v>70</v>
       </c>
       <c r="E175" t="s">
         <v>90</v>
       </c>
       <c r="F175" t="s">
         <v>29</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="H175">
         <v>34</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>147</v>
       </c>
       <c r="K175">
         <v>1</v>
       </c>
@@ -12440,54 +12470,54 @@
       </c>
       <c r="N175" t="s">
         <v>24</v>
       </c>
       <c r="O175" t="s">
         <v>24</v>
       </c>
       <c r="P175" t="s">
         <v>24</v>
       </c>
       <c r="Q175" t="s">
         <v>24</v>
       </c>
       <c r="R175">
         <v>107.77</v>
       </c>
       <c r="S175">
         <v>107.77</v>
       </c>
     </row>
     <row r="176" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C176" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E176" t="s">
         <v>122</v>
       </c>
       <c r="F176" t="s">
         <v>29</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="H176">
         <v>35</v>
       </c>
       <c r="I176" t="b">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>147</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>24</v>
       </c>
@@ -12499,51 +12529,51 @@
       </c>
       <c r="O176" t="s">
         <v>24</v>
       </c>
       <c r="P176">
         <v>107.41</v>
       </c>
       <c r="Q176" t="s">
         <v>24</v>
       </c>
       <c r="R176" t="s">
         <v>24</v>
       </c>
       <c r="S176">
         <v>107.41</v>
       </c>
     </row>
     <row r="177" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>82</v>
       </c>
       <c r="C177" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E177" t="s">
         <v>24</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177">
         <v>56</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>147</v>
       </c>
       <c r="K177">
         <v>1</v>
       </c>
       <c r="L177">
         <v>107.23</v>
       </c>
@@ -12552,57 +12582,57 @@
       </c>
       <c r="N177" t="s">
         <v>24</v>
       </c>
       <c r="O177" t="s">
         <v>24</v>
       </c>
       <c r="P177" t="s">
         <v>24</v>
       </c>
       <c r="Q177" t="s">
         <v>24</v>
       </c>
       <c r="R177" t="s">
         <v>24</v>
       </c>
       <c r="S177">
         <v>107.23</v>
       </c>
     </row>
     <row r="178" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C178" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E178" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F178" t="s">
         <v>33</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="H178">
         <v>32</v>
       </c>
       <c r="I178" t="b">
         <v>0</v>
       </c>
       <c r="J178" t="s">
         <v>147</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178">
         <v>107.11</v>
       </c>
       <c r="M178" t="s">
         <v>24</v>
       </c>
@@ -12611,51 +12641,51 @@
       </c>
       <c r="O178" t="s">
         <v>24</v>
       </c>
       <c r="P178" t="s">
         <v>24</v>
       </c>
       <c r="Q178" t="s">
         <v>24</v>
       </c>
       <c r="R178" t="s">
         <v>24</v>
       </c>
       <c r="S178">
         <v>107.11</v>
       </c>
     </row>
     <row r="179" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>27</v>
       </c>
       <c r="C179" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E179" t="s">
         <v>211</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="H179">
         <v>57</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>147</v>
       </c>
       <c r="K179">
         <v>1</v>
       </c>
       <c r="L179" t="s">
         <v>24</v>
       </c>
@@ -12667,107 +12697,107 @@
       </c>
       <c r="O179" t="s">
         <v>24</v>
       </c>
       <c r="P179" t="s">
         <v>24</v>
       </c>
       <c r="Q179" t="s">
         <v>24</v>
       </c>
       <c r="R179" t="s">
         <v>24</v>
       </c>
       <c r="S179">
         <v>107.08</v>
       </c>
     </row>
     <row r="180" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>225</v>
       </c>
       <c r="C180" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E180" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F180" t="s">
         <v>33</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="H180">
         <v>33</v>
       </c>
       <c r="I180" t="b">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>147</v>
       </c>
       <c r="K180">
         <v>1</v>
       </c>
       <c r="L180">
         <v>107.01</v>
       </c>
       <c r="M180" t="s">
         <v>24</v>
       </c>
       <c r="N180" t="s">
         <v>24</v>
       </c>
       <c r="O180" t="s">
         <v>24</v>
       </c>
       <c r="P180" t="s">
         <v>24</v>
       </c>
       <c r="Q180" t="s">
         <v>24</v>
       </c>
       <c r="R180" t="s">
         <v>24</v>
       </c>
       <c r="S180">
         <v>107.01</v>
       </c>
     </row>
     <row r="181" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C181" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E181" t="s">
         <v>24</v>
       </c>
       <c r="F181" t="s">
         <v>29</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="H181">
         <v>36</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
         <v>147</v>
       </c>
       <c r="K181">
         <v>1</v>
       </c>
       <c r="L181">
         <v>106.45</v>
       </c>
@@ -12776,54 +12806,54 @@
       </c>
       <c r="N181" t="s">
         <v>24</v>
       </c>
       <c r="O181" t="s">
         <v>24</v>
       </c>
       <c r="P181" t="s">
         <v>24</v>
       </c>
       <c r="Q181" t="s">
         <v>24</v>
       </c>
       <c r="R181" t="s">
         <v>24</v>
       </c>
       <c r="S181">
         <v>106.45</v>
       </c>
     </row>
     <row r="182" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C182" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E182" t="s">
         <v>244</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="H182">
         <v>58</v>
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
         <v>147</v>
       </c>
       <c r="K182">
         <v>1</v>
       </c>
       <c r="L182" t="s">
         <v>24</v>
       </c>
@@ -12835,51 +12865,51 @@
       </c>
       <c r="O182" t="s">
         <v>24</v>
       </c>
       <c r="P182" t="s">
         <v>24</v>
       </c>
       <c r="Q182" t="s">
         <v>24</v>
       </c>
       <c r="R182">
         <v>106.19</v>
       </c>
       <c r="S182">
         <v>106.19</v>
       </c>
     </row>
     <row r="183" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>93</v>
       </c>
       <c r="C183" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>29</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="H183">
         <v>37</v>
       </c>
       <c r="I183" t="b">
         <v>0</v>
       </c>
       <c r="J183" t="s">
         <v>147</v>
       </c>
       <c r="K183">
         <v>1</v>
       </c>
       <c r="L183" t="s">
         <v>24</v>
       </c>
@@ -12888,54 +12918,54 @@
       </c>
       <c r="N183">
         <v>106.12</v>
       </c>
       <c r="O183" t="s">
         <v>24</v>
       </c>
       <c r="P183" t="s">
         <v>24</v>
       </c>
       <c r="Q183" t="s">
         <v>24</v>
       </c>
       <c r="R183" t="s">
         <v>24</v>
       </c>
       <c r="S183">
         <v>106.12</v>
       </c>
     </row>
     <row r="184" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C184" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D184">
         <v>1463</v>
       </c>
       <c r="E184" t="s">
         <v>21</v>
       </c>
       <c r="F184" t="s">
         <v>29</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="H184">
         <v>38</v>
       </c>
       <c r="I184" t="b">
         <v>0</v>
       </c>
       <c r="J184" t="s">
         <v>147</v>
       </c>
       <c r="K184">
         <v>1</v>
       </c>
@@ -12947,110 +12977,110 @@
       </c>
       <c r="N184" t="s">
         <v>24</v>
       </c>
       <c r="O184" t="s">
         <v>24</v>
       </c>
       <c r="P184" t="s">
         <v>24</v>
       </c>
       <c r="Q184" t="s">
         <v>24</v>
       </c>
       <c r="R184" t="s">
         <v>24</v>
       </c>
       <c r="S184">
         <v>106.05</v>
       </c>
     </row>
     <row r="185" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C185" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E185" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="H185">
         <v>59</v>
       </c>
       <c r="I185" t="b">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>147</v>
       </c>
       <c r="K185">
         <v>1</v>
       </c>
       <c r="L185" t="s">
         <v>24</v>
       </c>
       <c r="M185" t="s">
         <v>24</v>
       </c>
       <c r="N185" t="s">
         <v>24</v>
       </c>
       <c r="O185" t="s">
         <v>24</v>
       </c>
       <c r="P185" t="s">
         <v>24</v>
       </c>
       <c r="Q185" t="s">
         <v>24</v>
       </c>
       <c r="R185">
         <v>106.04</v>
       </c>
       <c r="S185">
         <v>106.04</v>
       </c>
     </row>
     <row r="186" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C186" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E186" t="s">
         <v>64</v>
       </c>
       <c r="F186" t="s">
         <v>33</v>
       </c>
       <c r="G186" t="s">
         <v>43</v>
       </c>
       <c r="H186">
         <v>9</v>
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>147</v>
       </c>
       <c r="K186">
         <v>1</v>
       </c>
       <c r="L186" t="s">
         <v>24</v>
       </c>
@@ -13059,54 +13089,54 @@
       </c>
       <c r="N186" t="s">
         <v>24</v>
       </c>
       <c r="O186" t="s">
         <v>24</v>
       </c>
       <c r="P186">
         <v>105.93</v>
       </c>
       <c r="Q186" t="s">
         <v>24</v>
       </c>
       <c r="R186" t="s">
         <v>24</v>
       </c>
       <c r="S186">
         <v>105.93</v>
       </c>
     </row>
     <row r="187" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C187" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E187" t="s">
         <v>24</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187">
         <v>60</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>147</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>24</v>
       </c>
@@ -13118,51 +13148,51 @@
       </c>
       <c r="O187" t="s">
         <v>24</v>
       </c>
       <c r="P187" t="s">
         <v>24</v>
       </c>
       <c r="Q187" t="s">
         <v>24</v>
       </c>
       <c r="R187">
         <v>105.9</v>
       </c>
       <c r="S187">
         <v>105.9</v>
       </c>
     </row>
     <row r="188" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>62</v>
       </c>
       <c r="C188" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="F188" t="s">
         <v>29</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="H188">
         <v>39</v>
       </c>
       <c r="I188" t="b">
         <v>0</v>
       </c>
       <c r="J188" t="s">
         <v>147</v>
       </c>
       <c r="K188">
         <v>1</v>
       </c>
       <c r="L188" t="s">
         <v>24</v>
       </c>
@@ -13174,57 +13204,57 @@
       </c>
       <c r="O188" t="s">
         <v>24</v>
       </c>
       <c r="P188" t="s">
         <v>24</v>
       </c>
       <c r="Q188" t="s">
         <v>24</v>
       </c>
       <c r="R188">
         <v>105.86</v>
       </c>
       <c r="S188">
         <v>105.86</v>
       </c>
     </row>
     <row r="189" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>19</v>
       </c>
       <c r="C189" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D189">
         <v>2346</v>
       </c>
       <c r="E189" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F189" t="s">
         <v>29</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="H189">
         <v>40</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>143</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189">
         <v>105.73</v>
       </c>
       <c r="M189" t="s">
         <v>24</v>
       </c>
@@ -13233,54 +13263,54 @@
       </c>
       <c r="O189" t="s">
         <v>24</v>
       </c>
       <c r="P189" t="s">
         <v>24</v>
       </c>
       <c r="Q189" t="s">
         <v>24</v>
       </c>
       <c r="R189" t="s">
         <v>24</v>
       </c>
       <c r="S189">
         <v>105.73</v>
       </c>
     </row>
     <row r="190" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>245</v>
       </c>
       <c r="C190" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E190" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="H190">
         <v>61</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>147</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190" t="s">
         <v>24</v>
       </c>
       <c r="M190" t="s">
         <v>24</v>
       </c>
@@ -13289,51 +13319,51 @@
       </c>
       <c r="O190" t="s">
         <v>24</v>
       </c>
       <c r="P190">
         <v>105.5</v>
       </c>
       <c r="Q190" t="s">
         <v>24</v>
       </c>
       <c r="R190" t="s">
         <v>24</v>
       </c>
       <c r="S190">
         <v>105.5</v>
       </c>
     </row>
     <row r="191" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>137</v>
       </c>
       <c r="C191" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D191">
         <v>1647</v>
       </c>
       <c r="E191" t="s">
         <v>335</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="H191">
         <v>62</v>
       </c>
       <c r="I191" t="b">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>147</v>
       </c>
       <c r="K191">
         <v>1</v>
       </c>
@@ -13345,57 +13375,57 @@
       </c>
       <c r="N191" t="s">
         <v>24</v>
       </c>
       <c r="O191" t="s">
         <v>24</v>
       </c>
       <c r="P191" t="s">
         <v>24</v>
       </c>
       <c r="Q191" t="s">
         <v>24</v>
       </c>
       <c r="R191" t="s">
         <v>24</v>
       </c>
       <c r="S191">
         <v>105.45</v>
       </c>
     </row>
     <row r="192" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C192" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E192" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F192" t="s">
         <v>29</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="H192">
         <v>41</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>147</v>
       </c>
       <c r="K192">
         <v>1</v>
       </c>
       <c r="L192" t="s">
         <v>24</v>
       </c>
       <c r="M192" t="s">
         <v>24</v>
       </c>
@@ -13404,51 +13434,51 @@
       </c>
       <c r="O192" t="s">
         <v>24</v>
       </c>
       <c r="P192" t="s">
         <v>24</v>
       </c>
       <c r="Q192" t="s">
         <v>24</v>
       </c>
       <c r="R192">
         <v>105.2</v>
       </c>
       <c r="S192">
         <v>105.2</v>
       </c>
     </row>
     <row r="193" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>91</v>
       </c>
       <c r="C193" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E193" t="s">
         <v>21</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>43</v>
       </c>
       <c r="H193">
         <v>14</v>
       </c>
       <c r="I193" t="b">
         <v>0</v>
       </c>
       <c r="J193" t="s">
         <v>147</v>
       </c>
       <c r="K193">
         <v>1</v>
       </c>
       <c r="L193" t="s">
         <v>24</v>
       </c>
@@ -13457,54 +13487,54 @@
       </c>
       <c r="N193">
         <v>104.74</v>
       </c>
       <c r="O193" t="s">
         <v>24</v>
       </c>
       <c r="P193" t="s">
         <v>24</v>
       </c>
       <c r="Q193" t="s">
         <v>24</v>
       </c>
       <c r="R193" t="s">
         <v>24</v>
       </c>
       <c r="S193">
         <v>104.74</v>
       </c>
     </row>
     <row r="194" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C194" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D194">
         <v>2343</v>
       </c>
       <c r="E194" t="s">
         <v>48</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="H194">
         <v>63</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>143</v>
       </c>
       <c r="K194">
         <v>1</v>
       </c>
@@ -13581,51 +13611,51 @@
       </c>
       <c r="Q195" t="s">
         <v>24</v>
       </c>
       <c r="R195" t="s">
         <v>24</v>
       </c>
       <c r="S195">
         <v>104.29</v>
       </c>
     </row>
     <row r="196" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>116</v>
       </c>
       <c r="C196" t="s">
         <v>129</v>
       </c>
       <c r="D196">
         <v>1755</v>
       </c>
       <c r="E196" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F196" t="s">
         <v>33</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="H196">
         <v>34</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>147</v>
       </c>
       <c r="K196">
         <v>1</v>
       </c>
       <c r="L196" t="s">
         <v>24</v>
       </c>
       <c r="M196" t="s">
         <v>24</v>
       </c>
@@ -13634,51 +13664,51 @@
       </c>
       <c r="O196" t="s">
         <v>24</v>
       </c>
       <c r="P196" t="s">
         <v>24</v>
       </c>
       <c r="Q196" t="s">
         <v>24</v>
       </c>
       <c r="R196" t="s">
         <v>24</v>
       </c>
       <c r="S196">
         <v>103.66</v>
       </c>
     </row>
     <row r="197" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>75</v>
       </c>
       <c r="C197" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E197" t="s">
         <v>218</v>
       </c>
       <c r="F197" t="s">
         <v>33</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197">
         <v>35</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>147</v>
       </c>
       <c r="K197">
         <v>1</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
@@ -13690,51 +13720,51 @@
       </c>
       <c r="O197" t="s">
         <v>24</v>
       </c>
       <c r="P197" t="s">
         <v>24</v>
       </c>
       <c r="Q197" t="s">
         <v>24</v>
       </c>
       <c r="R197">
         <v>103.41</v>
       </c>
       <c r="S197">
         <v>103.41</v>
       </c>
     </row>
     <row r="198" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>46</v>
       </c>
       <c r="C198" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E198" t="s">
         <v>24</v>
       </c>
       <c r="F198" t="s">
         <v>29</v>
       </c>
       <c r="G198" t="s">
         <v>43</v>
       </c>
       <c r="H198">
         <v>7</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>147</v>
       </c>
       <c r="K198">
         <v>1</v>
       </c>
       <c r="L198" t="s">
         <v>24</v>
       </c>
@@ -13743,54 +13773,54 @@
       </c>
       <c r="N198">
         <v>103.21</v>
       </c>
       <c r="O198" t="s">
         <v>24</v>
       </c>
       <c r="P198" t="s">
         <v>24</v>
       </c>
       <c r="Q198" t="s">
         <v>24</v>
       </c>
       <c r="R198" t="s">
         <v>24</v>
       </c>
       <c r="S198">
         <v>103.21</v>
       </c>
     </row>
     <row r="199" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C199" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D199">
         <v>1476</v>
       </c>
       <c r="E199" t="s">
         <v>135</v>
       </c>
       <c r="F199" t="s">
         <v>33</v>
       </c>
       <c r="G199" t="s">
         <v>43</v>
       </c>
       <c r="H199">
         <v>10</v>
       </c>
       <c r="I199" t="b">
         <v>0</v>
       </c>
       <c r="J199" t="s">
         <v>143</v>
       </c>
       <c r="K199">
         <v>1</v>
       </c>
@@ -13802,54 +13832,54 @@
       </c>
       <c r="N199" t="s">
         <v>24</v>
       </c>
       <c r="O199" t="s">
         <v>24</v>
       </c>
       <c r="P199">
         <v>103.03</v>
       </c>
       <c r="Q199" t="s">
         <v>24</v>
       </c>
       <c r="R199" t="s">
         <v>24</v>
       </c>
       <c r="S199">
         <v>103.03</v>
       </c>
     </row>
     <row r="200" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C200" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E200" t="s">
         <v>48</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="H200">
         <v>64</v>
       </c>
       <c r="I200" t="b">
         <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>147</v>
       </c>
       <c r="K200">
         <v>1</v>
       </c>
       <c r="L200" t="s">
         <v>24</v>
       </c>
@@ -13858,51 +13888,51 @@
       </c>
       <c r="N200" t="s">
         <v>24</v>
       </c>
       <c r="O200" t="s">
         <v>24</v>
       </c>
       <c r="P200" t="s">
         <v>24</v>
       </c>
       <c r="Q200" t="s">
         <v>24</v>
       </c>
       <c r="R200" t="s">
         <v>24</v>
       </c>
       <c r="S200">
         <v>102.83</v>
       </c>
     </row>
     <row r="201" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C201" t="s">
         <v>331</v>
       </c>
       <c r="E201" t="s">
         <v>24</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="H201">
         <v>65</v>
       </c>
       <c r="I201" t="b">
         <v>0</v>
       </c>
       <c r="J201" t="s">
         <v>147</v>
       </c>
       <c r="K201">
         <v>1</v>
       </c>
@@ -13914,172 +13944,172 @@
       </c>
       <c r="N201" t="s">
         <v>24</v>
       </c>
       <c r="O201" t="s">
         <v>24</v>
       </c>
       <c r="P201" t="s">
         <v>24</v>
       </c>
       <c r="Q201" t="s">
         <v>24</v>
       </c>
       <c r="R201">
         <v>102.81</v>
       </c>
       <c r="S201">
         <v>102.81</v>
       </c>
     </row>
     <row r="202" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C202" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E202" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="H202">
         <v>66</v>
       </c>
       <c r="I202" t="b">
         <v>0</v>
       </c>
       <c r="J202" t="s">
         <v>147</v>
       </c>
       <c r="K202">
         <v>1</v>
       </c>
       <c r="L202">
         <v>102.54</v>
       </c>
       <c r="M202" t="s">
         <v>24</v>
       </c>
       <c r="N202" t="s">
         <v>24</v>
       </c>
       <c r="O202" t="s">
         <v>24</v>
       </c>
       <c r="P202" t="s">
         <v>24</v>
       </c>
       <c r="Q202" t="s">
         <v>24</v>
       </c>
       <c r="R202" t="s">
         <v>24</v>
       </c>
       <c r="S202">
         <v>102.54</v>
       </c>
     </row>
     <row r="203" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C203" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E203" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F203" t="s">
         <v>29</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="H203">
         <v>43</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>147</v>
       </c>
       <c r="K203">
         <v>1</v>
       </c>
       <c r="L203">
         <v>102.5</v>
       </c>
       <c r="M203" t="s">
         <v>24</v>
       </c>
       <c r="N203" t="s">
         <v>24</v>
       </c>
       <c r="O203" t="s">
         <v>24</v>
       </c>
       <c r="P203" t="s">
         <v>24</v>
       </c>
       <c r="Q203" t="s">
         <v>24</v>
       </c>
       <c r="R203" t="s">
         <v>24</v>
       </c>
       <c r="S203">
         <v>102.5</v>
       </c>
     </row>
     <row r="204" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C204" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D204">
         <v>1514</v>
       </c>
       <c r="E204" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F204" t="s">
         <v>33</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="H204">
         <v>36</v>
       </c>
       <c r="I204" t="b">
         <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>147</v>
       </c>
       <c r="K204">
         <v>1</v>
       </c>
       <c r="L204">
         <v>102.48</v>
       </c>
       <c r="M204" t="s">
         <v>24</v>
       </c>
@@ -14088,51 +14118,51 @@
       </c>
       <c r="O204" t="s">
         <v>24</v>
       </c>
       <c r="P204" t="s">
         <v>24</v>
       </c>
       <c r="Q204" t="s">
         <v>24</v>
       </c>
       <c r="R204" t="s">
         <v>24</v>
       </c>
       <c r="S204">
         <v>102.48</v>
       </c>
     </row>
     <row r="205" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>88</v>
       </c>
       <c r="C205" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E205" t="s">
         <v>24</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="H205">
         <v>67</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>147</v>
       </c>
       <c r="K205">
         <v>1</v>
       </c>
       <c r="L205" t="s">
         <v>24</v>
       </c>
@@ -14144,51 +14174,51 @@
       </c>
       <c r="O205" t="s">
         <v>24</v>
       </c>
       <c r="P205" t="s">
         <v>24</v>
       </c>
       <c r="Q205" t="s">
         <v>24</v>
       </c>
       <c r="R205">
         <v>102.29</v>
       </c>
       <c r="S205">
         <v>102.29</v>
       </c>
     </row>
     <row r="206" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>277</v>
       </c>
       <c r="C206" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E206" t="s">
         <v>24</v>
       </c>
       <c r="F206" t="s">
         <v>29</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="H206">
         <v>44</v>
       </c>
       <c r="I206" t="b">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>147</v>
       </c>
       <c r="K206">
         <v>1</v>
       </c>
       <c r="L206">
         <v>102.24</v>
       </c>
@@ -14200,51 +14230,51 @@
       </c>
       <c r="O206" t="s">
         <v>24</v>
       </c>
       <c r="P206" t="s">
         <v>24</v>
       </c>
       <c r="Q206" t="s">
         <v>24</v>
       </c>
       <c r="R206" t="s">
         <v>24</v>
       </c>
       <c r="S206">
         <v>102.24</v>
       </c>
     </row>
     <row r="207" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>27</v>
       </c>
       <c r="C207" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E207" t="s">
         <v>90</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="H207">
         <v>68</v>
       </c>
       <c r="I207" t="b">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>147</v>
       </c>
       <c r="K207">
         <v>1</v>
       </c>
       <c r="L207" t="s">
         <v>24</v>
       </c>
@@ -14253,54 +14283,54 @@
       </c>
       <c r="N207" t="s">
         <v>24</v>
       </c>
       <c r="O207" t="s">
         <v>24</v>
       </c>
       <c r="P207" t="s">
         <v>24</v>
       </c>
       <c r="Q207">
         <v>102.04</v>
       </c>
       <c r="R207" t="s">
         <v>24</v>
       </c>
       <c r="S207">
         <v>102.04</v>
       </c>
     </row>
     <row r="208" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C208" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E208" t="s">
         <v>24</v>
       </c>
       <c r="F208" t="s">
         <v>33</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="H208">
         <v>37</v>
       </c>
       <c r="I208" t="b">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>147</v>
       </c>
       <c r="K208">
         <v>1</v>
       </c>
       <c r="L208">
         <v>101.99</v>
       </c>
@@ -14309,54 +14339,54 @@
       </c>
       <c r="N208" t="s">
         <v>24</v>
       </c>
       <c r="O208" t="s">
         <v>24</v>
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>24</v>
       </c>
       <c r="R208" t="s">
         <v>24</v>
       </c>
       <c r="S208">
         <v>101.99</v>
       </c>
     </row>
     <row r="209" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C209" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D209">
         <v>1826</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>33</v>
       </c>
       <c r="G209" t="s">
         <v>43</v>
       </c>
       <c r="H209">
         <v>11</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>147</v>
       </c>
       <c r="K209">
         <v>1</v>
       </c>
@@ -14371,51 +14401,51 @@
       </c>
       <c r="O209" t="s">
         <v>24</v>
       </c>
       <c r="P209" t="s">
         <v>24</v>
       </c>
       <c r="Q209" t="s">
         <v>24</v>
       </c>
       <c r="R209" t="s">
         <v>24</v>
       </c>
       <c r="S209">
         <v>101.99</v>
       </c>
     </row>
     <row r="210" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>209</v>
       </c>
       <c r="C210" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E210" t="s">
         <v>24</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="H210">
         <v>69</v>
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>147</v>
       </c>
       <c r="K210">
         <v>1</v>
       </c>
       <c r="L210" t="s">
         <v>24</v>
       </c>
@@ -14424,54 +14454,54 @@
       </c>
       <c r="N210" t="s">
         <v>24</v>
       </c>
       <c r="O210" t="s">
         <v>24</v>
       </c>
       <c r="P210" t="s">
         <v>24</v>
       </c>
       <c r="Q210" t="s">
         <v>24</v>
       </c>
       <c r="R210">
         <v>101.92</v>
       </c>
       <c r="S210">
         <v>101.92</v>
       </c>
     </row>
     <row r="211" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C211" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D211">
         <v>1686</v>
       </c>
       <c r="E211" t="s">
         <v>21</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="H211">
         <v>70</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>147</v>
       </c>
       <c r="K211">
         <v>1</v>
       </c>
@@ -14483,60 +14513,60 @@
       </c>
       <c r="N211" t="s">
         <v>24</v>
       </c>
       <c r="O211" t="s">
         <v>24</v>
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>24</v>
       </c>
       <c r="R211" t="s">
         <v>24</v>
       </c>
       <c r="S211">
         <v>101.22</v>
       </c>
     </row>
     <row r="212" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C212" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D212">
         <v>1171</v>
       </c>
       <c r="E212" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F212" t="s">
         <v>67</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="H212">
         <v>12</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>143</v>
       </c>
       <c r="K212">
         <v>1</v>
       </c>
       <c r="L212" t="s">
         <v>24</v>
       </c>
       <c r="M212" t="s">
         <v>24</v>
       </c>
@@ -14545,51 +14575,51 @@
       </c>
       <c r="O212" t="s">
         <v>24</v>
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>24</v>
       </c>
       <c r="R212" t="s">
         <v>24</v>
       </c>
       <c r="S212">
         <v>101</v>
       </c>
     </row>
     <row r="213" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>82</v>
       </c>
       <c r="C213" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D213">
         <v>692</v>
       </c>
       <c r="E213" t="s">
         <v>64</v>
       </c>
       <c r="F213" t="s">
         <v>67</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="H213">
         <v>13</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>143</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
@@ -14601,51 +14631,51 @@
       </c>
       <c r="N213" t="s">
         <v>24</v>
       </c>
       <c r="O213" t="s">
         <v>24</v>
       </c>
       <c r="P213" t="s">
         <v>24</v>
       </c>
       <c r="Q213" t="s">
         <v>24</v>
       </c>
       <c r="R213">
         <v>100.97</v>
       </c>
       <c r="S213">
         <v>100.97</v>
       </c>
     </row>
     <row r="214" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C214" t="s">
         <v>325</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="H214">
         <v>71</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>147</v>
       </c>
       <c r="K214">
         <v>1</v>
       </c>
@@ -14660,110 +14690,110 @@
       </c>
       <c r="O214" t="s">
         <v>24</v>
       </c>
       <c r="P214" t="s">
         <v>24</v>
       </c>
       <c r="Q214" t="s">
         <v>24</v>
       </c>
       <c r="R214" t="s">
         <v>24</v>
       </c>
       <c r="S214">
         <v>100.9</v>
       </c>
     </row>
     <row r="215" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>44</v>
       </c>
       <c r="C215" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E215" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F215" t="s">
         <v>29</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="H215">
         <v>45</v>
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>147</v>
       </c>
       <c r="K215">
         <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>24</v>
       </c>
       <c r="M215" t="s">
         <v>24</v>
       </c>
       <c r="N215" t="s">
         <v>24</v>
       </c>
       <c r="O215" t="s">
         <v>24</v>
       </c>
       <c r="P215" t="s">
         <v>24</v>
       </c>
       <c r="Q215">
         <v>100.83</v>
       </c>
       <c r="R215" t="s">
         <v>24</v>
       </c>
       <c r="S215">
         <v>100.83</v>
       </c>
     </row>
     <row r="216" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C216" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E216" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>43</v>
       </c>
       <c r="H216">
         <v>15</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>147</v>
       </c>
       <c r="K216">
         <v>1</v>
       </c>
       <c r="L216">
         <v>100.77</v>
       </c>
       <c r="M216" t="s">
         <v>24</v>
       </c>
@@ -14772,51 +14802,51 @@
       </c>
       <c r="O216" t="s">
         <v>24</v>
       </c>
       <c r="P216" t="s">
         <v>24</v>
       </c>
       <c r="Q216" t="s">
         <v>24</v>
       </c>
       <c r="R216" t="s">
         <v>24</v>
       </c>
       <c r="S216">
         <v>100.77</v>
       </c>
     </row>
     <row r="217" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>54</v>
       </c>
       <c r="C217" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E217" t="s">
         <v>100</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="H217">
         <v>72</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>147</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
       <c r="L217" t="s">
         <v>24</v>
       </c>
@@ -14828,51 +14858,51 @@
       </c>
       <c r="O217" t="s">
         <v>24</v>
       </c>
       <c r="P217">
         <v>100.06</v>
       </c>
       <c r="Q217" t="s">
         <v>24</v>
       </c>
       <c r="R217" t="s">
         <v>24</v>
       </c>
       <c r="S217">
         <v>100.06</v>
       </c>
     </row>
     <row r="218" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>238</v>
       </c>
       <c r="C218" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E218" t="s">
         <v>218</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="H218">
         <v>73</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>147</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>24</v>
       </c>
@@ -14940,54 +14970,54 @@
       </c>
       <c r="N219" t="s">
         <v>24</v>
       </c>
       <c r="O219" t="s">
         <v>24</v>
       </c>
       <c r="P219">
         <v>99.66</v>
       </c>
       <c r="Q219" t="s">
         <v>24</v>
       </c>
       <c r="R219" t="s">
         <v>24</v>
       </c>
       <c r="S219">
         <v>99.66</v>
       </c>
     </row>
     <row r="220" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C220" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E220" t="s">
         <v>24</v>
       </c>
       <c r="F220" t="s">
         <v>142</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="H220">
         <v>5</v>
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>147</v>
       </c>
       <c r="K220">
         <v>1</v>
       </c>
       <c r="L220" t="s">
         <v>24</v>
       </c>
@@ -14996,54 +15026,54 @@
       </c>
       <c r="N220" t="s">
         <v>24</v>
       </c>
       <c r="O220" t="s">
         <v>24</v>
       </c>
       <c r="P220" t="s">
         <v>24</v>
       </c>
       <c r="Q220" t="s">
         <v>24</v>
       </c>
       <c r="R220" t="s">
         <v>24</v>
       </c>
       <c r="S220">
         <v>99.66</v>
       </c>
     </row>
     <row r="221" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C221" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E221" t="s">
         <v>24</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="H221">
         <v>74</v>
       </c>
       <c r="I221" t="b">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>147</v>
       </c>
       <c r="K221">
         <v>1</v>
       </c>
       <c r="L221">
         <v>99.65</v>
       </c>
@@ -15052,110 +15082,110 @@
       </c>
       <c r="N221" t="s">
         <v>24</v>
       </c>
       <c r="O221" t="s">
         <v>24</v>
       </c>
       <c r="P221" t="s">
         <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>24</v>
       </c>
       <c r="R221" t="s">
         <v>24</v>
       </c>
       <c r="S221">
         <v>99.65</v>
       </c>
     </row>
     <row r="222" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C222" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E222" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F222" t="s">
         <v>33</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="H222">
         <v>39</v>
       </c>
       <c r="I222" t="b">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>147</v>
       </c>
       <c r="K222">
         <v>1</v>
       </c>
       <c r="L222" t="s">
         <v>24</v>
       </c>
       <c r="M222" t="s">
         <v>24</v>
       </c>
       <c r="N222" t="s">
         <v>24</v>
       </c>
       <c r="O222" t="s">
         <v>24</v>
       </c>
       <c r="P222" t="s">
         <v>24</v>
       </c>
       <c r="Q222" t="s">
         <v>24</v>
       </c>
       <c r="R222">
         <v>99.58</v>
       </c>
       <c r="S222">
         <v>99.58</v>
       </c>
     </row>
     <row r="223" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C223" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E223" t="s">
         <v>24</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="H223">
         <v>75</v>
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>147</v>
       </c>
       <c r="K223">
         <v>1</v>
       </c>
       <c r="L223" t="s">
         <v>24</v>
       </c>
@@ -15164,60 +15194,60 @@
       </c>
       <c r="N223">
         <v>99.07</v>
       </c>
       <c r="O223" t="s">
         <v>24</v>
       </c>
       <c r="P223" t="s">
         <v>24</v>
       </c>
       <c r="Q223" t="s">
         <v>24</v>
       </c>
       <c r="R223" t="s">
         <v>24</v>
       </c>
       <c r="S223">
         <v>99.07</v>
       </c>
     </row>
     <row r="224" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C224" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D224">
         <v>2458</v>
       </c>
       <c r="E224" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F224" t="s">
         <v>29</v>
       </c>
       <c r="G224" t="s">
         <v>43</v>
       </c>
       <c r="H224">
         <v>8</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>143</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>24</v>
       </c>
       <c r="M224" t="s">
         <v>24</v>
       </c>
@@ -15226,51 +15256,51 @@
       </c>
       <c r="O224" t="s">
         <v>24</v>
       </c>
       <c r="P224" t="s">
         <v>24</v>
       </c>
       <c r="Q224" t="s">
         <v>24</v>
       </c>
       <c r="R224" t="s">
         <v>24</v>
       </c>
       <c r="S224">
         <v>98.96</v>
       </c>
     </row>
     <row r="225" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>118</v>
       </c>
       <c r="C225" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E225" t="s">
         <v>161</v>
       </c>
       <c r="F225" t="s">
         <v>67</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="H225">
         <v>14</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
         <v>147</v>
       </c>
       <c r="K225">
         <v>1</v>
       </c>
       <c r="L225" t="s">
         <v>24</v>
       </c>
@@ -15279,54 +15309,54 @@
       </c>
       <c r="N225" t="s">
         <v>24</v>
       </c>
       <c r="O225" t="s">
         <v>24</v>
       </c>
       <c r="P225">
         <v>98.9</v>
       </c>
       <c r="Q225" t="s">
         <v>24</v>
       </c>
       <c r="R225" t="s">
         <v>24</v>
       </c>
       <c r="S225">
         <v>98.9</v>
       </c>
     </row>
     <row r="226" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C226" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E226" t="s">
         <v>24</v>
       </c>
       <c r="F226" t="s">
         <v>29</v>
       </c>
       <c r="G226" t="s">
         <v>43</v>
       </c>
       <c r="H226">
         <v>9</v>
       </c>
       <c r="I226" t="b">
         <v>0</v>
       </c>
       <c r="J226" t="s">
         <v>147</v>
       </c>
       <c r="K226">
         <v>1</v>
       </c>
       <c r="L226">
         <v>98.84</v>
       </c>
@@ -15335,51 +15365,51 @@
       </c>
       <c r="N226" t="s">
         <v>24</v>
       </c>
       <c r="O226" t="s">
         <v>24</v>
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>24</v>
       </c>
       <c r="R226" t="s">
         <v>24</v>
       </c>
       <c r="S226">
         <v>98.84</v>
       </c>
     </row>
     <row r="227" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C227" t="s">
         <v>169</v>
       </c>
       <c r="D227">
         <v>1020</v>
       </c>
       <c r="E227" t="s">
         <v>21</v>
       </c>
       <c r="F227" t="s">
         <v>29</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227">
         <v>46</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>143</v>
       </c>
@@ -15394,54 +15424,54 @@
       </c>
       <c r="N227" t="s">
         <v>24</v>
       </c>
       <c r="O227" t="s">
         <v>24</v>
       </c>
       <c r="P227" t="s">
         <v>24</v>
       </c>
       <c r="Q227" t="s">
         <v>24</v>
       </c>
       <c r="R227">
         <v>98.51</v>
       </c>
       <c r="S227">
         <v>98.51</v>
       </c>
     </row>
     <row r="228" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C228" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E228" t="s">
         <v>24</v>
       </c>
       <c r="F228" t="s">
         <v>67</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="H228">
         <v>15</v>
       </c>
       <c r="I228" t="b">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>147</v>
       </c>
       <c r="K228">
         <v>1</v>
       </c>
       <c r="L228" t="s">
         <v>24</v>
       </c>
@@ -15453,51 +15483,51 @@
       </c>
       <c r="O228" t="s">
         <v>24</v>
       </c>
       <c r="P228" t="s">
         <v>24</v>
       </c>
       <c r="Q228" t="s">
         <v>24</v>
       </c>
       <c r="R228">
         <v>97.94</v>
       </c>
       <c r="S228">
         <v>97.94</v>
       </c>
     </row>
     <row r="229" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>190</v>
       </c>
       <c r="C229" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D229">
         <v>1796</v>
       </c>
       <c r="E229" t="s">
         <v>24</v>
       </c>
       <c r="F229" t="s">
         <v>29</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="H229">
         <v>47</v>
       </c>
       <c r="I229" t="b">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>143</v>
       </c>
       <c r="K229">
         <v>1</v>
       </c>
@@ -15509,57 +15539,57 @@
       </c>
       <c r="N229" t="s">
         <v>24</v>
       </c>
       <c r="O229" t="s">
         <v>24</v>
       </c>
       <c r="P229">
         <v>97.92</v>
       </c>
       <c r="Q229" t="s">
         <v>24</v>
       </c>
       <c r="R229" t="s">
         <v>24</v>
       </c>
       <c r="S229">
         <v>97.92</v>
       </c>
     </row>
     <row r="230" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C230" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E230" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F230" t="s">
         <v>33</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="H230">
         <v>40</v>
       </c>
       <c r="I230" t="b">
         <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>147</v>
       </c>
       <c r="K230">
         <v>1</v>
       </c>
       <c r="L230" t="s">
         <v>24</v>
       </c>
       <c r="M230" t="s">
         <v>24</v>
       </c>
@@ -15568,51 +15598,51 @@
       </c>
       <c r="O230" t="s">
         <v>24</v>
       </c>
       <c r="P230" t="s">
         <v>24</v>
       </c>
       <c r="Q230" t="s">
         <v>24</v>
       </c>
       <c r="R230">
         <v>97.72</v>
       </c>
       <c r="S230">
         <v>97.72</v>
       </c>
     </row>
     <row r="231" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>39</v>
       </c>
       <c r="C231" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D231">
         <v>869</v>
       </c>
       <c r="E231" t="s">
         <v>48</v>
       </c>
       <c r="F231" t="s">
         <v>33</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="H231">
         <v>41</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>143</v>
       </c>
       <c r="K231">
         <v>1</v>
       </c>
@@ -15627,54 +15657,54 @@
       </c>
       <c r="O231" t="s">
         <v>24</v>
       </c>
       <c r="P231" t="s">
         <v>24</v>
       </c>
       <c r="Q231" t="s">
         <v>24</v>
       </c>
       <c r="R231" t="s">
         <v>24</v>
       </c>
       <c r="S231">
         <v>96.74</v>
       </c>
     </row>
     <row r="232" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>118</v>
       </c>
       <c r="C232" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E232" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F232" t="s">
         <v>33</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="H232">
         <v>42</v>
       </c>
       <c r="I232" t="b">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>147</v>
       </c>
       <c r="K232">
         <v>1</v>
       </c>
       <c r="L232">
         <v>96.6</v>
       </c>
       <c r="M232" t="s">
         <v>24</v>
       </c>
@@ -15683,51 +15713,51 @@
       </c>
       <c r="O232" t="s">
         <v>24</v>
       </c>
       <c r="P232" t="s">
         <v>24</v>
       </c>
       <c r="Q232" t="s">
         <v>24</v>
       </c>
       <c r="R232" t="s">
         <v>24</v>
       </c>
       <c r="S232">
         <v>96.6</v>
       </c>
     </row>
     <row r="233" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>186</v>
       </c>
       <c r="C233" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E233" t="s">
         <v>106</v>
       </c>
       <c r="F233" t="s">
         <v>29</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="H233">
         <v>48</v>
       </c>
       <c r="I233" t="b">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>147</v>
       </c>
       <c r="K233">
         <v>1</v>
       </c>
       <c r="L233" t="s">
         <v>24</v>
       </c>
@@ -15736,54 +15766,54 @@
       </c>
       <c r="N233" t="s">
         <v>24</v>
       </c>
       <c r="O233" t="s">
         <v>24</v>
       </c>
       <c r="P233" t="s">
         <v>24</v>
       </c>
       <c r="Q233" t="s">
         <v>24</v>
       </c>
       <c r="R233" t="s">
         <v>24</v>
       </c>
       <c r="S233">
         <v>96.53</v>
       </c>
     </row>
     <row r="234" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C234" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E234" t="s">
         <v>24</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="H234">
         <v>76</v>
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>147</v>
       </c>
       <c r="K234">
         <v>1</v>
       </c>
       <c r="L234">
         <v>96.51</v>
       </c>
@@ -15795,110 +15825,110 @@
       </c>
       <c r="O234" t="s">
         <v>24</v>
       </c>
       <c r="P234" t="s">
         <v>24</v>
       </c>
       <c r="Q234" t="s">
         <v>24</v>
       </c>
       <c r="R234" t="s">
         <v>24</v>
       </c>
       <c r="S234">
         <v>96.51</v>
       </c>
     </row>
     <row r="235" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>118</v>
       </c>
       <c r="C235" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E235" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F235" t="s">
         <v>29</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="H235">
         <v>49</v>
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
         <v>147</v>
       </c>
       <c r="K235">
         <v>1</v>
       </c>
       <c r="L235">
         <v>96.42</v>
       </c>
       <c r="M235" t="s">
         <v>24</v>
       </c>
       <c r="N235" t="s">
         <v>24</v>
       </c>
       <c r="O235" t="s">
         <v>24</v>
       </c>
       <c r="P235" t="s">
         <v>24</v>
       </c>
       <c r="Q235" t="s">
         <v>24</v>
       </c>
       <c r="R235" t="s">
         <v>24</v>
       </c>
       <c r="S235">
         <v>96.42</v>
       </c>
     </row>
     <row r="236" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
+        <v>467</v>
+      </c>
+      <c r="C236" t="s">
+        <v>468</v>
+      </c>
+      <c r="E236" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="F236" t="s">
         <v>33</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="H236">
         <v>43</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>147</v>
       </c>
       <c r="K236">
         <v>1</v>
       </c>
       <c r="L236">
         <v>96.36</v>
       </c>
       <c r="M236" t="s">
         <v>24</v>
       </c>
@@ -15960,54 +15990,54 @@
       </c>
       <c r="N237" t="s">
         <v>24</v>
       </c>
       <c r="O237" t="s">
         <v>24</v>
       </c>
       <c r="P237">
         <v>96.33</v>
       </c>
       <c r="Q237" t="s">
         <v>24</v>
       </c>
       <c r="R237" t="s">
         <v>24</v>
       </c>
       <c r="S237">
         <v>96.33</v>
       </c>
     </row>
     <row r="238" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C238" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E238" t="s">
         <v>24</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
         <v>23</v>
       </c>
       <c r="H238">
         <v>77</v>
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>147</v>
       </c>
       <c r="K238">
         <v>1</v>
       </c>
       <c r="L238">
         <v>96.33</v>
       </c>
@@ -16016,110 +16046,113 @@
       </c>
       <c r="N238" t="s">
         <v>24</v>
       </c>
       <c r="O238" t="s">
         <v>24</v>
       </c>
       <c r="P238" t="s">
         <v>24</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>24</v>
       </c>
       <c r="S238">
         <v>96.33</v>
       </c>
     </row>
     <row r="239" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C239" t="s">
         <v>35</v>
       </c>
       <c r="E239" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F239" t="s">
         <v>29</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="H239">
         <v>50</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>147</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239">
         <v>96.28</v>
       </c>
       <c r="M239" t="s">
         <v>24</v>
       </c>
       <c r="N239" t="s">
         <v>24</v>
       </c>
       <c r="O239" t="s">
         <v>24</v>
       </c>
       <c r="P239" t="s">
         <v>24</v>
       </c>
       <c r="Q239" t="s">
         <v>24</v>
       </c>
       <c r="R239" t="s">
         <v>24</v>
       </c>
       <c r="S239">
         <v>96.28</v>
       </c>
     </row>
     <row r="240" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C240" t="s">
-        <v>472</v>
+        <v>473</v>
+      </c>
+      <c r="D240">
+        <v>2535</v>
       </c>
       <c r="E240" t="s">
         <v>21</v>
       </c>
       <c r="F240" t="s">
         <v>29</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="H240">
         <v>51</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>147</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240">
         <v>95.92</v>
       </c>
@@ -16131,51 +16164,51 @@
       </c>
       <c r="O240" t="s">
         <v>24</v>
       </c>
       <c r="P240" t="s">
         <v>24</v>
       </c>
       <c r="Q240" t="s">
         <v>24</v>
       </c>
       <c r="R240" t="s">
         <v>24</v>
       </c>
       <c r="S240">
         <v>95.92</v>
       </c>
     </row>
     <row r="241" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>201</v>
       </c>
       <c r="C241" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E241" t="s">
         <v>161</v>
       </c>
       <c r="F241" t="s">
         <v>67</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="H241">
         <v>16</v>
       </c>
       <c r="I241" t="b">
         <v>0</v>
       </c>
       <c r="J241" t="s">
         <v>147</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241" t="s">
         <v>24</v>
       </c>
@@ -16184,54 +16217,54 @@
       </c>
       <c r="N241" t="s">
         <v>24</v>
       </c>
       <c r="O241" t="s">
         <v>24</v>
       </c>
       <c r="P241" t="s">
         <v>24</v>
       </c>
       <c r="Q241" t="s">
         <v>24</v>
       </c>
       <c r="R241" t="s">
         <v>24</v>
       </c>
       <c r="S241">
         <v>95.68</v>
       </c>
     </row>
     <row r="242" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C242" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E242" t="s">
         <v>24</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="H242">
         <v>78</v>
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
         <v>147</v>
       </c>
       <c r="K242">
         <v>1</v>
       </c>
       <c r="L242" t="s">
         <v>24</v>
       </c>
@@ -16240,54 +16273,54 @@
       </c>
       <c r="N242">
         <v>95.56</v>
       </c>
       <c r="O242" t="s">
         <v>24</v>
       </c>
       <c r="P242" t="s">
         <v>24</v>
       </c>
       <c r="Q242" t="s">
         <v>24</v>
       </c>
       <c r="R242" t="s">
         <v>24</v>
       </c>
       <c r="S242">
         <v>95.56</v>
       </c>
     </row>
     <row r="243" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C243" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E243" t="s">
         <v>24</v>
       </c>
       <c r="F243" t="s">
         <v>29</v>
       </c>
       <c r="G243" t="s">
         <v>43</v>
       </c>
       <c r="H243">
         <v>10</v>
       </c>
       <c r="I243" t="b">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>147</v>
       </c>
       <c r="K243">
         <v>1</v>
       </c>
       <c r="L243" t="s">
         <v>24</v>
       </c>
@@ -16299,51 +16332,51 @@
       </c>
       <c r="O243" t="s">
         <v>24</v>
       </c>
       <c r="P243" t="s">
         <v>24</v>
       </c>
       <c r="Q243" t="s">
         <v>24</v>
       </c>
       <c r="R243" t="s">
         <v>24</v>
       </c>
       <c r="S243">
         <v>95.48</v>
       </c>
     </row>
     <row r="244" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>306</v>
       </c>
       <c r="C244" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D244">
         <v>1167</v>
       </c>
       <c r="E244" t="s">
         <v>161</v>
       </c>
       <c r="F244" t="s">
         <v>67</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="H244">
         <v>17</v>
       </c>
       <c r="I244" t="b">
         <v>0</v>
       </c>
       <c r="J244" t="s">
         <v>143</v>
       </c>
       <c r="K244">
         <v>1</v>
       </c>
@@ -16355,107 +16388,107 @@
       </c>
       <c r="N244" t="s">
         <v>24</v>
       </c>
       <c r="O244">
         <v>95.15</v>
       </c>
       <c r="P244" t="s">
         <v>24</v>
       </c>
       <c r="Q244" t="s">
         <v>24</v>
       </c>
       <c r="R244" t="s">
         <v>24</v>
       </c>
       <c r="S244">
         <v>95.15</v>
       </c>
     </row>
     <row r="245" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C245" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E245" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F245" t="s">
         <v>33</v>
       </c>
       <c r="G245" t="s">
         <v>43</v>
       </c>
       <c r="H245">
         <v>12</v>
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
         <v>147</v>
       </c>
       <c r="K245">
         <v>1</v>
       </c>
       <c r="L245" t="s">
         <v>24</v>
       </c>
       <c r="M245" t="s">
         <v>24</v>
       </c>
       <c r="N245" t="s">
         <v>24</v>
       </c>
       <c r="O245" t="s">
         <v>24</v>
       </c>
       <c r="P245">
         <v>95</v>
       </c>
       <c r="Q245" t="s">
         <v>24</v>
       </c>
       <c r="R245" t="s">
         <v>24</v>
       </c>
       <c r="S245">
         <v>95</v>
       </c>
     </row>
     <row r="246" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C246" t="s">
         <v>109</v>
       </c>
       <c r="D246">
         <v>2475</v>
       </c>
       <c r="E246" t="s">
         <v>64</v>
       </c>
       <c r="F246" t="s">
         <v>33</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="H246">
         <v>44</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>143</v>
       </c>
@@ -16470,54 +16503,54 @@
       </c>
       <c r="N246" t="s">
         <v>24</v>
       </c>
       <c r="O246" t="s">
         <v>24</v>
       </c>
       <c r="P246">
         <v>94.64</v>
       </c>
       <c r="Q246" t="s">
         <v>24</v>
       </c>
       <c r="R246" t="s">
         <v>24</v>
       </c>
       <c r="S246">
         <v>94.64</v>
       </c>
     </row>
     <row r="247" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C247" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E247" t="s">
         <v>227</v>
       </c>
       <c r="F247" t="s">
         <v>67</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="H247">
         <v>18</v>
       </c>
       <c r="I247" t="b">
         <v>0</v>
       </c>
       <c r="J247" t="s">
         <v>147</v>
       </c>
       <c r="K247">
         <v>1</v>
       </c>
       <c r="L247" t="s">
         <v>24</v>
       </c>
@@ -16529,51 +16562,51 @@
       </c>
       <c r="O247">
         <v>94.54</v>
       </c>
       <c r="P247" t="s">
         <v>24</v>
       </c>
       <c r="Q247" t="s">
         <v>24</v>
       </c>
       <c r="R247" t="s">
         <v>24</v>
       </c>
       <c r="S247">
         <v>94.54</v>
       </c>
     </row>
     <row r="248" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>327</v>
       </c>
       <c r="C248" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D248">
         <v>2476</v>
       </c>
       <c r="E248" t="s">
         <v>24</v>
       </c>
       <c r="F248" t="s">
         <v>29</v>
       </c>
       <c r="G248" t="s">
         <v>43</v>
       </c>
       <c r="H248">
         <v>11</v>
       </c>
       <c r="I248" t="b">
         <v>0</v>
       </c>
       <c r="J248" t="s">
         <v>143</v>
       </c>
       <c r="K248">
         <v>1</v>
       </c>
@@ -16585,54 +16618,54 @@
       </c>
       <c r="N248" t="s">
         <v>24</v>
       </c>
       <c r="O248" t="s">
         <v>24</v>
       </c>
       <c r="P248">
         <v>94.42</v>
       </c>
       <c r="Q248" t="s">
         <v>24</v>
       </c>
       <c r="R248" t="s">
         <v>24</v>
       </c>
       <c r="S248">
         <v>94.42</v>
       </c>
     </row>
     <row r="249" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C249" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D249">
         <v>2047</v>
       </c>
       <c r="E249" t="s">
         <v>21</v>
       </c>
       <c r="F249" t="s">
         <v>33</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="H249">
         <v>45</v>
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>143</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
@@ -16647,54 +16680,54 @@
       </c>
       <c r="O249" t="s">
         <v>24</v>
       </c>
       <c r="P249">
         <v>94.34</v>
       </c>
       <c r="Q249" t="s">
         <v>24</v>
       </c>
       <c r="R249" t="s">
         <v>24</v>
       </c>
       <c r="S249">
         <v>94.34</v>
       </c>
     </row>
     <row r="250" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>88</v>
       </c>
       <c r="C250" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E250" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="H250">
         <v>79</v>
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>147</v>
       </c>
       <c r="K250">
         <v>1</v>
       </c>
       <c r="L250" t="s">
         <v>24</v>
       </c>
       <c r="M250">
         <v>94.25</v>
       </c>
@@ -16703,51 +16736,51 @@
       </c>
       <c r="O250" t="s">
         <v>24</v>
       </c>
       <c r="P250" t="s">
         <v>24</v>
       </c>
       <c r="Q250" t="s">
         <v>24</v>
       </c>
       <c r="R250" t="s">
         <v>24</v>
       </c>
       <c r="S250">
         <v>94.25</v>
       </c>
     </row>
     <row r="251" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>225</v>
       </c>
       <c r="C251" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E251" t="s">
         <v>24</v>
       </c>
       <c r="F251" t="s">
         <v>67</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="H251">
         <v>19</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>147</v>
       </c>
       <c r="K251">
         <v>1</v>
       </c>
       <c r="L251" t="s">
         <v>24</v>
       </c>
@@ -16756,110 +16789,110 @@
       </c>
       <c r="N251" t="s">
         <v>24</v>
       </c>
       <c r="O251" t="s">
         <v>24</v>
       </c>
       <c r="P251" t="s">
         <v>24</v>
       </c>
       <c r="Q251" t="s">
         <v>24</v>
       </c>
       <c r="R251">
         <v>94.17</v>
       </c>
       <c r="S251">
         <v>94.17</v>
       </c>
     </row>
     <row r="252" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C252" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E252" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="H252">
         <v>80</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>147</v>
       </c>
       <c r="K252">
         <v>1</v>
       </c>
       <c r="L252">
         <v>93.95</v>
       </c>
       <c r="M252" t="s">
         <v>24</v>
       </c>
       <c r="N252" t="s">
         <v>24</v>
       </c>
       <c r="O252" t="s">
         <v>24</v>
       </c>
       <c r="P252" t="s">
         <v>24</v>
       </c>
       <c r="Q252" t="s">
         <v>24</v>
       </c>
       <c r="R252" t="s">
         <v>24</v>
       </c>
       <c r="S252">
         <v>93.95</v>
       </c>
     </row>
     <row r="253" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C253" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D253">
         <v>1612</v>
       </c>
       <c r="E253" t="s">
         <v>21</v>
       </c>
       <c r="F253" t="s">
         <v>33</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="H253">
         <v>46</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
         <v>147</v>
       </c>
       <c r="K253">
         <v>1</v>
       </c>
@@ -16871,54 +16904,54 @@
       </c>
       <c r="N253" t="s">
         <v>24</v>
       </c>
       <c r="O253" t="s">
         <v>24</v>
       </c>
       <c r="P253">
         <v>93.66</v>
       </c>
       <c r="Q253" t="s">
         <v>24</v>
       </c>
       <c r="R253" t="s">
         <v>24</v>
       </c>
       <c r="S253">
         <v>93.66</v>
       </c>
     </row>
     <row r="254" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C254" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E254" t="s">
         <v>24</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>43</v>
       </c>
       <c r="H254">
         <v>16</v>
       </c>
       <c r="I254" t="b">
         <v>0</v>
       </c>
       <c r="J254" t="s">
         <v>147</v>
       </c>
       <c r="K254">
         <v>1</v>
       </c>
       <c r="L254" t="s">
         <v>24</v>
       </c>
@@ -16927,110 +16960,110 @@
       </c>
       <c r="N254" t="s">
         <v>24</v>
       </c>
       <c r="O254" t="s">
         <v>24</v>
       </c>
       <c r="P254">
         <v>93.66</v>
       </c>
       <c r="Q254" t="s">
         <v>24</v>
       </c>
       <c r="R254" t="s">
         <v>24</v>
       </c>
       <c r="S254">
         <v>93.66</v>
       </c>
     </row>
     <row r="255" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C255" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E255" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F255" t="s">
         <v>115</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255">
         <v>3</v>
       </c>
       <c r="I255" t="b">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>147</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>24</v>
       </c>
       <c r="M255" t="s">
         <v>24</v>
       </c>
       <c r="N255">
         <v>93.51</v>
       </c>
       <c r="O255" t="s">
         <v>24</v>
       </c>
       <c r="P255" t="s">
         <v>24</v>
       </c>
       <c r="Q255" t="s">
         <v>24</v>
       </c>
       <c r="R255" t="s">
         <v>24</v>
       </c>
       <c r="S255">
         <v>93.51</v>
       </c>
     </row>
     <row r="256" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C256" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E256" t="s">
         <v>24</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="H256">
         <v>81</v>
       </c>
       <c r="I256" t="b">
         <v>0</v>
       </c>
       <c r="J256" t="s">
         <v>147</v>
       </c>
       <c r="K256">
         <v>1</v>
       </c>
       <c r="L256" t="s">
         <v>24</v>
       </c>
@@ -17039,54 +17072,54 @@
       </c>
       <c r="N256">
         <v>93.44</v>
       </c>
       <c r="O256" t="s">
         <v>24</v>
       </c>
       <c r="P256" t="s">
         <v>24</v>
       </c>
       <c r="Q256" t="s">
         <v>24</v>
       </c>
       <c r="R256" t="s">
         <v>24</v>
       </c>
       <c r="S256">
         <v>93.44</v>
       </c>
     </row>
     <row r="257" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C257" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E257" t="s">
         <v>24</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>43</v>
       </c>
       <c r="H257">
         <v>17</v>
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>147</v>
       </c>
       <c r="K257">
         <v>1</v>
       </c>
       <c r="L257" t="s">
         <v>24</v>
       </c>
@@ -17098,51 +17131,51 @@
       </c>
       <c r="O257" t="s">
         <v>24</v>
       </c>
       <c r="P257">
         <v>93.34</v>
       </c>
       <c r="Q257" t="s">
         <v>24</v>
       </c>
       <c r="R257" t="s">
         <v>24</v>
       </c>
       <c r="S257">
         <v>93.34</v>
       </c>
     </row>
     <row r="258" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>30</v>
       </c>
       <c r="C258" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E258" t="s">
         <v>24</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="H258">
         <v>82</v>
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>147</v>
       </c>
       <c r="K258">
         <v>1</v>
       </c>
       <c r="L258" t="s">
         <v>24</v>
       </c>
@@ -17151,54 +17184,54 @@
       </c>
       <c r="N258" t="s">
         <v>24</v>
       </c>
       <c r="O258" t="s">
         <v>24</v>
       </c>
       <c r="P258" t="s">
         <v>24</v>
       </c>
       <c r="Q258" t="s">
         <v>24</v>
       </c>
       <c r="R258" t="s">
         <v>24</v>
       </c>
       <c r="S258">
         <v>93.1</v>
       </c>
     </row>
     <row r="259" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C259" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D259">
         <v>453</v>
       </c>
       <c r="E259" t="s">
         <v>122</v>
       </c>
       <c r="F259" t="s">
         <v>67</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="H259">
         <v>20</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
         <v>143</v>
       </c>
       <c r="K259">
         <v>1</v>
       </c>
@@ -17210,51 +17243,51 @@
       </c>
       <c r="N259">
         <v>93.1</v>
       </c>
       <c r="O259" t="s">
         <v>24</v>
       </c>
       <c r="P259" t="s">
         <v>24</v>
       </c>
       <c r="Q259" t="s">
         <v>24</v>
       </c>
       <c r="R259" t="s">
         <v>24</v>
       </c>
       <c r="S259">
         <v>93.1</v>
       </c>
     </row>
     <row r="260" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C260" t="s">
         <v>63</v>
       </c>
       <c r="D260">
         <v>575</v>
       </c>
       <c r="E260" t="s">
         <v>64</v>
       </c>
       <c r="F260" t="s">
         <v>33</v>
       </c>
       <c r="G260" t="s">
         <v>43</v>
       </c>
       <c r="H260">
         <v>13</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>143</v>
       </c>
@@ -17269,110 +17302,110 @@
       </c>
       <c r="N260" t="s">
         <v>24</v>
       </c>
       <c r="O260" t="s">
         <v>24</v>
       </c>
       <c r="P260" t="s">
         <v>24</v>
       </c>
       <c r="Q260" t="s">
         <v>24</v>
       </c>
       <c r="R260" t="s">
         <v>24</v>
       </c>
       <c r="S260">
         <v>93.05</v>
       </c>
     </row>
     <row r="261" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C261" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E261" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F261" t="s">
         <v>33</v>
       </c>
       <c r="G261" t="s">
         <v>43</v>
       </c>
       <c r="H261">
         <v>14</v>
       </c>
       <c r="I261" t="b">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>147</v>
       </c>
       <c r="K261">
         <v>1</v>
       </c>
       <c r="L261" t="s">
         <v>24</v>
       </c>
       <c r="M261" t="s">
         <v>24</v>
       </c>
       <c r="N261">
         <v>92.88</v>
       </c>
       <c r="O261" t="s">
         <v>24</v>
       </c>
       <c r="P261" t="s">
         <v>24</v>
       </c>
       <c r="Q261" t="s">
         <v>24</v>
       </c>
       <c r="R261" t="s">
         <v>24</v>
       </c>
       <c r="S261">
         <v>92.88</v>
       </c>
     </row>
     <row r="262" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C262" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D262">
         <v>931</v>
       </c>
       <c r="E262" t="s">
         <v>48</v>
       </c>
       <c r="F262" t="s">
         <v>33</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="H262">
         <v>47</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>147</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
@@ -17384,57 +17417,57 @@
       </c>
       <c r="N262" t="s">
         <v>24</v>
       </c>
       <c r="O262" t="s">
         <v>24</v>
       </c>
       <c r="P262" t="s">
         <v>24</v>
       </c>
       <c r="Q262" t="s">
         <v>24</v>
       </c>
       <c r="R262" t="s">
         <v>24</v>
       </c>
       <c r="S262">
         <v>92.81</v>
       </c>
     </row>
     <row r="263" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C263" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E263" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263" t="s">
         <v>43</v>
       </c>
       <c r="H263">
         <v>18</v>
       </c>
       <c r="I263" t="b">
         <v>0</v>
       </c>
       <c r="J263" t="s">
         <v>147</v>
       </c>
       <c r="K263">
         <v>1</v>
       </c>
       <c r="L263" t="s">
         <v>24</v>
       </c>
       <c r="M263" t="s">
         <v>24</v>
       </c>
@@ -17443,51 +17476,51 @@
       </c>
       <c r="O263" t="s">
         <v>24</v>
       </c>
       <c r="P263" t="s">
         <v>24</v>
       </c>
       <c r="Q263" t="s">
         <v>24</v>
       </c>
       <c r="R263" t="s">
         <v>24</v>
       </c>
       <c r="S263">
         <v>92.78</v>
       </c>
     </row>
     <row r="264" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>50</v>
       </c>
       <c r="C264" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E264" t="s">
         <v>24</v>
       </c>
       <c r="F264" t="s">
         <v>33</v>
       </c>
       <c r="G264" t="s">
         <v>23</v>
       </c>
       <c r="H264">
         <v>48</v>
       </c>
       <c r="I264" t="b">
         <v>0</v>
       </c>
       <c r="J264" t="s">
         <v>147</v>
       </c>
       <c r="K264">
         <v>1</v>
       </c>
       <c r="L264">
         <v>92.76</v>
       </c>
@@ -17496,113 +17529,113 @@
       </c>
       <c r="N264" t="s">
         <v>24</v>
       </c>
       <c r="O264" t="s">
         <v>24</v>
       </c>
       <c r="P264" t="s">
         <v>24</v>
       </c>
       <c r="Q264" t="s">
         <v>24</v>
       </c>
       <c r="R264" t="s">
         <v>24</v>
       </c>
       <c r="S264">
         <v>92.76</v>
       </c>
     </row>
     <row r="265" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C265" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D265">
         <v>2151</v>
       </c>
       <c r="E265" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F265" t="s">
         <v>67</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="H265">
         <v>21</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>143</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>24</v>
       </c>
       <c r="M265" t="s">
         <v>24</v>
       </c>
       <c r="N265">
         <v>92.34</v>
       </c>
       <c r="O265" t="s">
         <v>24</v>
       </c>
       <c r="P265" t="s">
         <v>24</v>
       </c>
       <c r="Q265" t="s">
         <v>24</v>
       </c>
       <c r="R265" t="s">
         <v>24</v>
       </c>
       <c r="S265">
         <v>92.34</v>
       </c>
     </row>
     <row r="266" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C266" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E266" t="s">
         <v>64</v>
       </c>
       <c r="F266" t="s">
         <v>33</v>
       </c>
       <c r="G266" t="s">
         <v>43</v>
       </c>
       <c r="H266">
         <v>15</v>
       </c>
       <c r="I266" t="b">
         <v>0</v>
       </c>
       <c r="J266" t="s">
         <v>147</v>
       </c>
       <c r="K266">
         <v>1</v>
       </c>
       <c r="L266" t="s">
         <v>24</v>
       </c>
@@ -17620,107 +17653,107 @@
       </c>
       <c r="Q266" t="s">
         <v>24</v>
       </c>
       <c r="R266" t="s">
         <v>24</v>
       </c>
       <c r="S266">
         <v>92.33</v>
       </c>
     </row>
     <row r="267" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>166</v>
       </c>
       <c r="C267" t="s">
         <v>35</v>
       </c>
       <c r="D267">
         <v>1813</v>
       </c>
       <c r="E267" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F267" t="s">
         <v>33</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="H267">
         <v>49</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>143</v>
       </c>
       <c r="K267">
         <v>1</v>
       </c>
       <c r="L267">
         <v>92.27</v>
       </c>
       <c r="M267" t="s">
         <v>24</v>
       </c>
       <c r="N267" t="s">
         <v>24</v>
       </c>
       <c r="O267" t="s">
         <v>24</v>
       </c>
       <c r="P267" t="s">
         <v>24</v>
       </c>
       <c r="Q267" t="s">
         <v>24</v>
       </c>
       <c r="R267" t="s">
         <v>24</v>
       </c>
       <c r="S267">
         <v>92.27</v>
       </c>
     </row>
     <row r="268" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C268" t="s">
         <v>202</v>
       </c>
       <c r="E268" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F268" t="s">
         <v>29</v>
       </c>
       <c r="G268" t="s">
         <v>43</v>
       </c>
       <c r="H268">
         <v>12</v>
       </c>
       <c r="I268" t="b">
         <v>0</v>
       </c>
       <c r="J268" t="s">
         <v>147</v>
       </c>
       <c r="K268">
         <v>1</v>
       </c>
       <c r="L268" t="s">
         <v>24</v>
       </c>
       <c r="M268" t="s">
         <v>24</v>
       </c>
@@ -17729,51 +17762,51 @@
       </c>
       <c r="O268" t="s">
         <v>24</v>
       </c>
       <c r="P268" t="s">
         <v>24</v>
       </c>
       <c r="Q268" t="s">
         <v>24</v>
       </c>
       <c r="R268" t="s">
         <v>24</v>
       </c>
       <c r="S268">
         <v>91.67</v>
       </c>
     </row>
     <row r="269" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>129</v>
       </c>
       <c r="C269" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E269" t="s">
         <v>24</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="H269">
         <v>83</v>
       </c>
       <c r="I269" t="b">
         <v>0</v>
       </c>
       <c r="J269" t="s">
         <v>147</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269" t="s">
         <v>24</v>
       </c>
@@ -17782,110 +17815,110 @@
       </c>
       <c r="N269" t="s">
         <v>24</v>
       </c>
       <c r="O269" t="s">
         <v>24</v>
       </c>
       <c r="P269">
         <v>91.47</v>
       </c>
       <c r="Q269" t="s">
         <v>24</v>
       </c>
       <c r="R269" t="s">
         <v>24</v>
       </c>
       <c r="S269">
         <v>91.47</v>
       </c>
     </row>
     <row r="270" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C270" t="s">
         <v>163</v>
       </c>
       <c r="E270" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F270" t="s">
         <v>115</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="H270">
         <v>4</v>
       </c>
       <c r="I270" t="b">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>147</v>
       </c>
       <c r="K270">
         <v>1</v>
       </c>
       <c r="L270" t="s">
         <v>24</v>
       </c>
       <c r="M270" t="s">
         <v>24</v>
       </c>
       <c r="N270">
         <v>91.29</v>
       </c>
       <c r="O270" t="s">
         <v>24</v>
       </c>
       <c r="P270" t="s">
         <v>24</v>
       </c>
       <c r="Q270" t="s">
         <v>24</v>
       </c>
       <c r="R270" t="s">
         <v>24</v>
       </c>
       <c r="S270">
         <v>91.29</v>
       </c>
     </row>
     <row r="271" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C271" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D271">
         <v>1960</v>
       </c>
       <c r="E271" t="s">
         <v>64</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271" t="s">
         <v>43</v>
       </c>
       <c r="H271">
         <v>19</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
         <v>147</v>
       </c>
       <c r="K271">
         <v>1</v>
       </c>
@@ -17897,54 +17930,54 @@
       </c>
       <c r="N271" t="s">
         <v>24</v>
       </c>
       <c r="O271" t="s">
         <v>24</v>
       </c>
       <c r="P271" t="s">
         <v>24</v>
       </c>
       <c r="Q271" t="s">
         <v>24</v>
       </c>
       <c r="R271" t="s">
         <v>24</v>
       </c>
       <c r="S271">
         <v>91.22</v>
       </c>
     </row>
     <row r="272" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C272" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D272">
         <v>1429</v>
       </c>
       <c r="E272" t="s">
         <v>294</v>
       </c>
       <c r="F272" t="s">
         <v>67</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="H272">
         <v>22</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>143</v>
       </c>
       <c r="K272">
         <v>1</v>
       </c>
@@ -17956,57 +17989,57 @@
       </c>
       <c r="N272" t="s">
         <v>24</v>
       </c>
       <c r="O272" t="s">
         <v>24</v>
       </c>
       <c r="P272" t="s">
         <v>24</v>
       </c>
       <c r="Q272" t="s">
         <v>24</v>
       </c>
       <c r="R272" t="s">
         <v>24</v>
       </c>
       <c r="S272">
         <v>91.14</v>
       </c>
     </row>
     <row r="273" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C273" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E273" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F273" t="s">
         <v>29</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="H273">
         <v>52</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
         <v>147</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273" t="s">
         <v>24</v>
       </c>
       <c r="M273" t="s">
         <v>24</v>
       </c>
@@ -18015,51 +18048,51 @@
       </c>
       <c r="O273" t="s">
         <v>24</v>
       </c>
       <c r="P273" t="s">
         <v>24</v>
       </c>
       <c r="Q273" t="s">
         <v>24</v>
       </c>
       <c r="R273">
         <v>91.07</v>
       </c>
       <c r="S273">
         <v>91.07</v>
       </c>
     </row>
     <row r="274" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>93</v>
       </c>
       <c r="C274" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E274" t="s">
         <v>135</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274" t="s">
         <v>23</v>
       </c>
       <c r="H274">
         <v>84</v>
       </c>
       <c r="I274" t="b">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>147</v>
       </c>
       <c r="K274">
         <v>1</v>
       </c>
       <c r="L274">
         <v>91.06</v>
       </c>
@@ -18068,54 +18101,54 @@
       </c>
       <c r="N274" t="s">
         <v>24</v>
       </c>
       <c r="O274" t="s">
         <v>24</v>
       </c>
       <c r="P274" t="s">
         <v>24</v>
       </c>
       <c r="Q274" t="s">
         <v>24</v>
       </c>
       <c r="R274" t="s">
         <v>24</v>
       </c>
       <c r="S274">
         <v>91.06</v>
       </c>
     </row>
     <row r="275" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
+        <v>528</v>
+      </c>
+      <c r="C275" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="E275" t="s">
         <v>135</v>
       </c>
       <c r="F275" t="s">
         <v>33</v>
       </c>
       <c r="G275" t="s">
         <v>23</v>
       </c>
       <c r="H275">
         <v>50</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>147</v>
       </c>
       <c r="K275">
         <v>1</v>
       </c>
       <c r="L275">
         <v>91.04</v>
       </c>
@@ -18127,163 +18160,163 @@
       </c>
       <c r="O275" t="s">
         <v>24</v>
       </c>
       <c r="P275" t="s">
         <v>24</v>
       </c>
       <c r="Q275" t="s">
         <v>24</v>
       </c>
       <c r="R275" t="s">
         <v>24</v>
       </c>
       <c r="S275">
         <v>91.04</v>
       </c>
     </row>
     <row r="276" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>57</v>
       </c>
       <c r="C276" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E276" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F276" t="s">
         <v>33</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="H276">
         <v>51</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
         <v>147</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="L276">
         <v>90.84</v>
       </c>
       <c r="M276" t="s">
         <v>24</v>
       </c>
       <c r="N276" t="s">
         <v>24</v>
       </c>
       <c r="O276" t="s">
         <v>24</v>
       </c>
       <c r="P276" t="s">
         <v>24</v>
       </c>
       <c r="Q276" t="s">
         <v>24</v>
       </c>
       <c r="R276" t="s">
         <v>24</v>
       </c>
       <c r="S276">
         <v>90.84</v>
       </c>
     </row>
     <row r="277" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C277" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E277" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277" t="s">
         <v>23</v>
       </c>
       <c r="H277">
         <v>85</v>
       </c>
       <c r="I277" t="b">
         <v>0</v>
       </c>
       <c r="J277" t="s">
         <v>147</v>
       </c>
       <c r="K277">
         <v>1</v>
       </c>
       <c r="L277" t="s">
         <v>24</v>
       </c>
       <c r="M277">
         <v>90.25</v>
       </c>
       <c r="N277" t="s">
         <v>24</v>
       </c>
       <c r="O277" t="s">
         <v>24</v>
       </c>
       <c r="P277" t="s">
         <v>24</v>
       </c>
       <c r="Q277" t="s">
         <v>24</v>
       </c>
       <c r="R277" t="s">
         <v>24</v>
       </c>
       <c r="S277">
         <v>90.25</v>
       </c>
     </row>
     <row r="278" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C278" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E278" t="s">
         <v>24</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>43</v>
       </c>
       <c r="H278">
         <v>20</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
         <v>147</v>
       </c>
       <c r="K278">
         <v>1</v>
       </c>
       <c r="L278" t="s">
         <v>24</v>
       </c>
@@ -18292,54 +18325,54 @@
       </c>
       <c r="N278" t="s">
         <v>24</v>
       </c>
       <c r="O278" t="s">
         <v>24</v>
       </c>
       <c r="P278">
         <v>89.97</v>
       </c>
       <c r="Q278" t="s">
         <v>24</v>
       </c>
       <c r="R278" t="s">
         <v>24</v>
       </c>
       <c r="S278">
         <v>89.97</v>
       </c>
     </row>
     <row r="279" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C279" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D279">
         <v>1785</v>
       </c>
       <c r="E279" t="s">
         <v>211</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
         <v>43</v>
       </c>
       <c r="H279">
         <v>21</v>
       </c>
       <c r="I279" t="b">
         <v>0</v>
       </c>
       <c r="J279" t="s">
         <v>147</v>
       </c>
       <c r="K279">
         <v>1</v>
       </c>
@@ -18351,51 +18384,51 @@
       </c>
       <c r="N279" t="s">
         <v>24</v>
       </c>
       <c r="O279" t="s">
         <v>24</v>
       </c>
       <c r="P279" t="s">
         <v>24</v>
       </c>
       <c r="Q279" t="s">
         <v>24</v>
       </c>
       <c r="R279" t="s">
         <v>24</v>
       </c>
       <c r="S279">
         <v>89.95</v>
       </c>
     </row>
     <row r="280" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C280" t="s">
         <v>163</v>
       </c>
       <c r="E280" t="s">
         <v>64</v>
       </c>
       <c r="F280" t="s">
         <v>33</v>
       </c>
       <c r="G280" t="s">
         <v>43</v>
       </c>
       <c r="H280">
         <v>16</v>
       </c>
       <c r="I280" t="b">
         <v>0</v>
       </c>
       <c r="J280" t="s">
         <v>147</v>
       </c>
       <c r="K280">
         <v>1</v>
       </c>
@@ -18407,54 +18440,54 @@
       </c>
       <c r="N280" t="s">
         <v>24</v>
       </c>
       <c r="O280" t="s">
         <v>24</v>
       </c>
       <c r="P280">
         <v>89.73</v>
       </c>
       <c r="Q280" t="s">
         <v>24</v>
       </c>
       <c r="R280" t="s">
         <v>24</v>
       </c>
       <c r="S280">
         <v>89.73</v>
       </c>
     </row>
     <row r="281" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C281" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E281" t="s">
         <v>24</v>
       </c>
       <c r="F281" t="s">
         <v>29</v>
       </c>
       <c r="G281" t="s">
         <v>43</v>
       </c>
       <c r="H281">
         <v>13</v>
       </c>
       <c r="I281" t="b">
         <v>0</v>
       </c>
       <c r="J281" t="s">
         <v>147</v>
       </c>
       <c r="K281">
         <v>1</v>
       </c>
       <c r="L281" t="s">
         <v>24</v>
       </c>
@@ -18466,51 +18499,51 @@
       </c>
       <c r="O281" t="s">
         <v>24</v>
       </c>
       <c r="P281" t="s">
         <v>24</v>
       </c>
       <c r="Q281" t="s">
         <v>24</v>
       </c>
       <c r="R281" t="s">
         <v>24</v>
       </c>
       <c r="S281">
         <v>89.56</v>
       </c>
     </row>
     <row r="282" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>253</v>
       </c>
       <c r="C282" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E282" t="s">
         <v>24</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="H282">
         <v>86</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>147</v>
       </c>
       <c r="K282">
         <v>1</v>
       </c>
       <c r="L282">
         <v>89.08</v>
       </c>
@@ -18519,54 +18552,54 @@
       </c>
       <c r="N282" t="s">
         <v>24</v>
       </c>
       <c r="O282" t="s">
         <v>24</v>
       </c>
       <c r="P282" t="s">
         <v>24</v>
       </c>
       <c r="Q282" t="s">
         <v>24</v>
       </c>
       <c r="R282" t="s">
         <v>24</v>
       </c>
       <c r="S282">
         <v>89.08</v>
       </c>
     </row>
     <row r="283" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C283" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E283" t="s">
         <v>24</v>
       </c>
       <c r="F283" t="s">
         <v>67</v>
       </c>
       <c r="G283" t="s">
         <v>43</v>
       </c>
       <c r="H283">
         <v>10</v>
       </c>
       <c r="I283" t="b">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>147</v>
       </c>
       <c r="K283">
         <v>1</v>
       </c>
       <c r="L283" t="s">
         <v>24</v>
       </c>
@@ -18575,54 +18608,57 @@
       </c>
       <c r="N283">
         <v>89.06</v>
       </c>
       <c r="O283" t="s">
         <v>24</v>
       </c>
       <c r="P283" t="s">
         <v>24</v>
       </c>
       <c r="Q283" t="s">
         <v>24</v>
       </c>
       <c r="R283" t="s">
         <v>24</v>
       </c>
       <c r="S283">
         <v>89.06</v>
       </c>
     </row>
     <row r="284" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C284" t="s">
-        <v>543</v>
+        <v>544</v>
+      </c>
+      <c r="D284">
+        <v>2491</v>
       </c>
       <c r="E284" t="s">
         <v>87</v>
       </c>
       <c r="F284" t="s">
         <v>29</v>
       </c>
       <c r="G284" t="s">
         <v>43</v>
       </c>
       <c r="H284">
         <v>14</v>
       </c>
       <c r="I284" t="b">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>147</v>
       </c>
       <c r="K284">
         <v>1</v>
       </c>
       <c r="L284" t="s">
         <v>24</v>
       </c>
@@ -18631,51 +18667,51 @@
       </c>
       <c r="N284" t="s">
         <v>24</v>
       </c>
       <c r="O284" t="s">
         <v>24</v>
       </c>
       <c r="P284" t="s">
         <v>24</v>
       </c>
       <c r="Q284">
         <v>88.89</v>
       </c>
       <c r="R284" t="s">
         <v>24</v>
       </c>
       <c r="S284">
         <v>88.89</v>
       </c>
     </row>
     <row r="285" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C285" t="s">
         <v>132</v>
       </c>
       <c r="E285" t="s">
         <v>133</v>
       </c>
       <c r="F285" t="s">
         <v>22</v>
       </c>
       <c r="G285" t="s">
         <v>43</v>
       </c>
       <c r="H285">
         <v>22</v>
       </c>
       <c r="I285" t="b">
         <v>0</v>
       </c>
       <c r="J285" t="s">
         <v>147</v>
       </c>
       <c r="K285">
         <v>1</v>
       </c>
@@ -18687,54 +18723,54 @@
       </c>
       <c r="N285" t="s">
         <v>24</v>
       </c>
       <c r="O285">
         <v>88.48</v>
       </c>
       <c r="P285" t="s">
         <v>24</v>
       </c>
       <c r="Q285" t="s">
         <v>24</v>
       </c>
       <c r="R285" t="s">
         <v>24</v>
       </c>
       <c r="S285">
         <v>88.48</v>
       </c>
     </row>
     <row r="286" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C286" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E286" t="s">
         <v>122</v>
       </c>
       <c r="F286" t="s">
         <v>33</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="H286">
         <v>52</v>
       </c>
       <c r="I286" t="b">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>147</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>24</v>
       </c>
@@ -18743,107 +18779,107 @@
       </c>
       <c r="N286" t="s">
         <v>24</v>
       </c>
       <c r="O286" t="s">
         <v>24</v>
       </c>
       <c r="P286">
         <v>88.38</v>
       </c>
       <c r="Q286" t="s">
         <v>24</v>
       </c>
       <c r="R286" t="s">
         <v>24</v>
       </c>
       <c r="S286">
         <v>88.38</v>
       </c>
     </row>
     <row r="287" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C287" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E287" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F287" t="s">
         <v>33</v>
       </c>
       <c r="G287" t="s">
         <v>43</v>
       </c>
       <c r="H287">
         <v>17</v>
       </c>
       <c r="I287" t="b">
         <v>0</v>
       </c>
       <c r="J287" t="s">
         <v>147</v>
       </c>
       <c r="K287">
         <v>1</v>
       </c>
       <c r="L287" t="s">
         <v>24</v>
       </c>
       <c r="M287" t="s">
         <v>24</v>
       </c>
       <c r="N287">
         <v>88.28</v>
       </c>
       <c r="O287" t="s">
         <v>24</v>
       </c>
       <c r="P287" t="s">
         <v>24</v>
       </c>
       <c r="Q287" t="s">
         <v>24</v>
       </c>
       <c r="R287" t="s">
         <v>24</v>
       </c>
       <c r="S287">
         <v>88.28</v>
       </c>
     </row>
     <row r="288" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C288" t="s">
         <v>256</v>
       </c>
       <c r="E288" t="s">
         <v>24</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
         <v>23</v>
       </c>
       <c r="H288">
         <v>87</v>
       </c>
       <c r="I288" t="b">
         <v>0</v>
       </c>
       <c r="J288" t="s">
         <v>147</v>
       </c>
       <c r="K288">
         <v>1</v>
       </c>
@@ -18855,51 +18891,51 @@
       </c>
       <c r="N288" t="s">
         <v>24</v>
       </c>
       <c r="O288" t="s">
         <v>24</v>
       </c>
       <c r="P288" t="s">
         <v>24</v>
       </c>
       <c r="Q288" t="s">
         <v>24</v>
       </c>
       <c r="R288">
         <v>88.21</v>
       </c>
       <c r="S288">
         <v>88.21</v>
       </c>
     </row>
     <row r="289" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C289" t="s">
         <v>68</v>
       </c>
       <c r="E289" t="s">
         <v>24</v>
       </c>
       <c r="F289" t="s">
         <v>22</v>
       </c>
       <c r="G289" t="s">
         <v>23</v>
       </c>
       <c r="H289">
         <v>88</v>
       </c>
       <c r="I289" t="b">
         <v>0</v>
       </c>
       <c r="J289" t="s">
         <v>147</v>
       </c>
       <c r="K289">
         <v>1</v>
       </c>
@@ -18911,54 +18947,54 @@
       </c>
       <c r="N289" t="s">
         <v>24</v>
       </c>
       <c r="O289" t="s">
         <v>24</v>
       </c>
       <c r="P289" t="s">
         <v>24</v>
       </c>
       <c r="Q289" t="s">
         <v>24</v>
       </c>
       <c r="R289">
         <v>87.98</v>
       </c>
       <c r="S289">
         <v>87.98</v>
       </c>
     </row>
     <row r="290" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C290" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E290" t="s">
         <v>64</v>
       </c>
       <c r="F290" t="s">
         <v>67</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="H290">
         <v>23</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>147</v>
       </c>
       <c r="K290">
         <v>1</v>
       </c>
       <c r="L290" t="s">
         <v>24</v>
       </c>
@@ -18967,57 +19003,57 @@
       </c>
       <c r="N290" t="s">
         <v>24</v>
       </c>
       <c r="O290" t="s">
         <v>24</v>
       </c>
       <c r="P290">
         <v>87.65</v>
       </c>
       <c r="Q290" t="s">
         <v>24</v>
       </c>
       <c r="R290" t="s">
         <v>24</v>
       </c>
       <c r="S290">
         <v>87.65</v>
       </c>
     </row>
     <row r="291" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C291" t="s">
         <v>35</v>
       </c>
       <c r="E291" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F291" t="s">
         <v>33</v>
       </c>
       <c r="G291" t="s">
         <v>43</v>
       </c>
       <c r="H291">
         <v>18</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>147</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291" t="s">
         <v>24</v>
       </c>
       <c r="M291" t="s">
         <v>24</v>
       </c>
@@ -19026,166 +19062,166 @@
       </c>
       <c r="O291" t="s">
         <v>24</v>
       </c>
       <c r="P291">
         <v>87.16</v>
       </c>
       <c r="Q291" t="s">
         <v>24</v>
       </c>
       <c r="R291" t="s">
         <v>24</v>
       </c>
       <c r="S291">
         <v>87.16</v>
       </c>
     </row>
     <row r="292" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>265</v>
       </c>
       <c r="C292" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E292" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F292" t="s">
         <v>67</v>
       </c>
       <c r="G292" t="s">
         <v>43</v>
       </c>
       <c r="H292">
         <v>11</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>147</v>
       </c>
       <c r="K292">
         <v>1</v>
       </c>
       <c r="L292" t="s">
         <v>24</v>
       </c>
       <c r="M292" t="s">
         <v>24</v>
       </c>
       <c r="N292" t="s">
         <v>24</v>
       </c>
       <c r="O292" t="s">
         <v>24</v>
       </c>
       <c r="P292">
         <v>87.04</v>
       </c>
       <c r="Q292" t="s">
         <v>24</v>
       </c>
       <c r="R292" t="s">
         <v>24</v>
       </c>
       <c r="S292">
         <v>87.04</v>
       </c>
     </row>
     <row r="293" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C293" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D293">
         <v>1797</v>
       </c>
       <c r="E293" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F293" t="s">
         <v>67</v>
       </c>
       <c r="G293" t="s">
         <v>43</v>
       </c>
       <c r="H293">
         <v>12</v>
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
         <v>147</v>
       </c>
       <c r="K293">
         <v>1</v>
       </c>
       <c r="L293" t="s">
         <v>24</v>
       </c>
       <c r="M293" t="s">
         <v>24</v>
       </c>
       <c r="N293">
         <v>85.92</v>
       </c>
       <c r="O293" t="s">
         <v>24</v>
       </c>
       <c r="P293" t="s">
         <v>24</v>
       </c>
       <c r="Q293" t="s">
         <v>24</v>
       </c>
       <c r="R293" t="s">
         <v>24</v>
       </c>
       <c r="S293">
         <v>85.92</v>
       </c>
     </row>
     <row r="294" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C294" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E294" t="s">
         <v>24</v>
       </c>
       <c r="F294" t="s">
         <v>22</v>
       </c>
       <c r="G294" t="s">
         <v>43</v>
       </c>
       <c r="H294">
         <v>23</v>
       </c>
       <c r="I294" t="b">
         <v>0</v>
       </c>
       <c r="J294" t="s">
         <v>147</v>
       </c>
       <c r="K294">
         <v>1</v>
       </c>
       <c r="L294" t="s">
         <v>24</v>
       </c>
@@ -19194,54 +19230,54 @@
       </c>
       <c r="N294">
         <v>85.26</v>
       </c>
       <c r="O294" t="s">
         <v>24</v>
       </c>
       <c r="P294" t="s">
         <v>24</v>
       </c>
       <c r="Q294" t="s">
         <v>24</v>
       </c>
       <c r="R294" t="s">
         <v>24</v>
       </c>
       <c r="S294">
         <v>85.26</v>
       </c>
     </row>
     <row r="295" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C295" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E295" t="s">
         <v>24</v>
       </c>
       <c r="F295" t="s">
         <v>29</v>
       </c>
       <c r="G295" t="s">
         <v>43</v>
       </c>
       <c r="H295">
         <v>15</v>
       </c>
       <c r="I295" t="b">
         <v>0</v>
       </c>
       <c r="J295" t="s">
         <v>147</v>
       </c>
       <c r="K295">
         <v>1</v>
       </c>
       <c r="L295" t="s">
         <v>24</v>
       </c>
@@ -19250,60 +19286,60 @@
       </c>
       <c r="N295" t="s">
         <v>24</v>
       </c>
       <c r="O295">
         <v>85.16</v>
       </c>
       <c r="P295" t="s">
         <v>24</v>
       </c>
       <c r="Q295" t="s">
         <v>24</v>
       </c>
       <c r="R295" t="s">
         <v>24</v>
       </c>
       <c r="S295">
         <v>85.16</v>
       </c>
     </row>
     <row r="296" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C296" t="s">
         <v>35</v>
       </c>
       <c r="D296">
         <v>1492</v>
       </c>
       <c r="E296" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F296" t="s">
         <v>67</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="H296">
         <v>24</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>143</v>
       </c>
       <c r="K296">
         <v>1</v>
       </c>
       <c r="L296">
         <v>85.06</v>
       </c>
       <c r="M296" t="s">
         <v>24</v>
       </c>
@@ -19365,54 +19401,54 @@
       </c>
       <c r="N297" t="s">
         <v>24</v>
       </c>
       <c r="O297" t="s">
         <v>24</v>
       </c>
       <c r="P297" t="s">
         <v>24</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297" t="s">
         <v>24</v>
       </c>
       <c r="S297">
         <v>84.87</v>
       </c>
     </row>
     <row r="298" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C298" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E298" t="s">
         <v>24</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>43</v>
       </c>
       <c r="H298">
         <v>24</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>147</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
@@ -19421,51 +19457,51 @@
       </c>
       <c r="N298" t="s">
         <v>24</v>
       </c>
       <c r="O298" t="s">
         <v>24</v>
       </c>
       <c r="P298" t="s">
         <v>24</v>
       </c>
       <c r="Q298" t="s">
         <v>24</v>
       </c>
       <c r="R298">
         <v>84.65</v>
       </c>
       <c r="S298">
         <v>84.65</v>
       </c>
     </row>
     <row r="299" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C299" t="s">
         <v>337</v>
       </c>
       <c r="E299" t="s">
         <v>24</v>
       </c>
       <c r="F299" t="s">
         <v>33</v>
       </c>
       <c r="G299" t="s">
         <v>23</v>
       </c>
       <c r="H299">
         <v>53</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>147</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
@@ -19477,54 +19513,54 @@
       </c>
       <c r="N299" t="s">
         <v>24</v>
       </c>
       <c r="O299" t="s">
         <v>24</v>
       </c>
       <c r="P299" t="s">
         <v>24</v>
       </c>
       <c r="Q299" t="s">
         <v>24</v>
       </c>
       <c r="R299" t="s">
         <v>24</v>
       </c>
       <c r="S299">
         <v>84.45</v>
       </c>
     </row>
     <row r="300" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C300" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E300" t="s">
         <v>24</v>
       </c>
       <c r="F300" t="s">
         <v>67</v>
       </c>
       <c r="G300" t="s">
         <v>43</v>
       </c>
       <c r="H300">
         <v>13</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>147</v>
       </c>
       <c r="K300">
         <v>1</v>
       </c>
       <c r="L300" t="s">
         <v>24</v>
       </c>
@@ -19533,110 +19569,110 @@
       </c>
       <c r="N300">
         <v>84.38</v>
       </c>
       <c r="O300" t="s">
         <v>24</v>
       </c>
       <c r="P300" t="s">
         <v>24</v>
       </c>
       <c r="Q300" t="s">
         <v>24</v>
       </c>
       <c r="R300" t="s">
         <v>24</v>
       </c>
       <c r="S300">
         <v>84.38</v>
       </c>
     </row>
     <row r="301" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C301" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E301" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F301" t="s">
         <v>67</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="H301">
         <v>25</v>
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
         <v>147</v>
       </c>
       <c r="K301">
         <v>1</v>
       </c>
       <c r="L301" t="s">
         <v>24</v>
       </c>
       <c r="M301" t="s">
         <v>24</v>
       </c>
       <c r="N301" t="s">
         <v>24</v>
       </c>
       <c r="O301" t="s">
         <v>24</v>
       </c>
       <c r="P301">
         <v>83.84</v>
       </c>
       <c r="Q301" t="s">
         <v>24</v>
       </c>
       <c r="R301" t="s">
         <v>24</v>
       </c>
       <c r="S301">
         <v>83.84</v>
       </c>
     </row>
     <row r="302" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C302" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E302" t="s">
         <v>24</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>43</v>
       </c>
       <c r="H302">
         <v>25</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>147</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
@@ -19645,54 +19681,57 @@
       </c>
       <c r="N302" t="s">
         <v>24</v>
       </c>
       <c r="O302" t="s">
         <v>24</v>
       </c>
       <c r="P302" t="s">
         <v>24</v>
       </c>
       <c r="Q302" t="s">
         <v>24</v>
       </c>
       <c r="R302">
         <v>83.67</v>
       </c>
       <c r="S302">
         <v>83.67</v>
       </c>
     </row>
     <row r="303" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C303" t="s">
-        <v>567</v>
+        <v>568</v>
+      </c>
+      <c r="D303">
+        <v>2543</v>
       </c>
       <c r="E303" t="s">
         <v>64</v>
       </c>
       <c r="F303" t="s">
         <v>33</v>
       </c>
       <c r="G303" t="s">
         <v>43</v>
       </c>
       <c r="H303">
         <v>19</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>147</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
       <c r="L303" t="s">
         <v>24</v>
       </c>
@@ -19701,54 +19740,54 @@
       </c>
       <c r="N303" t="s">
         <v>24</v>
       </c>
       <c r="O303" t="s">
         <v>24</v>
       </c>
       <c r="P303">
         <v>83.64</v>
       </c>
       <c r="Q303" t="s">
         <v>24</v>
       </c>
       <c r="R303" t="s">
         <v>24</v>
       </c>
       <c r="S303">
         <v>83.64</v>
       </c>
     </row>
     <row r="304" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C304" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E304" t="s">
         <v>24</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>43</v>
       </c>
       <c r="H304">
         <v>26</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>147</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
       <c r="L304" t="s">
         <v>24</v>
       </c>
@@ -19757,54 +19796,54 @@
       </c>
       <c r="N304" t="s">
         <v>24</v>
       </c>
       <c r="O304" t="s">
         <v>24</v>
       </c>
       <c r="P304" t="s">
         <v>24</v>
       </c>
       <c r="Q304" t="s">
         <v>24</v>
       </c>
       <c r="R304">
         <v>83.62</v>
       </c>
       <c r="S304">
         <v>83.62</v>
       </c>
     </row>
     <row r="305" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C305" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D305">
         <v>2231</v>
       </c>
       <c r="E305" t="s">
         <v>24</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="H305">
         <v>90</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>143</v>
       </c>
       <c r="K305">
         <v>1</v>
       </c>
@@ -19816,54 +19855,54 @@
       </c>
       <c r="N305" t="s">
         <v>24</v>
       </c>
       <c r="O305" t="s">
         <v>24</v>
       </c>
       <c r="P305" t="s">
         <v>24</v>
       </c>
       <c r="Q305" t="s">
         <v>24</v>
       </c>
       <c r="R305" t="s">
         <v>24</v>
       </c>
       <c r="S305">
         <v>82.53</v>
       </c>
     </row>
     <row r="306" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C306" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E306" t="s">
         <v>122</v>
       </c>
       <c r="F306" t="s">
         <v>33</v>
       </c>
       <c r="G306" t="s">
         <v>43</v>
       </c>
       <c r="H306">
         <v>20</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>147</v>
       </c>
       <c r="K306">
         <v>1</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
@@ -19875,51 +19914,51 @@
       </c>
       <c r="O306" t="s">
         <v>24</v>
       </c>
       <c r="P306" t="s">
         <v>24</v>
       </c>
       <c r="Q306" t="s">
         <v>24</v>
       </c>
       <c r="R306" t="s">
         <v>24</v>
       </c>
       <c r="S306">
         <v>82.13</v>
       </c>
     </row>
     <row r="307" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>253</v>
       </c>
       <c r="C307" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E307" t="s">
         <v>24</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>23</v>
       </c>
       <c r="H307">
         <v>91</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>147</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>24</v>
       </c>
@@ -19928,54 +19967,54 @@
       </c>
       <c r="N307" t="s">
         <v>24</v>
       </c>
       <c r="O307" t="s">
         <v>24</v>
       </c>
       <c r="P307" t="s">
         <v>24</v>
       </c>
       <c r="Q307" t="s">
         <v>24</v>
       </c>
       <c r="R307">
         <v>81.93</v>
       </c>
       <c r="S307">
         <v>81.93</v>
       </c>
     </row>
     <row r="308" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C308" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D308">
         <v>2189</v>
       </c>
       <c r="E308" t="s">
         <v>161</v>
       </c>
       <c r="F308" t="s">
         <v>115</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="H308">
         <v>5</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>143</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
@@ -19987,54 +20026,54 @@
       </c>
       <c r="N308" t="s">
         <v>24</v>
       </c>
       <c r="O308" t="s">
         <v>24</v>
       </c>
       <c r="P308" t="s">
         <v>24</v>
       </c>
       <c r="Q308" t="s">
         <v>24</v>
       </c>
       <c r="R308" t="s">
         <v>24</v>
       </c>
       <c r="S308">
         <v>81.86</v>
       </c>
     </row>
     <row r="309" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C309" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E309" t="s">
         <v>24</v>
       </c>
       <c r="F309" t="s">
         <v>22</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309">
         <v>92</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>147</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>24</v>
       </c>
@@ -20043,54 +20082,54 @@
       </c>
       <c r="N309" t="s">
         <v>24</v>
       </c>
       <c r="O309" t="s">
         <v>24</v>
       </c>
       <c r="P309" t="s">
         <v>24</v>
       </c>
       <c r="Q309" t="s">
         <v>24</v>
       </c>
       <c r="R309">
         <v>81.36</v>
       </c>
       <c r="S309">
         <v>81.36</v>
       </c>
     </row>
     <row r="310" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C310" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E310" t="s">
         <v>24</v>
       </c>
       <c r="F310" t="s">
         <v>22</v>
       </c>
       <c r="G310" t="s">
         <v>43</v>
       </c>
       <c r="H310">
         <v>27</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>147</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310">
         <v>81.22</v>
       </c>
@@ -20099,54 +20138,54 @@
       </c>
       <c r="N310" t="s">
         <v>24</v>
       </c>
       <c r="O310" t="s">
         <v>24</v>
       </c>
       <c r="P310" t="s">
         <v>24</v>
       </c>
       <c r="Q310" t="s">
         <v>24</v>
       </c>
       <c r="R310" t="s">
         <v>24</v>
       </c>
       <c r="S310">
         <v>81.22</v>
       </c>
     </row>
     <row r="311" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C311" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D311">
         <v>610</v>
       </c>
       <c r="E311" t="s">
         <v>135</v>
       </c>
       <c r="F311" t="s">
         <v>33</v>
       </c>
       <c r="G311" t="s">
         <v>23</v>
       </c>
       <c r="H311">
         <v>54</v>
       </c>
       <c r="I311" t="b">
         <v>0</v>
       </c>
       <c r="J311" t="s">
         <v>143</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
@@ -20158,54 +20197,54 @@
       </c>
       <c r="N311" t="s">
         <v>24</v>
       </c>
       <c r="O311" t="s">
         <v>24</v>
       </c>
       <c r="P311" t="s">
         <v>24</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311" t="s">
         <v>24</v>
       </c>
       <c r="S311">
         <v>81.08</v>
       </c>
     </row>
     <row r="312" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C312" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E312" t="s">
         <v>211</v>
       </c>
       <c r="F312" t="s">
         <v>29</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312">
         <v>53</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>147</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
       <c r="L312">
         <v>81.01</v>
       </c>
@@ -20214,51 +20253,51 @@
       </c>
       <c r="N312" t="s">
         <v>24</v>
       </c>
       <c r="O312" t="s">
         <v>24</v>
       </c>
       <c r="P312" t="s">
         <v>24</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312" t="s">
         <v>24</v>
       </c>
       <c r="S312">
         <v>81.01</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C313" t="s">
         <v>129</v>
       </c>
       <c r="E313" t="s">
         <v>24</v>
       </c>
       <c r="F313" t="s">
         <v>33</v>
       </c>
       <c r="G313" t="s">
         <v>43</v>
       </c>
       <c r="H313">
         <v>21</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>147</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
@@ -20273,54 +20312,54 @@
       </c>
       <c r="O313" t="s">
         <v>24</v>
       </c>
       <c r="P313" t="s">
         <v>24</v>
       </c>
       <c r="Q313" t="s">
         <v>24</v>
       </c>
       <c r="R313" t="s">
         <v>24</v>
       </c>
       <c r="S313">
         <v>80.87</v>
       </c>
     </row>
     <row r="314" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>57</v>
       </c>
       <c r="C314" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E314" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F314" t="s">
         <v>115</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="H314">
         <v>6</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>147</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
       <c r="L314" t="s">
         <v>24</v>
       </c>
       <c r="M314" t="s">
         <v>24</v>
       </c>
@@ -20438,54 +20477,54 @@
       </c>
       <c r="N316" t="s">
         <v>24</v>
       </c>
       <c r="O316" t="s">
         <v>24</v>
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316">
         <v>80.37</v>
       </c>
       <c r="S316">
         <v>80.37</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C317" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E317" t="s">
         <v>24</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
         <v>43</v>
       </c>
       <c r="H317">
         <v>28</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>147</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
@@ -20497,107 +20536,107 @@
       </c>
       <c r="O317" t="s">
         <v>24</v>
       </c>
       <c r="P317">
         <v>79.67</v>
       </c>
       <c r="Q317" t="s">
         <v>24</v>
       </c>
       <c r="R317" t="s">
         <v>24</v>
       </c>
       <c r="S317">
         <v>79.67</v>
       </c>
     </row>
     <row r="318" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>322</v>
       </c>
       <c r="C318" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E318" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F318" t="s">
         <v>33</v>
       </c>
       <c r="G318" t="s">
         <v>23</v>
       </c>
       <c r="H318">
         <v>55</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>147</v>
       </c>
       <c r="K318">
         <v>1</v>
       </c>
       <c r="L318" t="s">
         <v>24</v>
       </c>
       <c r="M318" t="s">
         <v>24</v>
       </c>
       <c r="N318" t="s">
         <v>24</v>
       </c>
       <c r="O318" t="s">
         <v>24</v>
       </c>
       <c r="P318" t="s">
         <v>24</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318">
         <v>79.61</v>
       </c>
       <c r="S318">
         <v>79.61</v>
       </c>
     </row>
     <row r="319" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C319" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E319" t="s">
         <v>24</v>
       </c>
       <c r="F319" t="s">
         <v>29</v>
       </c>
       <c r="G319" t="s">
         <v>43</v>
       </c>
       <c r="H319">
         <v>16</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>147</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
@@ -20606,51 +20645,51 @@
       </c>
       <c r="N319">
         <v>79.22</v>
       </c>
       <c r="O319" t="s">
         <v>24</v>
       </c>
       <c r="P319" t="s">
         <v>24</v>
       </c>
       <c r="Q319" t="s">
         <v>24</v>
       </c>
       <c r="R319" t="s">
         <v>24</v>
       </c>
       <c r="S319">
         <v>79.22</v>
       </c>
     </row>
     <row r="320" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C320" t="s">
         <v>111</v>
       </c>
       <c r="E320" t="s">
         <v>24</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>43</v>
       </c>
       <c r="H320">
         <v>29</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>147</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
@@ -20662,110 +20701,110 @@
       </c>
       <c r="N320">
         <v>79.01</v>
       </c>
       <c r="O320" t="s">
         <v>24</v>
       </c>
       <c r="P320" t="s">
         <v>24</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>24</v>
       </c>
       <c r="S320">
         <v>79.01</v>
       </c>
     </row>
     <row r="321" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C321" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E321" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="F321" t="s">
         <v>67</v>
       </c>
       <c r="G321" t="s">
         <v>43</v>
       </c>
       <c r="H321">
         <v>14</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>147</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
       <c r="M321" t="s">
         <v>24</v>
       </c>
       <c r="N321">
         <v>78.9</v>
       </c>
       <c r="O321" t="s">
         <v>24</v>
       </c>
       <c r="P321" t="s">
         <v>24</v>
       </c>
       <c r="Q321" t="s">
         <v>24</v>
       </c>
       <c r="R321" t="s">
         <v>24</v>
       </c>
       <c r="S321">
         <v>78.9</v>
       </c>
     </row>
     <row r="322" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C322" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E322" t="s">
         <v>24</v>
       </c>
       <c r="F322" t="s">
         <v>33</v>
       </c>
       <c r="G322" t="s">
         <v>43</v>
       </c>
       <c r="H322">
         <v>22</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>147</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
@@ -20889,51 +20928,51 @@
       </c>
       <c r="N324" t="s">
         <v>24</v>
       </c>
       <c r="O324" t="s">
         <v>24</v>
       </c>
       <c r="P324" t="s">
         <v>24</v>
       </c>
       <c r="Q324" t="s">
         <v>24</v>
       </c>
       <c r="R324" t="s">
         <v>24</v>
       </c>
       <c r="S324">
         <v>76.92</v>
       </c>
     </row>
     <row r="325" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C325" t="s">
         <v>193</v>
       </c>
       <c r="D325">
         <v>1662</v>
       </c>
       <c r="E325" t="s">
         <v>227</v>
       </c>
       <c r="F325" t="s">
         <v>29</v>
       </c>
       <c r="G325" t="s">
         <v>43</v>
       </c>
       <c r="H325">
         <v>17</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>143</v>
       </c>
@@ -21007,54 +21046,54 @@
       </c>
       <c r="N326" t="s">
         <v>24</v>
       </c>
       <c r="O326" t="s">
         <v>24</v>
       </c>
       <c r="P326" t="s">
         <v>24</v>
       </c>
       <c r="Q326" t="s">
         <v>24</v>
       </c>
       <c r="R326" t="s">
         <v>24</v>
       </c>
       <c r="S326">
         <v>75.41</v>
       </c>
     </row>
     <row r="327" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C327" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E327" t="s">
         <v>24</v>
       </c>
       <c r="F327" t="s">
         <v>29</v>
       </c>
       <c r="G327" t="s">
         <v>43</v>
       </c>
       <c r="H327">
         <v>18</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>147</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
@@ -21063,110 +21102,110 @@
       </c>
       <c r="N327" t="s">
         <v>24</v>
       </c>
       <c r="O327" t="s">
         <v>24</v>
       </c>
       <c r="P327" t="s">
         <v>24</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327">
         <v>73.81</v>
       </c>
       <c r="S327">
         <v>73.81</v>
       </c>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C328" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E328" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F328" t="s">
         <v>29</v>
       </c>
       <c r="G328" t="s">
         <v>43</v>
       </c>
       <c r="H328">
         <v>19</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>147</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
       <c r="M328">
         <v>73.02</v>
       </c>
       <c r="N328" t="s">
         <v>24</v>
       </c>
       <c r="O328" t="s">
         <v>24</v>
       </c>
       <c r="P328" t="s">
         <v>24</v>
       </c>
       <c r="Q328" t="s">
         <v>24</v>
       </c>
       <c r="R328" t="s">
         <v>24</v>
       </c>
       <c r="S328">
         <v>73.02</v>
       </c>
     </row>
     <row r="329" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C329" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E329" t="s">
         <v>24</v>
       </c>
       <c r="F329" t="s">
         <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>43</v>
       </c>
       <c r="H329">
         <v>30</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>147</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329" t="s">
         <v>24</v>
       </c>
@@ -21175,54 +21214,54 @@
       </c>
       <c r="N329">
         <v>72.73</v>
       </c>
       <c r="O329" t="s">
         <v>24</v>
       </c>
       <c r="P329" t="s">
         <v>24</v>
       </c>
       <c r="Q329" t="s">
         <v>24</v>
       </c>
       <c r="R329" t="s">
         <v>24</v>
       </c>
       <c r="S329">
         <v>72.73</v>
       </c>
     </row>
     <row r="330" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C330" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E330" t="s">
         <v>24</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>43</v>
       </c>
       <c r="H330">
         <v>31</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>147</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
@@ -21231,57 +21270,57 @@
       </c>
       <c r="N330" t="s">
         <v>24</v>
       </c>
       <c r="O330" t="s">
         <v>24</v>
       </c>
       <c r="P330" t="s">
         <v>24</v>
       </c>
       <c r="Q330" t="s">
         <v>24</v>
       </c>
       <c r="R330">
         <v>72.62</v>
       </c>
       <c r="S330">
         <v>72.62</v>
       </c>
     </row>
     <row r="331" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C331" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E331" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F331" t="s">
         <v>33</v>
       </c>
       <c r="G331" t="s">
         <v>43</v>
       </c>
       <c r="H331">
         <v>23</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>147</v>
       </c>
       <c r="K331">
         <v>1</v>
       </c>
       <c r="L331" t="s">
         <v>24</v>
       </c>
       <c r="M331" t="s">
         <v>24</v>
       </c>
@@ -21293,104 +21332,104 @@
       </c>
       <c r="P331" t="s">
         <v>24</v>
       </c>
       <c r="Q331" t="s">
         <v>24</v>
       </c>
       <c r="R331" t="s">
         <v>24</v>
       </c>
       <c r="S331">
         <v>71.99</v>
       </c>
     </row>
     <row r="332" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>311</v>
       </c>
       <c r="C332" t="s">
         <v>163</v>
       </c>
       <c r="E332" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F332" t="s">
         <v>33</v>
       </c>
       <c r="G332" t="s">
         <v>43</v>
       </c>
       <c r="H332">
         <v>24</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>147</v>
       </c>
       <c r="K332">
         <v>1</v>
       </c>
       <c r="L332" t="s">
         <v>24</v>
       </c>
       <c r="M332" t="s">
         <v>24</v>
       </c>
       <c r="N332" t="s">
         <v>24</v>
       </c>
       <c r="O332">
         <v>71.96</v>
       </c>
       <c r="P332" t="s">
         <v>24</v>
       </c>
       <c r="Q332" t="s">
         <v>24</v>
       </c>
       <c r="R332" t="s">
         <v>24</v>
       </c>
       <c r="S332">
         <v>71.96</v>
       </c>
     </row>
     <row r="333" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C333" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E333" t="s">
         <v>64</v>
       </c>
       <c r="F333" t="s">
         <v>67</v>
       </c>
       <c r="G333" t="s">
         <v>43</v>
       </c>
       <c r="H333">
         <v>15</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>147</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333" t="s">
         <v>24</v>
       </c>
@@ -21399,54 +21438,54 @@
       </c>
       <c r="N333" t="s">
         <v>24</v>
       </c>
       <c r="O333" t="s">
         <v>24</v>
       </c>
       <c r="P333" t="s">
         <v>24</v>
       </c>
       <c r="Q333" t="s">
         <v>24</v>
       </c>
       <c r="R333">
         <v>71.92</v>
       </c>
       <c r="S333">
         <v>71.92</v>
       </c>
     </row>
     <row r="334" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C334" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E334" t="s">
         <v>24</v>
       </c>
       <c r="F334" t="s">
         <v>33</v>
       </c>
       <c r="G334" t="s">
         <v>43</v>
       </c>
       <c r="H334">
         <v>25</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>147</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
       <c r="L334" t="s">
         <v>24</v>
       </c>
@@ -21455,54 +21494,54 @@
       </c>
       <c r="N334" t="s">
         <v>24</v>
       </c>
       <c r="O334" t="s">
         <v>24</v>
       </c>
       <c r="P334" t="s">
         <v>24</v>
       </c>
       <c r="Q334" t="s">
         <v>24</v>
       </c>
       <c r="R334">
         <v>71.92</v>
       </c>
       <c r="S334">
         <v>71.92</v>
       </c>
     </row>
     <row r="335" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C335" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E335" t="s">
         <v>24</v>
       </c>
       <c r="F335" t="s">
         <v>22</v>
       </c>
       <c r="G335" t="s">
         <v>43</v>
       </c>
       <c r="H335">
         <v>32</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>147</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
       <c r="L335" t="s">
         <v>24</v>
       </c>
@@ -21511,54 +21550,54 @@
       </c>
       <c r="N335" t="s">
         <v>24</v>
       </c>
       <c r="O335">
         <v>71.11</v>
       </c>
       <c r="P335" t="s">
         <v>24</v>
       </c>
       <c r="Q335" t="s">
         <v>24</v>
       </c>
       <c r="R335" t="s">
         <v>24</v>
       </c>
       <c r="S335">
         <v>71.11</v>
       </c>
     </row>
     <row r="336" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C336" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E336" t="s">
         <v>24</v>
       </c>
       <c r="F336" t="s">
         <v>22</v>
       </c>
       <c r="G336" t="s">
         <v>43</v>
       </c>
       <c r="H336">
         <v>33</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>147</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336" t="s">
         <v>24</v>
       </c>
@@ -21567,54 +21606,54 @@
       </c>
       <c r="N336" t="s">
         <v>24</v>
       </c>
       <c r="O336">
         <v>71.07</v>
       </c>
       <c r="P336" t="s">
         <v>24</v>
       </c>
       <c r="Q336" t="s">
         <v>24</v>
       </c>
       <c r="R336" t="s">
         <v>24</v>
       </c>
       <c r="S336">
         <v>71.07</v>
       </c>
     </row>
     <row r="337" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C337" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E337" t="s">
         <v>24</v>
       </c>
       <c r="F337" t="s">
         <v>22</v>
       </c>
       <c r="G337" t="s">
         <v>43</v>
       </c>
       <c r="H337">
         <v>34</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>147</v>
       </c>
       <c r="K337">
         <v>1</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
@@ -21626,51 +21665,51 @@
       </c>
       <c r="O337">
         <v>71.04</v>
       </c>
       <c r="P337" t="s">
         <v>24</v>
       </c>
       <c r="Q337" t="s">
         <v>24</v>
       </c>
       <c r="R337" t="s">
         <v>24</v>
       </c>
       <c r="S337">
         <v>71.04</v>
       </c>
     </row>
     <row r="338" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>166</v>
       </c>
       <c r="C338" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D338">
         <v>2406</v>
       </c>
       <c r="E338" t="s">
         <v>79</v>
       </c>
       <c r="F338" t="s">
         <v>67</v>
       </c>
       <c r="G338" t="s">
         <v>23</v>
       </c>
       <c r="H338">
         <v>29</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>143</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
@@ -21682,113 +21721,113 @@
       </c>
       <c r="N338" t="s">
         <v>24</v>
       </c>
       <c r="O338" t="s">
         <v>24</v>
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338">
         <v>70.76</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>70.76</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C339" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D339">
         <v>548</v>
       </c>
       <c r="E339" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F339" t="s">
         <v>117</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>3</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>143</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
       <c r="M339" t="s">
         <v>24</v>
       </c>
       <c r="N339" t="s">
         <v>24</v>
       </c>
       <c r="O339" t="s">
         <v>24</v>
       </c>
       <c r="P339">
         <v>70.2</v>
       </c>
       <c r="Q339" t="s">
         <v>24</v>
       </c>
       <c r="R339" t="s">
         <v>24</v>
       </c>
       <c r="S339">
         <v>70.2</v>
       </c>
     </row>
     <row r="340" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C340" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E340" t="s">
         <v>24</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>43</v>
       </c>
       <c r="H340">
         <v>35</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>147</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340" t="s">
         <v>24</v>
       </c>
@@ -21797,51 +21836,51 @@
       </c>
       <c r="N340" t="s">
         <v>24</v>
       </c>
       <c r="O340" t="s">
         <v>24</v>
       </c>
       <c r="P340" t="s">
         <v>24</v>
       </c>
       <c r="Q340" t="s">
         <v>24</v>
       </c>
       <c r="R340">
         <v>70.11</v>
       </c>
       <c r="S340">
         <v>70.11</v>
       </c>
     </row>
     <row r="341" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C341" t="s">
         <v>35</v>
       </c>
       <c r="E341" t="s">
         <v>64</v>
       </c>
       <c r="F341" t="s">
         <v>67</v>
       </c>
       <c r="G341" t="s">
         <v>43</v>
       </c>
       <c r="H341">
         <v>16</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>147</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
@@ -21856,51 +21895,51 @@
       </c>
       <c r="O341" t="s">
         <v>24</v>
       </c>
       <c r="P341">
         <v>68.48</v>
       </c>
       <c r="Q341" t="s">
         <v>24</v>
       </c>
       <c r="R341" t="s">
         <v>24</v>
       </c>
       <c r="S341">
         <v>68.48</v>
       </c>
     </row>
     <row r="342" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>118</v>
       </c>
       <c r="C342" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E342" t="s">
         <v>64</v>
       </c>
       <c r="F342" t="s">
         <v>33</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342">
         <v>57</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>147</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>24</v>
       </c>
@@ -21909,54 +21948,54 @@
       </c>
       <c r="N342" t="s">
         <v>24</v>
       </c>
       <c r="O342" t="s">
         <v>24</v>
       </c>
       <c r="P342">
         <v>68.06</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342" t="s">
         <v>24</v>
       </c>
       <c r="S342">
         <v>68.06</v>
       </c>
     </row>
     <row r="343" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C343" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E343" t="s">
         <v>64</v>
       </c>
       <c r="F343" t="s">
         <v>115</v>
       </c>
       <c r="G343" t="s">
         <v>43</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>147</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
@@ -21965,51 +22004,51 @@
       </c>
       <c r="N343" t="s">
         <v>24</v>
       </c>
       <c r="O343" t="s">
         <v>24</v>
       </c>
       <c r="P343">
         <v>67.91</v>
       </c>
       <c r="Q343" t="s">
         <v>24</v>
       </c>
       <c r="R343" t="s">
         <v>24</v>
       </c>
       <c r="S343">
         <v>67.91</v>
       </c>
     </row>
     <row r="344" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C344" t="s">
         <v>40</v>
       </c>
       <c r="E344" t="s">
         <v>122</v>
       </c>
       <c r="F344" t="s">
         <v>67</v>
       </c>
       <c r="G344" t="s">
         <v>43</v>
       </c>
       <c r="H344">
         <v>17</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>147</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
@@ -22021,54 +22060,54 @@
       </c>
       <c r="N344">
         <v>67.43</v>
       </c>
       <c r="O344" t="s">
         <v>24</v>
       </c>
       <c r="P344" t="s">
         <v>24</v>
       </c>
       <c r="Q344" t="s">
         <v>24</v>
       </c>
       <c r="R344" t="s">
         <v>24</v>
       </c>
       <c r="S344">
         <v>67.43</v>
       </c>
     </row>
     <row r="345" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C345" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E345" t="s">
         <v>24</v>
       </c>
       <c r="F345" t="s">
         <v>22</v>
       </c>
       <c r="G345" t="s">
         <v>43</v>
       </c>
       <c r="H345">
         <v>36</v>
       </c>
       <c r="I345" t="b">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>147</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
       <c r="L345" t="s">
         <v>24</v>
       </c>
@@ -22077,113 +22116,113 @@
       </c>
       <c r="N345" t="s">
         <v>24</v>
       </c>
       <c r="O345" t="s">
         <v>24</v>
       </c>
       <c r="P345">
         <v>67.34</v>
       </c>
       <c r="Q345" t="s">
         <v>24</v>
       </c>
       <c r="R345" t="s">
         <v>24</v>
       </c>
       <c r="S345">
         <v>67.34</v>
       </c>
     </row>
     <row r="346" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C346" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D346">
         <v>555</v>
       </c>
       <c r="E346" t="s">
         <v>97</v>
       </c>
       <c r="F346" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="G346" t="s">
         <v>23</v>
       </c>
       <c r="H346">
         <v>1</v>
       </c>
       <c r="I346" t="b">
         <v>0</v>
       </c>
       <c r="J346" t="s">
         <v>143</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346" t="s">
         <v>24</v>
       </c>
       <c r="M346" t="s">
         <v>24</v>
       </c>
       <c r="N346" t="s">
         <v>24</v>
       </c>
       <c r="O346" t="s">
         <v>24</v>
       </c>
       <c r="P346">
         <v>66.89</v>
       </c>
       <c r="Q346" t="s">
         <v>24</v>
       </c>
       <c r="R346" t="s">
         <v>24</v>
       </c>
       <c r="S346">
         <v>66.89</v>
       </c>
     </row>
     <row r="347" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>68</v>
       </c>
       <c r="C347" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E347" t="s">
         <v>335</v>
       </c>
       <c r="F347" t="s">
         <v>33</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347">
         <v>58</v>
       </c>
       <c r="I347" t="b">
         <v>0</v>
       </c>
       <c r="J347" t="s">
         <v>147</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347">
         <v>65.73</v>
       </c>
@@ -22192,54 +22231,54 @@
       </c>
       <c r="N347" t="s">
         <v>24</v>
       </c>
       <c r="O347" t="s">
         <v>24</v>
       </c>
       <c r="P347" t="s">
         <v>24</v>
       </c>
       <c r="Q347" t="s">
         <v>24</v>
       </c>
       <c r="R347" t="s">
         <v>24</v>
       </c>
       <c r="S347">
         <v>65.73</v>
       </c>
     </row>
     <row r="348" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C348" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D348">
         <v>2477</v>
       </c>
       <c r="E348" t="s">
         <v>64</v>
       </c>
       <c r="F348" t="s">
         <v>67</v>
       </c>
       <c r="G348" t="s">
         <v>43</v>
       </c>
       <c r="H348">
         <v>18</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>143</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
@@ -22254,51 +22293,51 @@
       </c>
       <c r="O348" t="s">
         <v>24</v>
       </c>
       <c r="P348">
         <v>64.1</v>
       </c>
       <c r="Q348" t="s">
         <v>24</v>
       </c>
       <c r="R348" t="s">
         <v>24</v>
       </c>
       <c r="S348">
         <v>64.1</v>
       </c>
     </row>
     <row r="349" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>287</v>
       </c>
       <c r="C349" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E349" t="s">
         <v>64</v>
       </c>
       <c r="F349" t="s">
         <v>67</v>
       </c>
       <c r="G349" t="s">
         <v>43</v>
       </c>
       <c r="H349">
         <v>19</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>147</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>24</v>
       </c>
@@ -22310,51 +22349,51 @@
       </c>
       <c r="O349" t="s">
         <v>24</v>
       </c>
       <c r="P349">
         <v>63.98</v>
       </c>
       <c r="Q349" t="s">
         <v>24</v>
       </c>
       <c r="R349" t="s">
         <v>24</v>
       </c>
       <c r="S349">
         <v>63.98</v>
       </c>
     </row>
     <row r="350" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>49</v>
       </c>
       <c r="C350" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E350" t="s">
         <v>24</v>
       </c>
       <c r="F350" t="s">
         <v>67</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="H350">
         <v>30</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>147</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
       <c r="L350" t="s">
         <v>24</v>
       </c>
@@ -22363,54 +22402,54 @@
       </c>
       <c r="N350">
         <v>57.06</v>
       </c>
       <c r="O350" t="s">
         <v>24</v>
       </c>
       <c r="P350" t="s">
         <v>24</v>
       </c>
       <c r="Q350" t="s">
         <v>24</v>
       </c>
       <c r="R350" t="s">
         <v>24</v>
       </c>
       <c r="S350">
         <v>57.06</v>
       </c>
     </row>
     <row r="351" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
+        <v>639</v>
+      </c>
+      <c r="C351" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="E351" t="s">
         <v>24</v>
       </c>
       <c r="F351" t="s">
         <v>22</v>
       </c>
       <c r="G351" t="s">
         <v>43</v>
       </c>
       <c r="H351">
         <v>37</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>147</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351" t="s">
         <v>24</v>
       </c>
@@ -22419,54 +22458,54 @@
       </c>
       <c r="N351">
         <v>57.03</v>
       </c>
       <c r="O351" t="s">
         <v>24</v>
       </c>
       <c r="P351" t="s">
         <v>24</v>
       </c>
       <c r="Q351" t="s">
         <v>24</v>
       </c>
       <c r="R351" t="s">
         <v>24</v>
       </c>
       <c r="S351">
         <v>57.03</v>
       </c>
     </row>
     <row r="352" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C352" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E352" t="s">
         <v>24</v>
       </c>
       <c r="F352" t="s">
         <v>67</v>
       </c>
       <c r="G352" t="s">
         <v>43</v>
       </c>
       <c r="H352">
         <v>20</v>
       </c>
       <c r="I352" t="b">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>147</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352" t="s">
         <v>24</v>
       </c>
@@ -22475,51 +22514,51 @@
       </c>
       <c r="N352">
         <v>57</v>
       </c>
       <c r="O352" t="s">
         <v>24</v>
       </c>
       <c r="P352" t="s">
         <v>24</v>
       </c>
       <c r="Q352" t="s">
         <v>24</v>
       </c>
       <c r="R352" t="s">
         <v>24</v>
       </c>
       <c r="S352">
         <v>57</v>
       </c>
     </row>
     <row r="353" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C353" t="s">
         <v>163</v>
       </c>
       <c r="E353" t="s">
         <v>87</v>
       </c>
       <c r="F353" t="s">
         <v>22</v>
       </c>
       <c r="G353" t="s">
         <v>43</v>
       </c>
       <c r="H353">
         <v>38</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>147</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
@@ -22531,54 +22570,54 @@
       </c>
       <c r="N353" t="s">
         <v>24</v>
       </c>
       <c r="O353" t="s">
         <v>24</v>
       </c>
       <c r="P353" t="s">
         <v>24</v>
       </c>
       <c r="Q353">
         <v>55.31</v>
       </c>
       <c r="R353" t="s">
         <v>24</v>
       </c>
       <c r="S353">
         <v>55.31</v>
       </c>
     </row>
     <row r="354" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C354" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E354" t="s">
         <v>64</v>
       </c>
       <c r="F354" t="s">
         <v>115</v>
       </c>
       <c r="G354" t="s">
         <v>43</v>
       </c>
       <c r="H354">
         <v>2</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>147</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354" t="s">
         <v>24</v>
       </c>
@@ -22590,107 +22629,107 @@
       </c>
       <c r="O354" t="s">
         <v>24</v>
       </c>
       <c r="P354">
         <v>55.21</v>
       </c>
       <c r="Q354" t="s">
         <v>24</v>
       </c>
       <c r="R354" t="s">
         <v>24</v>
       </c>
       <c r="S354">
         <v>55.21</v>
       </c>
     </row>
     <row r="355" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>75</v>
       </c>
       <c r="C355" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E355" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F355" t="s">
         <v>115</v>
       </c>
       <c r="G355" t="s">
         <v>23</v>
       </c>
       <c r="H355">
         <v>7</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>147</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
       <c r="L355" t="s">
         <v>24</v>
       </c>
       <c r="M355" t="s">
         <v>24</v>
       </c>
       <c r="N355" t="s">
         <v>24</v>
       </c>
       <c r="O355" t="s">
         <v>24</v>
       </c>
       <c r="P355">
         <v>55.08</v>
       </c>
       <c r="Q355" t="s">
         <v>24</v>
       </c>
       <c r="R355" t="s">
         <v>24</v>
       </c>
       <c r="S355">
         <v>55.08</v>
       </c>
     </row>
     <row r="356" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C356" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D356">
         <v>2216</v>
       </c>
       <c r="E356" t="s">
         <v>21</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="H356">
         <v>94</v>
       </c>
       <c r="I356" t="b">
         <v>0</v>
       </c>
       <c r="J356" t="s">
         <v>143</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>