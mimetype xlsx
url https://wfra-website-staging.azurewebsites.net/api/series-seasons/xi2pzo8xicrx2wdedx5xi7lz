--- v2 (2026-05-11)
+++ v3 (2026-06-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7340" uniqueCount="911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7335" uniqueCount="910">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -289,51 +289,51 @@
   <si>
     <t>Steve</t>
   </si>
   <si>
     <t>Shanahan</t>
   </si>
   <si>
     <t>Sue</t>
   </si>
   <si>
     <t>Howarth</t>
   </si>
   <si>
     <t>Juliet</t>
   </si>
   <si>
     <t>Edwards</t>
   </si>
   <si>
     <t>Meirionnydd Running Club</t>
   </si>
   <si>
     <t>Miranda</t>
   </si>
   <si>
-    <t>Grant</t>
+    <t>Grant-Roberts</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Gething</t>
   </si>
   <si>
     <t>Melina</t>
   </si>
   <si>
     <t>Morris</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Miles</t>
   </si>
   <si>
     <t>Flora</t>
   </si>
   <si>
     <t>Gunner</t>
   </si>
@@ -917,53 +917,50 @@
     <t>Ann</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Perratt</t>
   </si>
   <si>
     <t>LUDLOW RUNNERS</t>
   </si>
   <si>
     <t>Kneen</t>
   </si>
   <si>
     <t>Manx Fell Runners</t>
   </si>
   <si>
     <t>Ramsey</t>
   </si>
   <si>
     <t>Cattanack</t>
   </si>
   <si>
     <t>Will</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hunt Williams</t>
   </si>
   <si>
     <t>Lloyd</t>
   </si>
   <si>
     <t>Taggart</t>
   </si>
   <si>
     <t>Keogh</t>
   </si>
   <si>
     <t>NWRRC</t>
   </si>
   <si>
     <t>Pete</t>
   </si>
   <si>
     <t>Vale</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Fortes</t>
   </si>
@@ -3843,51 +3840,51 @@
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>24</v>
       </c>
       <c r="R12" t="s">
         <v>24</v>
       </c>
       <c r="S12">
         <v>487</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13">
-        <v>2358</v>
+        <v>2499</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13">
         <v>7</v>
       </c>
       <c r="L13">
         <v>120.38</v>
       </c>
@@ -6224,63 +6221,63 @@
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53">
         <v>1633</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>41</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53">
         <v>8</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>150</v>
       </c>
       <c r="K53">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
       <c r="M53">
         <v>143.26</v>
       </c>
       <c r="N53">
         <v>136.79</v>
       </c>
-      <c r="O53" t="s">
-        <v>24</v>
+      <c r="O53">
+        <v>139.89</v>
       </c>
       <c r="P53">
         <v>131.58</v>
       </c>
       <c r="Q53" t="s">
         <v>24</v>
       </c>
       <c r="R53">
         <v>156.35</v>
       </c>
       <c r="S53">
         <v>567.98</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>151</v>
       </c>
       <c r="C54" t="s">
         <v>152</v>
       </c>
       <c r="E54" t="s">
@@ -11673,107 +11670,110 @@
       </c>
       <c r="O147">
         <v>139.97</v>
       </c>
       <c r="P147" t="s">
         <v>24</v>
       </c>
       <c r="Q147" t="s">
         <v>24</v>
       </c>
       <c r="R147" t="s">
         <v>24</v>
       </c>
       <c r="S147">
         <v>139.97</v>
       </c>
     </row>
     <row r="148" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>148</v>
       </c>
       <c r="C148" t="s">
-        <v>303</v>
+        <v>149</v>
+      </c>
+      <c r="D148">
+        <v>1633</v>
       </c>
       <c r="E148" t="s">
         <v>34</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="H148">
         <v>23</v>
       </c>
       <c r="I148" t="b">
         <v>0</v>
       </c>
       <c r="J148" t="s">
         <v>161</v>
       </c>
       <c r="K148">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L148" t="s">
         <v>24</v>
       </c>
-      <c r="M148" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="M148">
+        <v>143.26</v>
+      </c>
+      <c r="N148">
+        <v>136.79</v>
       </c>
       <c r="O148">
         <v>139.89</v>
       </c>
-      <c r="P148" t="s">
-        <v>24</v>
+      <c r="P148">
+        <v>131.58</v>
       </c>
       <c r="Q148" t="s">
         <v>24</v>
       </c>
-      <c r="R148" t="s">
-        <v>24</v>
+      <c r="R148">
+        <v>156.35</v>
       </c>
       <c r="S148">
         <v>139.89</v>
       </c>
     </row>
     <row r="149" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
+        <v>303</v>
+      </c>
+      <c r="C149" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D149">
         <v>1013</v>
       </c>
       <c r="E149" t="s">
         <v>299</v>
       </c>
       <c r="F149" t="s">
         <v>31</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="H149">
         <v>19</v>
       </c>
       <c r="I149" t="b">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>164</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
@@ -11788,110 +11788,110 @@
       </c>
       <c r="O149" t="s">
         <v>24</v>
       </c>
       <c r="P149" t="s">
         <v>24</v>
       </c>
       <c r="Q149" t="s">
         <v>24</v>
       </c>
       <c r="R149">
         <v>138.98</v>
       </c>
       <c r="S149">
         <v>138.98</v>
       </c>
     </row>
     <row r="150" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>273</v>
       </c>
       <c r="C150" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D150">
         <v>2391</v>
       </c>
       <c r="E150" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F150" t="s">
         <v>41</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="H150">
         <v>36</v>
       </c>
       <c r="I150" t="b">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>164</v>
       </c>
       <c r="K150">
         <v>2</v>
       </c>
       <c r="L150">
         <v>138.42</v>
       </c>
       <c r="M150" t="s">
         <v>24</v>
       </c>
       <c r="N150" t="s">
         <v>24</v>
       </c>
       <c r="O150" t="s">
         <v>24</v>
       </c>
       <c r="P150" t="s">
         <v>24</v>
       </c>
       <c r="Q150">
         <v>0</v>
       </c>
       <c r="R150" t="s">
         <v>24</v>
       </c>
       <c r="S150">
         <v>138.42</v>
       </c>
     </row>
     <row r="151" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
+        <v>307</v>
+      </c>
+      <c r="C151" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="D151">
         <v>1638</v>
       </c>
       <c r="E151" t="s">
         <v>64</v>
       </c>
       <c r="F151" t="s">
         <v>31</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="H151">
         <v>20</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>164</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
@@ -11903,54 +11903,54 @@
       </c>
       <c r="N151" t="s">
         <v>24</v>
       </c>
       <c r="O151" t="s">
         <v>24</v>
       </c>
       <c r="P151">
         <v>137.95</v>
       </c>
       <c r="Q151" t="s">
         <v>24</v>
       </c>
       <c r="R151" t="s">
         <v>24</v>
       </c>
       <c r="S151">
         <v>137.95</v>
       </c>
     </row>
     <row r="152" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
+        <v>309</v>
+      </c>
+      <c r="C152" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D152">
         <v>2044</v>
       </c>
       <c r="E152" t="s">
         <v>34</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="H152">
         <v>24</v>
       </c>
       <c r="I152" t="b">
         <v>0</v>
       </c>
       <c r="J152" t="s">
         <v>161</v>
       </c>
       <c r="K152">
         <v>1</v>
       </c>
@@ -11962,54 +11962,54 @@
       </c>
       <c r="N152" t="s">
         <v>24</v>
       </c>
       <c r="O152" t="s">
         <v>24</v>
       </c>
       <c r="P152" t="s">
         <v>24</v>
       </c>
       <c r="Q152" t="s">
         <v>24</v>
       </c>
       <c r="R152" t="s">
         <v>24</v>
       </c>
       <c r="S152">
         <v>137.55</v>
       </c>
     </row>
     <row r="153" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C153" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D153">
         <v>1698</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>41</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="H153">
         <v>37</v>
       </c>
       <c r="I153" t="b">
         <v>0</v>
       </c>
       <c r="J153" t="s">
         <v>161</v>
       </c>
       <c r="K153">
         <v>1</v>
       </c>
@@ -12021,54 +12021,54 @@
       </c>
       <c r="N153" t="s">
         <v>24</v>
       </c>
       <c r="O153" t="s">
         <v>24</v>
       </c>
       <c r="P153" t="s">
         <v>24</v>
       </c>
       <c r="Q153" t="s">
         <v>24</v>
       </c>
       <c r="R153">
         <v>137.35</v>
       </c>
       <c r="S153">
         <v>137.35</v>
       </c>
     </row>
     <row r="154" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
+        <v>312</v>
+      </c>
+      <c r="C154" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E154" t="s">
         <v>24</v>
       </c>
       <c r="F154" t="s">
         <v>41</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="H154">
         <v>38</v>
       </c>
       <c r="I154" t="b">
         <v>0</v>
       </c>
       <c r="J154" t="s">
         <v>161</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154" t="s">
         <v>24</v>
       </c>
@@ -12080,51 +12080,51 @@
       </c>
       <c r="O154" t="s">
         <v>24</v>
       </c>
       <c r="P154" t="s">
         <v>24</v>
       </c>
       <c r="Q154" t="s">
         <v>24</v>
       </c>
       <c r="R154">
         <v>137.28</v>
       </c>
       <c r="S154">
         <v>137.28</v>
       </c>
     </row>
     <row r="155" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>287</v>
       </c>
       <c r="C155" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>41</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155">
         <v>39</v>
       </c>
       <c r="I155" t="b">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>161</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
       <c r="L155" t="s">
         <v>24</v>
       </c>
@@ -12189,54 +12189,54 @@
       </c>
       <c r="N156" t="s">
         <v>24</v>
       </c>
       <c r="O156" t="s">
         <v>24</v>
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156" t="s">
         <v>24</v>
       </c>
       <c r="R156" t="s">
         <v>24</v>
       </c>
       <c r="S156">
         <v>136.46</v>
       </c>
     </row>
     <row r="157" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
+        <v>315</v>
+      </c>
+      <c r="C157" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D157">
         <v>2284</v>
       </c>
       <c r="E157" t="s">
         <v>64</v>
       </c>
       <c r="F157" t="s">
         <v>41</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157">
         <v>41</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>164</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
@@ -12248,54 +12248,54 @@
       </c>
       <c r="N157" t="s">
         <v>24</v>
       </c>
       <c r="O157" t="s">
         <v>24</v>
       </c>
       <c r="P157">
         <v>136.27</v>
       </c>
       <c r="Q157" t="s">
         <v>24</v>
       </c>
       <c r="R157" t="s">
         <v>24</v>
       </c>
       <c r="S157">
         <v>136.27</v>
       </c>
     </row>
     <row r="158" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
+        <v>317</v>
+      </c>
+      <c r="C158" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E158" t="s">
         <v>299</v>
       </c>
       <c r="F158" t="s">
         <v>41</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="H158">
         <v>42</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>161</v>
       </c>
       <c r="K158">
         <v>1</v>
       </c>
       <c r="L158" t="s">
         <v>24</v>
       </c>
@@ -12307,51 +12307,51 @@
       </c>
       <c r="O158" t="s">
         <v>24</v>
       </c>
       <c r="P158" t="s">
         <v>24</v>
       </c>
       <c r="Q158" t="s">
         <v>24</v>
       </c>
       <c r="R158" t="s">
         <v>24</v>
       </c>
       <c r="S158">
         <v>135.78</v>
       </c>
     </row>
     <row r="159" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>189</v>
       </c>
       <c r="C159" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D159">
         <v>1949</v>
       </c>
       <c r="E159" t="s">
         <v>34</v>
       </c>
       <c r="F159" t="s">
         <v>41</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="H159">
         <v>43</v>
       </c>
       <c r="I159" t="b">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>164</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
@@ -12366,51 +12366,51 @@
       </c>
       <c r="O159" t="s">
         <v>24</v>
       </c>
       <c r="P159" t="s">
         <v>24</v>
       </c>
       <c r="Q159" t="s">
         <v>24</v>
       </c>
       <c r="R159" t="s">
         <v>24</v>
       </c>
       <c r="S159">
         <v>134.78</v>
       </c>
     </row>
     <row r="160" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>273</v>
       </c>
       <c r="C160" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="E160" t="s">
         <v>24</v>
       </c>
       <c r="F160" t="s">
         <v>41</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="H160">
         <v>44</v>
       </c>
       <c r="I160" t="b">
         <v>0</v>
       </c>
       <c r="J160" t="s">
         <v>161</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
       <c r="L160">
         <v>133.93</v>
       </c>
@@ -12419,51 +12419,51 @@
       </c>
       <c r="N160" t="s">
         <v>24</v>
       </c>
       <c r="O160" t="s">
         <v>24</v>
       </c>
       <c r="P160" t="s">
         <v>24</v>
       </c>
       <c r="Q160" t="s">
         <v>24</v>
       </c>
       <c r="R160" t="s">
         <v>24</v>
       </c>
       <c r="S160">
         <v>133.93</v>
       </c>
     </row>
     <row r="161" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C161" t="s">
         <v>83</v>
       </c>
       <c r="D161">
         <v>239</v>
       </c>
       <c r="E161" t="s">
         <v>34</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="H161">
         <v>25</v>
       </c>
       <c r="I161" t="b">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>164</v>
       </c>
@@ -12478,54 +12478,54 @@
       </c>
       <c r="N161" t="s">
         <v>24</v>
       </c>
       <c r="O161" t="s">
         <v>24</v>
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161" t="s">
         <v>24</v>
       </c>
       <c r="R161" t="s">
         <v>24</v>
       </c>
       <c r="S161">
         <v>133.31</v>
       </c>
     </row>
     <row r="162" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
+        <v>322</v>
+      </c>
+      <c r="C162" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E162" t="s">
         <v>24</v>
       </c>
       <c r="F162" t="s">
         <v>41</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162">
         <v>45</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>161</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
       <c r="L162" t="s">
         <v>24</v>
       </c>
@@ -12537,51 +12537,51 @@
       </c>
       <c r="O162">
         <v>133.18</v>
       </c>
       <c r="P162" t="s">
         <v>24</v>
       </c>
       <c r="Q162" t="s">
         <v>24</v>
       </c>
       <c r="R162" t="s">
         <v>24</v>
       </c>
       <c r="S162">
         <v>133.18</v>
       </c>
     </row>
     <row r="163" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>135</v>
       </c>
       <c r="C163" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E163" t="s">
         <v>24</v>
       </c>
       <c r="F163" t="s">
         <v>41</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="H163">
         <v>46</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>161</v>
       </c>
       <c r="K163">
         <v>1</v>
       </c>
       <c r="L163" t="s">
         <v>24</v>
       </c>
@@ -12593,107 +12593,107 @@
       </c>
       <c r="O163" t="s">
         <v>24</v>
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>24</v>
       </c>
       <c r="R163">
         <v>132.9</v>
       </c>
       <c r="S163">
         <v>132.9</v>
       </c>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>204</v>
       </c>
       <c r="C164" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D164">
         <v>1529</v>
       </c>
       <c r="E164" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F164" t="s">
         <v>41</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164">
         <v>47</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>164</v>
       </c>
       <c r="K164">
         <v>1</v>
       </c>
       <c r="L164" t="s">
         <v>24</v>
       </c>
       <c r="M164" t="s">
         <v>24</v>
       </c>
       <c r="N164" t="s">
         <v>24</v>
       </c>
       <c r="O164" t="s">
         <v>24</v>
       </c>
       <c r="P164">
         <v>132.82</v>
       </c>
       <c r="Q164" t="s">
         <v>24</v>
       </c>
       <c r="R164" t="s">
         <v>24</v>
       </c>
       <c r="S164">
         <v>132.82</v>
       </c>
     </row>
     <row r="165" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C165" t="s">
         <v>189</v>
       </c>
       <c r="D165">
         <v>1990</v>
       </c>
       <c r="E165" t="s">
         <v>267</v>
       </c>
       <c r="F165" t="s">
         <v>84</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165">
         <v>6</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>164</v>
       </c>
@@ -12708,51 +12708,51 @@
       </c>
       <c r="N165" t="s">
         <v>24</v>
       </c>
       <c r="O165">
         <v>132.45</v>
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
         <v>24</v>
       </c>
       <c r="R165" t="s">
         <v>24</v>
       </c>
       <c r="S165">
         <v>132.45</v>
       </c>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C166" t="s">
         <v>26</v>
       </c>
       <c r="D166">
         <v>983</v>
       </c>
       <c r="E166" t="s">
         <v>178</v>
       </c>
       <c r="F166" t="s">
         <v>31</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166">
         <v>21</v>
       </c>
       <c r="I166" t="b">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>164</v>
       </c>
@@ -12767,54 +12767,54 @@
       </c>
       <c r="N166" t="s">
         <v>24</v>
       </c>
       <c r="O166">
         <v>131.8</v>
       </c>
       <c r="P166" t="s">
         <v>24</v>
       </c>
       <c r="Q166" t="s">
         <v>24</v>
       </c>
       <c r="R166" t="s">
         <v>24</v>
       </c>
       <c r="S166">
         <v>131.8</v>
       </c>
     </row>
     <row r="167" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
+        <v>329</v>
+      </c>
+      <c r="C167" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E167" t="s">
         <v>24</v>
       </c>
       <c r="F167" t="s">
         <v>41</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="H167">
         <v>48</v>
       </c>
       <c r="I167" t="b">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>161</v>
       </c>
       <c r="K167">
         <v>1</v>
       </c>
       <c r="L167" t="s">
         <v>24</v>
       </c>
@@ -12823,60 +12823,60 @@
       </c>
       <c r="N167" t="s">
         <v>24</v>
       </c>
       <c r="O167">
         <v>131.59</v>
       </c>
       <c r="P167" t="s">
         <v>24</v>
       </c>
       <c r="Q167" t="s">
         <v>24</v>
       </c>
       <c r="R167" t="s">
         <v>24</v>
       </c>
       <c r="S167">
         <v>131.59</v>
       </c>
     </row>
     <row r="168" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C168" t="s">
         <v>49</v>
       </c>
       <c r="D168">
         <v>2271</v>
       </c>
       <c r="E168" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F168" t="s">
         <v>41</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="H168">
         <v>49</v>
       </c>
       <c r="I168" t="b">
         <v>0</v>
       </c>
       <c r="J168" t="s">
         <v>164</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>24</v>
       </c>
       <c r="M168" t="s">
         <v>24</v>
       </c>
@@ -12885,51 +12885,51 @@
       </c>
       <c r="O168" t="s">
         <v>24</v>
       </c>
       <c r="P168">
         <v>131.46</v>
       </c>
       <c r="Q168" t="s">
         <v>24</v>
       </c>
       <c r="R168" t="s">
         <v>24</v>
       </c>
       <c r="S168">
         <v>131.46</v>
       </c>
     </row>
     <row r="169" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>132</v>
       </c>
       <c r="C169" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>41</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="H169">
         <v>50</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>161</v>
       </c>
       <c r="K169">
         <v>1</v>
       </c>
       <c r="L169" t="s">
         <v>24</v>
       </c>
@@ -12938,54 +12938,54 @@
       </c>
       <c r="N169" t="s">
         <v>24</v>
       </c>
       <c r="O169" t="s">
         <v>24</v>
       </c>
       <c r="P169" t="s">
         <v>24</v>
       </c>
       <c r="Q169" t="s">
         <v>24</v>
       </c>
       <c r="R169">
         <v>131.46</v>
       </c>
       <c r="S169">
         <v>131.46</v>
       </c>
     </row>
     <row r="170" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
+        <v>334</v>
+      </c>
+      <c r="C170" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D170">
         <v>1788</v>
       </c>
       <c r="E170" t="s">
         <v>34</v>
       </c>
       <c r="F170" t="s">
         <v>41</v>
       </c>
       <c r="G170" t="s">
         <v>38</v>
       </c>
       <c r="H170">
         <v>12</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>164</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
@@ -13056,54 +13056,54 @@
       </c>
       <c r="N171" t="s">
         <v>24</v>
       </c>
       <c r="O171" t="s">
         <v>24</v>
       </c>
       <c r="P171">
         <v>131.25</v>
       </c>
       <c r="Q171" t="s">
         <v>24</v>
       </c>
       <c r="R171" t="s">
         <v>24</v>
       </c>
       <c r="S171">
         <v>131.25</v>
       </c>
     </row>
     <row r="172" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
+        <v>336</v>
+      </c>
+      <c r="C172" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D172">
         <v>1978</v>
       </c>
       <c r="E172" t="s">
         <v>34</v>
       </c>
       <c r="F172" t="s">
         <v>84</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="H172">
         <v>7</v>
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>164</v>
       </c>
       <c r="K172">
         <v>1</v>
       </c>
@@ -13124,104 +13124,104 @@
       </c>
       <c r="Q172" t="s">
         <v>24</v>
       </c>
       <c r="R172" t="s">
         <v>24</v>
       </c>
       <c r="S172">
         <v>130.8</v>
       </c>
     </row>
     <row r="173" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>182</v>
       </c>
       <c r="C173" t="s">
         <v>200</v>
       </c>
       <c r="D173">
         <v>491</v>
       </c>
       <c r="E173" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F173" t="s">
         <v>41</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="H173">
         <v>51</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>164</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
       <c r="L173" t="s">
         <v>24</v>
       </c>
       <c r="M173" t="s">
         <v>24</v>
       </c>
       <c r="N173" t="s">
         <v>24</v>
       </c>
       <c r="O173" t="s">
         <v>24</v>
       </c>
       <c r="P173" t="s">
         <v>24</v>
       </c>
       <c r="Q173" t="s">
         <v>24</v>
       </c>
       <c r="R173">
         <v>130.14</v>
       </c>
       <c r="S173">
         <v>130.14</v>
       </c>
     </row>
     <row r="174" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
+        <v>338</v>
+      </c>
+      <c r="C174" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D174">
         <v>789</v>
       </c>
       <c r="E174" t="s">
         <v>34</v>
       </c>
       <c r="F174" t="s">
         <v>31</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="H174">
         <v>22</v>
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>161</v>
       </c>
       <c r="K174">
         <v>1</v>
       </c>
@@ -13233,57 +13233,57 @@
       </c>
       <c r="N174" t="s">
         <v>24</v>
       </c>
       <c r="O174" t="s">
         <v>24</v>
       </c>
       <c r="P174" t="s">
         <v>24</v>
       </c>
       <c r="Q174">
         <v>129.32</v>
       </c>
       <c r="R174" t="s">
         <v>24</v>
       </c>
       <c r="S174">
         <v>129.32</v>
       </c>
     </row>
     <row r="175" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C175" t="s">
         <v>26</v>
       </c>
       <c r="E175" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F175" t="s">
         <v>41</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="H175">
         <v>52</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>161</v>
       </c>
       <c r="K175">
         <v>1</v>
       </c>
       <c r="L175" t="s">
         <v>24</v>
       </c>
       <c r="M175" t="s">
         <v>24</v>
       </c>
@@ -13292,51 +13292,51 @@
       </c>
       <c r="O175" t="s">
         <v>24</v>
       </c>
       <c r="P175" t="s">
         <v>24</v>
       </c>
       <c r="Q175" t="s">
         <v>24</v>
       </c>
       <c r="R175">
         <v>129.16</v>
       </c>
       <c r="S175">
         <v>129.16</v>
       </c>
     </row>
     <row r="176" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>302</v>
       </c>
       <c r="C176" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="E176" t="s">
         <v>137</v>
       </c>
       <c r="F176" t="s">
         <v>41</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="H176">
         <v>53</v>
       </c>
       <c r="I176" t="b">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>161</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>24</v>
       </c>
@@ -13345,54 +13345,54 @@
       </c>
       <c r="N176" t="s">
         <v>24</v>
       </c>
       <c r="O176" t="s">
         <v>24</v>
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176" t="s">
         <v>24</v>
       </c>
       <c r="R176">
         <v>128.54</v>
       </c>
       <c r="S176">
         <v>128.54</v>
       </c>
     </row>
     <row r="177" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
+        <v>343</v>
+      </c>
+      <c r="C177" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D177">
         <v>403</v>
       </c>
       <c r="E177" t="s">
         <v>34</v>
       </c>
       <c r="F177" t="s">
         <v>31</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177">
         <v>23</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>164</v>
       </c>
       <c r="K177">
         <v>1</v>
       </c>
@@ -13404,110 +13404,110 @@
       </c>
       <c r="N177" t="s">
         <v>24</v>
       </c>
       <c r="O177" t="s">
         <v>24</v>
       </c>
       <c r="P177" t="s">
         <v>24</v>
       </c>
       <c r="Q177" t="s">
         <v>24</v>
       </c>
       <c r="R177" t="s">
         <v>24</v>
       </c>
       <c r="S177">
         <v>128.2</v>
       </c>
     </row>
     <row r="178" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
+        <v>345</v>
+      </c>
+      <c r="C178" t="s">
         <v>346</v>
       </c>
-      <c r="C178" t="s">
+      <c r="E178" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="F178" t="s">
         <v>41</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="H178">
         <v>54</v>
       </c>
       <c r="I178" t="b">
         <v>0</v>
       </c>
       <c r="J178" t="s">
         <v>161</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178" t="s">
         <v>24</v>
       </c>
       <c r="M178" t="s">
         <v>24</v>
       </c>
       <c r="N178" t="s">
         <v>24</v>
       </c>
       <c r="O178" t="s">
         <v>24</v>
       </c>
       <c r="P178" t="s">
         <v>24</v>
       </c>
       <c r="Q178" t="s">
         <v>24</v>
       </c>
       <c r="R178">
         <v>127.55</v>
       </c>
       <c r="S178">
         <v>127.55</v>
       </c>
     </row>
     <row r="179" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
+        <v>348</v>
+      </c>
+      <c r="C179" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E179" t="s">
         <v>59</v>
       </c>
       <c r="F179" t="s">
         <v>41</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="H179">
         <v>55</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>161</v>
       </c>
       <c r="K179">
         <v>1</v>
       </c>
       <c r="L179" t="s">
         <v>24</v>
       </c>
@@ -13519,51 +13519,51 @@
       </c>
       <c r="O179" t="s">
         <v>24</v>
       </c>
       <c r="P179" t="s">
         <v>24</v>
       </c>
       <c r="Q179" t="s">
         <v>24</v>
       </c>
       <c r="R179">
         <v>127.1</v>
       </c>
       <c r="S179">
         <v>127.1</v>
       </c>
     </row>
     <row r="180" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>204</v>
       </c>
       <c r="C180" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="E180" t="s">
         <v>24</v>
       </c>
       <c r="F180" t="s">
         <v>41</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="H180">
         <v>56</v>
       </c>
       <c r="I180" t="b">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>161</v>
       </c>
       <c r="K180">
         <v>1</v>
       </c>
       <c r="L180" t="s">
         <v>24</v>
       </c>
@@ -13578,104 +13578,104 @@
       </c>
       <c r="P180" t="s">
         <v>24</v>
       </c>
       <c r="Q180" t="s">
         <v>24</v>
       </c>
       <c r="R180">
         <v>126.97</v>
       </c>
       <c r="S180">
         <v>126.97</v>
       </c>
     </row>
     <row r="181" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>181</v>
       </c>
       <c r="C181" t="s">
         <v>29</v>
       </c>
       <c r="E181" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F181" t="s">
         <v>31</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="H181">
         <v>24</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
         <v>161</v>
       </c>
       <c r="K181">
         <v>1</v>
       </c>
       <c r="L181">
         <v>126.12</v>
       </c>
       <c r="M181" t="s">
         <v>24</v>
       </c>
       <c r="N181" t="s">
         <v>24</v>
       </c>
       <c r="O181" t="s">
         <v>24</v>
       </c>
       <c r="P181" t="s">
         <v>24</v>
       </c>
       <c r="Q181" t="s">
         <v>24</v>
       </c>
       <c r="R181" t="s">
         <v>24</v>
       </c>
       <c r="S181">
         <v>126.12</v>
       </c>
     </row>
     <row r="182" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>352</v>
+      </c>
+      <c r="C182" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="E182" t="s">
         <v>24</v>
       </c>
       <c r="F182" t="s">
         <v>41</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="H182">
         <v>57</v>
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
         <v>161</v>
       </c>
       <c r="K182">
         <v>1</v>
       </c>
       <c r="L182" t="s">
         <v>24</v>
       </c>
@@ -13687,51 +13687,51 @@
       </c>
       <c r="O182" t="s">
         <v>24</v>
       </c>
       <c r="P182" t="s">
         <v>24</v>
       </c>
       <c r="Q182">
         <v>126.12</v>
       </c>
       <c r="R182" t="s">
         <v>24</v>
       </c>
       <c r="S182">
         <v>126.12</v>
       </c>
     </row>
     <row r="183" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>142</v>
       </c>
       <c r="C183" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="E183" t="s">
         <v>299</v>
       </c>
       <c r="F183" t="s">
         <v>41</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="H183">
         <v>58</v>
       </c>
       <c r="I183" t="b">
         <v>0</v>
       </c>
       <c r="J183" t="s">
         <v>161</v>
       </c>
       <c r="K183">
         <v>1</v>
       </c>
       <c r="L183" t="s">
         <v>24</v>
       </c>
@@ -13743,107 +13743,107 @@
       </c>
       <c r="O183" t="s">
         <v>24</v>
       </c>
       <c r="P183" t="s">
         <v>24</v>
       </c>
       <c r="Q183" t="s">
         <v>24</v>
       </c>
       <c r="R183" t="s">
         <v>24</v>
       </c>
       <c r="S183">
         <v>125.73</v>
       </c>
     </row>
     <row r="184" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>224</v>
       </c>
       <c r="C184" t="s">
+        <v>355</v>
+      </c>
+      <c r="E184" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F184" t="s">
         <v>41</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="H184">
         <v>59</v>
       </c>
       <c r="I184" t="b">
         <v>0</v>
       </c>
       <c r="J184" t="s">
         <v>161</v>
       </c>
       <c r="K184">
         <v>1</v>
       </c>
       <c r="L184">
         <v>125.32</v>
       </c>
       <c r="M184" t="s">
         <v>24</v>
       </c>
       <c r="N184" t="s">
         <v>24</v>
       </c>
       <c r="O184" t="s">
         <v>24</v>
       </c>
       <c r="P184" t="s">
         <v>24</v>
       </c>
       <c r="Q184" t="s">
         <v>24</v>
       </c>
       <c r="R184" t="s">
         <v>24</v>
       </c>
       <c r="S184">
         <v>125.32</v>
       </c>
     </row>
     <row r="185" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
+        <v>357</v>
+      </c>
+      <c r="C185" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D185">
         <v>2314</v>
       </c>
       <c r="E185" t="s">
         <v>44</v>
       </c>
       <c r="F185" t="s">
         <v>41</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="H185">
         <v>60</v>
       </c>
       <c r="I185" t="b">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>164</v>
       </c>
       <c r="K185">
         <v>1</v>
       </c>
@@ -13858,51 +13858,51 @@
       </c>
       <c r="O185" t="s">
         <v>24</v>
       </c>
       <c r="P185">
         <v>125.12</v>
       </c>
       <c r="Q185" t="s">
         <v>24</v>
       </c>
       <c r="R185" t="s">
         <v>24</v>
       </c>
       <c r="S185">
         <v>125.12</v>
       </c>
     </row>
     <row r="186" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>204</v>
       </c>
       <c r="C186" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="E186" t="s">
         <v>34</v>
       </c>
       <c r="F186" t="s">
         <v>41</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="H186">
         <v>61</v>
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>161</v>
       </c>
       <c r="K186">
         <v>1</v>
       </c>
       <c r="L186" t="s">
         <v>24</v>
       </c>
@@ -13911,51 +13911,51 @@
       </c>
       <c r="N186" t="s">
         <v>24</v>
       </c>
       <c r="O186" t="s">
         <v>24</v>
       </c>
       <c r="P186" t="s">
         <v>24</v>
       </c>
       <c r="Q186" t="s">
         <v>24</v>
       </c>
       <c r="R186">
         <v>125.04</v>
       </c>
       <c r="S186">
         <v>125.04</v>
       </c>
     </row>
     <row r="187" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C187" t="s">
         <v>90</v>
       </c>
       <c r="D187">
         <v>932</v>
       </c>
       <c r="E187" t="s">
         <v>34</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187">
         <v>27</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>164</v>
       </c>
@@ -13970,51 +13970,51 @@
       </c>
       <c r="N187" t="s">
         <v>24</v>
       </c>
       <c r="O187" t="s">
         <v>24</v>
       </c>
       <c r="P187" t="s">
         <v>24</v>
       </c>
       <c r="Q187" t="s">
         <v>24</v>
       </c>
       <c r="R187" t="s">
         <v>24</v>
       </c>
       <c r="S187">
         <v>125.02</v>
       </c>
     </row>
     <row r="188" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C188" t="s">
         <v>90</v>
       </c>
       <c r="D188">
         <v>255</v>
       </c>
       <c r="E188" t="s">
         <v>30</v>
       </c>
       <c r="F188" t="s">
         <v>31</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="H188">
         <v>25</v>
       </c>
       <c r="I188" t="b">
         <v>0</v>
       </c>
       <c r="J188" t="s">
         <v>164</v>
       </c>
@@ -14029,54 +14029,54 @@
       </c>
       <c r="N188" t="s">
         <v>24</v>
       </c>
       <c r="O188" t="s">
         <v>24</v>
       </c>
       <c r="P188" t="s">
         <v>24</v>
       </c>
       <c r="Q188" t="s">
         <v>24</v>
       </c>
       <c r="R188" t="s">
         <v>24</v>
       </c>
       <c r="S188">
         <v>124.93</v>
       </c>
     </row>
     <row r="189" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
+        <v>362</v>
+      </c>
+      <c r="C189" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D189">
         <v>2436</v>
       </c>
       <c r="E189" t="s">
         <v>24</v>
       </c>
       <c r="F189" t="s">
         <v>41</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="H189">
         <v>62</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>164</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
@@ -14088,107 +14088,107 @@
       </c>
       <c r="N189" t="s">
         <v>24</v>
       </c>
       <c r="O189" t="s">
         <v>24</v>
       </c>
       <c r="P189" t="s">
         <v>24</v>
       </c>
       <c r="Q189" t="s">
         <v>24</v>
       </c>
       <c r="R189" t="s">
         <v>24</v>
       </c>
       <c r="S189">
         <v>124.63</v>
       </c>
     </row>
     <row r="190" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
+        <v>364</v>
+      </c>
+      <c r="C190" t="s">
         <v>365</v>
       </c>
-      <c r="C190" t="s">
+      <c r="E190" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="F190" t="s">
         <v>41</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="H190">
         <v>63</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>161</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190">
         <v>124.49</v>
       </c>
       <c r="M190" t="s">
         <v>24</v>
       </c>
       <c r="N190" t="s">
         <v>24</v>
       </c>
       <c r="O190" t="s">
         <v>24</v>
       </c>
       <c r="P190" t="s">
         <v>24</v>
       </c>
       <c r="Q190" t="s">
         <v>24</v>
       </c>
       <c r="R190" t="s">
         <v>24</v>
       </c>
       <c r="S190">
         <v>124.49</v>
       </c>
     </row>
     <row r="191" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C191" t="s">
         <v>149</v>
       </c>
       <c r="D191">
         <v>1621</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
         <v>41</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="H191">
         <v>64</v>
       </c>
       <c r="I191" t="b">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>161</v>
       </c>
@@ -14206,51 +14206,51 @@
       </c>
       <c r="O191" t="s">
         <v>24</v>
       </c>
       <c r="P191" t="s">
         <v>24</v>
       </c>
       <c r="Q191" t="s">
         <v>24</v>
       </c>
       <c r="R191">
         <v>124.23</v>
       </c>
       <c r="S191">
         <v>124.23</v>
       </c>
     </row>
     <row r="192" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>58</v>
       </c>
       <c r="C192" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E192" t="s">
         <v>24</v>
       </c>
       <c r="F192" t="s">
         <v>41</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="H192">
         <v>65</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>161</v>
       </c>
       <c r="K192">
         <v>1</v>
       </c>
       <c r="L192" t="s">
         <v>24</v>
       </c>
@@ -14259,57 +14259,57 @@
       </c>
       <c r="N192" t="s">
         <v>24</v>
       </c>
       <c r="O192" t="s">
         <v>24</v>
       </c>
       <c r="P192">
         <v>124.18</v>
       </c>
       <c r="Q192" t="s">
         <v>24</v>
       </c>
       <c r="R192" t="s">
         <v>24</v>
       </c>
       <c r="S192">
         <v>124.18</v>
       </c>
     </row>
     <row r="193" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
+        <v>369</v>
+      </c>
+      <c r="C193" t="s">
         <v>370</v>
       </c>
-      <c r="C193" t="s">
+      <c r="E193" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F193" t="s">
         <v>41</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="H193">
         <v>66</v>
       </c>
       <c r="I193" t="b">
         <v>0</v>
       </c>
       <c r="J193" t="s">
         <v>161</v>
       </c>
       <c r="K193">
         <v>1</v>
       </c>
       <c r="L193" t="s">
         <v>24</v>
       </c>
       <c r="M193" t="s">
         <v>24</v>
       </c>
@@ -14318,51 +14318,51 @@
       </c>
       <c r="O193" t="s">
         <v>24</v>
       </c>
       <c r="P193" t="s">
         <v>24</v>
       </c>
       <c r="Q193" t="s">
         <v>24</v>
       </c>
       <c r="R193" t="s">
         <v>24</v>
       </c>
       <c r="S193">
         <v>123.96</v>
       </c>
     </row>
     <row r="194" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>162</v>
       </c>
       <c r="C194" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="E194" t="s">
         <v>137</v>
       </c>
       <c r="F194" t="s">
         <v>41</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="H194">
         <v>67</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>161</v>
       </c>
       <c r="K194">
         <v>1</v>
       </c>
       <c r="L194" t="s">
         <v>24</v>
       </c>
@@ -14374,51 +14374,51 @@
       </c>
       <c r="O194" t="s">
         <v>24</v>
       </c>
       <c r="P194" t="s">
         <v>24</v>
       </c>
       <c r="Q194" t="s">
         <v>24</v>
       </c>
       <c r="R194">
         <v>123.66</v>
       </c>
       <c r="S194">
         <v>123.66</v>
       </c>
     </row>
     <row r="195" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>273</v>
       </c>
       <c r="C195" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E195" t="s">
         <v>24</v>
       </c>
       <c r="F195" t="s">
         <v>41</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="H195">
         <v>68</v>
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>161</v>
       </c>
       <c r="K195">
         <v>1</v>
       </c>
       <c r="L195">
         <v>123.61</v>
       </c>
@@ -14430,163 +14430,163 @@
       </c>
       <c r="O195" t="s">
         <v>24</v>
       </c>
       <c r="P195" t="s">
         <v>24</v>
       </c>
       <c r="Q195" t="s">
         <v>24</v>
       </c>
       <c r="R195" t="s">
         <v>24</v>
       </c>
       <c r="S195">
         <v>123.61</v>
       </c>
     </row>
     <row r="196" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>185</v>
       </c>
       <c r="C196" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="E196" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F196" t="s">
         <v>41</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="H196">
         <v>69</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>161</v>
       </c>
       <c r="K196">
         <v>1</v>
       </c>
       <c r="L196" t="s">
         <v>24</v>
       </c>
       <c r="M196" t="s">
         <v>24</v>
       </c>
       <c r="N196" t="s">
         <v>24</v>
       </c>
       <c r="O196" t="s">
         <v>24</v>
       </c>
       <c r="P196" t="s">
         <v>24</v>
       </c>
       <c r="Q196" t="s">
         <v>24</v>
       </c>
       <c r="R196">
         <v>123.03</v>
       </c>
       <c r="S196">
         <v>123.03</v>
       </c>
     </row>
     <row r="197" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C197" t="s">
+        <v>375</v>
+      </c>
+      <c r="E197" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F197" t="s">
         <v>41</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197">
         <v>70</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>161</v>
       </c>
       <c r="K197">
         <v>1</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
       <c r="M197" t="s">
         <v>24</v>
       </c>
       <c r="N197" t="s">
         <v>24</v>
       </c>
       <c r="O197" t="s">
         <v>24</v>
       </c>
       <c r="P197" t="s">
         <v>24</v>
       </c>
       <c r="Q197" t="s">
         <v>24</v>
       </c>
       <c r="R197">
         <v>122.76</v>
       </c>
       <c r="S197">
         <v>122.76</v>
       </c>
     </row>
     <row r="198" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
+        <v>377</v>
+      </c>
+      <c r="C198" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E198" t="s">
         <v>24</v>
       </c>
       <c r="F198" t="s">
         <v>41</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="H198">
         <v>71</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>161</v>
       </c>
       <c r="K198">
         <v>1</v>
       </c>
       <c r="L198" t="s">
         <v>24</v>
       </c>
@@ -14598,110 +14598,110 @@
       </c>
       <c r="O198" t="s">
         <v>24</v>
       </c>
       <c r="P198" t="s">
         <v>24</v>
       </c>
       <c r="Q198" t="s">
         <v>24</v>
       </c>
       <c r="R198">
         <v>122.41</v>
       </c>
       <c r="S198">
         <v>122.41</v>
       </c>
     </row>
     <row r="199" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>217</v>
       </c>
       <c r="C199" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D199">
         <v>2545</v>
       </c>
       <c r="E199" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F199" t="s">
         <v>41</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="H199">
         <v>72</v>
       </c>
       <c r="I199" t="b">
         <v>0</v>
       </c>
       <c r="J199" t="s">
         <v>161</v>
       </c>
       <c r="K199">
         <v>1</v>
       </c>
       <c r="L199" t="s">
         <v>24</v>
       </c>
       <c r="M199" t="s">
         <v>24</v>
       </c>
       <c r="N199" t="s">
         <v>24</v>
       </c>
       <c r="O199" t="s">
         <v>24</v>
       </c>
       <c r="P199" t="s">
         <v>24</v>
       </c>
       <c r="Q199" t="s">
         <v>24</v>
       </c>
       <c r="R199">
         <v>122.31</v>
       </c>
       <c r="S199">
         <v>122.31</v>
       </c>
     </row>
     <row r="200" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
+        <v>380</v>
+      </c>
+      <c r="C200" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E200" t="s">
         <v>137</v>
       </c>
       <c r="F200" t="s">
         <v>41</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="H200">
         <v>73</v>
       </c>
       <c r="I200" t="b">
         <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>161</v>
       </c>
       <c r="K200">
         <v>1</v>
       </c>
       <c r="L200" t="s">
         <v>24</v>
       </c>
@@ -14710,107 +14710,107 @@
       </c>
       <c r="N200" t="s">
         <v>24</v>
       </c>
       <c r="O200" t="s">
         <v>24</v>
       </c>
       <c r="P200" t="s">
         <v>24</v>
       </c>
       <c r="Q200" t="s">
         <v>24</v>
       </c>
       <c r="R200">
         <v>122.12</v>
       </c>
       <c r="S200">
         <v>122.12</v>
       </c>
     </row>
     <row r="201" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C201" t="s">
+        <v>382</v>
+      </c>
+      <c r="E201" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F201" t="s">
         <v>41</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="H201">
         <v>74</v>
       </c>
       <c r="I201" t="b">
         <v>0</v>
       </c>
       <c r="J201" t="s">
         <v>161</v>
       </c>
       <c r="K201">
         <v>1</v>
       </c>
       <c r="L201" t="s">
         <v>24</v>
       </c>
       <c r="M201" t="s">
         <v>24</v>
       </c>
       <c r="N201" t="s">
         <v>24</v>
       </c>
       <c r="O201" t="s">
         <v>24</v>
       </c>
       <c r="P201">
         <v>121.92</v>
       </c>
       <c r="Q201" t="s">
         <v>24</v>
       </c>
       <c r="R201" t="s">
         <v>24</v>
       </c>
       <c r="S201">
         <v>121.92</v>
       </c>
     </row>
     <row r="202" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C202" t="s">
         <v>49</v>
       </c>
       <c r="E202" t="s">
         <v>24</v>
       </c>
       <c r="F202" t="s">
         <v>41</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="H202">
         <v>75</v>
       </c>
       <c r="I202" t="b">
         <v>0</v>
       </c>
       <c r="J202" t="s">
         <v>161</v>
       </c>
       <c r="K202">
         <v>1</v>
       </c>
@@ -14825,54 +14825,54 @@
       </c>
       <c r="O202" t="s">
         <v>24</v>
       </c>
       <c r="P202" t="s">
         <v>24</v>
       </c>
       <c r="Q202" t="s">
         <v>24</v>
       </c>
       <c r="R202">
         <v>121.91</v>
       </c>
       <c r="S202">
         <v>121.91</v>
       </c>
     </row>
     <row r="203" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>181</v>
       </c>
       <c r="C203" t="s">
+        <v>385</v>
+      </c>
+      <c r="E203" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F203" t="s">
         <v>41</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="H203">
         <v>76</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>161</v>
       </c>
       <c r="K203">
         <v>1</v>
       </c>
       <c r="L203" t="s">
         <v>24</v>
       </c>
       <c r="M203" t="s">
         <v>24</v>
       </c>
@@ -14881,54 +14881,54 @@
       </c>
       <c r="O203" t="s">
         <v>24</v>
       </c>
       <c r="P203" t="s">
         <v>24</v>
       </c>
       <c r="Q203" t="s">
         <v>24</v>
       </c>
       <c r="R203">
         <v>121.79</v>
       </c>
       <c r="S203">
         <v>121.79</v>
       </c>
     </row>
     <row r="204" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>284</v>
       </c>
       <c r="C204" t="s">
+        <v>387</v>
+      </c>
+      <c r="E204" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="H204">
         <v>28</v>
       </c>
       <c r="I204" t="b">
         <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>161</v>
       </c>
       <c r="K204">
         <v>1</v>
       </c>
       <c r="L204">
         <v>121.3</v>
       </c>
       <c r="M204" t="s">
         <v>24</v>
       </c>
@@ -14937,107 +14937,107 @@
       </c>
       <c r="O204" t="s">
         <v>24</v>
       </c>
       <c r="P204" t="s">
         <v>24</v>
       </c>
       <c r="Q204" t="s">
         <v>24</v>
       </c>
       <c r="R204" t="s">
         <v>24</v>
       </c>
       <c r="S204">
         <v>121.3</v>
       </c>
     </row>
     <row r="205" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>284</v>
       </c>
       <c r="C205" t="s">
+        <v>389</v>
+      </c>
+      <c r="E205" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="F205" t="s">
         <v>41</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="H205">
         <v>77</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>161</v>
       </c>
       <c r="K205">
         <v>1</v>
       </c>
       <c r="L205" t="s">
         <v>24</v>
       </c>
       <c r="M205" t="s">
         <v>24</v>
       </c>
       <c r="N205" t="s">
         <v>24</v>
       </c>
       <c r="O205" t="s">
         <v>24</v>
       </c>
       <c r="P205" t="s">
         <v>24</v>
       </c>
       <c r="Q205" t="s">
         <v>24</v>
       </c>
       <c r="R205">
         <v>121.24</v>
       </c>
       <c r="S205">
         <v>121.24</v>
       </c>
     </row>
     <row r="206" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
+        <v>391</v>
+      </c>
+      <c r="C206" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E206" t="s">
         <v>24</v>
       </c>
       <c r="F206" t="s">
         <v>41</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="H206">
         <v>78</v>
       </c>
       <c r="I206" t="b">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>161</v>
       </c>
       <c r="K206">
         <v>1</v>
       </c>
       <c r="L206" t="s">
         <v>24</v>
       </c>
@@ -15049,107 +15049,107 @@
       </c>
       <c r="O206" t="s">
         <v>24</v>
       </c>
       <c r="P206" t="s">
         <v>24</v>
       </c>
       <c r="Q206" t="s">
         <v>24</v>
       </c>
       <c r="R206" t="s">
         <v>24</v>
       </c>
       <c r="S206">
         <v>121.17</v>
       </c>
     </row>
     <row r="207" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>254</v>
       </c>
       <c r="C207" t="s">
+        <v>393</v>
+      </c>
+      <c r="E207" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F207" t="s">
         <v>84</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="H207">
         <v>8</v>
       </c>
       <c r="I207" t="b">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>161</v>
       </c>
       <c r="K207">
         <v>1</v>
       </c>
       <c r="L207" t="s">
         <v>24</v>
       </c>
       <c r="M207" t="s">
         <v>24</v>
       </c>
       <c r="N207" t="s">
         <v>24</v>
       </c>
       <c r="O207" t="s">
         <v>24</v>
       </c>
       <c r="P207" t="s">
         <v>24</v>
       </c>
       <c r="Q207">
         <v>121.07</v>
       </c>
       <c r="R207" t="s">
         <v>24</v>
       </c>
       <c r="S207">
         <v>121.07</v>
       </c>
     </row>
     <row r="208" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
+        <v>395</v>
+      </c>
+      <c r="C208" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E208" t="s">
         <v>24</v>
       </c>
       <c r="F208" t="s">
         <v>41</v>
       </c>
       <c r="G208" t="s">
         <v>38</v>
       </c>
       <c r="H208">
         <v>13</v>
       </c>
       <c r="I208" t="b">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>161</v>
       </c>
       <c r="K208">
         <v>1</v>
       </c>
       <c r="L208" t="s">
         <v>24</v>
       </c>
@@ -15161,51 +15161,51 @@
       </c>
       <c r="O208" t="s">
         <v>24</v>
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>24</v>
       </c>
       <c r="R208">
         <v>121</v>
       </c>
       <c r="S208">
         <v>121</v>
       </c>
     </row>
     <row r="209" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>76</v>
       </c>
       <c r="C209" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="E209" t="s">
         <v>59</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="H209">
         <v>29</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>161</v>
       </c>
       <c r="K209">
         <v>1</v>
       </c>
       <c r="L209">
         <v>120.98</v>
       </c>
@@ -15217,51 +15217,51 @@
       </c>
       <c r="O209" t="s">
         <v>24</v>
       </c>
       <c r="P209" t="s">
         <v>24</v>
       </c>
       <c r="Q209" t="s">
         <v>24</v>
       </c>
       <c r="R209" t="s">
         <v>24</v>
       </c>
       <c r="S209">
         <v>120.98</v>
       </c>
     </row>
     <row r="210" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>302</v>
       </c>
       <c r="C210" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E210" t="s">
         <v>137</v>
       </c>
       <c r="F210" t="s">
         <v>41</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="H210">
         <v>79</v>
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>161</v>
       </c>
       <c r="K210">
         <v>1</v>
       </c>
       <c r="L210">
         <v>120.89</v>
       </c>
@@ -15273,51 +15273,51 @@
       </c>
       <c r="O210" t="s">
         <v>24</v>
       </c>
       <c r="P210" t="s">
         <v>24</v>
       </c>
       <c r="Q210" t="s">
         <v>24</v>
       </c>
       <c r="R210" t="s">
         <v>24</v>
       </c>
       <c r="S210">
         <v>120.89</v>
       </c>
     </row>
     <row r="211" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>80</v>
       </c>
       <c r="C211" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D211">
         <v>2317</v>
       </c>
       <c r="E211" t="s">
         <v>64</v>
       </c>
       <c r="F211" t="s">
         <v>31</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="H211">
         <v>26</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>164</v>
       </c>
       <c r="K211">
         <v>1</v>
       </c>
@@ -15332,51 +15332,51 @@
       </c>
       <c r="O211" t="s">
         <v>24</v>
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>24</v>
       </c>
       <c r="R211" t="s">
         <v>24</v>
       </c>
       <c r="S211">
         <v>120.46</v>
       </c>
     </row>
     <row r="212" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>48</v>
       </c>
       <c r="C212" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D212">
         <v>2564</v>
       </c>
       <c r="E212" t="s">
         <v>24</v>
       </c>
       <c r="F212" t="s">
         <v>41</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="H212">
         <v>80</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>161</v>
       </c>
       <c r="K212">
         <v>1</v>
       </c>
@@ -15391,51 +15391,51 @@
       </c>
       <c r="O212" t="s">
         <v>24</v>
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>24</v>
       </c>
       <c r="R212">
         <v>119.92</v>
       </c>
       <c r="S212">
         <v>119.92</v>
       </c>
     </row>
     <row r="213" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>54</v>
       </c>
       <c r="C213" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E213" t="s">
         <v>24</v>
       </c>
       <c r="F213" t="s">
         <v>41</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="H213">
         <v>81</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>161</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>24</v>
       </c>
@@ -15444,54 +15444,54 @@
       </c>
       <c r="N213" t="s">
         <v>24</v>
       </c>
       <c r="O213" t="s">
         <v>24</v>
       </c>
       <c r="P213" t="s">
         <v>24</v>
       </c>
       <c r="Q213" t="s">
         <v>24</v>
       </c>
       <c r="R213">
         <v>119.62</v>
       </c>
       <c r="S213">
         <v>119.62</v>
       </c>
     </row>
     <row r="214" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
+        <v>402</v>
+      </c>
+      <c r="C214" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="D214">
         <v>2200</v>
       </c>
       <c r="E214" t="s">
         <v>44</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="H214">
         <v>30</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>164</v>
       </c>
       <c r="K214">
         <v>1</v>
       </c>
@@ -15503,51 +15503,51 @@
       </c>
       <c r="N214" t="s">
         <v>24</v>
       </c>
       <c r="O214" t="s">
         <v>24</v>
       </c>
       <c r="P214" t="s">
         <v>24</v>
       </c>
       <c r="Q214" t="s">
         <v>24</v>
       </c>
       <c r="R214" t="s">
         <v>24</v>
       </c>
       <c r="S214">
         <v>119.57</v>
       </c>
     </row>
     <row r="215" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C215" t="s">
         <v>33</v>
       </c>
       <c r="D215">
         <v>228</v>
       </c>
       <c r="E215" t="s">
         <v>34</v>
       </c>
       <c r="F215" t="s">
         <v>65</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="H215">
         <v>15</v>
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>164</v>
       </c>
@@ -15562,54 +15562,54 @@
       </c>
       <c r="N215" t="s">
         <v>24</v>
       </c>
       <c r="O215">
         <v>119.43</v>
       </c>
       <c r="P215" t="s">
         <v>24</v>
       </c>
       <c r="Q215" t="s">
         <v>24</v>
       </c>
       <c r="R215" t="s">
         <v>24</v>
       </c>
       <c r="S215">
         <v>119.43</v>
       </c>
     </row>
     <row r="216" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
+        <v>405</v>
+      </c>
+      <c r="C216" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E216" t="s">
         <v>24</v>
       </c>
       <c r="F216" t="s">
         <v>41</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="H216">
         <v>82</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>161</v>
       </c>
       <c r="K216">
         <v>1</v>
       </c>
       <c r="L216" t="s">
         <v>24</v>
       </c>
@@ -15618,54 +15618,54 @@
       </c>
       <c r="N216" t="s">
         <v>24</v>
       </c>
       <c r="O216">
         <v>119.19</v>
       </c>
       <c r="P216" t="s">
         <v>24</v>
       </c>
       <c r="Q216" t="s">
         <v>24</v>
       </c>
       <c r="R216" t="s">
         <v>24</v>
       </c>
       <c r="S216">
         <v>119.19</v>
       </c>
     </row>
     <row r="217" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
+        <v>407</v>
+      </c>
+      <c r="C217" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="D217">
         <v>2395</v>
       </c>
       <c r="E217" t="s">
         <v>91</v>
       </c>
       <c r="F217" t="s">
         <v>41</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="H217">
         <v>83</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>164</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
@@ -15677,54 +15677,54 @@
       </c>
       <c r="N217" t="s">
         <v>24</v>
       </c>
       <c r="O217" t="s">
         <v>24</v>
       </c>
       <c r="P217" t="s">
         <v>24</v>
       </c>
       <c r="Q217" t="s">
         <v>24</v>
       </c>
       <c r="R217" t="s">
         <v>24</v>
       </c>
       <c r="S217">
         <v>119.03</v>
       </c>
     </row>
     <row r="218" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
+        <v>409</v>
+      </c>
+      <c r="C218" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D218">
         <v>1626</v>
       </c>
       <c r="E218" t="s">
         <v>44</v>
       </c>
       <c r="F218" t="s">
         <v>41</v>
       </c>
       <c r="G218" t="s">
         <v>38</v>
       </c>
       <c r="H218">
         <v>14</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>161</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
@@ -15736,113 +15736,113 @@
       </c>
       <c r="N218" t="s">
         <v>24</v>
       </c>
       <c r="O218" t="s">
         <v>24</v>
       </c>
       <c r="P218" t="s">
         <v>24</v>
       </c>
       <c r="Q218" t="s">
         <v>24</v>
       </c>
       <c r="R218">
         <v>119.03</v>
       </c>
       <c r="S218">
         <v>119.03</v>
       </c>
     </row>
     <row r="219" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
+        <v>411</v>
+      </c>
+      <c r="C219" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D219">
         <v>1924</v>
       </c>
       <c r="E219" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="F219" t="s">
         <v>41</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="H219">
         <v>84</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>164</v>
       </c>
       <c r="K219">
         <v>1</v>
       </c>
       <c r="L219" t="s">
         <v>24</v>
       </c>
       <c r="M219" t="s">
         <v>24</v>
       </c>
       <c r="N219" t="s">
         <v>24</v>
       </c>
       <c r="O219" t="s">
         <v>24</v>
       </c>
       <c r="P219">
         <v>118.81</v>
       </c>
       <c r="Q219" t="s">
         <v>24</v>
       </c>
       <c r="R219" t="s">
         <v>24</v>
       </c>
       <c r="S219">
         <v>118.81</v>
       </c>
     </row>
     <row r="220" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
+        <v>414</v>
+      </c>
+      <c r="C220" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E220" t="s">
         <v>24</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="H220">
         <v>31</v>
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>161</v>
       </c>
       <c r="K220">
         <v>1</v>
       </c>
       <c r="L220" t="s">
         <v>24</v>
       </c>
@@ -15851,51 +15851,51 @@
       </c>
       <c r="N220" t="s">
         <v>24</v>
       </c>
       <c r="O220">
         <v>118.61</v>
       </c>
       <c r="P220" t="s">
         <v>24</v>
       </c>
       <c r="Q220" t="s">
         <v>24</v>
       </c>
       <c r="R220" t="s">
         <v>24</v>
       </c>
       <c r="S220">
         <v>118.61</v>
       </c>
     </row>
     <row r="221" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C221" t="s">
         <v>77</v>
       </c>
       <c r="E221" t="s">
         <v>24</v>
       </c>
       <c r="F221" t="s">
         <v>41</v>
       </c>
       <c r="G221" t="s">
         <v>38</v>
       </c>
       <c r="H221">
         <v>15</v>
       </c>
       <c r="I221" t="b">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>161</v>
       </c>
       <c r="K221">
         <v>1</v>
       </c>
@@ -15907,54 +15907,54 @@
       </c>
       <c r="N221" t="s">
         <v>24</v>
       </c>
       <c r="O221" t="s">
         <v>24</v>
       </c>
       <c r="P221" t="s">
         <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>24</v>
       </c>
       <c r="R221">
         <v>118.57</v>
       </c>
       <c r="S221">
         <v>118.57</v>
       </c>
     </row>
     <row r="222" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
+        <v>417</v>
+      </c>
+      <c r="C222" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D222">
         <v>525</v>
       </c>
       <c r="E222" t="s">
         <v>140</v>
       </c>
       <c r="F222" t="s">
         <v>31</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="H222">
         <v>27</v>
       </c>
       <c r="I222" t="b">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>164</v>
       </c>
       <c r="K222">
         <v>1</v>
       </c>
@@ -15966,54 +15966,54 @@
       </c>
       <c r="N222" t="s">
         <v>24</v>
       </c>
       <c r="O222">
         <v>118.43</v>
       </c>
       <c r="P222" t="s">
         <v>24</v>
       </c>
       <c r="Q222" t="s">
         <v>24</v>
       </c>
       <c r="R222" t="s">
         <v>24</v>
       </c>
       <c r="S222">
         <v>118.43</v>
       </c>
     </row>
     <row r="223" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
+        <v>419</v>
+      </c>
+      <c r="C223" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E223" t="s">
         <v>24</v>
       </c>
       <c r="F223" t="s">
         <v>41</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="H223">
         <v>85</v>
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>161</v>
       </c>
       <c r="K223">
         <v>1</v>
       </c>
       <c r="L223" t="s">
         <v>24</v>
       </c>
@@ -16078,60 +16078,60 @@
       </c>
       <c r="N224" t="s">
         <v>24</v>
       </c>
       <c r="O224">
         <v>118.32</v>
       </c>
       <c r="P224" t="s">
         <v>24</v>
       </c>
       <c r="Q224" t="s">
         <v>24</v>
       </c>
       <c r="R224" t="s">
         <v>24</v>
       </c>
       <c r="S224">
         <v>118.32</v>
       </c>
     </row>
     <row r="225" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C225" t="s">
         <v>222</v>
       </c>
       <c r="D225">
         <v>2373</v>
       </c>
       <c r="E225" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="F225" t="s">
         <v>41</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="H225">
         <v>86</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
         <v>164</v>
       </c>
       <c r="K225">
         <v>1</v>
       </c>
       <c r="L225" t="s">
         <v>24</v>
       </c>
       <c r="M225" t="s">
         <v>24</v>
       </c>
@@ -16140,51 +16140,51 @@
       </c>
       <c r="O225" t="s">
         <v>24</v>
       </c>
       <c r="P225">
         <v>118.21</v>
       </c>
       <c r="Q225" t="s">
         <v>24</v>
       </c>
       <c r="R225" t="s">
         <v>24</v>
       </c>
       <c r="S225">
         <v>118.21</v>
       </c>
     </row>
     <row r="226" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>105</v>
       </c>
       <c r="C226" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="E226" t="s">
         <v>34</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="H226">
         <v>33</v>
       </c>
       <c r="I226" t="b">
         <v>0</v>
       </c>
       <c r="J226" t="s">
         <v>161</v>
       </c>
       <c r="K226">
         <v>1</v>
       </c>
       <c r="L226" t="s">
         <v>24</v>
       </c>
@@ -16193,54 +16193,54 @@
       </c>
       <c r="N226" t="s">
         <v>24</v>
       </c>
       <c r="O226">
         <v>118.03</v>
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>24</v>
       </c>
       <c r="R226" t="s">
         <v>24</v>
       </c>
       <c r="S226">
         <v>118.03</v>
       </c>
     </row>
     <row r="227" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
+        <v>424</v>
+      </c>
+      <c r="C227" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E227" t="s">
         <v>44</v>
       </c>
       <c r="F227" t="s">
         <v>84</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227">
         <v>9</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>161</v>
       </c>
       <c r="K227">
         <v>1</v>
       </c>
       <c r="L227">
         <v>117.49</v>
       </c>
@@ -16249,51 +16249,51 @@
       </c>
       <c r="N227" t="s">
         <v>24</v>
       </c>
       <c r="O227" t="s">
         <v>24</v>
       </c>
       <c r="P227" t="s">
         <v>24</v>
       </c>
       <c r="Q227" t="s">
         <v>24</v>
       </c>
       <c r="R227" t="s">
         <v>24</v>
       </c>
       <c r="S227">
         <v>117.49</v>
       </c>
     </row>
     <row r="228" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="C228" t="s">
         <v>33</v>
       </c>
       <c r="E228" t="s">
         <v>34</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="H228">
         <v>34</v>
       </c>
       <c r="I228" t="b">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>161</v>
       </c>
       <c r="K228">
         <v>1</v>
       </c>
@@ -16305,51 +16305,51 @@
       </c>
       <c r="N228" t="s">
         <v>24</v>
       </c>
       <c r="O228" t="s">
         <v>24</v>
       </c>
       <c r="P228" t="s">
         <v>24</v>
       </c>
       <c r="Q228" t="s">
         <v>24</v>
       </c>
       <c r="R228" t="s">
         <v>24</v>
       </c>
       <c r="S228">
         <v>117.48</v>
       </c>
     </row>
     <row r="229" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C229" t="s">
         <v>213</v>
       </c>
       <c r="E229" t="s">
         <v>24</v>
       </c>
       <c r="F229" t="s">
         <v>41</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="H229">
         <v>87</v>
       </c>
       <c r="I229" t="b">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>161</v>
       </c>
       <c r="K229">
         <v>1</v>
       </c>
@@ -16361,110 +16361,110 @@
       </c>
       <c r="N229" t="s">
         <v>24</v>
       </c>
       <c r="O229" t="s">
         <v>24</v>
       </c>
       <c r="P229" t="s">
         <v>24</v>
       </c>
       <c r="Q229" t="s">
         <v>24</v>
       </c>
       <c r="R229">
         <v>116.87</v>
       </c>
       <c r="S229">
         <v>116.87</v>
       </c>
     </row>
     <row r="230" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C230" t="s">
         <v>149</v>
       </c>
       <c r="E230" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="F230" t="s">
         <v>41</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="H230">
         <v>88</v>
       </c>
       <c r="I230" t="b">
         <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>161</v>
       </c>
       <c r="K230">
         <v>1</v>
       </c>
       <c r="L230" t="s">
         <v>24</v>
       </c>
       <c r="M230" t="s">
         <v>24</v>
       </c>
       <c r="N230" t="s">
         <v>24</v>
       </c>
       <c r="O230" t="s">
         <v>24</v>
       </c>
       <c r="P230" t="s">
         <v>24</v>
       </c>
       <c r="Q230" t="s">
         <v>24</v>
       </c>
       <c r="R230">
         <v>116.83</v>
       </c>
       <c r="S230">
         <v>116.83</v>
       </c>
     </row>
     <row r="231" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
+        <v>430</v>
+      </c>
+      <c r="C231" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E231" t="s">
         <v>24</v>
       </c>
       <c r="F231" t="s">
         <v>41</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="H231">
         <v>89</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>161</v>
       </c>
       <c r="K231">
         <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>24</v>
       </c>
@@ -16479,104 +16479,104 @@
       </c>
       <c r="P231" t="s">
         <v>24</v>
       </c>
       <c r="Q231" t="s">
         <v>24</v>
       </c>
       <c r="R231">
         <v>116.79</v>
       </c>
       <c r="S231">
         <v>116.79</v>
       </c>
     </row>
     <row r="232" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>60</v>
       </c>
       <c r="C232" t="s">
         <v>149</v>
       </c>
       <c r="E232" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F232" t="s">
         <v>41</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="H232">
         <v>90</v>
       </c>
       <c r="I232" t="b">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>161</v>
       </c>
       <c r="K232">
         <v>1</v>
       </c>
       <c r="L232" t="s">
         <v>24</v>
       </c>
       <c r="M232" t="s">
         <v>24</v>
       </c>
       <c r="N232" t="s">
         <v>24</v>
       </c>
       <c r="O232" t="s">
         <v>24</v>
       </c>
       <c r="P232" t="s">
         <v>24</v>
       </c>
       <c r="Q232" t="s">
         <v>24</v>
       </c>
       <c r="R232">
         <v>116.76</v>
       </c>
       <c r="S232">
         <v>116.76</v>
       </c>
     </row>
     <row r="233" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
+        <v>432</v>
+      </c>
+      <c r="C233" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E233" t="s">
         <v>24</v>
       </c>
       <c r="F233" t="s">
         <v>41</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="H233">
         <v>91</v>
       </c>
       <c r="I233" t="b">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>161</v>
       </c>
       <c r="K233">
         <v>1</v>
       </c>
       <c r="L233" t="s">
         <v>24</v>
       </c>
@@ -16585,54 +16585,54 @@
       </c>
       <c r="N233" t="s">
         <v>24</v>
       </c>
       <c r="O233" t="s">
         <v>24</v>
       </c>
       <c r="P233" t="s">
         <v>24</v>
       </c>
       <c r="Q233" t="s">
         <v>24</v>
       </c>
       <c r="R233">
         <v>116.47</v>
       </c>
       <c r="S233">
         <v>116.47</v>
       </c>
     </row>
     <row r="234" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
+        <v>434</v>
+      </c>
+      <c r="C234" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="D234">
         <v>2403</v>
       </c>
       <c r="E234" t="s">
         <v>24</v>
       </c>
       <c r="F234" t="s">
         <v>41</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="H234">
         <v>92</v>
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>164</v>
       </c>
       <c r="K234">
         <v>1</v>
       </c>
@@ -16647,51 +16647,51 @@
       </c>
       <c r="O234" t="s">
         <v>24</v>
       </c>
       <c r="P234" t="s">
         <v>24</v>
       </c>
       <c r="Q234" t="s">
         <v>24</v>
       </c>
       <c r="R234" t="s">
         <v>24</v>
       </c>
       <c r="S234">
         <v>115.82</v>
       </c>
     </row>
     <row r="235" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>254</v>
       </c>
       <c r="C235" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E235" t="s">
         <v>24</v>
       </c>
       <c r="F235" t="s">
         <v>41</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="H235">
         <v>93</v>
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
         <v>161</v>
       </c>
       <c r="K235">
         <v>1</v>
       </c>
       <c r="L235">
         <v>115.65</v>
       </c>
@@ -16703,51 +16703,51 @@
       </c>
       <c r="O235" t="s">
         <v>24</v>
       </c>
       <c r="P235" t="s">
         <v>24</v>
       </c>
       <c r="Q235" t="s">
         <v>24</v>
       </c>
       <c r="R235" t="s">
         <v>24</v>
       </c>
       <c r="S235">
         <v>115.65</v>
       </c>
     </row>
     <row r="236" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>62</v>
       </c>
       <c r="C236" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="E236" t="s">
         <v>137</v>
       </c>
       <c r="F236" t="s">
         <v>41</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="H236">
         <v>94</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>161</v>
       </c>
       <c r="K236">
         <v>1</v>
       </c>
       <c r="L236" t="s">
         <v>24</v>
       </c>
@@ -16762,163 +16762,163 @@
       </c>
       <c r="P236" t="s">
         <v>24</v>
       </c>
       <c r="Q236" t="s">
         <v>24</v>
       </c>
       <c r="R236">
         <v>115.49</v>
       </c>
       <c r="S236">
         <v>115.49</v>
       </c>
     </row>
     <row r="237" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>254</v>
       </c>
       <c r="C237" t="s">
         <v>29</v>
       </c>
       <c r="E237" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="F237" t="s">
         <v>41</v>
       </c>
       <c r="G237" t="s">
         <v>23</v>
       </c>
       <c r="H237">
         <v>95</v>
       </c>
       <c r="I237" t="b">
         <v>0</v>
       </c>
       <c r="J237" t="s">
         <v>161</v>
       </c>
       <c r="K237">
         <v>1</v>
       </c>
       <c r="L237">
         <v>115.11</v>
       </c>
       <c r="M237" t="s">
         <v>24</v>
       </c>
       <c r="N237" t="s">
         <v>24</v>
       </c>
       <c r="O237" t="s">
         <v>24</v>
       </c>
       <c r="P237" t="s">
         <v>24</v>
       </c>
       <c r="Q237" t="s">
         <v>24</v>
       </c>
       <c r="R237" t="s">
         <v>24</v>
       </c>
       <c r="S237">
         <v>115.11</v>
       </c>
     </row>
     <row r="238" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
+        <v>439</v>
+      </c>
+      <c r="C238" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="D238">
         <v>1131</v>
       </c>
       <c r="E238" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F238" t="s">
         <v>41</v>
       </c>
       <c r="G238" t="s">
         <v>38</v>
       </c>
       <c r="H238">
         <v>16</v>
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>164</v>
       </c>
       <c r="K238">
         <v>1</v>
       </c>
       <c r="L238" t="s">
         <v>24</v>
       </c>
       <c r="M238" t="s">
         <v>24</v>
       </c>
       <c r="N238" t="s">
         <v>24</v>
       </c>
       <c r="O238" t="s">
         <v>24</v>
       </c>
       <c r="P238">
         <v>114.67</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>24</v>
       </c>
       <c r="S238">
         <v>114.67</v>
       </c>
     </row>
     <row r="239" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C239" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D239">
         <v>745</v>
       </c>
       <c r="E239" t="s">
         <v>64</v>
       </c>
       <c r="F239" t="s">
         <v>31</v>
       </c>
       <c r="G239" t="s">
         <v>38</v>
       </c>
       <c r="H239">
         <v>9</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>164</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
@@ -16930,54 +16930,54 @@
       </c>
       <c r="N239" t="s">
         <v>24</v>
       </c>
       <c r="O239" t="s">
         <v>24</v>
       </c>
       <c r="P239">
         <v>114.61</v>
       </c>
       <c r="Q239" t="s">
         <v>24</v>
       </c>
       <c r="R239" t="s">
         <v>24</v>
       </c>
       <c r="S239">
         <v>114.61</v>
       </c>
     </row>
     <row r="240" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C240" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="E240" t="s">
         <v>24</v>
       </c>
       <c r="F240" t="s">
         <v>41</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="H240">
         <v>96</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>161</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240" t="s">
         <v>24</v>
       </c>
@@ -16989,57 +16989,57 @@
       </c>
       <c r="O240" t="s">
         <v>24</v>
       </c>
       <c r="P240">
         <v>114.45</v>
       </c>
       <c r="Q240" t="s">
         <v>24</v>
       </c>
       <c r="R240" t="s">
         <v>24</v>
       </c>
       <c r="S240">
         <v>114.45</v>
       </c>
     </row>
     <row r="241" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>154</v>
       </c>
       <c r="C241" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D241">
         <v>1279</v>
       </c>
       <c r="E241" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F241" t="s">
         <v>41</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="H241">
         <v>97</v>
       </c>
       <c r="I241" t="b">
         <v>0</v>
       </c>
       <c r="J241" t="s">
         <v>164</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241" t="s">
         <v>24</v>
       </c>
       <c r="M241" t="s">
         <v>24</v>
       </c>
@@ -17048,51 +17048,51 @@
       </c>
       <c r="O241" t="s">
         <v>24</v>
       </c>
       <c r="P241" t="s">
         <v>24</v>
       </c>
       <c r="Q241">
         <v>114.27</v>
       </c>
       <c r="R241" t="s">
         <v>24</v>
       </c>
       <c r="S241">
         <v>114.27</v>
       </c>
     </row>
     <row r="242" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>254</v>
       </c>
       <c r="C242" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D242">
         <v>2517</v>
       </c>
       <c r="E242" t="s">
         <v>24</v>
       </c>
       <c r="F242" t="s">
         <v>41</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="H242">
         <v>98</v>
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
         <v>161</v>
       </c>
       <c r="K242">
         <v>1</v>
       </c>
@@ -17107,51 +17107,51 @@
       </c>
       <c r="O242" t="s">
         <v>24</v>
       </c>
       <c r="P242" t="s">
         <v>24</v>
       </c>
       <c r="Q242" t="s">
         <v>24</v>
       </c>
       <c r="R242">
         <v>114.27</v>
       </c>
       <c r="S242">
         <v>114.27</v>
       </c>
     </row>
     <row r="243" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>54</v>
       </c>
       <c r="C243" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="E243" t="s">
         <v>24</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>23</v>
       </c>
       <c r="H243">
         <v>35</v>
       </c>
       <c r="I243" t="b">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>161</v>
       </c>
       <c r="K243">
         <v>1</v>
       </c>
       <c r="L243" t="s">
         <v>24</v>
       </c>
@@ -17160,54 +17160,54 @@
       </c>
       <c r="N243" t="s">
         <v>24</v>
       </c>
       <c r="O243" t="s">
         <v>24</v>
       </c>
       <c r="P243">
         <v>114.03</v>
       </c>
       <c r="Q243" t="s">
         <v>24</v>
       </c>
       <c r="R243" t="s">
         <v>24</v>
       </c>
       <c r="S243">
         <v>114.03</v>
       </c>
     </row>
     <row r="244" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
+        <v>448</v>
+      </c>
+      <c r="C244" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E244" t="s">
         <v>24</v>
       </c>
       <c r="F244" t="s">
         <v>41</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="H244">
         <v>99</v>
       </c>
       <c r="I244" t="b">
         <v>0</v>
       </c>
       <c r="J244" t="s">
         <v>161</v>
       </c>
       <c r="K244">
         <v>1</v>
       </c>
       <c r="L244" t="s">
         <v>24</v>
       </c>
@@ -17225,104 +17225,104 @@
       </c>
       <c r="Q244" t="s">
         <v>24</v>
       </c>
       <c r="R244" t="s">
         <v>24</v>
       </c>
       <c r="S244">
         <v>113.97</v>
       </c>
     </row>
     <row r="245" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>138</v>
       </c>
       <c r="C245" t="s">
         <v>49</v>
       </c>
       <c r="D245">
         <v>2548</v>
       </c>
       <c r="E245" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F245" t="s">
         <v>41</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="H245">
         <v>100</v>
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
         <v>161</v>
       </c>
       <c r="K245">
         <v>1</v>
       </c>
       <c r="L245" t="s">
         <v>24</v>
       </c>
       <c r="M245" t="s">
         <v>24</v>
       </c>
       <c r="N245" t="s">
         <v>24</v>
       </c>
       <c r="O245" t="s">
         <v>24</v>
       </c>
       <c r="P245" t="s">
         <v>24</v>
       </c>
       <c r="Q245" t="s">
         <v>24</v>
       </c>
       <c r="R245">
         <v>113.95</v>
       </c>
       <c r="S245">
         <v>113.95</v>
       </c>
     </row>
     <row r="246" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
+        <v>451</v>
+      </c>
+      <c r="C246" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="E246" t="s">
         <v>34</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>38</v>
       </c>
       <c r="H246">
         <v>13</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>161</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>24</v>
       </c>
@@ -17334,57 +17334,57 @@
       </c>
       <c r="O246">
         <v>113.81</v>
       </c>
       <c r="P246" t="s">
         <v>24</v>
       </c>
       <c r="Q246" t="s">
         <v>24</v>
       </c>
       <c r="R246" t="s">
         <v>24</v>
       </c>
       <c r="S246">
         <v>113.81</v>
       </c>
     </row>
     <row r="247" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>223</v>
       </c>
       <c r="C247" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D247">
         <v>1835</v>
       </c>
       <c r="E247" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="H247">
         <v>36</v>
       </c>
       <c r="I247" t="b">
         <v>0</v>
       </c>
       <c r="J247" t="s">
         <v>161</v>
       </c>
       <c r="K247">
         <v>1</v>
       </c>
       <c r="L247" t="s">
         <v>24</v>
       </c>
       <c r="M247" t="s">
         <v>24</v>
       </c>
@@ -17393,104 +17393,104 @@
       </c>
       <c r="O247" t="s">
         <v>24</v>
       </c>
       <c r="P247">
         <v>113.67</v>
       </c>
       <c r="Q247" t="s">
         <v>24</v>
       </c>
       <c r="R247" t="s">
         <v>24</v>
       </c>
       <c r="S247">
         <v>113.67</v>
       </c>
     </row>
     <row r="248" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>151</v>
       </c>
       <c r="C248" t="s">
+        <v>454</v>
+      </c>
+      <c r="E248" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="F248" t="s">
         <v>84</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="H248">
         <v>10</v>
       </c>
       <c r="I248" t="b">
         <v>0</v>
       </c>
       <c r="J248" t="s">
         <v>161</v>
       </c>
       <c r="K248">
         <v>1</v>
       </c>
       <c r="L248" t="s">
         <v>24</v>
       </c>
       <c r="M248" t="s">
         <v>24</v>
       </c>
       <c r="N248">
         <v>113.61</v>
       </c>
       <c r="O248" t="s">
         <v>24</v>
       </c>
       <c r="P248" t="s">
         <v>24</v>
       </c>
       <c r="Q248" t="s">
         <v>24</v>
       </c>
       <c r="R248" t="s">
         <v>24</v>
       </c>
       <c r="S248">
         <v>113.61</v>
       </c>
     </row>
     <row r="249" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C249" t="s">
         <v>67</v>
       </c>
       <c r="E249" t="s">
         <v>128</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249" t="s">
         <v>38</v>
       </c>
       <c r="H249">
         <v>14</v>
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>161</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
@@ -17558,51 +17558,51 @@
       </c>
       <c r="N250" t="s">
         <v>24</v>
       </c>
       <c r="O250">
         <v>113.33</v>
       </c>
       <c r="P250" t="s">
         <v>24</v>
       </c>
       <c r="Q250" t="s">
         <v>24</v>
       </c>
       <c r="R250" t="s">
         <v>24</v>
       </c>
       <c r="S250">
         <v>113.33</v>
       </c>
     </row>
     <row r="251" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C251" t="s">
         <v>49</v>
       </c>
       <c r="D251">
         <v>1493</v>
       </c>
       <c r="E251" t="s">
         <v>44</v>
       </c>
       <c r="F251" t="s">
         <v>31</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="H251">
         <v>28</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>164</v>
       </c>
@@ -17617,54 +17617,54 @@
       </c>
       <c r="N251" t="s">
         <v>24</v>
       </c>
       <c r="O251" t="s">
         <v>24</v>
       </c>
       <c r="P251">
         <v>113.31</v>
       </c>
       <c r="Q251" t="s">
         <v>24</v>
       </c>
       <c r="R251" t="s">
         <v>24</v>
       </c>
       <c r="S251">
         <v>113.31</v>
       </c>
     </row>
     <row r="252" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
+        <v>458</v>
+      </c>
+      <c r="C252" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E252" t="s">
         <v>24</v>
       </c>
       <c r="F252" t="s">
         <v>41</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="H252">
         <v>102</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>161</v>
       </c>
       <c r="K252">
         <v>1</v>
       </c>
       <c r="L252" t="s">
         <v>24</v>
       </c>
@@ -17673,113 +17673,113 @@
       </c>
       <c r="N252" t="s">
         <v>24</v>
       </c>
       <c r="O252" t="s">
         <v>24</v>
       </c>
       <c r="P252" t="s">
         <v>24</v>
       </c>
       <c r="Q252" t="s">
         <v>24</v>
       </c>
       <c r="R252">
         <v>113.22</v>
       </c>
       <c r="S252">
         <v>113.22</v>
       </c>
     </row>
     <row r="253" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
+        <v>460</v>
+      </c>
+      <c r="C253" t="s">
         <v>461</v>
       </c>
-      <c r="C253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F253" t="s">
         <v>41</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="H253">
         <v>103</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
         <v>161</v>
       </c>
       <c r="K253">
         <v>1</v>
       </c>
       <c r="L253" t="s">
         <v>24</v>
       </c>
       <c r="M253" t="s">
         <v>24</v>
       </c>
       <c r="N253" t="s">
         <v>24</v>
       </c>
       <c r="O253" t="s">
         <v>24</v>
       </c>
       <c r="P253" t="s">
         <v>24</v>
       </c>
       <c r="Q253" t="s">
         <v>24</v>
       </c>
       <c r="R253">
         <v>113.19</v>
       </c>
       <c r="S253">
         <v>113.19</v>
       </c>
     </row>
     <row r="254" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
+        <v>462</v>
+      </c>
+      <c r="C254" t="s">
         <v>463</v>
       </c>
-      <c r="C254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F254" t="s">
         <v>41</v>
       </c>
       <c r="G254" t="s">
         <v>38</v>
       </c>
       <c r="H254">
         <v>17</v>
       </c>
       <c r="I254" t="b">
         <v>0</v>
       </c>
       <c r="J254" t="s">
         <v>161</v>
       </c>
       <c r="K254">
         <v>1</v>
       </c>
       <c r="L254" t="s">
         <v>24</v>
       </c>
       <c r="M254" t="s">
         <v>24</v>
       </c>
@@ -17794,51 +17794,51 @@
       </c>
       <c r="Q254" t="s">
         <v>24</v>
       </c>
       <c r="R254">
         <v>113.1</v>
       </c>
       <c r="S254">
         <v>113.1</v>
       </c>
     </row>
     <row r="255" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>182</v>
       </c>
       <c r="C255" t="s">
         <v>215</v>
       </c>
       <c r="D255">
         <v>1315</v>
       </c>
       <c r="E255" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255">
         <v>37</v>
       </c>
       <c r="I255" t="b">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>164</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>24</v>
       </c>
       <c r="M255" t="s">
         <v>24</v>
       </c>
@@ -17847,110 +17847,110 @@
       </c>
       <c r="O255" t="s">
         <v>24</v>
       </c>
       <c r="P255">
         <v>113.02</v>
       </c>
       <c r="Q255" t="s">
         <v>24</v>
       </c>
       <c r="R255" t="s">
         <v>24</v>
       </c>
       <c r="S255">
         <v>113.02</v>
       </c>
     </row>
     <row r="256" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>182</v>
       </c>
       <c r="C256" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D256">
         <v>1639</v>
       </c>
       <c r="E256" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F256" t="s">
         <v>31</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="H256">
         <v>29</v>
       </c>
       <c r="I256" t="b">
         <v>0</v>
       </c>
       <c r="J256" t="s">
         <v>161</v>
       </c>
       <c r="K256">
         <v>1</v>
       </c>
       <c r="L256" t="s">
         <v>24</v>
       </c>
       <c r="M256" t="s">
         <v>24</v>
       </c>
       <c r="N256" t="s">
         <v>24</v>
       </c>
       <c r="O256" t="s">
         <v>24</v>
       </c>
       <c r="P256">
         <v>112.97</v>
       </c>
       <c r="Q256" t="s">
         <v>24</v>
       </c>
       <c r="R256" t="s">
         <v>24</v>
       </c>
       <c r="S256">
         <v>112.97</v>
       </c>
     </row>
     <row r="257" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C257" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="E257" t="s">
         <v>73</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>38</v>
       </c>
       <c r="H257">
         <v>15</v>
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>161</v>
       </c>
       <c r="K257">
         <v>1</v>
       </c>
       <c r="L257" t="s">
         <v>24</v>
       </c>
@@ -17962,54 +17962,54 @@
       </c>
       <c r="O257" t="s">
         <v>24</v>
       </c>
       <c r="P257">
         <v>112.59</v>
       </c>
       <c r="Q257" t="s">
         <v>24</v>
       </c>
       <c r="R257" t="s">
         <v>24</v>
       </c>
       <c r="S257">
         <v>112.59</v>
       </c>
     </row>
     <row r="258" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>39</v>
       </c>
       <c r="C258" t="s">
+        <v>467</v>
+      </c>
+      <c r="E258" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="F258" t="s">
         <v>31</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="H258">
         <v>30</v>
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>161</v>
       </c>
       <c r="K258">
         <v>1</v>
       </c>
       <c r="L258" t="s">
         <v>24</v>
       </c>
       <c r="M258" t="s">
         <v>24</v>
       </c>
@@ -18018,54 +18018,54 @@
       </c>
       <c r="O258" t="s">
         <v>24</v>
       </c>
       <c r="P258">
         <v>112.55</v>
       </c>
       <c r="Q258" t="s">
         <v>24</v>
       </c>
       <c r="R258" t="s">
         <v>24</v>
       </c>
       <c r="S258">
         <v>112.55</v>
       </c>
     </row>
     <row r="259" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>58</v>
       </c>
       <c r="C259" t="s">
+        <v>469</v>
+      </c>
+      <c r="E259" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F259" t="s">
         <v>41</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="H259">
         <v>104</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
         <v>161</v>
       </c>
       <c r="K259">
         <v>1</v>
       </c>
       <c r="L259" t="s">
         <v>24</v>
       </c>
       <c r="M259" t="s">
         <v>24</v>
       </c>
@@ -18074,51 +18074,51 @@
       </c>
       <c r="O259" t="s">
         <v>24</v>
       </c>
       <c r="P259" t="s">
         <v>24</v>
       </c>
       <c r="Q259" t="s">
         <v>24</v>
       </c>
       <c r="R259">
         <v>112.47</v>
       </c>
       <c r="S259">
         <v>112.47</v>
       </c>
     </row>
     <row r="260" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>292</v>
       </c>
       <c r="C260" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="E260" t="s">
         <v>24</v>
       </c>
       <c r="F260" t="s">
         <v>41</v>
       </c>
       <c r="G260" t="s">
         <v>23</v>
       </c>
       <c r="H260">
         <v>105</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>161</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
       <c r="L260" t="s">
         <v>24</v>
       </c>
@@ -18130,51 +18130,51 @@
       </c>
       <c r="O260" t="s">
         <v>24</v>
       </c>
       <c r="P260" t="s">
         <v>24</v>
       </c>
       <c r="Q260" t="s">
         <v>24</v>
       </c>
       <c r="R260">
         <v>112.45</v>
       </c>
       <c r="S260">
         <v>112.45</v>
       </c>
     </row>
     <row r="261" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>162</v>
       </c>
       <c r="C261" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="E261" t="s">
         <v>24</v>
       </c>
       <c r="F261" t="s">
         <v>41</v>
       </c>
       <c r="G261" t="s">
         <v>23</v>
       </c>
       <c r="H261">
         <v>106</v>
       </c>
       <c r="I261" t="b">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>161</v>
       </c>
       <c r="K261">
         <v>1</v>
       </c>
       <c r="L261" t="s">
         <v>24</v>
       </c>
@@ -18186,57 +18186,57 @@
       </c>
       <c r="O261" t="s">
         <v>24</v>
       </c>
       <c r="P261" t="s">
         <v>24</v>
       </c>
       <c r="Q261" t="s">
         <v>24</v>
       </c>
       <c r="R261">
         <v>112.4</v>
       </c>
       <c r="S261">
         <v>112.4</v>
       </c>
     </row>
     <row r="262" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>181</v>
       </c>
       <c r="C262" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D262">
         <v>218</v>
       </c>
       <c r="E262" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F262" t="s">
         <v>65</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="H262">
         <v>16</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>164</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
       <c r="L262" t="s">
         <v>24</v>
       </c>
       <c r="M262" t="s">
         <v>24</v>
       </c>
@@ -18245,51 +18245,51 @@
       </c>
       <c r="O262" t="s">
         <v>24</v>
       </c>
       <c r="P262">
         <v>112.16</v>
       </c>
       <c r="Q262" t="s">
         <v>24</v>
       </c>
       <c r="R262" t="s">
         <v>24</v>
       </c>
       <c r="S262">
         <v>112.16</v>
       </c>
     </row>
     <row r="263" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>284</v>
       </c>
       <c r="C263" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E263" t="s">
         <v>34</v>
       </c>
       <c r="F263" t="s">
         <v>41</v>
       </c>
       <c r="G263" t="s">
         <v>23</v>
       </c>
       <c r="H263">
         <v>107</v>
       </c>
       <c r="I263" t="b">
         <v>0</v>
       </c>
       <c r="J263" t="s">
         <v>161</v>
       </c>
       <c r="K263">
         <v>1</v>
       </c>
       <c r="L263" t="s">
         <v>24</v>
       </c>
@@ -18298,54 +18298,54 @@
       </c>
       <c r="N263" t="s">
         <v>24</v>
       </c>
       <c r="O263" t="s">
         <v>24</v>
       </c>
       <c r="P263" t="s">
         <v>24</v>
       </c>
       <c r="Q263" t="s">
         <v>24</v>
       </c>
       <c r="R263">
         <v>112.02</v>
       </c>
       <c r="S263">
         <v>112.02</v>
       </c>
     </row>
     <row r="264" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
+        <v>474</v>
+      </c>
+      <c r="C264" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E264" t="s">
         <v>24</v>
       </c>
       <c r="F264" t="s">
         <v>41</v>
       </c>
       <c r="G264" t="s">
         <v>23</v>
       </c>
       <c r="H264">
         <v>108</v>
       </c>
       <c r="I264" t="b">
         <v>0</v>
       </c>
       <c r="J264" t="s">
         <v>161</v>
       </c>
       <c r="K264">
         <v>1</v>
       </c>
       <c r="L264" t="s">
         <v>24</v>
       </c>
@@ -18357,51 +18357,51 @@
       </c>
       <c r="O264" t="s">
         <v>24</v>
       </c>
       <c r="P264">
         <v>111.81</v>
       </c>
       <c r="Q264" t="s">
         <v>24</v>
       </c>
       <c r="R264" t="s">
         <v>24</v>
       </c>
       <c r="S264">
         <v>111.81</v>
       </c>
     </row>
     <row r="265" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>207</v>
       </c>
       <c r="C265" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D265">
         <v>2400</v>
       </c>
       <c r="E265" t="s">
         <v>64</v>
       </c>
       <c r="F265" t="s">
         <v>41</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="H265">
         <v>109</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>164</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
@@ -18469,54 +18469,54 @@
       </c>
       <c r="N266" t="s">
         <v>24</v>
       </c>
       <c r="O266">
         <v>111.75</v>
       </c>
       <c r="P266" t="s">
         <v>24</v>
       </c>
       <c r="Q266" t="s">
         <v>24</v>
       </c>
       <c r="R266" t="s">
         <v>24</v>
       </c>
       <c r="S266">
         <v>111.75</v>
       </c>
     </row>
     <row r="267" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
+        <v>477</v>
+      </c>
+      <c r="C267" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="E267" t="s">
         <v>111</v>
       </c>
       <c r="F267" t="s">
         <v>41</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="H267">
         <v>111</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>161</v>
       </c>
       <c r="K267">
         <v>1</v>
       </c>
       <c r="L267" t="s">
         <v>24</v>
       </c>
@@ -18525,54 +18525,54 @@
       </c>
       <c r="N267" t="s">
         <v>24</v>
       </c>
       <c r="O267" t="s">
         <v>24</v>
       </c>
       <c r="P267" t="s">
         <v>24</v>
       </c>
       <c r="Q267">
         <v>111.73</v>
       </c>
       <c r="R267" t="s">
         <v>24</v>
       </c>
       <c r="S267">
         <v>111.73</v>
       </c>
     </row>
     <row r="268" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C268" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="E268" t="s">
         <v>24</v>
       </c>
       <c r="F268" t="s">
         <v>41</v>
       </c>
       <c r="G268" t="s">
         <v>23</v>
       </c>
       <c r="H268">
         <v>112</v>
       </c>
       <c r="I268" t="b">
         <v>0</v>
       </c>
       <c r="J268" t="s">
         <v>161</v>
       </c>
       <c r="K268">
         <v>1</v>
       </c>
       <c r="L268" t="s">
         <v>24</v>
       </c>
@@ -18581,110 +18581,110 @@
       </c>
       <c r="N268" t="s">
         <v>24</v>
       </c>
       <c r="O268">
         <v>111.5</v>
       </c>
       <c r="P268" t="s">
         <v>24</v>
       </c>
       <c r="Q268" t="s">
         <v>24</v>
       </c>
       <c r="R268" t="s">
         <v>24</v>
       </c>
       <c r="S268">
         <v>111.5</v>
       </c>
     </row>
     <row r="269" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C269" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="E269" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F269" t="s">
         <v>41</v>
       </c>
       <c r="G269" t="s">
         <v>38</v>
       </c>
       <c r="H269">
         <v>18</v>
       </c>
       <c r="I269" t="b">
         <v>0</v>
       </c>
       <c r="J269" t="s">
         <v>161</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269" t="s">
         <v>24</v>
       </c>
       <c r="M269" t="s">
         <v>24</v>
       </c>
       <c r="N269" t="s">
         <v>24</v>
       </c>
       <c r="O269" t="s">
         <v>24</v>
       </c>
       <c r="P269" t="s">
         <v>24</v>
       </c>
       <c r="Q269" t="s">
         <v>24</v>
       </c>
       <c r="R269">
         <v>111.45</v>
       </c>
       <c r="S269">
         <v>111.45</v>
       </c>
     </row>
     <row r="270" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
+        <v>481</v>
+      </c>
+      <c r="C270" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="E270" t="s">
         <v>34</v>
       </c>
       <c r="F270" t="s">
         <v>41</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="H270">
         <v>113</v>
       </c>
       <c r="I270" t="b">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>161</v>
       </c>
       <c r="K270">
         <v>1</v>
       </c>
       <c r="L270" t="s">
         <v>24</v>
       </c>
@@ -18693,169 +18693,169 @@
       </c>
       <c r="N270" t="s">
         <v>24</v>
       </c>
       <c r="O270" t="s">
         <v>24</v>
       </c>
       <c r="P270" t="s">
         <v>24</v>
       </c>
       <c r="Q270" t="s">
         <v>24</v>
       </c>
       <c r="R270">
         <v>111.43</v>
       </c>
       <c r="S270">
         <v>111.43</v>
       </c>
     </row>
     <row r="271" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
+        <v>483</v>
+      </c>
+      <c r="C271" t="s">
         <v>484</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="F271" t="s">
         <v>41</v>
       </c>
       <c r="G271" t="s">
         <v>23</v>
       </c>
       <c r="H271">
         <v>114</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
         <v>161</v>
       </c>
       <c r="K271">
         <v>1</v>
       </c>
       <c r="L271" t="s">
         <v>24</v>
       </c>
       <c r="M271" t="s">
         <v>24</v>
       </c>
       <c r="N271" t="s">
         <v>24</v>
       </c>
       <c r="O271" t="s">
         <v>24</v>
       </c>
       <c r="P271" t="s">
         <v>24</v>
       </c>
       <c r="Q271" t="s">
         <v>24</v>
       </c>
       <c r="R271">
         <v>111.4</v>
       </c>
       <c r="S271">
         <v>111.4</v>
       </c>
     </row>
     <row r="272" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
+        <v>486</v>
+      </c>
+      <c r="C272" t="s">
         <v>487</v>
       </c>
-      <c r="C272" t="s">
+      <c r="E272" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="F272" t="s">
         <v>41</v>
       </c>
       <c r="G272" t="s">
         <v>38</v>
       </c>
       <c r="H272">
         <v>19</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>161</v>
       </c>
       <c r="K272">
         <v>1</v>
       </c>
       <c r="L272" t="s">
         <v>24</v>
       </c>
       <c r="M272" t="s">
         <v>24</v>
       </c>
       <c r="N272" t="s">
         <v>24</v>
       </c>
       <c r="O272" t="s">
         <v>24</v>
       </c>
       <c r="P272" t="s">
         <v>24</v>
       </c>
       <c r="Q272" t="s">
         <v>24</v>
       </c>
       <c r="R272">
         <v>111.38</v>
       </c>
       <c r="S272">
         <v>111.38</v>
       </c>
     </row>
     <row r="273" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
+        <v>489</v>
+      </c>
+      <c r="C273" t="s">
         <v>490</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="F273" t="s">
         <v>41</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="H273">
         <v>115</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
         <v>161</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273">
         <v>111.32</v>
       </c>
       <c r="M273" t="s">
         <v>24</v>
       </c>
@@ -18864,107 +18864,107 @@
       </c>
       <c r="O273" t="s">
         <v>24</v>
       </c>
       <c r="P273" t="s">
         <v>24</v>
       </c>
       <c r="Q273" t="s">
         <v>24</v>
       </c>
       <c r="R273" t="s">
         <v>24</v>
       </c>
       <c r="S273">
         <v>111.32</v>
       </c>
     </row>
     <row r="274" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>232</v>
       </c>
       <c r="C274" t="s">
+        <v>492</v>
+      </c>
+      <c r="E274" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="F274" t="s">
         <v>41</v>
       </c>
       <c r="G274" t="s">
         <v>38</v>
       </c>
       <c r="H274">
         <v>20</v>
       </c>
       <c r="I274" t="b">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>161</v>
       </c>
       <c r="K274">
         <v>1</v>
       </c>
       <c r="L274" t="s">
         <v>24</v>
       </c>
       <c r="M274" t="s">
         <v>24</v>
       </c>
       <c r="N274" t="s">
         <v>24</v>
       </c>
       <c r="O274" t="s">
         <v>24</v>
       </c>
       <c r="P274" t="s">
         <v>24</v>
       </c>
       <c r="Q274" t="s">
         <v>24</v>
       </c>
       <c r="R274">
         <v>110.99</v>
       </c>
       <c r="S274">
         <v>110.99</v>
       </c>
     </row>
     <row r="275" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
+        <v>494</v>
+      </c>
+      <c r="C275" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="E275" t="s">
         <v>64</v>
       </c>
       <c r="F275" t="s">
         <v>31</v>
       </c>
       <c r="G275" t="s">
         <v>23</v>
       </c>
       <c r="H275">
         <v>31</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>161</v>
       </c>
       <c r="K275">
         <v>1</v>
       </c>
       <c r="L275">
         <v>110.93</v>
       </c>
@@ -19091,54 +19091,54 @@
       </c>
       <c r="N277" t="s">
         <v>24</v>
       </c>
       <c r="O277" t="s">
         <v>24</v>
       </c>
       <c r="P277" t="s">
         <v>24</v>
       </c>
       <c r="Q277">
         <v>110.66</v>
       </c>
       <c r="R277" t="s">
         <v>24</v>
       </c>
       <c r="S277">
         <v>110.66</v>
       </c>
     </row>
     <row r="278" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C278" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E278" t="s">
         <v>24</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>23</v>
       </c>
       <c r="H278">
         <v>39</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
         <v>161</v>
       </c>
       <c r="K278">
         <v>1</v>
       </c>
       <c r="L278">
         <v>110.31</v>
       </c>
@@ -19150,104 +19150,104 @@
       </c>
       <c r="O278" t="s">
         <v>24</v>
       </c>
       <c r="P278" t="s">
         <v>24</v>
       </c>
       <c r="Q278" t="s">
         <v>24</v>
       </c>
       <c r="R278" t="s">
         <v>24</v>
       </c>
       <c r="S278">
         <v>110.31</v>
       </c>
     </row>
     <row r="279" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>182</v>
       </c>
       <c r="C279" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="E279" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="F279" t="s">
         <v>41</v>
       </c>
       <c r="G279" t="s">
         <v>23</v>
       </c>
       <c r="H279">
         <v>116</v>
       </c>
       <c r="I279" t="b">
         <v>0</v>
       </c>
       <c r="J279" t="s">
         <v>161</v>
       </c>
       <c r="K279">
         <v>1</v>
       </c>
       <c r="L279" t="s">
         <v>24</v>
       </c>
       <c r="M279" t="s">
         <v>24</v>
       </c>
       <c r="N279" t="s">
         <v>24</v>
       </c>
       <c r="O279" t="s">
         <v>24</v>
       </c>
       <c r="P279" t="s">
         <v>24</v>
       </c>
       <c r="Q279" t="s">
         <v>24</v>
       </c>
       <c r="R279">
         <v>110.13</v>
       </c>
       <c r="S279">
         <v>110.13</v>
       </c>
     </row>
     <row r="280" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C280" t="s">
         <v>20</v>
       </c>
       <c r="E280" t="s">
         <v>24</v>
       </c>
       <c r="F280" t="s">
         <v>41</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="H280">
         <v>117</v>
       </c>
       <c r="I280" t="b">
         <v>0</v>
       </c>
       <c r="J280" t="s">
         <v>161</v>
       </c>
       <c r="K280">
         <v>1</v>
       </c>
@@ -19262,51 +19262,51 @@
       </c>
       <c r="O280" t="s">
         <v>24</v>
       </c>
       <c r="P280" t="s">
         <v>24</v>
       </c>
       <c r="Q280" t="s">
         <v>24</v>
       </c>
       <c r="R280">
         <v>109.91</v>
       </c>
       <c r="S280">
         <v>109.91</v>
       </c>
     </row>
     <row r="281" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>62</v>
       </c>
       <c r="C281" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E281" t="s">
         <v>24</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281" t="s">
         <v>23</v>
       </c>
       <c r="H281">
         <v>40</v>
       </c>
       <c r="I281" t="b">
         <v>0</v>
       </c>
       <c r="J281" t="s">
         <v>161</v>
       </c>
       <c r="K281">
         <v>1</v>
       </c>
       <c r="L281" t="s">
         <v>24</v>
       </c>
@@ -19318,51 +19318,51 @@
       </c>
       <c r="O281" t="s">
         <v>24</v>
       </c>
       <c r="P281" t="s">
         <v>24</v>
       </c>
       <c r="Q281" t="s">
         <v>24</v>
       </c>
       <c r="R281" t="s">
         <v>24</v>
       </c>
       <c r="S281">
         <v>109.69</v>
       </c>
     </row>
     <row r="282" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>58</v>
       </c>
       <c r="C282" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E282" t="s">
         <v>267</v>
       </c>
       <c r="F282" t="s">
         <v>31</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="H282">
         <v>32</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>161</v>
       </c>
       <c r="K282">
         <v>1</v>
       </c>
       <c r="L282" t="s">
         <v>24</v>
       </c>
@@ -19371,54 +19371,54 @@
       </c>
       <c r="N282" t="s">
         <v>24</v>
       </c>
       <c r="O282">
         <v>109.62</v>
       </c>
       <c r="P282" t="s">
         <v>24</v>
       </c>
       <c r="Q282" t="s">
         <v>24</v>
       </c>
       <c r="R282" t="s">
         <v>24</v>
       </c>
       <c r="S282">
         <v>109.62</v>
       </c>
     </row>
     <row r="283" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
+        <v>500</v>
+      </c>
+      <c r="C283" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="E283" t="s">
         <v>24</v>
       </c>
       <c r="F283" t="s">
         <v>41</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="H283">
         <v>118</v>
       </c>
       <c r="I283" t="b">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>161</v>
       </c>
       <c r="K283">
         <v>1</v>
       </c>
       <c r="L283" t="s">
         <v>24</v>
       </c>
@@ -19427,107 +19427,107 @@
       </c>
       <c r="N283" t="s">
         <v>24</v>
       </c>
       <c r="O283" t="s">
         <v>24</v>
       </c>
       <c r="P283" t="s">
         <v>24</v>
       </c>
       <c r="Q283" t="s">
         <v>24</v>
       </c>
       <c r="R283">
         <v>109.6</v>
       </c>
       <c r="S283">
         <v>109.6</v>
       </c>
     </row>
     <row r="284" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
+        <v>502</v>
+      </c>
+      <c r="C284" t="s">
         <v>503</v>
       </c>
-      <c r="C284" t="s">
+      <c r="E284" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>38</v>
       </c>
       <c r="H284">
         <v>16</v>
       </c>
       <c r="I284" t="b">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>161</v>
       </c>
       <c r="K284">
         <v>1</v>
       </c>
       <c r="L284" t="s">
         <v>24</v>
       </c>
       <c r="M284" t="s">
         <v>24</v>
       </c>
       <c r="N284" t="s">
         <v>24</v>
       </c>
       <c r="O284">
         <v>109.58</v>
       </c>
       <c r="P284" t="s">
         <v>24</v>
       </c>
       <c r="Q284" t="s">
         <v>24</v>
       </c>
       <c r="R284" t="s">
         <v>24</v>
       </c>
       <c r="S284">
         <v>109.58</v>
       </c>
     </row>
     <row r="285" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C285" t="s">
         <v>149</v>
       </c>
       <c r="E285" t="s">
         <v>24</v>
       </c>
       <c r="F285" t="s">
         <v>41</v>
       </c>
       <c r="G285" t="s">
         <v>23</v>
       </c>
       <c r="H285">
         <v>119</v>
       </c>
       <c r="I285" t="b">
         <v>0</v>
       </c>
       <c r="J285" t="s">
         <v>161</v>
       </c>
       <c r="K285">
         <v>1</v>
       </c>
@@ -19542,51 +19542,51 @@
       </c>
       <c r="O285" t="s">
         <v>24</v>
       </c>
       <c r="P285" t="s">
         <v>24</v>
       </c>
       <c r="Q285" t="s">
         <v>24</v>
       </c>
       <c r="R285" t="s">
         <v>24</v>
       </c>
       <c r="S285">
         <v>109.48</v>
       </c>
     </row>
     <row r="286" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>185</v>
       </c>
       <c r="C286" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="E286" t="s">
         <v>24</v>
       </c>
       <c r="F286" t="s">
         <v>41</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="H286">
         <v>120</v>
       </c>
       <c r="I286" t="b">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>161</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>24</v>
       </c>
@@ -19598,51 +19598,51 @@
       </c>
       <c r="O286" t="s">
         <v>24</v>
       </c>
       <c r="P286" t="s">
         <v>24</v>
       </c>
       <c r="Q286" t="s">
         <v>24</v>
       </c>
       <c r="R286">
         <v>109.45</v>
       </c>
       <c r="S286">
         <v>109.45</v>
       </c>
     </row>
     <row r="287" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>284</v>
       </c>
       <c r="C287" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D287">
         <v>1400</v>
       </c>
       <c r="E287" t="s">
         <v>91</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="H287">
         <v>41</v>
       </c>
       <c r="I287" t="b">
         <v>0</v>
       </c>
       <c r="J287" t="s">
         <v>164</v>
       </c>
       <c r="K287">
         <v>1</v>
       </c>
@@ -19654,54 +19654,54 @@
       </c>
       <c r="N287" t="s">
         <v>24</v>
       </c>
       <c r="O287" t="s">
         <v>24</v>
       </c>
       <c r="P287" t="s">
         <v>24</v>
       </c>
       <c r="Q287" t="s">
         <v>24</v>
       </c>
       <c r="R287" t="s">
         <v>24</v>
       </c>
       <c r="S287">
         <v>109.44</v>
       </c>
     </row>
     <row r="288" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
+        <v>507</v>
+      </c>
+      <c r="C288" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="E288" t="s">
         <v>24</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
         <v>23</v>
       </c>
       <c r="H288">
         <v>42</v>
       </c>
       <c r="I288" t="b">
         <v>0</v>
       </c>
       <c r="J288" t="s">
         <v>161</v>
       </c>
       <c r="K288">
         <v>1</v>
       </c>
       <c r="L288" t="s">
         <v>24</v>
       </c>
@@ -19710,57 +19710,57 @@
       </c>
       <c r="N288" t="s">
         <v>24</v>
       </c>
       <c r="O288" t="s">
         <v>24</v>
       </c>
       <c r="P288">
         <v>109.31</v>
       </c>
       <c r="Q288" t="s">
         <v>24</v>
       </c>
       <c r="R288" t="s">
         <v>24</v>
       </c>
       <c r="S288">
         <v>109.31</v>
       </c>
     </row>
     <row r="289" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
+        <v>509</v>
+      </c>
+      <c r="C289" t="s">
         <v>510</v>
       </c>
-      <c r="C289" t="s">
+      <c r="E289" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="F289" t="s">
         <v>41</v>
       </c>
       <c r="G289" t="s">
         <v>23</v>
       </c>
       <c r="H289">
         <v>121</v>
       </c>
       <c r="I289" t="b">
         <v>0</v>
       </c>
       <c r="J289" t="s">
         <v>161</v>
       </c>
       <c r="K289">
         <v>1</v>
       </c>
       <c r="L289" t="s">
         <v>24</v>
       </c>
       <c r="M289" t="s">
         <v>24</v>
       </c>
@@ -19769,51 +19769,51 @@
       </c>
       <c r="O289" t="s">
         <v>24</v>
       </c>
       <c r="P289" t="s">
         <v>24</v>
       </c>
       <c r="Q289">
         <v>109.25</v>
       </c>
       <c r="R289" t="s">
         <v>24</v>
       </c>
       <c r="S289">
         <v>109.25</v>
       </c>
     </row>
     <row r="290" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>273</v>
       </c>
       <c r="C290" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D290">
         <v>2003</v>
       </c>
       <c r="E290" t="s">
         <v>34</v>
       </c>
       <c r="F290" t="s">
         <v>84</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="H290">
         <v>12</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>164</v>
       </c>
       <c r="K290">
         <v>1</v>
       </c>
@@ -19825,54 +19825,54 @@
       </c>
       <c r="N290" t="s">
         <v>24</v>
       </c>
       <c r="O290">
         <v>109.23</v>
       </c>
       <c r="P290" t="s">
         <v>24</v>
       </c>
       <c r="Q290" t="s">
         <v>24</v>
       </c>
       <c r="R290" t="s">
         <v>24</v>
       </c>
       <c r="S290">
         <v>109.23</v>
       </c>
     </row>
     <row r="291" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C291" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E291" t="s">
         <v>24</v>
       </c>
       <c r="F291" t="s">
         <v>41</v>
       </c>
       <c r="G291" t="s">
         <v>23</v>
       </c>
       <c r="H291">
         <v>122</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>161</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291" t="s">
         <v>24</v>
       </c>
@@ -19884,107 +19884,107 @@
       </c>
       <c r="O291">
         <v>108.98</v>
       </c>
       <c r="P291" t="s">
         <v>24</v>
       </c>
       <c r="Q291" t="s">
         <v>24</v>
       </c>
       <c r="R291" t="s">
         <v>24</v>
       </c>
       <c r="S291">
         <v>108.98</v>
       </c>
     </row>
     <row r="292" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>118</v>
       </c>
       <c r="C292" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E292" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F292" t="s">
         <v>22</v>
       </c>
       <c r="G292" t="s">
         <v>23</v>
       </c>
       <c r="H292">
         <v>43</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>161</v>
       </c>
       <c r="K292">
         <v>1</v>
       </c>
       <c r="L292" t="s">
         <v>24</v>
       </c>
       <c r="M292" t="s">
         <v>24</v>
       </c>
       <c r="N292" t="s">
         <v>24</v>
       </c>
       <c r="O292" t="s">
         <v>24</v>
       </c>
       <c r="P292" t="s">
         <v>24</v>
       </c>
       <c r="Q292">
         <v>108.89</v>
       </c>
       <c r="R292" t="s">
         <v>24</v>
       </c>
       <c r="S292">
         <v>108.89</v>
       </c>
     </row>
     <row r="293" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
+        <v>515</v>
+      </c>
+      <c r="C293" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E293" t="s">
         <v>24</v>
       </c>
       <c r="F293" t="s">
         <v>41</v>
       </c>
       <c r="G293" t="s">
         <v>23</v>
       </c>
       <c r="H293">
         <v>123</v>
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
         <v>161</v>
       </c>
       <c r="K293">
         <v>1</v>
       </c>
       <c r="L293" t="s">
         <v>24</v>
       </c>
@@ -19996,51 +19996,51 @@
       </c>
       <c r="O293" t="s">
         <v>24</v>
       </c>
       <c r="P293" t="s">
         <v>24</v>
       </c>
       <c r="Q293" t="s">
         <v>24</v>
       </c>
       <c r="R293">
         <v>108.87</v>
       </c>
       <c r="S293">
         <v>108.87</v>
       </c>
     </row>
     <row r="294" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>185</v>
       </c>
       <c r="C294" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E294" t="s">
         <v>24</v>
       </c>
       <c r="F294" t="s">
         <v>41</v>
       </c>
       <c r="G294" t="s">
         <v>23</v>
       </c>
       <c r="H294">
         <v>124</v>
       </c>
       <c r="I294" t="b">
         <v>0</v>
       </c>
       <c r="J294" t="s">
         <v>161</v>
       </c>
       <c r="K294">
         <v>1</v>
       </c>
       <c r="L294" t="s">
         <v>24</v>
       </c>
@@ -20105,51 +20105,51 @@
       </c>
       <c r="N295" t="s">
         <v>24</v>
       </c>
       <c r="O295">
         <v>108.49</v>
       </c>
       <c r="P295" t="s">
         <v>24</v>
       </c>
       <c r="Q295" t="s">
         <v>24</v>
       </c>
       <c r="R295" t="s">
         <v>24</v>
       </c>
       <c r="S295">
         <v>108.49</v>
       </c>
     </row>
     <row r="296" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="C296" t="s">
         <v>149</v>
       </c>
       <c r="D296">
         <v>2394</v>
       </c>
       <c r="E296" t="s">
         <v>91</v>
       </c>
       <c r="F296" t="s">
         <v>31</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="H296">
         <v>33</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>164</v>
       </c>
@@ -20164,54 +20164,54 @@
       </c>
       <c r="N296" t="s">
         <v>24</v>
       </c>
       <c r="O296" t="s">
         <v>24</v>
       </c>
       <c r="P296" t="s">
         <v>24</v>
       </c>
       <c r="Q296" t="s">
         <v>24</v>
       </c>
       <c r="R296" t="s">
         <v>24</v>
       </c>
       <c r="S296">
         <v>108.28</v>
       </c>
     </row>
     <row r="297" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
+        <v>519</v>
+      </c>
+      <c r="C297" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="E297" t="s">
         <v>24</v>
       </c>
       <c r="F297" t="s">
         <v>41</v>
       </c>
       <c r="G297" t="s">
         <v>23</v>
       </c>
       <c r="H297">
         <v>125</v>
       </c>
       <c r="I297" t="b">
         <v>0</v>
       </c>
       <c r="J297" t="s">
         <v>161</v>
       </c>
       <c r="K297">
         <v>1</v>
       </c>
       <c r="L297" t="s">
         <v>24</v>
       </c>
@@ -20220,116 +20220,116 @@
       </c>
       <c r="N297" t="s">
         <v>24</v>
       </c>
       <c r="O297" t="s">
         <v>24</v>
       </c>
       <c r="P297" t="s">
         <v>24</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297">
         <v>108.17</v>
       </c>
       <c r="S297">
         <v>108.17</v>
       </c>
     </row>
     <row r="298" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C298" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D298">
         <v>1525</v>
       </c>
       <c r="E298" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="H298">
         <v>45</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>164</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
       <c r="M298" t="s">
         <v>24</v>
       </c>
       <c r="N298" t="s">
         <v>24</v>
       </c>
       <c r="O298" t="s">
         <v>24</v>
       </c>
       <c r="P298">
         <v>107.99</v>
       </c>
       <c r="Q298" t="s">
         <v>24</v>
       </c>
       <c r="R298" t="s">
         <v>24</v>
       </c>
       <c r="S298">
         <v>107.99</v>
       </c>
     </row>
     <row r="299" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
+        <v>522</v>
+      </c>
+      <c r="C299" t="s">
         <v>523</v>
       </c>
-      <c r="C299" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E299" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F299" t="s">
         <v>41</v>
       </c>
       <c r="G299" t="s">
         <v>23</v>
       </c>
       <c r="H299">
         <v>126</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>161</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299" t="s">
         <v>24</v>
       </c>
       <c r="M299" t="s">
         <v>24</v>
       </c>
@@ -20338,107 +20338,107 @@
       </c>
       <c r="O299" t="s">
         <v>24</v>
       </c>
       <c r="P299">
         <v>107.81</v>
       </c>
       <c r="Q299" t="s">
         <v>24</v>
       </c>
       <c r="R299" t="s">
         <v>24</v>
       </c>
       <c r="S299">
         <v>107.81</v>
       </c>
     </row>
     <row r="300" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>154</v>
       </c>
       <c r="C300" t="s">
+        <v>524</v>
+      </c>
+      <c r="E300" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="F300" t="s">
         <v>22</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="H300">
         <v>46</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>161</v>
       </c>
       <c r="K300">
         <v>1</v>
       </c>
       <c r="L300" t="s">
         <v>24</v>
       </c>
       <c r="M300">
         <v>107.81</v>
       </c>
       <c r="N300" t="s">
         <v>24</v>
       </c>
       <c r="O300" t="s">
         <v>24</v>
       </c>
       <c r="P300" t="s">
         <v>24</v>
       </c>
       <c r="Q300" t="s">
         <v>24</v>
       </c>
       <c r="R300" t="s">
         <v>24</v>
       </c>
       <c r="S300">
         <v>107.81</v>
       </c>
     </row>
     <row r="301" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
+        <v>526</v>
+      </c>
+      <c r="C301" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="E301" t="s">
         <v>137</v>
       </c>
       <c r="F301" t="s">
         <v>22</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="H301">
         <v>47</v>
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
         <v>161</v>
       </c>
       <c r="K301">
         <v>1</v>
       </c>
       <c r="L301" t="s">
         <v>24</v>
       </c>
@@ -20450,51 +20450,51 @@
       </c>
       <c r="O301" t="s">
         <v>24</v>
       </c>
       <c r="P301" t="s">
         <v>24</v>
       </c>
       <c r="Q301">
         <v>107.75</v>
       </c>
       <c r="R301" t="s">
         <v>24</v>
       </c>
       <c r="S301">
         <v>107.75</v>
       </c>
     </row>
     <row r="302" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>80</v>
       </c>
       <c r="C302" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="E302" t="s">
         <v>24</v>
       </c>
       <c r="F302" t="s">
         <v>41</v>
       </c>
       <c r="G302" t="s">
         <v>23</v>
       </c>
       <c r="H302">
         <v>127</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>161</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
@@ -20503,54 +20503,54 @@
       </c>
       <c r="N302">
         <v>107.75</v>
       </c>
       <c r="O302" t="s">
         <v>24</v>
       </c>
       <c r="P302" t="s">
         <v>24</v>
       </c>
       <c r="Q302" t="s">
         <v>24</v>
       </c>
       <c r="R302" t="s">
         <v>24</v>
       </c>
       <c r="S302">
         <v>107.75</v>
       </c>
     </row>
     <row r="303" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
+        <v>529</v>
+      </c>
+      <c r="C303" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E303" t="s">
         <v>24</v>
       </c>
       <c r="F303" t="s">
         <v>31</v>
       </c>
       <c r="G303" t="s">
         <v>23</v>
       </c>
       <c r="H303">
         <v>34</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>161</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
       <c r="L303" t="s">
         <v>24</v>
       </c>
@@ -20559,51 +20559,51 @@
       </c>
       <c r="N303" t="s">
         <v>24</v>
       </c>
       <c r="O303" t="s">
         <v>24</v>
       </c>
       <c r="P303">
         <v>107.46</v>
       </c>
       <c r="Q303" t="s">
         <v>24</v>
       </c>
       <c r="R303" t="s">
         <v>24</v>
       </c>
       <c r="S303">
         <v>107.46</v>
       </c>
     </row>
     <row r="304" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C304" t="s">
         <v>29</v>
       </c>
       <c r="E304" t="s">
         <v>137</v>
       </c>
       <c r="F304" t="s">
         <v>41</v>
       </c>
       <c r="G304" t="s">
         <v>38</v>
       </c>
       <c r="H304">
         <v>21</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>161</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
@@ -20615,175 +20615,175 @@
       </c>
       <c r="N304" t="s">
         <v>24</v>
       </c>
       <c r="O304" t="s">
         <v>24</v>
       </c>
       <c r="P304" t="s">
         <v>24</v>
       </c>
       <c r="Q304" t="s">
         <v>24</v>
       </c>
       <c r="R304">
         <v>107.39</v>
       </c>
       <c r="S304">
         <v>107.39</v>
       </c>
     </row>
     <row r="305" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C305" t="s">
         <v>43</v>
       </c>
       <c r="E305" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="H305">
         <v>48</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>161</v>
       </c>
       <c r="K305">
         <v>1</v>
       </c>
       <c r="L305" t="s">
         <v>24</v>
       </c>
       <c r="M305" t="s">
         <v>24</v>
       </c>
       <c r="N305" t="s">
         <v>24</v>
       </c>
       <c r="O305" t="s">
         <v>24</v>
       </c>
       <c r="P305" t="s">
         <v>24</v>
       </c>
       <c r="Q305">
         <v>107.23</v>
       </c>
       <c r="R305" t="s">
         <v>24</v>
       </c>
       <c r="S305">
         <v>107.23</v>
       </c>
     </row>
     <row r="306" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C306" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D306">
         <v>1317</v>
       </c>
       <c r="E306" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="H306">
         <v>49</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>164</v>
       </c>
       <c r="K306">
         <v>1</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
       <c r="M306" t="s">
         <v>24</v>
       </c>
       <c r="N306" t="s">
         <v>24</v>
       </c>
       <c r="O306" t="s">
         <v>24</v>
       </c>
       <c r="P306">
         <v>107.13</v>
       </c>
       <c r="Q306" t="s">
         <v>24</v>
       </c>
       <c r="R306" t="s">
         <v>24</v>
       </c>
       <c r="S306">
         <v>107.13</v>
       </c>
     </row>
     <row r="307" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
+        <v>533</v>
+      </c>
+      <c r="C307" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="D307">
         <v>1614</v>
       </c>
       <c r="E307" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>38</v>
       </c>
       <c r="H307">
         <v>17</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>164</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>24</v>
       </c>
       <c r="M307" t="s">
         <v>24</v>
       </c>
@@ -20792,51 +20792,51 @@
       </c>
       <c r="O307" t="s">
         <v>24</v>
       </c>
       <c r="P307">
         <v>107.09</v>
       </c>
       <c r="Q307" t="s">
         <v>24</v>
       </c>
       <c r="R307" t="s">
         <v>24</v>
       </c>
       <c r="S307">
         <v>107.09</v>
       </c>
     </row>
     <row r="308" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>207</v>
       </c>
       <c r="C308" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="E308" t="s">
         <v>24</v>
       </c>
       <c r="F308" t="s">
         <v>22</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="H308">
         <v>50</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>161</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
       <c r="L308" t="s">
         <v>24</v>
       </c>
@@ -20845,51 +20845,51 @@
       </c>
       <c r="N308" t="s">
         <v>24</v>
       </c>
       <c r="O308" t="s">
         <v>24</v>
       </c>
       <c r="P308">
         <v>106.97</v>
       </c>
       <c r="Q308" t="s">
         <v>24</v>
       </c>
       <c r="R308" t="s">
         <v>24</v>
       </c>
       <c r="S308">
         <v>106.97</v>
       </c>
     </row>
     <row r="309" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C309" t="s">
         <v>157</v>
       </c>
       <c r="D309">
         <v>1906</v>
       </c>
       <c r="E309" t="s">
         <v>34</v>
       </c>
       <c r="F309" t="s">
         <v>84</v>
       </c>
       <c r="G309" t="s">
         <v>38</v>
       </c>
       <c r="H309">
         <v>5</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>164</v>
       </c>
@@ -20904,110 +20904,110 @@
       </c>
       <c r="N309" t="s">
         <v>24</v>
       </c>
       <c r="O309">
         <v>106.86</v>
       </c>
       <c r="P309" t="s">
         <v>24</v>
       </c>
       <c r="Q309" t="s">
         <v>24</v>
       </c>
       <c r="R309" t="s">
         <v>24</v>
       </c>
       <c r="S309">
         <v>106.86</v>
       </c>
     </row>
     <row r="310" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C310" t="s">
+        <v>537</v>
+      </c>
+      <c r="E310" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="F310" t="s">
         <v>41</v>
       </c>
       <c r="G310" t="s">
         <v>23</v>
       </c>
       <c r="H310">
         <v>128</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>161</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310" t="s">
         <v>24</v>
       </c>
       <c r="M310" t="s">
         <v>24</v>
       </c>
       <c r="N310" t="s">
         <v>24</v>
       </c>
       <c r="O310" t="s">
         <v>24</v>
       </c>
       <c r="P310" t="s">
         <v>24</v>
       </c>
       <c r="Q310" t="s">
         <v>24</v>
       </c>
       <c r="R310">
         <v>106.71</v>
       </c>
       <c r="S310">
         <v>106.71</v>
       </c>
     </row>
     <row r="311" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
+        <v>539</v>
+      </c>
+      <c r="C311" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="E311" t="s">
         <v>24</v>
       </c>
       <c r="F311" t="s">
         <v>41</v>
       </c>
       <c r="G311" t="s">
         <v>38</v>
       </c>
       <c r="H311">
         <v>22</v>
       </c>
       <c r="I311" t="b">
         <v>0</v>
       </c>
       <c r="J311" t="s">
         <v>161</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
       <c r="L311" t="s">
         <v>24</v>
       </c>
@@ -21016,51 +21016,51 @@
       </c>
       <c r="N311" t="s">
         <v>24</v>
       </c>
       <c r="O311" t="s">
         <v>24</v>
       </c>
       <c r="P311" t="s">
         <v>24</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311">
         <v>106.41</v>
       </c>
       <c r="S311">
         <v>106.41</v>
       </c>
     </row>
     <row r="312" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C312" t="s">
         <v>149</v>
       </c>
       <c r="E312" t="s">
         <v>34</v>
       </c>
       <c r="F312" t="s">
         <v>31</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312">
         <v>35</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>161</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
@@ -21072,51 +21072,51 @@
       </c>
       <c r="N312" t="s">
         <v>24</v>
       </c>
       <c r="O312" t="s">
         <v>24</v>
       </c>
       <c r="P312">
         <v>106.11</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312" t="s">
         <v>24</v>
       </c>
       <c r="S312">
         <v>106.11</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C313" t="s">
         <v>282</v>
       </c>
       <c r="D313">
         <v>2402</v>
       </c>
       <c r="E313" t="s">
         <v>24</v>
       </c>
       <c r="F313" t="s">
         <v>41</v>
       </c>
       <c r="G313" t="s">
         <v>23</v>
       </c>
       <c r="H313">
         <v>129</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>164</v>
       </c>
@@ -21131,54 +21131,54 @@
       </c>
       <c r="N313" t="s">
         <v>24</v>
       </c>
       <c r="O313" t="s">
         <v>24</v>
       </c>
       <c r="P313" t="s">
         <v>24</v>
       </c>
       <c r="Q313" t="s">
         <v>24</v>
       </c>
       <c r="R313" t="s">
         <v>24</v>
       </c>
       <c r="S313">
         <v>106.11</v>
       </c>
     </row>
     <row r="314" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
+        <v>541</v>
+      </c>
+      <c r="C314" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="E314" t="s">
         <v>24</v>
       </c>
       <c r="F314" t="s">
         <v>22</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="H314">
         <v>51</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>161</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
       <c r="L314" t="s">
         <v>24</v>
       </c>
@@ -21187,54 +21187,54 @@
       </c>
       <c r="N314" t="s">
         <v>24</v>
       </c>
       <c r="O314">
         <v>106.07</v>
       </c>
       <c r="P314" t="s">
         <v>24</v>
       </c>
       <c r="Q314" t="s">
         <v>24</v>
       </c>
       <c r="R314" t="s">
         <v>24</v>
       </c>
       <c r="S314">
         <v>106.07</v>
       </c>
     </row>
     <row r="315" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
+        <v>543</v>
+      </c>
+      <c r="C315" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="E315" t="s">
         <v>24</v>
       </c>
       <c r="F315" t="s">
         <v>41</v>
       </c>
       <c r="G315" t="s">
         <v>38</v>
       </c>
       <c r="H315">
         <v>23</v>
       </c>
       <c r="I315" t="b">
         <v>0</v>
       </c>
       <c r="J315" t="s">
         <v>161</v>
       </c>
       <c r="K315">
         <v>1</v>
       </c>
       <c r="L315" t="s">
         <v>24</v>
       </c>
@@ -21243,51 +21243,51 @@
       </c>
       <c r="N315" t="s">
         <v>24</v>
       </c>
       <c r="O315" t="s">
         <v>24</v>
       </c>
       <c r="P315" t="s">
         <v>24</v>
       </c>
       <c r="Q315" t="s">
         <v>24</v>
       </c>
       <c r="R315">
         <v>105.92</v>
       </c>
       <c r="S315">
         <v>105.92</v>
       </c>
     </row>
     <row r="316" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C316" t="s">
         <v>222</v>
       </c>
       <c r="E316" t="s">
         <v>24</v>
       </c>
       <c r="F316" t="s">
         <v>22</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="H316">
         <v>52</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>161</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
@@ -21299,51 +21299,51 @@
       </c>
       <c r="N316" t="s">
         <v>24</v>
       </c>
       <c r="O316" t="s">
         <v>24</v>
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316" t="s">
         <v>24</v>
       </c>
       <c r="S316">
         <v>105.87</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="C317" t="s">
         <v>235</v>
       </c>
       <c r="E317" t="s">
         <v>24</v>
       </c>
       <c r="F317" t="s">
         <v>41</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="H317">
         <v>130</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>161</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
@@ -21414,51 +21414,51 @@
       </c>
       <c r="O318">
         <v>105.65</v>
       </c>
       <c r="P318" t="s">
         <v>24</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318" t="s">
         <v>24</v>
       </c>
       <c r="S318">
         <v>105.65</v>
       </c>
     </row>
     <row r="319" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>33</v>
       </c>
       <c r="C319" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="E319" t="s">
         <v>44</v>
       </c>
       <c r="F319" t="s">
         <v>31</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="H319">
         <v>37</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>161</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319">
         <v>105.62</v>
       </c>
@@ -21470,51 +21470,51 @@
       </c>
       <c r="O319" t="s">
         <v>24</v>
       </c>
       <c r="P319" t="s">
         <v>24</v>
       </c>
       <c r="Q319" t="s">
         <v>24</v>
       </c>
       <c r="R319" t="s">
         <v>24</v>
       </c>
       <c r="S319">
         <v>105.62</v>
       </c>
     </row>
     <row r="320" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>185</v>
       </c>
       <c r="C320" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="E320" t="s">
         <v>24</v>
       </c>
       <c r="F320" t="s">
         <v>41</v>
       </c>
       <c r="G320" t="s">
         <v>23</v>
       </c>
       <c r="H320">
         <v>131</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>161</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>24</v>
       </c>
@@ -21523,225 +21523,225 @@
       </c>
       <c r="N320" t="s">
         <v>24</v>
       </c>
       <c r="O320" t="s">
         <v>24</v>
       </c>
       <c r="P320">
         <v>105.43</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>24</v>
       </c>
       <c r="S320">
         <v>105.43</v>
       </c>
     </row>
     <row r="321" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
+        <v>548</v>
+      </c>
+      <c r="C321" t="s">
         <v>549</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F321" t="s">
         <v>22</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="H321">
         <v>53</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>161</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
       <c r="M321" t="s">
         <v>24</v>
       </c>
       <c r="N321" t="s">
         <v>24</v>
       </c>
       <c r="O321" t="s">
         <v>24</v>
       </c>
       <c r="P321" t="s">
         <v>24</v>
       </c>
       <c r="Q321">
         <v>105.41</v>
       </c>
       <c r="R321" t="s">
         <v>24</v>
       </c>
       <c r="S321">
         <v>105.41</v>
       </c>
     </row>
     <row r="322" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
+        <v>551</v>
+      </c>
+      <c r="C322" t="s">
         <v>552</v>
       </c>
-      <c r="C322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F322" t="s">
         <v>41</v>
       </c>
       <c r="G322" t="s">
         <v>23</v>
       </c>
       <c r="H322">
         <v>132</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>161</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
       <c r="M322" t="s">
         <v>24</v>
       </c>
       <c r="N322" t="s">
         <v>24</v>
       </c>
       <c r="O322" t="s">
         <v>24</v>
       </c>
       <c r="P322" t="s">
         <v>24</v>
       </c>
       <c r="Q322" t="s">
         <v>24</v>
       </c>
       <c r="R322">
         <v>105.35</v>
       </c>
       <c r="S322">
         <v>105.35</v>
       </c>
     </row>
     <row r="323" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C323" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D323">
         <v>2459</v>
       </c>
       <c r="E323" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="F323" t="s">
         <v>65</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="H323">
         <v>17</v>
       </c>
       <c r="I323" t="b">
         <v>0</v>
       </c>
       <c r="J323" t="s">
         <v>164</v>
       </c>
       <c r="K323">
         <v>0</v>
       </c>
       <c r="L323" t="s">
         <v>24</v>
       </c>
       <c r="M323" t="s">
         <v>24</v>
       </c>
       <c r="N323" t="s">
         <v>24</v>
       </c>
       <c r="O323" t="s">
         <v>24</v>
       </c>
       <c r="P323" t="s">
         <v>24</v>
       </c>
       <c r="Q323" t="s">
         <v>24</v>
       </c>
       <c r="R323" t="s">
         <v>24</v>
       </c>
       <c r="S323">
         <v>105.3</v>
       </c>
     </row>
     <row r="324" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
+        <v>555</v>
+      </c>
+      <c r="C324" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="D324">
         <v>2520</v>
       </c>
       <c r="E324" t="s">
         <v>24</v>
       </c>
       <c r="F324" t="s">
         <v>41</v>
       </c>
       <c r="G324" t="s">
         <v>38</v>
       </c>
       <c r="H324">
         <v>24</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>161</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
@@ -21753,51 +21753,51 @@
       </c>
       <c r="N324" t="s">
         <v>24</v>
       </c>
       <c r="O324" t="s">
         <v>24</v>
       </c>
       <c r="P324" t="s">
         <v>24</v>
       </c>
       <c r="Q324">
         <v>105.2</v>
       </c>
       <c r="R324" t="s">
         <v>24</v>
       </c>
       <c r="S324">
         <v>105.2</v>
       </c>
     </row>
     <row r="325" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="C325" t="s">
         <v>155</v>
       </c>
       <c r="D325">
         <v>2559</v>
       </c>
       <c r="E325" t="s">
         <v>24</v>
       </c>
       <c r="F325" t="s">
         <v>84</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="H325">
         <v>13</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>161</v>
       </c>
@@ -21815,51 +21815,51 @@
       </c>
       <c r="O325">
         <v>104.82</v>
       </c>
       <c r="P325" t="s">
         <v>24</v>
       </c>
       <c r="Q325" t="s">
         <v>24</v>
       </c>
       <c r="R325" t="s">
         <v>24</v>
       </c>
       <c r="S325">
         <v>104.82</v>
       </c>
     </row>
     <row r="326" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>105</v>
       </c>
       <c r="C326" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D326">
         <v>1686</v>
       </c>
       <c r="E326" t="s">
         <v>73</v>
       </c>
       <c r="F326" t="s">
         <v>41</v>
       </c>
       <c r="G326" t="s">
         <v>23</v>
       </c>
       <c r="H326">
         <v>133</v>
       </c>
       <c r="I326" t="b">
         <v>0</v>
       </c>
       <c r="J326" t="s">
         <v>161</v>
       </c>
       <c r="K326">
         <v>1</v>
       </c>
@@ -21874,169 +21874,169 @@
       </c>
       <c r="O326" t="s">
         <v>24</v>
       </c>
       <c r="P326">
         <v>104.74</v>
       </c>
       <c r="Q326" t="s">
         <v>24</v>
       </c>
       <c r="R326" t="s">
         <v>24</v>
       </c>
       <c r="S326">
         <v>104.74</v>
       </c>
     </row>
     <row r="327" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>85</v>
       </c>
       <c r="C327" t="s">
+        <v>559</v>
+      </c>
+      <c r="E327" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="F327" t="s">
         <v>41</v>
       </c>
       <c r="G327" t="s">
         <v>23</v>
       </c>
       <c r="H327">
         <v>134</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>161</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
       <c r="M327" t="s">
         <v>24</v>
       </c>
       <c r="N327" t="s">
         <v>24</v>
       </c>
       <c r="O327" t="s">
         <v>24</v>
       </c>
       <c r="P327" t="s">
         <v>24</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327">
         <v>104.66</v>
       </c>
       <c r="S327">
         <v>104.66</v>
       </c>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>561</v>
+      </c>
+      <c r="C328" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="D328">
         <v>1431</v>
       </c>
       <c r="E328" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F328" t="s">
         <v>22</v>
       </c>
       <c r="G328" t="s">
         <v>38</v>
       </c>
       <c r="H328">
         <v>18</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>161</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
       <c r="M328" t="s">
         <v>24</v>
       </c>
       <c r="N328" t="s">
         <v>24</v>
       </c>
       <c r="O328" t="s">
         <v>24</v>
       </c>
       <c r="P328" t="s">
         <v>24</v>
       </c>
       <c r="Q328" t="s">
         <v>24</v>
       </c>
       <c r="R328">
         <v>104.65</v>
       </c>
       <c r="S328">
         <v>104.65</v>
       </c>
     </row>
     <row r="329" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C329" t="s">
         <v>117</v>
       </c>
       <c r="E329" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="F329" t="s">
         <v>41</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="H329">
         <v>135</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>161</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329">
         <v>104.65</v>
       </c>
       <c r="M329" t="s">
         <v>24</v>
       </c>
@@ -22045,54 +22045,54 @@
       </c>
       <c r="O329" t="s">
         <v>24</v>
       </c>
       <c r="P329" t="s">
         <v>24</v>
       </c>
       <c r="Q329" t="s">
         <v>24</v>
       </c>
       <c r="R329" t="s">
         <v>24</v>
       </c>
       <c r="S329">
         <v>104.65</v>
       </c>
     </row>
     <row r="330" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>58</v>
       </c>
       <c r="C330" t="s">
+        <v>565</v>
+      </c>
+      <c r="E330" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>23</v>
       </c>
       <c r="H330">
         <v>54</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>161</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
       <c r="M330" t="s">
         <v>24</v>
       </c>
@@ -22154,54 +22154,54 @@
       </c>
       <c r="N331" t="s">
         <v>24</v>
       </c>
       <c r="O331" t="s">
         <v>24</v>
       </c>
       <c r="P331" t="s">
         <v>24</v>
       </c>
       <c r="Q331" t="s">
         <v>24</v>
       </c>
       <c r="R331">
         <v>104.48</v>
       </c>
       <c r="S331">
         <v>104.48</v>
       </c>
     </row>
     <row r="332" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
+        <v>567</v>
+      </c>
+      <c r="C332" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="D332">
         <v>408</v>
       </c>
       <c r="E332" t="s">
         <v>34</v>
       </c>
       <c r="F332" t="s">
         <v>22</v>
       </c>
       <c r="G332" t="s">
         <v>38</v>
       </c>
       <c r="H332">
         <v>19</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>161</v>
       </c>
       <c r="K332">
         <v>1</v>
       </c>
@@ -22213,54 +22213,54 @@
       </c>
       <c r="N332" t="s">
         <v>24</v>
       </c>
       <c r="O332" t="s">
         <v>24</v>
       </c>
       <c r="P332" t="s">
         <v>24</v>
       </c>
       <c r="Q332" t="s">
         <v>24</v>
       </c>
       <c r="R332" t="s">
         <v>24</v>
       </c>
       <c r="S332">
         <v>104.44</v>
       </c>
     </row>
     <row r="333" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
+        <v>569</v>
+      </c>
+      <c r="C333" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="E333" t="s">
         <v>37</v>
       </c>
       <c r="F333" t="s">
         <v>22</v>
       </c>
       <c r="G333" t="s">
         <v>38</v>
       </c>
       <c r="H333">
         <v>20</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>161</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333">
         <v>104.2</v>
       </c>
@@ -22272,107 +22272,107 @@
       </c>
       <c r="O333" t="s">
         <v>24</v>
       </c>
       <c r="P333" t="s">
         <v>24</v>
       </c>
       <c r="Q333" t="s">
         <v>24</v>
       </c>
       <c r="R333" t="s">
         <v>24</v>
       </c>
       <c r="S333">
         <v>104.2</v>
       </c>
     </row>
     <row r="334" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>154</v>
       </c>
       <c r="C334" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="E334" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F334" t="s">
         <v>41</v>
       </c>
       <c r="G334" t="s">
         <v>23</v>
       </c>
       <c r="H334">
         <v>137</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>161</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
       <c r="L334" t="s">
         <v>24</v>
       </c>
       <c r="M334" t="s">
         <v>24</v>
       </c>
       <c r="N334" t="s">
         <v>24</v>
       </c>
       <c r="O334" t="s">
         <v>24</v>
       </c>
       <c r="P334" t="s">
         <v>24</v>
       </c>
       <c r="Q334" t="s">
         <v>24</v>
       </c>
       <c r="R334">
         <v>104.14</v>
       </c>
       <c r="S334">
         <v>104.14</v>
       </c>
     </row>
     <row r="335" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
+        <v>571</v>
+      </c>
+      <c r="C335" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E335" t="s">
         <v>37</v>
       </c>
       <c r="F335" t="s">
         <v>31</v>
       </c>
       <c r="G335" t="s">
         <v>23</v>
       </c>
       <c r="H335">
         <v>38</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>161</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
       <c r="L335">
         <v>104.13</v>
       </c>
@@ -22381,54 +22381,54 @@
       </c>
       <c r="N335" t="s">
         <v>24</v>
       </c>
       <c r="O335" t="s">
         <v>24</v>
       </c>
       <c r="P335" t="s">
         <v>24</v>
       </c>
       <c r="Q335" t="s">
         <v>24</v>
       </c>
       <c r="R335" t="s">
         <v>24</v>
       </c>
       <c r="S335">
         <v>104.13</v>
       </c>
     </row>
     <row r="336" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
+        <v>573</v>
+      </c>
+      <c r="C336" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="E336" t="s">
         <v>111</v>
       </c>
       <c r="F336" t="s">
         <v>41</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="H336">
         <v>138</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>161</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336" t="s">
         <v>24</v>
       </c>
@@ -22440,54 +22440,54 @@
       </c>
       <c r="O336" t="s">
         <v>24</v>
       </c>
       <c r="P336" t="s">
         <v>24</v>
       </c>
       <c r="Q336" t="s">
         <v>24</v>
       </c>
       <c r="R336">
         <v>104.09</v>
       </c>
       <c r="S336">
         <v>104.09</v>
       </c>
     </row>
     <row r="337" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>71</v>
       </c>
       <c r="C337" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="E337" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F337" t="s">
         <v>41</v>
       </c>
       <c r="G337" t="s">
         <v>23</v>
       </c>
       <c r="H337">
         <v>139</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>161</v>
       </c>
       <c r="K337">
         <v>1</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
       <c r="M337" t="s">
         <v>24</v>
       </c>
@@ -22499,51 +22499,51 @@
       </c>
       <c r="P337" t="s">
         <v>24</v>
       </c>
       <c r="Q337" t="s">
         <v>24</v>
       </c>
       <c r="R337">
         <v>104.03</v>
       </c>
       <c r="S337">
         <v>104.03</v>
       </c>
     </row>
     <row r="338" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>103</v>
       </c>
       <c r="C338" t="s">
         <v>222</v>
       </c>
       <c r="E338" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F338" t="s">
         <v>22</v>
       </c>
       <c r="G338" t="s">
         <v>38</v>
       </c>
       <c r="H338">
         <v>21</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>161</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
       <c r="L338">
         <v>103.79</v>
       </c>
       <c r="M338" t="s">
         <v>24</v>
       </c>
@@ -22552,51 +22552,51 @@
       </c>
       <c r="O338" t="s">
         <v>24</v>
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338" t="s">
         <v>24</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>103.79</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>116</v>
       </c>
       <c r="C339" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D339">
         <v>2553</v>
       </c>
       <c r="E339" t="s">
         <v>24</v>
       </c>
       <c r="F339" t="s">
         <v>41</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>140</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>161</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
@@ -22611,107 +22611,107 @@
       </c>
       <c r="O339" t="s">
         <v>24</v>
       </c>
       <c r="P339" t="s">
         <v>24</v>
       </c>
       <c r="Q339" t="s">
         <v>24</v>
       </c>
       <c r="R339">
         <v>103.78</v>
       </c>
       <c r="S339">
         <v>103.78</v>
       </c>
     </row>
     <row r="340" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>204</v>
       </c>
       <c r="C340" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E340" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F340" t="s">
         <v>41</v>
       </c>
       <c r="G340" t="s">
         <v>23</v>
       </c>
       <c r="H340">
         <v>141</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>161</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340" t="s">
         <v>24</v>
       </c>
       <c r="M340" t="s">
         <v>24</v>
       </c>
       <c r="N340" t="s">
         <v>24</v>
       </c>
       <c r="O340" t="s">
         <v>24</v>
       </c>
       <c r="P340" t="s">
         <v>24</v>
       </c>
       <c r="Q340">
         <v>103.71</v>
       </c>
       <c r="R340" t="s">
         <v>24</v>
       </c>
       <c r="S340">
         <v>103.71</v>
       </c>
     </row>
     <row r="341" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C341" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="E341" t="s">
         <v>24</v>
       </c>
       <c r="F341" t="s">
         <v>84</v>
       </c>
       <c r="G341" t="s">
         <v>23</v>
       </c>
       <c r="H341">
         <v>14</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>161</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
       <c r="L341" t="s">
         <v>24</v>
       </c>
@@ -22720,54 +22720,54 @@
       </c>
       <c r="N341" t="s">
         <v>24</v>
       </c>
       <c r="O341" t="s">
         <v>24</v>
       </c>
       <c r="P341" t="s">
         <v>24</v>
       </c>
       <c r="Q341">
         <v>103.67</v>
       </c>
       <c r="R341" t="s">
         <v>24</v>
       </c>
       <c r="S341">
         <v>103.67</v>
       </c>
     </row>
     <row r="342" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C342" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D342">
         <v>1809</v>
       </c>
       <c r="E342" t="s">
         <v>73</v>
       </c>
       <c r="F342" t="s">
         <v>22</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342">
         <v>55</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>164</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
@@ -22779,51 +22779,51 @@
       </c>
       <c r="N342" t="s">
         <v>24</v>
       </c>
       <c r="O342" t="s">
         <v>24</v>
       </c>
       <c r="P342">
         <v>103.66</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342" t="s">
         <v>24</v>
       </c>
       <c r="S342">
         <v>103.66</v>
       </c>
     </row>
     <row r="343" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C343" t="s">
         <v>117</v>
       </c>
       <c r="D343">
         <v>1207</v>
       </c>
       <c r="E343" t="s">
         <v>34</v>
       </c>
       <c r="F343" t="s">
         <v>41</v>
       </c>
       <c r="G343" t="s">
         <v>23</v>
       </c>
       <c r="H343">
         <v>142</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>164</v>
       </c>
@@ -22838,54 +22838,54 @@
       </c>
       <c r="N343" t="s">
         <v>24</v>
       </c>
       <c r="O343" t="s">
         <v>24</v>
       </c>
       <c r="P343">
         <v>103.53</v>
       </c>
       <c r="Q343" t="s">
         <v>24</v>
       </c>
       <c r="R343" t="s">
         <v>24</v>
       </c>
       <c r="S343">
         <v>103.53</v>
       </c>
     </row>
     <row r="344" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
+        <v>580</v>
+      </c>
+      <c r="C344" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D344">
         <v>267</v>
       </c>
       <c r="E344" t="s">
         <v>73</v>
       </c>
       <c r="F344" t="s">
         <v>22</v>
       </c>
       <c r="G344" t="s">
         <v>38</v>
       </c>
       <c r="H344">
         <v>22</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>164</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
@@ -22900,51 +22900,51 @@
       </c>
       <c r="O344" t="s">
         <v>24</v>
       </c>
       <c r="P344">
         <v>103.51</v>
       </c>
       <c r="Q344" t="s">
         <v>24</v>
       </c>
       <c r="R344" t="s">
         <v>24</v>
       </c>
       <c r="S344">
         <v>103.51</v>
       </c>
     </row>
     <row r="345" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>132</v>
       </c>
       <c r="C345" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D345">
         <v>341</v>
       </c>
       <c r="E345" t="s">
         <v>64</v>
       </c>
       <c r="F345" t="s">
         <v>31</v>
       </c>
       <c r="G345" t="s">
         <v>23</v>
       </c>
       <c r="H345">
         <v>39</v>
       </c>
       <c r="I345" t="b">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>164</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
@@ -23015,51 +23015,51 @@
       </c>
       <c r="O346" t="s">
         <v>24</v>
       </c>
       <c r="P346" t="s">
         <v>24</v>
       </c>
       <c r="Q346" t="s">
         <v>24</v>
       </c>
       <c r="R346" t="s">
         <v>24</v>
       </c>
       <c r="S346">
         <v>103.29</v>
       </c>
     </row>
     <row r="347" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>182</v>
       </c>
       <c r="C347" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="E347" t="s">
         <v>24</v>
       </c>
       <c r="F347" t="s">
         <v>41</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347">
         <v>143</v>
       </c>
       <c r="I347" t="b">
         <v>0</v>
       </c>
       <c r="J347" t="s">
         <v>161</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347" t="s">
         <v>24</v>
       </c>
@@ -23127,57 +23127,57 @@
       </c>
       <c r="N348" t="s">
         <v>24</v>
       </c>
       <c r="O348">
         <v>103.08</v>
       </c>
       <c r="P348" t="s">
         <v>24</v>
       </c>
       <c r="Q348" t="s">
         <v>24</v>
       </c>
       <c r="R348" t="s">
         <v>24</v>
       </c>
       <c r="S348">
         <v>103.08</v>
       </c>
     </row>
     <row r="349" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="C349" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="E349" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F349" t="s">
         <v>41</v>
       </c>
       <c r="G349" t="s">
         <v>38</v>
       </c>
       <c r="H349">
         <v>25</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>161</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>24</v>
       </c>
       <c r="M349" t="s">
         <v>24</v>
       </c>
@@ -23186,51 +23186,51 @@
       </c>
       <c r="O349" t="s">
         <v>24</v>
       </c>
       <c r="P349" t="s">
         <v>24</v>
       </c>
       <c r="Q349" t="s">
         <v>24</v>
       </c>
       <c r="R349">
         <v>103.06</v>
       </c>
       <c r="S349">
         <v>103.06</v>
       </c>
     </row>
     <row r="350" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>223</v>
       </c>
       <c r="C350" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="E350" t="s">
         <v>24</v>
       </c>
       <c r="F350" t="s">
         <v>22</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="H350">
         <v>57</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>161</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
       <c r="L350" t="s">
         <v>24</v>
       </c>
@@ -23242,51 +23242,51 @@
       </c>
       <c r="O350" t="s">
         <v>24</v>
       </c>
       <c r="P350" t="s">
         <v>24</v>
       </c>
       <c r="Q350" t="s">
         <v>24</v>
       </c>
       <c r="R350" t="s">
         <v>24</v>
       </c>
       <c r="S350">
         <v>102.9</v>
       </c>
     </row>
     <row r="351" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>132</v>
       </c>
       <c r="C351" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="E351" t="s">
         <v>37</v>
       </c>
       <c r="F351" t="s">
         <v>31</v>
       </c>
       <c r="G351" t="s">
         <v>23</v>
       </c>
       <c r="H351">
         <v>40</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>161</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351">
         <v>102.85</v>
       </c>
@@ -23295,110 +23295,110 @@
       </c>
       <c r="N351" t="s">
         <v>24</v>
       </c>
       <c r="O351" t="s">
         <v>24</v>
       </c>
       <c r="P351" t="s">
         <v>24</v>
       </c>
       <c r="Q351" t="s">
         <v>24</v>
       </c>
       <c r="R351" t="s">
         <v>24</v>
       </c>
       <c r="S351">
         <v>102.85</v>
       </c>
     </row>
     <row r="352" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
+        <v>587</v>
+      </c>
+      <c r="C352" t="s">
         <v>588</v>
       </c>
-      <c r="C352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E352" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F352" t="s">
         <v>41</v>
       </c>
       <c r="G352" t="s">
         <v>38</v>
       </c>
       <c r="H352">
         <v>26</v>
       </c>
       <c r="I352" t="b">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>161</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352">
         <v>102.62</v>
       </c>
       <c r="M352" t="s">
         <v>24</v>
       </c>
       <c r="N352" t="s">
         <v>24</v>
       </c>
       <c r="O352" t="s">
         <v>24</v>
       </c>
       <c r="P352" t="s">
         <v>24</v>
       </c>
       <c r="Q352" t="s">
         <v>24</v>
       </c>
       <c r="R352" t="s">
         <v>24</v>
       </c>
       <c r="S352">
         <v>102.62</v>
       </c>
     </row>
     <row r="353" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
+        <v>589</v>
+      </c>
+      <c r="C353" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E353" t="s">
         <v>24</v>
       </c>
       <c r="F353" t="s">
         <v>41</v>
       </c>
       <c r="G353" t="s">
         <v>23</v>
       </c>
       <c r="H353">
         <v>144</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>161</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353" t="s">
         <v>24</v>
       </c>
@@ -23407,110 +23407,110 @@
       </c>
       <c r="N353" t="s">
         <v>24</v>
       </c>
       <c r="O353" t="s">
         <v>24</v>
       </c>
       <c r="P353" t="s">
         <v>24</v>
       </c>
       <c r="Q353" t="s">
         <v>24</v>
       </c>
       <c r="R353">
         <v>102.62</v>
       </c>
       <c r="S353">
         <v>102.62</v>
       </c>
     </row>
     <row r="354" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C354" t="s">
         <v>222</v>
       </c>
       <c r="E354" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F354" t="s">
         <v>41</v>
       </c>
       <c r="G354" t="s">
         <v>23</v>
       </c>
       <c r="H354">
         <v>145</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>161</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354" t="s">
         <v>24</v>
       </c>
       <c r="M354" t="s">
         <v>24</v>
       </c>
       <c r="N354" t="s">
         <v>24</v>
       </c>
       <c r="O354" t="s">
         <v>24</v>
       </c>
       <c r="P354" t="s">
         <v>24</v>
       </c>
       <c r="Q354" t="s">
         <v>24</v>
       </c>
       <c r="R354">
         <v>102.56</v>
       </c>
       <c r="S354">
         <v>102.56</v>
       </c>
     </row>
     <row r="355" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C355" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="E355" t="s">
         <v>24</v>
       </c>
       <c r="F355" t="s">
         <v>41</v>
       </c>
       <c r="G355" t="s">
         <v>23</v>
       </c>
       <c r="H355">
         <v>146</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>161</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
       <c r="L355" t="s">
         <v>24</v>
       </c>
@@ -23519,51 +23519,51 @@
       </c>
       <c r="N355" t="s">
         <v>24</v>
       </c>
       <c r="O355">
         <v>102.29</v>
       </c>
       <c r="P355" t="s">
         <v>24</v>
       </c>
       <c r="Q355" t="s">
         <v>24</v>
       </c>
       <c r="R355" t="s">
         <v>24</v>
       </c>
       <c r="S355">
         <v>102.29</v>
       </c>
     </row>
     <row r="356" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="C356" t="s">
         <v>209</v>
       </c>
       <c r="E356" t="s">
         <v>21</v>
       </c>
       <c r="F356" t="s">
         <v>41</v>
       </c>
       <c r="G356" t="s">
         <v>38</v>
       </c>
       <c r="H356">
         <v>27</v>
       </c>
       <c r="I356" t="b">
         <v>0</v>
       </c>
       <c r="J356" t="s">
         <v>161</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>
@@ -23575,57 +23575,57 @@
       </c>
       <c r="N356" t="s">
         <v>24</v>
       </c>
       <c r="O356" t="s">
         <v>24</v>
       </c>
       <c r="P356">
         <v>102.16</v>
       </c>
       <c r="Q356" t="s">
         <v>24</v>
       </c>
       <c r="R356" t="s">
         <v>24</v>
       </c>
       <c r="S356">
         <v>102.16</v>
       </c>
     </row>
     <row r="357" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
+        <v>594</v>
+      </c>
+      <c r="C357" t="s">
         <v>595</v>
       </c>
-      <c r="C357" t="s">
+      <c r="E357" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="F357" t="s">
         <v>41</v>
       </c>
       <c r="G357" t="s">
         <v>23</v>
       </c>
       <c r="H357">
         <v>147</v>
       </c>
       <c r="I357" t="b">
         <v>0</v>
       </c>
       <c r="J357" t="s">
         <v>161</v>
       </c>
       <c r="K357">
         <v>1</v>
       </c>
       <c r="L357" t="s">
         <v>24</v>
       </c>
       <c r="M357" t="s">
         <v>24</v>
       </c>
@@ -23634,107 +23634,107 @@
       </c>
       <c r="O357" t="s">
         <v>24</v>
       </c>
       <c r="P357">
         <v>102.16</v>
       </c>
       <c r="Q357" t="s">
         <v>24</v>
       </c>
       <c r="R357" t="s">
         <v>24</v>
       </c>
       <c r="S357">
         <v>102.16</v>
       </c>
     </row>
     <row r="358" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>185</v>
       </c>
       <c r="C358" t="s">
+        <v>597</v>
+      </c>
+      <c r="E358" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F358" t="s">
         <v>22</v>
       </c>
       <c r="G358" t="s">
         <v>23</v>
       </c>
       <c r="H358">
         <v>58</v>
       </c>
       <c r="I358" t="b">
         <v>0</v>
       </c>
       <c r="J358" t="s">
         <v>161</v>
       </c>
       <c r="K358">
         <v>1</v>
       </c>
       <c r="L358" t="s">
         <v>24</v>
       </c>
       <c r="M358" t="s">
         <v>24</v>
       </c>
       <c r="N358" t="s">
         <v>24</v>
       </c>
       <c r="O358" t="s">
         <v>24</v>
       </c>
       <c r="P358">
         <v>101.97</v>
       </c>
       <c r="Q358" t="s">
         <v>24</v>
       </c>
       <c r="R358" t="s">
         <v>24</v>
       </c>
       <c r="S358">
         <v>101.97</v>
       </c>
     </row>
     <row r="359" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C359" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="E359" t="s">
         <v>68</v>
       </c>
       <c r="F359" t="s">
         <v>31</v>
       </c>
       <c r="G359" t="s">
         <v>23</v>
       </c>
       <c r="H359">
         <v>41</v>
       </c>
       <c r="I359" t="b">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>161</v>
       </c>
       <c r="K359">
         <v>1</v>
       </c>
       <c r="L359">
         <v>101.96</v>
       </c>
@@ -23743,54 +23743,54 @@
       </c>
       <c r="N359" t="s">
         <v>24</v>
       </c>
       <c r="O359" t="s">
         <v>24</v>
       </c>
       <c r="P359" t="s">
         <v>24</v>
       </c>
       <c r="Q359" t="s">
         <v>24</v>
       </c>
       <c r="R359" t="s">
         <v>24</v>
       </c>
       <c r="S359">
         <v>101.96</v>
       </c>
     </row>
     <row r="360" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
+        <v>599</v>
+      </c>
+      <c r="C360" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="E360" t="s">
         <v>24</v>
       </c>
       <c r="F360" t="s">
         <v>41</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="H360">
         <v>148</v>
       </c>
       <c r="I360" t="b">
         <v>0</v>
       </c>
       <c r="J360" t="s">
         <v>161</v>
       </c>
       <c r="K360">
         <v>1</v>
       </c>
       <c r="L360" t="s">
         <v>24</v>
       </c>
@@ -23799,54 +23799,54 @@
       </c>
       <c r="N360" t="s">
         <v>24</v>
       </c>
       <c r="O360">
         <v>101.91</v>
       </c>
       <c r="P360" t="s">
         <v>24</v>
       </c>
       <c r="Q360" t="s">
         <v>24</v>
       </c>
       <c r="R360" t="s">
         <v>24</v>
       </c>
       <c r="S360">
         <v>101.91</v>
       </c>
     </row>
     <row r="361" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
+        <v>601</v>
+      </c>
+      <c r="C361" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E361" t="s">
         <v>24</v>
       </c>
       <c r="F361" t="s">
         <v>41</v>
       </c>
       <c r="G361" t="s">
         <v>23</v>
       </c>
       <c r="H361">
         <v>149</v>
       </c>
       <c r="I361" t="b">
         <v>0</v>
       </c>
       <c r="J361" t="s">
         <v>161</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
       <c r="L361" t="s">
         <v>24</v>
       </c>
@@ -23855,113 +23855,113 @@
       </c>
       <c r="N361" t="s">
         <v>24</v>
       </c>
       <c r="O361" t="s">
         <v>24</v>
       </c>
       <c r="P361" t="s">
         <v>24</v>
       </c>
       <c r="Q361" t="s">
         <v>24</v>
       </c>
       <c r="R361">
         <v>101.89</v>
       </c>
       <c r="S361">
         <v>101.89</v>
       </c>
     </row>
     <row r="362" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C362" t="s">
         <v>213</v>
       </c>
       <c r="D362">
         <v>556</v>
       </c>
       <c r="E362" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F362" t="s">
         <v>22</v>
       </c>
       <c r="G362" t="s">
         <v>23</v>
       </c>
       <c r="H362">
         <v>59</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>161</v>
       </c>
       <c r="K362">
         <v>1</v>
       </c>
       <c r="L362" t="s">
         <v>24</v>
       </c>
       <c r="M362" t="s">
         <v>24</v>
       </c>
       <c r="N362" t="s">
         <v>24</v>
       </c>
       <c r="O362" t="s">
         <v>24</v>
       </c>
       <c r="P362">
         <v>101.88</v>
       </c>
       <c r="Q362" t="s">
         <v>24</v>
       </c>
       <c r="R362" t="s">
         <v>24</v>
       </c>
       <c r="S362">
         <v>101.88</v>
       </c>
     </row>
     <row r="363" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
+        <v>603</v>
+      </c>
+      <c r="C363" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="E363" t="s">
         <v>24</v>
       </c>
       <c r="F363" t="s">
         <v>41</v>
       </c>
       <c r="G363" t="s">
         <v>23</v>
       </c>
       <c r="H363">
         <v>150</v>
       </c>
       <c r="I363" t="b">
         <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>161</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
       <c r="L363">
         <v>101.86</v>
       </c>
@@ -23970,116 +23970,116 @@
       </c>
       <c r="N363" t="s">
         <v>24</v>
       </c>
       <c r="O363" t="s">
         <v>24</v>
       </c>
       <c r="P363" t="s">
         <v>24</v>
       </c>
       <c r="Q363" t="s">
         <v>24</v>
       </c>
       <c r="R363" t="s">
         <v>24</v>
       </c>
       <c r="S363">
         <v>101.86</v>
       </c>
     </row>
     <row r="364" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
+        <v>605</v>
+      </c>
+      <c r="C364" t="s">
         <v>606</v>
       </c>
-      <c r="C364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E364" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F364" t="s">
         <v>41</v>
       </c>
       <c r="G364" t="s">
         <v>38</v>
       </c>
       <c r="H364">
         <v>28</v>
       </c>
       <c r="I364" t="b">
         <v>0</v>
       </c>
       <c r="J364" t="s">
         <v>161</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
       <c r="L364" t="s">
         <v>24</v>
       </c>
       <c r="M364" t="s">
         <v>24</v>
       </c>
       <c r="N364" t="s">
         <v>24</v>
       </c>
       <c r="O364" t="s">
         <v>24</v>
       </c>
       <c r="P364" t="s">
         <v>24</v>
       </c>
       <c r="Q364" t="s">
         <v>24</v>
       </c>
       <c r="R364">
         <v>101.76</v>
       </c>
       <c r="S364">
         <v>101.76</v>
       </c>
     </row>
     <row r="365" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C365" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D365">
         <v>2405</v>
       </c>
       <c r="E365" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F365" t="s">
         <v>31</v>
       </c>
       <c r="G365" t="s">
         <v>23</v>
       </c>
       <c r="H365">
         <v>42</v>
       </c>
       <c r="I365" t="b">
         <v>0</v>
       </c>
       <c r="J365" t="s">
         <v>164</v>
       </c>
       <c r="K365">
         <v>1</v>
       </c>
       <c r="L365">
         <v>101.57</v>
       </c>
       <c r="M365" t="s">
         <v>24</v>
       </c>
@@ -24141,51 +24141,51 @@
       </c>
       <c r="N366" t="s">
         <v>24</v>
       </c>
       <c r="O366" t="s">
         <v>24</v>
       </c>
       <c r="P366" t="s">
         <v>24</v>
       </c>
       <c r="Q366" t="s">
         <v>24</v>
       </c>
       <c r="R366" t="s">
         <v>24</v>
       </c>
       <c r="S366">
         <v>101.47</v>
       </c>
     </row>
     <row r="367" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="C367" t="s">
         <v>33</v>
       </c>
       <c r="D367">
         <v>1210</v>
       </c>
       <c r="E367" t="s">
         <v>34</v>
       </c>
       <c r="F367" t="s">
         <v>65</v>
       </c>
       <c r="G367" t="s">
         <v>23</v>
       </c>
       <c r="H367">
         <v>19</v>
       </c>
       <c r="I367" t="b">
         <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>164</v>
       </c>
@@ -24200,54 +24200,54 @@
       </c>
       <c r="N367">
         <v>101.28</v>
       </c>
       <c r="O367" t="s">
         <v>24</v>
       </c>
       <c r="P367" t="s">
         <v>24</v>
       </c>
       <c r="Q367" t="s">
         <v>24</v>
       </c>
       <c r="R367" t="s">
         <v>24</v>
       </c>
       <c r="S367">
         <v>101.28</v>
       </c>
     </row>
     <row r="368" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
+        <v>610</v>
+      </c>
+      <c r="C368" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E368" t="s">
         <v>24</v>
       </c>
       <c r="F368" t="s">
         <v>41</v>
       </c>
       <c r="G368" t="s">
         <v>23</v>
       </c>
       <c r="H368">
         <v>151</v>
       </c>
       <c r="I368" t="b">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>161</v>
       </c>
       <c r="K368">
         <v>1</v>
       </c>
       <c r="L368" t="s">
         <v>24</v>
       </c>
@@ -24259,51 +24259,51 @@
       </c>
       <c r="O368" t="s">
         <v>24</v>
       </c>
       <c r="P368" t="s">
         <v>24</v>
       </c>
       <c r="Q368" t="s">
         <v>24</v>
       </c>
       <c r="R368">
         <v>101.11</v>
       </c>
       <c r="S368">
         <v>101.11</v>
       </c>
     </row>
     <row r="369" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>105</v>
       </c>
       <c r="C369" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="E369" t="s">
         <v>24</v>
       </c>
       <c r="F369" t="s">
         <v>41</v>
       </c>
       <c r="G369" t="s">
         <v>23</v>
       </c>
       <c r="H369">
         <v>152</v>
       </c>
       <c r="I369" t="b">
         <v>0</v>
       </c>
       <c r="J369" t="s">
         <v>161</v>
       </c>
       <c r="K369">
         <v>1</v>
       </c>
       <c r="L369" t="s">
         <v>24</v>
       </c>
@@ -24315,51 +24315,51 @@
       </c>
       <c r="O369" t="s">
         <v>24</v>
       </c>
       <c r="P369" t="s">
         <v>24</v>
       </c>
       <c r="Q369" t="s">
         <v>24</v>
       </c>
       <c r="R369" t="s">
         <v>24</v>
       </c>
       <c r="S369">
         <v>101.03</v>
       </c>
     </row>
     <row r="370" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>62</v>
       </c>
       <c r="C370" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="E370" t="s">
         <v>265</v>
       </c>
       <c r="F370" t="s">
         <v>41</v>
       </c>
       <c r="G370" t="s">
         <v>23</v>
       </c>
       <c r="H370">
         <v>153</v>
       </c>
       <c r="I370" t="b">
         <v>0</v>
       </c>
       <c r="J370" t="s">
         <v>161</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
       <c r="L370" t="s">
         <v>24</v>
       </c>
@@ -24368,172 +24368,172 @@
       </c>
       <c r="N370" t="s">
         <v>24</v>
       </c>
       <c r="O370" t="s">
         <v>24</v>
       </c>
       <c r="P370" t="s">
         <v>24</v>
       </c>
       <c r="Q370" t="s">
         <v>24</v>
       </c>
       <c r="R370">
         <v>100.98</v>
       </c>
       <c r="S370">
         <v>100.98</v>
       </c>
     </row>
     <row r="371" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
+        <v>614</v>
+      </c>
+      <c r="C371" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="D371">
         <v>1239</v>
       </c>
       <c r="E371" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F371" t="s">
         <v>22</v>
       </c>
       <c r="G371" t="s">
         <v>38</v>
       </c>
       <c r="H371">
         <v>23</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>161</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371" t="s">
         <v>24</v>
       </c>
       <c r="M371" t="s">
         <v>24</v>
       </c>
       <c r="N371" t="s">
         <v>24</v>
       </c>
       <c r="O371" t="s">
         <v>24</v>
       </c>
       <c r="P371" t="s">
         <v>24</v>
       </c>
       <c r="Q371">
         <v>100.96</v>
       </c>
       <c r="R371" t="s">
         <v>24</v>
       </c>
       <c r="S371">
         <v>100.96</v>
       </c>
     </row>
     <row r="372" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C372" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D372">
         <v>2028</v>
       </c>
       <c r="E372" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="F372" t="s">
         <v>22</v>
       </c>
       <c r="G372" t="s">
         <v>23</v>
       </c>
       <c r="H372">
         <v>60</v>
       </c>
       <c r="I372" t="b">
         <v>0</v>
       </c>
       <c r="J372" t="s">
         <v>161</v>
       </c>
       <c r="K372">
         <v>1</v>
       </c>
       <c r="L372" t="s">
         <v>24</v>
       </c>
       <c r="M372" t="s">
         <v>24</v>
       </c>
       <c r="N372" t="s">
         <v>24</v>
       </c>
       <c r="O372" t="s">
         <v>24</v>
       </c>
       <c r="P372" t="s">
         <v>24</v>
       </c>
       <c r="Q372">
         <v>100.93</v>
       </c>
       <c r="R372" t="s">
         <v>24</v>
       </c>
       <c r="S372">
         <v>100.93</v>
       </c>
     </row>
     <row r="373" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
+        <v>618</v>
+      </c>
+      <c r="C373" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="E373" t="s">
         <v>178</v>
       </c>
       <c r="F373" t="s">
         <v>31</v>
       </c>
       <c r="G373" t="s">
         <v>23</v>
       </c>
       <c r="H373">
         <v>43</v>
       </c>
       <c r="I373" t="b">
         <v>0</v>
       </c>
       <c r="J373" t="s">
         <v>161</v>
       </c>
       <c r="K373">
         <v>1</v>
       </c>
       <c r="L373" t="s">
         <v>24</v>
       </c>
@@ -24548,101 +24548,101 @@
       </c>
       <c r="P373" t="s">
         <v>24</v>
       </c>
       <c r="Q373" t="s">
         <v>24</v>
       </c>
       <c r="R373" t="s">
         <v>24</v>
       </c>
       <c r="S373">
         <v>100.68</v>
       </c>
     </row>
     <row r="374" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>123</v>
       </c>
       <c r="C374" t="s">
         <v>222</v>
       </c>
       <c r="E374" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="F374" t="s">
         <v>65</v>
       </c>
       <c r="G374" t="s">
         <v>23</v>
       </c>
       <c r="H374">
         <v>20</v>
       </c>
       <c r="I374" t="b">
         <v>0</v>
       </c>
       <c r="J374" t="s">
         <v>161</v>
       </c>
       <c r="K374">
         <v>1</v>
       </c>
       <c r="L374" t="s">
         <v>24</v>
       </c>
       <c r="M374" t="s">
         <v>24</v>
       </c>
       <c r="N374" t="s">
         <v>24</v>
       </c>
       <c r="O374" t="s">
         <v>24</v>
       </c>
       <c r="P374">
         <v>100.47</v>
       </c>
       <c r="Q374" t="s">
         <v>24</v>
       </c>
       <c r="R374" t="s">
         <v>24</v>
       </c>
       <c r="S374">
         <v>100.47</v>
       </c>
     </row>
     <row r="375" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C375" t="s">
         <v>77</v>
       </c>
       <c r="E375" t="s">
         <v>34</v>
       </c>
       <c r="F375" t="s">
         <v>22</v>
       </c>
       <c r="G375" t="s">
         <v>38</v>
       </c>
       <c r="H375">
         <v>24</v>
       </c>
       <c r="I375" t="b">
         <v>0</v>
       </c>
       <c r="J375" t="s">
         <v>161</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
@@ -24657,51 +24657,51 @@
       </c>
       <c r="O375">
         <v>100.42</v>
       </c>
       <c r="P375" t="s">
         <v>24</v>
       </c>
       <c r="Q375" t="s">
         <v>24</v>
       </c>
       <c r="R375" t="s">
         <v>24</v>
       </c>
       <c r="S375">
         <v>100.42</v>
       </c>
     </row>
     <row r="376" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>254</v>
       </c>
       <c r="C376" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="E376" t="s">
         <v>24</v>
       </c>
       <c r="F376" t="s">
         <v>41</v>
       </c>
       <c r="G376" t="s">
         <v>23</v>
       </c>
       <c r="H376">
         <v>154</v>
       </c>
       <c r="I376" t="b">
         <v>0</v>
       </c>
       <c r="J376" t="s">
         <v>161</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376">
         <v>99.94</v>
       </c>
@@ -24710,54 +24710,54 @@
       </c>
       <c r="N376" t="s">
         <v>24</v>
       </c>
       <c r="O376" t="s">
         <v>24</v>
       </c>
       <c r="P376" t="s">
         <v>24</v>
       </c>
       <c r="Q376" t="s">
         <v>24</v>
       </c>
       <c r="R376" t="s">
         <v>24</v>
       </c>
       <c r="S376">
         <v>99.94</v>
       </c>
     </row>
     <row r="377" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C377" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D377">
         <v>1792</v>
       </c>
       <c r="E377" t="s">
         <v>147</v>
       </c>
       <c r="F377" t="s">
         <v>31</v>
       </c>
       <c r="G377" t="s">
         <v>23</v>
       </c>
       <c r="H377">
         <v>44</v>
       </c>
       <c r="I377" t="b">
         <v>0</v>
       </c>
       <c r="J377" t="s">
         <v>164</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
@@ -24772,51 +24772,51 @@
       </c>
       <c r="O377" t="s">
         <v>24</v>
       </c>
       <c r="P377" t="s">
         <v>24</v>
       </c>
       <c r="Q377" t="s">
         <v>24</v>
       </c>
       <c r="R377">
         <v>99.89</v>
       </c>
       <c r="S377">
         <v>99.89</v>
       </c>
     </row>
     <row r="378" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>247</v>
       </c>
       <c r="C378" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E378" t="s">
         <v>24</v>
       </c>
       <c r="F378" t="s">
         <v>41</v>
       </c>
       <c r="G378" t="s">
         <v>23</v>
       </c>
       <c r="H378">
         <v>155</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>161</v>
       </c>
       <c r="K378">
         <v>1</v>
       </c>
       <c r="L378" t="s">
         <v>24</v>
       </c>
@@ -24825,54 +24825,54 @@
       </c>
       <c r="N378" t="s">
         <v>24</v>
       </c>
       <c r="O378" t="s">
         <v>24</v>
       </c>
       <c r="P378" t="s">
         <v>24</v>
       </c>
       <c r="Q378" t="s">
         <v>24</v>
       </c>
       <c r="R378">
         <v>99.85</v>
       </c>
       <c r="S378">
         <v>99.85</v>
       </c>
     </row>
     <row r="379" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
+        <v>625</v>
+      </c>
+      <c r="C379" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="E379" t="s">
         <v>24</v>
       </c>
       <c r="F379" t="s">
         <v>41</v>
       </c>
       <c r="G379" t="s">
         <v>23</v>
       </c>
       <c r="H379">
         <v>156</v>
       </c>
       <c r="I379" t="b">
         <v>0</v>
       </c>
       <c r="J379" t="s">
         <v>161</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379" t="s">
         <v>24</v>
       </c>
@@ -24881,110 +24881,110 @@
       </c>
       <c r="N379" t="s">
         <v>24</v>
       </c>
       <c r="O379" t="s">
         <v>24</v>
       </c>
       <c r="P379" t="s">
         <v>24</v>
       </c>
       <c r="Q379" t="s">
         <v>24</v>
       </c>
       <c r="R379">
         <v>99.69</v>
       </c>
       <c r="S379">
         <v>99.69</v>
       </c>
     </row>
     <row r="380" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C380" t="s">
+        <v>627</v>
+      </c>
+      <c r="E380" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="F380" t="s">
         <v>41</v>
       </c>
       <c r="G380" t="s">
         <v>23</v>
       </c>
       <c r="H380">
         <v>157</v>
       </c>
       <c r="I380" t="b">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>161</v>
       </c>
       <c r="K380">
         <v>1</v>
       </c>
       <c r="L380" t="s">
         <v>24</v>
       </c>
       <c r="M380" t="s">
         <v>24</v>
       </c>
       <c r="N380" t="s">
         <v>24</v>
       </c>
       <c r="O380" t="s">
         <v>24</v>
       </c>
       <c r="P380" t="s">
         <v>24</v>
       </c>
       <c r="Q380" t="s">
         <v>24</v>
       </c>
       <c r="R380">
         <v>99.69</v>
       </c>
       <c r="S380">
         <v>99.69</v>
       </c>
     </row>
     <row r="381" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
+        <v>629</v>
+      </c>
+      <c r="C381" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="E381" t="s">
         <v>34</v>
       </c>
       <c r="F381" t="s">
         <v>41</v>
       </c>
       <c r="G381" t="s">
         <v>38</v>
       </c>
       <c r="H381">
         <v>29</v>
       </c>
       <c r="I381" t="b">
         <v>0</v>
       </c>
       <c r="J381" t="s">
         <v>161</v>
       </c>
       <c r="K381">
         <v>1</v>
       </c>
       <c r="L381" t="s">
         <v>24</v>
       </c>
@@ -24993,51 +24993,51 @@
       </c>
       <c r="N381" t="s">
         <v>24</v>
       </c>
       <c r="O381" t="s">
         <v>24</v>
       </c>
       <c r="P381" t="s">
         <v>24</v>
       </c>
       <c r="Q381" t="s">
         <v>24</v>
       </c>
       <c r="R381">
         <v>99.68</v>
       </c>
       <c r="S381">
         <v>99.68</v>
       </c>
     </row>
     <row r="382" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="C382" t="s">
         <v>97</v>
       </c>
       <c r="D382">
         <v>1342</v>
       </c>
       <c r="E382" t="s">
         <v>30</v>
       </c>
       <c r="F382" t="s">
         <v>31</v>
       </c>
       <c r="G382" t="s">
         <v>23</v>
       </c>
       <c r="H382">
         <v>45</v>
       </c>
       <c r="I382" t="b">
         <v>0</v>
       </c>
       <c r="J382" t="s">
         <v>164</v>
       </c>
@@ -25055,51 +25055,51 @@
       </c>
       <c r="O382" t="s">
         <v>24</v>
       </c>
       <c r="P382" t="s">
         <v>24</v>
       </c>
       <c r="Q382" t="s">
         <v>24</v>
       </c>
       <c r="R382">
         <v>99.66</v>
       </c>
       <c r="S382">
         <v>99.66</v>
       </c>
     </row>
     <row r="383" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>71</v>
       </c>
       <c r="C383" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D383">
         <v>1361</v>
       </c>
       <c r="E383" t="s">
         <v>24</v>
       </c>
       <c r="F383" t="s">
         <v>31</v>
       </c>
       <c r="G383" t="s">
         <v>23</v>
       </c>
       <c r="H383">
         <v>46</v>
       </c>
       <c r="I383" t="b">
         <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>164</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
@@ -25111,60 +25111,60 @@
       </c>
       <c r="N383" t="s">
         <v>24</v>
       </c>
       <c r="O383" t="s">
         <v>24</v>
       </c>
       <c r="P383">
         <v>99.65</v>
       </c>
       <c r="Q383" t="s">
         <v>24</v>
       </c>
       <c r="R383" t="s">
         <v>24</v>
       </c>
       <c r="S383">
         <v>99.65</v>
       </c>
     </row>
     <row r="384" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C384" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D384">
         <v>1378</v>
       </c>
       <c r="E384" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F384" t="s">
         <v>65</v>
       </c>
       <c r="G384" t="s">
         <v>23</v>
       </c>
       <c r="H384">
         <v>21</v>
       </c>
       <c r="I384" t="b">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>164</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
       <c r="L384" t="s">
         <v>24</v>
       </c>
       <c r="M384" t="s">
         <v>24</v>
       </c>
@@ -25173,51 +25173,51 @@
       </c>
       <c r="O384" t="s">
         <v>24</v>
       </c>
       <c r="P384">
         <v>99.51</v>
       </c>
       <c r="Q384" t="s">
         <v>24</v>
       </c>
       <c r="R384" t="s">
         <v>24</v>
       </c>
       <c r="S384">
         <v>99.51</v>
       </c>
     </row>
     <row r="385" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>60</v>
       </c>
       <c r="C385" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E385" t="s">
         <v>24</v>
       </c>
       <c r="F385" t="s">
         <v>41</v>
       </c>
       <c r="G385" t="s">
         <v>23</v>
       </c>
       <c r="H385">
         <v>158</v>
       </c>
       <c r="I385" t="b">
         <v>0</v>
       </c>
       <c r="J385" t="s">
         <v>161</v>
       </c>
       <c r="K385">
         <v>1</v>
       </c>
       <c r="L385" t="s">
         <v>24</v>
       </c>
@@ -25229,51 +25229,51 @@
       </c>
       <c r="O385" t="s">
         <v>24</v>
       </c>
       <c r="P385" t="s">
         <v>24</v>
       </c>
       <c r="Q385" t="s">
         <v>24</v>
       </c>
       <c r="R385">
         <v>99.48</v>
       </c>
       <c r="S385">
         <v>99.48</v>
       </c>
     </row>
     <row r="386" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>76</v>
       </c>
       <c r="C386" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="E386" t="s">
         <v>34</v>
       </c>
       <c r="F386" t="s">
         <v>41</v>
       </c>
       <c r="G386" t="s">
         <v>23</v>
       </c>
       <c r="H386">
         <v>159</v>
       </c>
       <c r="I386" t="b">
         <v>0</v>
       </c>
       <c r="J386" t="s">
         <v>161</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
       <c r="L386" t="s">
         <v>24</v>
       </c>
@@ -25288,219 +25288,219 @@
       </c>
       <c r="P386" t="s">
         <v>24</v>
       </c>
       <c r="Q386" t="s">
         <v>24</v>
       </c>
       <c r="R386" t="s">
         <v>24</v>
       </c>
       <c r="S386">
         <v>99.05</v>
       </c>
     </row>
     <row r="387" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>154</v>
       </c>
       <c r="C387" t="s">
         <v>77</v>
       </c>
       <c r="E387" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="F387" t="s">
         <v>22</v>
       </c>
       <c r="G387" t="s">
         <v>23</v>
       </c>
       <c r="H387">
         <v>61</v>
       </c>
       <c r="I387" t="b">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>161</v>
       </c>
       <c r="K387">
         <v>1</v>
       </c>
       <c r="L387" t="s">
         <v>24</v>
       </c>
       <c r="M387" t="s">
         <v>24</v>
       </c>
       <c r="N387" t="s">
         <v>24</v>
       </c>
       <c r="O387" t="s">
         <v>24</v>
       </c>
       <c r="P387">
         <v>98.98</v>
       </c>
       <c r="Q387" t="s">
         <v>24</v>
       </c>
       <c r="R387" t="s">
         <v>24</v>
       </c>
       <c r="S387">
         <v>98.98</v>
       </c>
     </row>
     <row r="388" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
+        <v>637</v>
+      </c>
+      <c r="C388" t="s">
         <v>638</v>
       </c>
-      <c r="C388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E388" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F388" t="s">
         <v>41</v>
       </c>
       <c r="G388" t="s">
         <v>38</v>
       </c>
       <c r="H388">
         <v>30</v>
       </c>
       <c r="I388" t="b">
         <v>0</v>
       </c>
       <c r="J388" t="s">
         <v>161</v>
       </c>
       <c r="K388">
         <v>1</v>
       </c>
       <c r="L388" t="s">
         <v>24</v>
       </c>
       <c r="M388" t="s">
         <v>24</v>
       </c>
       <c r="N388" t="s">
         <v>24</v>
       </c>
       <c r="O388" t="s">
         <v>24</v>
       </c>
       <c r="P388" t="s">
         <v>24</v>
       </c>
       <c r="Q388" t="s">
         <v>24</v>
       </c>
       <c r="R388">
         <v>98.91</v>
       </c>
       <c r="S388">
         <v>98.91</v>
       </c>
     </row>
     <row r="389" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
+        <v>639</v>
+      </c>
+      <c r="C389" t="s">
         <v>640</v>
       </c>
-      <c r="C389" t="s">
+      <c r="E389" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F389" t="s">
         <v>41</v>
       </c>
       <c r="G389" t="s">
         <v>38</v>
       </c>
       <c r="H389">
         <v>31</v>
       </c>
       <c r="I389" t="b">
         <v>0</v>
       </c>
       <c r="J389" t="s">
         <v>161</v>
       </c>
       <c r="K389">
         <v>1</v>
       </c>
       <c r="L389" t="s">
         <v>24</v>
       </c>
       <c r="M389" t="s">
         <v>24</v>
       </c>
       <c r="N389" t="s">
         <v>24</v>
       </c>
       <c r="O389" t="s">
         <v>24</v>
       </c>
       <c r="P389" t="s">
         <v>24</v>
       </c>
       <c r="Q389" t="s">
         <v>24</v>
       </c>
       <c r="R389">
         <v>98.77</v>
       </c>
       <c r="S389">
         <v>98.77</v>
       </c>
     </row>
     <row r="390" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
+        <v>642</v>
+      </c>
+      <c r="C390" t="s">
         <v>643</v>
       </c>
-      <c r="C390" t="s">
+      <c r="E390" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F390" t="s">
         <v>41</v>
       </c>
       <c r="G390" t="s">
         <v>38</v>
       </c>
       <c r="H390">
         <v>32</v>
       </c>
       <c r="I390" t="b">
         <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>161</v>
       </c>
       <c r="K390">
         <v>1</v>
       </c>
       <c r="L390" t="s">
         <v>24</v>
       </c>
       <c r="M390" t="s">
         <v>24</v>
       </c>
@@ -25565,51 +25565,51 @@
       </c>
       <c r="O391" t="s">
         <v>24</v>
       </c>
       <c r="P391" t="s">
         <v>24</v>
       </c>
       <c r="Q391" t="s">
         <v>24</v>
       </c>
       <c r="R391" t="s">
         <v>24</v>
       </c>
       <c r="S391">
         <v>98.63</v>
       </c>
     </row>
     <row r="392" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
         <v>112</v>
       </c>
       <c r="C392" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="E392" t="s">
         <v>34</v>
       </c>
       <c r="F392" t="s">
         <v>31</v>
       </c>
       <c r="G392" t="s">
         <v>23</v>
       </c>
       <c r="H392">
         <v>47</v>
       </c>
       <c r="I392" t="b">
         <v>0</v>
       </c>
       <c r="J392" t="s">
         <v>161</v>
       </c>
       <c r="K392">
         <v>1</v>
       </c>
       <c r="L392" t="s">
         <v>24</v>
       </c>
@@ -25618,51 +25618,51 @@
       </c>
       <c r="N392" t="s">
         <v>24</v>
       </c>
       <c r="O392" t="s">
         <v>24</v>
       </c>
       <c r="P392" t="s">
         <v>24</v>
       </c>
       <c r="Q392" t="s">
         <v>24</v>
       </c>
       <c r="R392" t="s">
         <v>24</v>
       </c>
       <c r="S392">
         <v>98.63</v>
       </c>
     </row>
     <row r="393" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="C393" t="s">
         <v>209</v>
       </c>
       <c r="E393" t="s">
         <v>24</v>
       </c>
       <c r="F393" t="s">
         <v>22</v>
       </c>
       <c r="G393" t="s">
         <v>23</v>
       </c>
       <c r="H393">
         <v>62</v>
       </c>
       <c r="I393" t="b">
         <v>0</v>
       </c>
       <c r="J393" t="s">
         <v>161</v>
       </c>
       <c r="K393">
         <v>1</v>
       </c>
@@ -25674,225 +25674,225 @@
       </c>
       <c r="N393" t="s">
         <v>24</v>
       </c>
       <c r="O393" t="s">
         <v>24</v>
       </c>
       <c r="P393">
         <v>98.6</v>
       </c>
       <c r="Q393" t="s">
         <v>24</v>
       </c>
       <c r="R393" t="s">
         <v>24</v>
       </c>
       <c r="S393">
         <v>98.6</v>
       </c>
     </row>
     <row r="394" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
+        <v>647</v>
+      </c>
+      <c r="C394" t="s">
         <v>648</v>
       </c>
-      <c r="C394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E394" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F394" t="s">
         <v>41</v>
       </c>
       <c r="G394" t="s">
         <v>38</v>
       </c>
       <c r="H394">
         <v>33</v>
       </c>
       <c r="I394" t="b">
         <v>0</v>
       </c>
       <c r="J394" t="s">
         <v>161</v>
       </c>
       <c r="K394">
         <v>1</v>
       </c>
       <c r="L394" t="s">
         <v>24</v>
       </c>
       <c r="M394" t="s">
         <v>24</v>
       </c>
       <c r="N394" t="s">
         <v>24</v>
       </c>
       <c r="O394" t="s">
         <v>24</v>
       </c>
       <c r="P394" t="s">
         <v>24</v>
       </c>
       <c r="Q394" t="s">
         <v>24</v>
       </c>
       <c r="R394">
         <v>98.58</v>
       </c>
       <c r="S394">
         <v>98.58</v>
       </c>
     </row>
     <row r="395" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C395" t="s">
         <v>49</v>
       </c>
       <c r="E395" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="F395" t="s">
         <v>22</v>
       </c>
       <c r="G395" t="s">
         <v>23</v>
       </c>
       <c r="H395">
         <v>63</v>
       </c>
       <c r="I395" t="b">
         <v>0</v>
       </c>
       <c r="J395" t="s">
         <v>161</v>
       </c>
       <c r="K395">
         <v>1</v>
       </c>
       <c r="L395">
         <v>98.49</v>
       </c>
       <c r="M395" t="s">
         <v>24</v>
       </c>
       <c r="N395" t="s">
         <v>24</v>
       </c>
       <c r="O395" t="s">
         <v>24</v>
       </c>
       <c r="P395" t="s">
         <v>24</v>
       </c>
       <c r="Q395" t="s">
         <v>24</v>
       </c>
       <c r="R395" t="s">
         <v>24</v>
       </c>
       <c r="S395">
         <v>98.49</v>
       </c>
     </row>
     <row r="396" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
+        <v>650</v>
+      </c>
+      <c r="C396" t="s">
         <v>651</v>
       </c>
-      <c r="C396" t="s">
+      <c r="E396" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="F396" t="s">
         <v>41</v>
       </c>
       <c r="G396" t="s">
         <v>38</v>
       </c>
       <c r="H396">
         <v>34</v>
       </c>
       <c r="I396" t="b">
         <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>161</v>
       </c>
       <c r="K396">
         <v>1</v>
       </c>
       <c r="L396" t="s">
         <v>24</v>
       </c>
       <c r="M396" t="s">
         <v>24</v>
       </c>
       <c r="N396" t="s">
         <v>24</v>
       </c>
       <c r="O396" t="s">
         <v>24</v>
       </c>
       <c r="P396" t="s">
         <v>24</v>
       </c>
       <c r="Q396" t="s">
         <v>24</v>
       </c>
       <c r="R396">
         <v>98.44</v>
       </c>
       <c r="S396">
         <v>98.44</v>
       </c>
     </row>
     <row r="397" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="C397" t="s">
         <v>242</v>
       </c>
       <c r="E397" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F397" t="s">
         <v>31</v>
       </c>
       <c r="G397" t="s">
         <v>23</v>
       </c>
       <c r="H397">
         <v>48</v>
       </c>
       <c r="I397" t="b">
         <v>0</v>
       </c>
       <c r="J397" t="s">
         <v>161</v>
       </c>
       <c r="K397">
         <v>1</v>
       </c>
       <c r="L397" t="s">
         <v>24</v>
       </c>
       <c r="M397" t="s">
         <v>24</v>
       </c>
@@ -25901,110 +25901,110 @@
       </c>
       <c r="O397">
         <v>98.38</v>
       </c>
       <c r="P397" t="s">
         <v>24</v>
       </c>
       <c r="Q397" t="s">
         <v>24</v>
       </c>
       <c r="R397" t="s">
         <v>24</v>
       </c>
       <c r="S397">
         <v>98.38</v>
       </c>
     </row>
     <row r="398" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>116</v>
       </c>
       <c r="C398" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D398">
         <v>2566</v>
       </c>
       <c r="E398" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="F398" t="s">
         <v>22</v>
       </c>
       <c r="G398" t="s">
         <v>23</v>
       </c>
       <c r="H398">
         <v>64</v>
       </c>
       <c r="I398" t="b">
         <v>0</v>
       </c>
       <c r="J398" t="s">
         <v>161</v>
       </c>
       <c r="K398">
         <v>1</v>
       </c>
       <c r="L398" t="s">
         <v>24</v>
       </c>
       <c r="M398" t="s">
         <v>24</v>
       </c>
       <c r="N398">
         <v>98.22</v>
       </c>
       <c r="O398" t="s">
         <v>24</v>
       </c>
       <c r="P398" t="s">
         <v>24</v>
       </c>
       <c r="Q398" t="s">
         <v>24</v>
       </c>
       <c r="R398" t="s">
         <v>24</v>
       </c>
       <c r="S398">
         <v>98.22</v>
       </c>
     </row>
     <row r="399" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
+        <v>655</v>
+      </c>
+      <c r="C399" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="E399" t="s">
         <v>24</v>
       </c>
       <c r="F399" t="s">
         <v>41</v>
       </c>
       <c r="G399" t="s">
         <v>38</v>
       </c>
       <c r="H399">
         <v>35</v>
       </c>
       <c r="I399" t="b">
         <v>0</v>
       </c>
       <c r="J399" t="s">
         <v>161</v>
       </c>
       <c r="K399">
         <v>1</v>
       </c>
       <c r="L399" t="s">
         <v>24</v>
       </c>
@@ -26016,51 +26016,51 @@
       </c>
       <c r="O399" t="s">
         <v>24</v>
       </c>
       <c r="P399" t="s">
         <v>24</v>
       </c>
       <c r="Q399" t="s">
         <v>24</v>
       </c>
       <c r="R399">
         <v>98.09</v>
       </c>
       <c r="S399">
         <v>98.09</v>
       </c>
     </row>
     <row r="400" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>154</v>
       </c>
       <c r="C400" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E400" t="s">
         <v>24</v>
       </c>
       <c r="F400" t="s">
         <v>41</v>
       </c>
       <c r="G400" t="s">
         <v>23</v>
       </c>
       <c r="H400">
         <v>160</v>
       </c>
       <c r="I400" t="b">
         <v>0</v>
       </c>
       <c r="J400" t="s">
         <v>161</v>
       </c>
       <c r="K400">
         <v>1</v>
       </c>
       <c r="L400" t="s">
         <v>24</v>
       </c>
@@ -26069,166 +26069,166 @@
       </c>
       <c r="N400" t="s">
         <v>24</v>
       </c>
       <c r="O400" t="s">
         <v>24</v>
       </c>
       <c r="P400" t="s">
         <v>24</v>
       </c>
       <c r="Q400" t="s">
         <v>24</v>
       </c>
       <c r="R400">
         <v>98.07</v>
       </c>
       <c r="S400">
         <v>98.07</v>
       </c>
     </row>
     <row r="401" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C401" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="E401" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="F401" t="s">
         <v>31</v>
       </c>
       <c r="G401" t="s">
         <v>38</v>
       </c>
       <c r="H401">
         <v>10</v>
       </c>
       <c r="I401" t="b">
         <v>0</v>
       </c>
       <c r="J401" t="s">
         <v>161</v>
       </c>
       <c r="K401">
         <v>1</v>
       </c>
       <c r="L401">
         <v>98</v>
       </c>
       <c r="M401" t="s">
         <v>24</v>
       </c>
       <c r="N401" t="s">
         <v>24</v>
       </c>
       <c r="O401" t="s">
         <v>24</v>
       </c>
       <c r="P401" t="s">
         <v>24</v>
       </c>
       <c r="Q401" t="s">
         <v>24</v>
       </c>
       <c r="R401" t="s">
         <v>24</v>
       </c>
       <c r="S401">
         <v>98</v>
       </c>
     </row>
     <row r="402" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C402" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="E402" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="F402" t="s">
         <v>41</v>
       </c>
       <c r="G402" t="s">
         <v>23</v>
       </c>
       <c r="H402">
         <v>161</v>
       </c>
       <c r="I402" t="b">
         <v>0</v>
       </c>
       <c r="J402" t="s">
         <v>161</v>
       </c>
       <c r="K402">
         <v>1</v>
       </c>
       <c r="L402" t="s">
         <v>24</v>
       </c>
       <c r="M402" t="s">
         <v>24</v>
       </c>
       <c r="N402" t="s">
         <v>24</v>
       </c>
       <c r="O402" t="s">
         <v>24</v>
       </c>
       <c r="P402" t="s">
         <v>24</v>
       </c>
       <c r="Q402" t="s">
         <v>24</v>
       </c>
       <c r="R402">
         <v>97.56</v>
       </c>
       <c r="S402">
         <v>97.56</v>
       </c>
     </row>
     <row r="403" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
+        <v>659</v>
+      </c>
+      <c r="C403" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
       <c r="E403" t="s">
         <v>34</v>
       </c>
       <c r="F403" t="s">
         <v>41</v>
       </c>
       <c r="G403" t="s">
         <v>38</v>
       </c>
       <c r="H403">
         <v>36</v>
       </c>
       <c r="I403" t="b">
         <v>0</v>
       </c>
       <c r="J403" t="s">
         <v>161</v>
       </c>
       <c r="K403">
         <v>1</v>
       </c>
       <c r="L403" t="s">
         <v>24</v>
       </c>
@@ -26240,51 +26240,51 @@
       </c>
       <c r="O403" t="s">
         <v>24</v>
       </c>
       <c r="P403" t="s">
         <v>24</v>
       </c>
       <c r="Q403" t="s">
         <v>24</v>
       </c>
       <c r="R403" t="s">
         <v>24</v>
       </c>
       <c r="S403">
         <v>97.43</v>
       </c>
     </row>
     <row r="404" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>78</v>
       </c>
       <c r="C404" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="E404" t="s">
         <v>24</v>
       </c>
       <c r="F404" t="s">
         <v>41</v>
       </c>
       <c r="G404" t="s">
         <v>23</v>
       </c>
       <c r="H404">
         <v>162</v>
       </c>
       <c r="I404" t="b">
         <v>0</v>
       </c>
       <c r="J404" t="s">
         <v>161</v>
       </c>
       <c r="K404">
         <v>1</v>
       </c>
       <c r="L404" t="s">
         <v>24</v>
       </c>
@@ -26461,54 +26461,54 @@
       </c>
       <c r="N407" t="s">
         <v>24</v>
       </c>
       <c r="O407" t="s">
         <v>24</v>
       </c>
       <c r="P407" t="s">
         <v>24</v>
       </c>
       <c r="Q407" t="s">
         <v>24</v>
       </c>
       <c r="R407">
         <v>96.87</v>
       </c>
       <c r="S407">
         <v>96.87</v>
       </c>
     </row>
     <row r="408" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
+        <v>661</v>
+      </c>
+      <c r="C408" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="E408" t="s">
         <v>30</v>
       </c>
       <c r="F408" t="s">
         <v>22</v>
       </c>
       <c r="G408" t="s">
         <v>23</v>
       </c>
       <c r="H408">
         <v>65</v>
       </c>
       <c r="I408" t="b">
         <v>0</v>
       </c>
       <c r="J408" t="s">
         <v>161</v>
       </c>
       <c r="K408">
         <v>1</v>
       </c>
       <c r="L408" t="s">
         <v>24</v>
       </c>
@@ -26517,51 +26517,51 @@
       </c>
       <c r="N408">
         <v>96.85</v>
       </c>
       <c r="O408" t="s">
         <v>24</v>
       </c>
       <c r="P408" t="s">
         <v>24</v>
       </c>
       <c r="Q408" t="s">
         <v>24</v>
       </c>
       <c r="R408" t="s">
         <v>24</v>
       </c>
       <c r="S408">
         <v>96.85</v>
       </c>
     </row>
     <row r="409" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="C409" t="s">
         <v>200</v>
       </c>
       <c r="E409" t="s">
         <v>24</v>
       </c>
       <c r="F409" t="s">
         <v>84</v>
       </c>
       <c r="G409" t="s">
         <v>38</v>
       </c>
       <c r="H409">
         <v>7</v>
       </c>
       <c r="I409" t="b">
         <v>0</v>
       </c>
       <c r="J409" t="s">
         <v>161</v>
       </c>
       <c r="K409">
         <v>1</v>
       </c>
@@ -26576,51 +26576,51 @@
       </c>
       <c r="O409" t="s">
         <v>24</v>
       </c>
       <c r="P409" t="s">
         <v>24</v>
       </c>
       <c r="Q409">
         <v>96.73</v>
       </c>
       <c r="R409" t="s">
         <v>24</v>
       </c>
       <c r="S409">
         <v>96.73</v>
       </c>
     </row>
     <row r="410" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>78</v>
       </c>
       <c r="C410" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="E410" t="s">
         <v>24</v>
       </c>
       <c r="F410" t="s">
         <v>65</v>
       </c>
       <c r="G410" t="s">
         <v>23</v>
       </c>
       <c r="H410">
         <v>23</v>
       </c>
       <c r="I410" t="b">
         <v>0</v>
       </c>
       <c r="J410" t="s">
         <v>161</v>
       </c>
       <c r="K410">
         <v>1</v>
       </c>
       <c r="L410" t="s">
         <v>24</v>
       </c>
@@ -26629,51 +26629,51 @@
       </c>
       <c r="N410" t="s">
         <v>24</v>
       </c>
       <c r="O410" t="s">
         <v>24</v>
       </c>
       <c r="P410" t="s">
         <v>24</v>
       </c>
       <c r="Q410">
         <v>96.7</v>
       </c>
       <c r="R410" t="s">
         <v>24</v>
       </c>
       <c r="S410">
         <v>96.7</v>
       </c>
     </row>
     <row r="411" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="C411" t="s">
         <v>26</v>
       </c>
       <c r="D411">
         <v>1092</v>
       </c>
       <c r="E411" t="s">
         <v>34</v>
       </c>
       <c r="F411" t="s">
         <v>22</v>
       </c>
       <c r="G411" t="s">
         <v>38</v>
       </c>
       <c r="H411">
         <v>25</v>
       </c>
       <c r="I411" t="b">
         <v>0</v>
       </c>
       <c r="J411" t="s">
         <v>164</v>
       </c>
@@ -26688,51 +26688,51 @@
       </c>
       <c r="N411" t="s">
         <v>24</v>
       </c>
       <c r="O411" t="s">
         <v>24</v>
       </c>
       <c r="P411">
         <v>96.37</v>
       </c>
       <c r="Q411" t="s">
         <v>24</v>
       </c>
       <c r="R411" t="s">
         <v>24</v>
       </c>
       <c r="S411">
         <v>96.37</v>
       </c>
     </row>
     <row r="412" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C412" t="s">
         <v>90</v>
       </c>
       <c r="E412" t="s">
         <v>24</v>
       </c>
       <c r="F412" t="s">
         <v>31</v>
       </c>
       <c r="G412" t="s">
         <v>23</v>
       </c>
       <c r="H412">
         <v>49</v>
       </c>
       <c r="I412" t="b">
         <v>0</v>
       </c>
       <c r="J412" t="s">
         <v>161</v>
       </c>
       <c r="K412">
         <v>1</v>
       </c>
@@ -26744,57 +26744,57 @@
       </c>
       <c r="N412" t="s">
         <v>24</v>
       </c>
       <c r="O412" t="s">
         <v>24</v>
       </c>
       <c r="P412">
         <v>96.32</v>
       </c>
       <c r="Q412" t="s">
         <v>24</v>
       </c>
       <c r="R412" t="s">
         <v>24</v>
       </c>
       <c r="S412">
         <v>96.32</v>
       </c>
     </row>
     <row r="413" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="C413" t="s">
         <v>117</v>
       </c>
       <c r="E413" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F413" t="s">
         <v>41</v>
       </c>
       <c r="G413" t="s">
         <v>23</v>
       </c>
       <c r="H413">
         <v>165</v>
       </c>
       <c r="I413" t="b">
         <v>0</v>
       </c>
       <c r="J413" t="s">
         <v>161</v>
       </c>
       <c r="K413">
         <v>1</v>
       </c>
       <c r="L413" t="s">
         <v>24</v>
       </c>
       <c r="M413" t="s">
         <v>24</v>
       </c>
@@ -26803,107 +26803,107 @@
       </c>
       <c r="O413" t="s">
         <v>24</v>
       </c>
       <c r="P413" t="s">
         <v>24</v>
       </c>
       <c r="Q413" t="s">
         <v>24</v>
       </c>
       <c r="R413">
         <v>96.28</v>
       </c>
       <c r="S413">
         <v>96.28</v>
       </c>
     </row>
     <row r="414" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>45</v>
       </c>
       <c r="C414" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D414">
         <v>1803</v>
       </c>
       <c r="E414" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F414" t="s">
         <v>22</v>
       </c>
       <c r="G414" t="s">
         <v>23</v>
       </c>
       <c r="H414">
         <v>66</v>
       </c>
       <c r="I414" t="b">
         <v>0</v>
       </c>
       <c r="J414" t="s">
         <v>164</v>
       </c>
       <c r="K414">
         <v>1</v>
       </c>
       <c r="L414" t="s">
         <v>24</v>
       </c>
       <c r="M414" t="s">
         <v>24</v>
       </c>
       <c r="N414" t="s">
         <v>24</v>
       </c>
       <c r="O414" t="s">
         <v>24</v>
       </c>
       <c r="P414">
         <v>96.24</v>
       </c>
       <c r="Q414" t="s">
         <v>24</v>
       </c>
       <c r="R414" t="s">
         <v>24</v>
       </c>
       <c r="S414">
         <v>96.24</v>
       </c>
     </row>
     <row r="415" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C415" t="s">
         <v>222</v>
       </c>
       <c r="E415" t="s">
         <v>44</v>
       </c>
       <c r="F415" t="s">
         <v>41</v>
       </c>
       <c r="G415" t="s">
         <v>38</v>
       </c>
       <c r="H415">
         <v>37</v>
       </c>
       <c r="I415" t="b">
         <v>0</v>
       </c>
       <c r="J415" t="s">
         <v>161</v>
       </c>
       <c r="K415">
         <v>1</v>
       </c>
@@ -26915,54 +26915,54 @@
       </c>
       <c r="N415">
         <v>96.15</v>
       </c>
       <c r="O415" t="s">
         <v>24</v>
       </c>
       <c r="P415" t="s">
         <v>24</v>
       </c>
       <c r="Q415" t="s">
         <v>24</v>
       </c>
       <c r="R415" t="s">
         <v>24</v>
       </c>
       <c r="S415">
         <v>96.15</v>
       </c>
     </row>
     <row r="416" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C416" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="E416" t="s">
         <v>24</v>
       </c>
       <c r="F416" t="s">
         <v>41</v>
       </c>
       <c r="G416" t="s">
         <v>23</v>
       </c>
       <c r="H416">
         <v>166</v>
       </c>
       <c r="I416" t="b">
         <v>0</v>
       </c>
       <c r="J416" t="s">
         <v>161</v>
       </c>
       <c r="K416">
         <v>1</v>
       </c>
       <c r="L416" t="s">
         <v>24</v>
       </c>
@@ -27030,51 +27030,51 @@
       </c>
       <c r="O417">
         <v>95.96</v>
       </c>
       <c r="P417" t="s">
         <v>24</v>
       </c>
       <c r="Q417" t="s">
         <v>24</v>
       </c>
       <c r="R417" t="s">
         <v>24</v>
       </c>
       <c r="S417">
         <v>95.96</v>
       </c>
     </row>
     <row r="418" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>281</v>
       </c>
       <c r="C418" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E418" t="s">
         <v>24</v>
       </c>
       <c r="F418" t="s">
         <v>41</v>
       </c>
       <c r="G418" t="s">
         <v>38</v>
       </c>
       <c r="H418">
         <v>38</v>
       </c>
       <c r="I418" t="b">
         <v>0</v>
       </c>
       <c r="J418" t="s">
         <v>161</v>
       </c>
       <c r="K418">
         <v>1</v>
       </c>
       <c r="L418" t="s">
         <v>24</v>
       </c>
@@ -27086,51 +27086,51 @@
       </c>
       <c r="O418" t="s">
         <v>24</v>
       </c>
       <c r="P418" t="s">
         <v>24</v>
       </c>
       <c r="Q418" t="s">
         <v>24</v>
       </c>
       <c r="R418">
         <v>95.68</v>
       </c>
       <c r="S418">
         <v>95.68</v>
       </c>
     </row>
     <row r="419" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
         <v>165</v>
       </c>
       <c r="C419" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E419" t="s">
         <v>34</v>
       </c>
       <c r="F419" t="s">
         <v>41</v>
       </c>
       <c r="G419" t="s">
         <v>23</v>
       </c>
       <c r="H419">
         <v>167</v>
       </c>
       <c r="I419" t="b">
         <v>0</v>
       </c>
       <c r="J419" t="s">
         <v>161</v>
       </c>
       <c r="K419">
         <v>1</v>
       </c>
       <c r="L419" t="s">
         <v>24</v>
       </c>
@@ -27198,107 +27198,107 @@
       </c>
       <c r="O420">
         <v>95.58</v>
       </c>
       <c r="P420" t="s">
         <v>24</v>
       </c>
       <c r="Q420" t="s">
         <v>24</v>
       </c>
       <c r="R420" t="s">
         <v>24</v>
       </c>
       <c r="S420">
         <v>95.58</v>
       </c>
     </row>
     <row r="421" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>62</v>
       </c>
       <c r="C421" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="D421">
         <v>1514</v>
       </c>
       <c r="E421" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="F421" t="s">
         <v>31</v>
       </c>
       <c r="G421" t="s">
         <v>23</v>
       </c>
       <c r="H421">
         <v>51</v>
       </c>
       <c r="I421" t="b">
         <v>0</v>
       </c>
       <c r="J421" t="s">
         <v>161</v>
       </c>
       <c r="K421">
         <v>1</v>
       </c>
       <c r="L421" t="s">
         <v>24</v>
       </c>
       <c r="M421" t="s">
         <v>24</v>
       </c>
       <c r="N421" t="s">
         <v>24</v>
       </c>
       <c r="O421" t="s">
         <v>24</v>
       </c>
       <c r="P421">
         <v>95.52</v>
       </c>
       <c r="Q421" t="s">
         <v>24</v>
       </c>
       <c r="R421" t="s">
         <v>24</v>
       </c>
       <c r="S421">
         <v>95.52</v>
       </c>
     </row>
     <row r="422" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="C422" t="s">
         <v>20</v>
       </c>
       <c r="E422" t="s">
         <v>24</v>
       </c>
       <c r="F422" t="s">
         <v>41</v>
       </c>
       <c r="G422" t="s">
         <v>38</v>
       </c>
       <c r="H422">
         <v>39</v>
       </c>
       <c r="I422" t="b">
         <v>0</v>
       </c>
       <c r="J422" t="s">
         <v>161</v>
       </c>
       <c r="K422">
         <v>1</v>
       </c>
@@ -27310,54 +27310,54 @@
       </c>
       <c r="N422" t="s">
         <v>24</v>
       </c>
       <c r="O422" t="s">
         <v>24</v>
       </c>
       <c r="P422">
         <v>95.49</v>
       </c>
       <c r="Q422" t="s">
         <v>24</v>
       </c>
       <c r="R422" t="s">
         <v>24</v>
       </c>
       <c r="S422">
         <v>95.49</v>
       </c>
     </row>
     <row r="423" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
+        <v>674</v>
+      </c>
+      <c r="C423" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="E423" t="s">
         <v>34</v>
       </c>
       <c r="F423" t="s">
         <v>41</v>
       </c>
       <c r="G423" t="s">
         <v>38</v>
       </c>
       <c r="H423">
         <v>40</v>
       </c>
       <c r="I423" t="b">
         <v>0</v>
       </c>
       <c r="J423" t="s">
         <v>161</v>
       </c>
       <c r="K423">
         <v>1</v>
       </c>
       <c r="L423" t="s">
         <v>24</v>
       </c>
@@ -27366,54 +27366,54 @@
       </c>
       <c r="N423" t="s">
         <v>24</v>
       </c>
       <c r="O423">
         <v>95.43</v>
       </c>
       <c r="P423" t="s">
         <v>24</v>
       </c>
       <c r="Q423" t="s">
         <v>24</v>
       </c>
       <c r="R423" t="s">
         <v>24</v>
       </c>
       <c r="S423">
         <v>95.43</v>
       </c>
     </row>
     <row r="424" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C424" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="E424" t="s">
         <v>34</v>
       </c>
       <c r="F424" t="s">
         <v>65</v>
       </c>
       <c r="G424" t="s">
         <v>23</v>
       </c>
       <c r="H424">
         <v>25</v>
       </c>
       <c r="I424" t="b">
         <v>0</v>
       </c>
       <c r="J424" t="s">
         <v>161</v>
       </c>
       <c r="K424">
         <v>1</v>
       </c>
       <c r="L424" t="s">
         <v>24</v>
       </c>
@@ -27422,54 +27422,54 @@
       </c>
       <c r="N424" t="s">
         <v>24</v>
       </c>
       <c r="O424">
         <v>95.2</v>
       </c>
       <c r="P424" t="s">
         <v>24</v>
       </c>
       <c r="Q424" t="s">
         <v>24</v>
       </c>
       <c r="R424" t="s">
         <v>24</v>
       </c>
       <c r="S424">
         <v>95.2</v>
       </c>
     </row>
     <row r="425" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
+        <v>677</v>
+      </c>
+      <c r="C425" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="E425" t="s">
         <v>24</v>
       </c>
       <c r="F425" t="s">
         <v>41</v>
       </c>
       <c r="G425" t="s">
         <v>38</v>
       </c>
       <c r="H425">
         <v>41</v>
       </c>
       <c r="I425" t="b">
         <v>0</v>
       </c>
       <c r="J425" t="s">
         <v>161</v>
       </c>
       <c r="K425">
         <v>1</v>
       </c>
       <c r="L425" t="s">
         <v>24</v>
       </c>
@@ -27481,107 +27481,107 @@
       </c>
       <c r="O425" t="s">
         <v>24</v>
       </c>
       <c r="P425" t="s">
         <v>24</v>
       </c>
       <c r="Q425" t="s">
         <v>24</v>
       </c>
       <c r="R425">
         <v>95.12</v>
       </c>
       <c r="S425">
         <v>95.12</v>
       </c>
     </row>
     <row r="426" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>281</v>
       </c>
       <c r="C426" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="E426" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F426" t="s">
         <v>41</v>
       </c>
       <c r="G426" t="s">
         <v>38</v>
       </c>
       <c r="H426">
         <v>42</v>
       </c>
       <c r="I426" t="b">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>161</v>
       </c>
       <c r="K426">
         <v>1</v>
       </c>
       <c r="L426" t="s">
         <v>24</v>
       </c>
       <c r="M426" t="s">
         <v>24</v>
       </c>
       <c r="N426" t="s">
         <v>24</v>
       </c>
       <c r="O426" t="s">
         <v>24</v>
       </c>
       <c r="P426" t="s">
         <v>24</v>
       </c>
       <c r="Q426" t="s">
         <v>24</v>
       </c>
       <c r="R426">
         <v>94.97</v>
       </c>
       <c r="S426">
         <v>94.97</v>
       </c>
     </row>
     <row r="427" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
+        <v>680</v>
+      </c>
+      <c r="C427" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="E427" t="s">
         <v>24</v>
       </c>
       <c r="F427" t="s">
         <v>41</v>
       </c>
       <c r="G427" t="s">
         <v>23</v>
       </c>
       <c r="H427">
         <v>168</v>
       </c>
       <c r="I427" t="b">
         <v>0</v>
       </c>
       <c r="J427" t="s">
         <v>161</v>
       </c>
       <c r="K427">
         <v>1</v>
       </c>
       <c r="L427" t="s">
         <v>24</v>
       </c>
@@ -27596,110 +27596,110 @@
       </c>
       <c r="P427" t="s">
         <v>24</v>
       </c>
       <c r="Q427" t="s">
         <v>24</v>
       </c>
       <c r="R427">
         <v>94.76</v>
       </c>
       <c r="S427">
         <v>94.76</v>
       </c>
     </row>
     <row r="428" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>243</v>
       </c>
       <c r="C428" t="s">
         <v>213</v>
       </c>
       <c r="E428" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F428" t="s">
         <v>41</v>
       </c>
       <c r="G428" t="s">
         <v>23</v>
       </c>
       <c r="H428">
         <v>169</v>
       </c>
       <c r="I428" t="b">
         <v>0</v>
       </c>
       <c r="J428" t="s">
         <v>161</v>
       </c>
       <c r="K428">
         <v>1</v>
       </c>
       <c r="L428" t="s">
         <v>24</v>
       </c>
       <c r="M428" t="s">
         <v>24</v>
       </c>
       <c r="N428" t="s">
         <v>24</v>
       </c>
       <c r="O428" t="s">
         <v>24</v>
       </c>
       <c r="P428" t="s">
         <v>24</v>
       </c>
       <c r="Q428" t="s">
         <v>24</v>
       </c>
       <c r="R428">
         <v>94.72</v>
       </c>
       <c r="S428">
         <v>94.72</v>
       </c>
     </row>
     <row r="429" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="C429" t="s">
         <v>194</v>
       </c>
       <c r="D429">
         <v>2336</v>
       </c>
       <c r="E429" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="F429" t="s">
         <v>22</v>
       </c>
       <c r="G429" t="s">
         <v>23</v>
       </c>
       <c r="H429">
         <v>67</v>
       </c>
       <c r="I429" t="b">
         <v>0</v>
       </c>
       <c r="J429" t="s">
         <v>164</v>
       </c>
       <c r="K429">
         <v>1</v>
       </c>
       <c r="L429" t="s">
         <v>24</v>
       </c>
       <c r="M429" t="s">
         <v>24</v>
       </c>
@@ -27708,107 +27708,107 @@
       </c>
       <c r="O429" t="s">
         <v>24</v>
       </c>
       <c r="P429">
         <v>94.68</v>
       </c>
       <c r="Q429" t="s">
         <v>24</v>
       </c>
       <c r="R429" t="s">
         <v>24</v>
       </c>
       <c r="S429">
         <v>94.68</v>
       </c>
     </row>
     <row r="430" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>94</v>
       </c>
       <c r="C430" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="E430" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F430" t="s">
         <v>41</v>
       </c>
       <c r="G430" t="s">
         <v>23</v>
       </c>
       <c r="H430">
         <v>170</v>
       </c>
       <c r="I430" t="b">
         <v>0</v>
       </c>
       <c r="J430" t="s">
         <v>161</v>
       </c>
       <c r="K430">
         <v>1</v>
       </c>
       <c r="L430" t="s">
         <v>24</v>
       </c>
       <c r="M430" t="s">
         <v>24</v>
       </c>
       <c r="N430" t="s">
         <v>24</v>
       </c>
       <c r="O430" t="s">
         <v>24</v>
       </c>
       <c r="P430" t="s">
         <v>24</v>
       </c>
       <c r="Q430" t="s">
         <v>24</v>
       </c>
       <c r="R430">
         <v>94.61</v>
       </c>
       <c r="S430">
         <v>94.61</v>
       </c>
     </row>
     <row r="431" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
+        <v>685</v>
+      </c>
+      <c r="C431" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="D431">
         <v>2164</v>
       </c>
       <c r="E431" t="s">
         <v>24</v>
       </c>
       <c r="F431" t="s">
         <v>41</v>
       </c>
       <c r="G431" t="s">
         <v>23</v>
       </c>
       <c r="H431">
         <v>171</v>
       </c>
       <c r="I431" t="b">
         <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>164</v>
       </c>
       <c r="K431">
         <v>1</v>
       </c>
@@ -27820,54 +27820,54 @@
       </c>
       <c r="N431" t="s">
         <v>24</v>
       </c>
       <c r="O431" t="s">
         <v>24</v>
       </c>
       <c r="P431" t="s">
         <v>24</v>
       </c>
       <c r="Q431" t="s">
         <v>24</v>
       </c>
       <c r="R431" t="s">
         <v>24</v>
       </c>
       <c r="S431">
         <v>94.59</v>
       </c>
     </row>
     <row r="432" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
+        <v>687</v>
+      </c>
+      <c r="C432" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="D432">
         <v>2221</v>
       </c>
       <c r="E432" t="s">
         <v>68</v>
       </c>
       <c r="F432" t="s">
         <v>65</v>
       </c>
       <c r="G432" t="s">
         <v>38</v>
       </c>
       <c r="H432">
         <v>7</v>
       </c>
       <c r="I432" t="b">
         <v>0</v>
       </c>
       <c r="J432" t="s">
         <v>164</v>
       </c>
       <c r="K432">
         <v>1</v>
       </c>
@@ -27882,51 +27882,51 @@
       </c>
       <c r="O432" t="s">
         <v>24</v>
       </c>
       <c r="P432" t="s">
         <v>24</v>
       </c>
       <c r="Q432" t="s">
         <v>24</v>
       </c>
       <c r="R432">
         <v>94.48</v>
       </c>
       <c r="S432">
         <v>94.48</v>
       </c>
     </row>
     <row r="433" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>138</v>
       </c>
       <c r="C433" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="D433">
         <v>174</v>
       </c>
       <c r="E433" t="s">
         <v>37</v>
       </c>
       <c r="F433" t="s">
         <v>31</v>
       </c>
       <c r="G433" t="s">
         <v>23</v>
       </c>
       <c r="H433">
         <v>52</v>
       </c>
       <c r="I433" t="b">
         <v>0</v>
       </c>
       <c r="J433" t="s">
         <v>164</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
@@ -27941,54 +27941,54 @@
       </c>
       <c r="O433" t="s">
         <v>24</v>
       </c>
       <c r="P433" t="s">
         <v>24</v>
       </c>
       <c r="Q433" t="s">
         <v>24</v>
       </c>
       <c r="R433" t="s">
         <v>24</v>
       </c>
       <c r="S433">
         <v>94.33</v>
       </c>
     </row>
     <row r="434" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>138</v>
       </c>
       <c r="C434" t="s">
+        <v>690</v>
+      </c>
+      <c r="E434" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F434" t="s">
         <v>31</v>
       </c>
       <c r="G434" t="s">
         <v>23</v>
       </c>
       <c r="H434">
         <v>53</v>
       </c>
       <c r="I434" t="b">
         <v>0</v>
       </c>
       <c r="J434" t="s">
         <v>161</v>
       </c>
       <c r="K434">
         <v>1</v>
       </c>
       <c r="L434" t="s">
         <v>24</v>
       </c>
       <c r="M434" t="s">
         <v>24</v>
       </c>
@@ -27997,107 +27997,107 @@
       </c>
       <c r="O434" t="s">
         <v>24</v>
       </c>
       <c r="P434">
         <v>94.19</v>
       </c>
       <c r="Q434" t="s">
         <v>24</v>
       </c>
       <c r="R434" t="s">
         <v>24</v>
       </c>
       <c r="S434">
         <v>94.19</v>
       </c>
     </row>
     <row r="435" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>138</v>
       </c>
       <c r="C435" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D435">
         <v>2410</v>
       </c>
       <c r="E435" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="F435" t="s">
         <v>65</v>
       </c>
       <c r="G435" t="s">
         <v>23</v>
       </c>
       <c r="H435">
         <v>26</v>
       </c>
       <c r="I435" t="b">
         <v>0</v>
       </c>
       <c r="J435" t="s">
         <v>164</v>
       </c>
       <c r="K435">
         <v>1</v>
       </c>
       <c r="L435">
         <v>93.97</v>
       </c>
       <c r="M435" t="s">
         <v>24</v>
       </c>
       <c r="N435" t="s">
         <v>24</v>
       </c>
       <c r="O435" t="s">
         <v>24</v>
       </c>
       <c r="P435" t="s">
         <v>24</v>
       </c>
       <c r="Q435" t="s">
         <v>24</v>
       </c>
       <c r="R435" t="s">
         <v>24</v>
       </c>
       <c r="S435">
         <v>93.97</v>
       </c>
     </row>
     <row r="436" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="C436" t="s">
         <v>77</v>
       </c>
       <c r="E436" t="s">
         <v>34</v>
       </c>
       <c r="F436" t="s">
         <v>31</v>
       </c>
       <c r="G436" t="s">
         <v>23</v>
       </c>
       <c r="H436">
         <v>54</v>
       </c>
       <c r="I436" t="b">
         <v>0</v>
       </c>
       <c r="J436" t="s">
         <v>161</v>
       </c>
       <c r="K436">
         <v>1</v>
       </c>
@@ -28168,225 +28168,225 @@
       </c>
       <c r="N437" t="s">
         <v>24</v>
       </c>
       <c r="O437" t="s">
         <v>24</v>
       </c>
       <c r="P437" t="s">
         <v>24</v>
       </c>
       <c r="Q437">
         <v>91.28</v>
       </c>
       <c r="R437">
         <v>86.61</v>
       </c>
       <c r="S437">
         <v>93.78</v>
       </c>
     </row>
     <row r="438" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
+        <v>695</v>
+      </c>
+      <c r="C438" t="s">
         <v>696</v>
       </c>
-      <c r="C438" t="s">
+      <c r="E438" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="F438" t="s">
         <v>41</v>
       </c>
       <c r="G438" t="s">
         <v>23</v>
       </c>
       <c r="H438">
         <v>172</v>
       </c>
       <c r="I438" t="b">
         <v>0</v>
       </c>
       <c r="J438" t="s">
         <v>161</v>
       </c>
       <c r="K438">
         <v>1</v>
       </c>
       <c r="L438" t="s">
         <v>24</v>
       </c>
       <c r="M438" t="s">
         <v>24</v>
       </c>
       <c r="N438" t="s">
         <v>24</v>
       </c>
       <c r="O438" t="s">
         <v>24</v>
       </c>
       <c r="P438">
         <v>93.69</v>
       </c>
       <c r="Q438" t="s">
         <v>24</v>
       </c>
       <c r="R438" t="s">
         <v>24</v>
       </c>
       <c r="S438">
         <v>93.69</v>
       </c>
     </row>
     <row r="439" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="C439" t="s">
+        <v>696</v>
+      </c>
+      <c r="E439" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="F439" t="s">
         <v>41</v>
       </c>
       <c r="G439" t="s">
         <v>23</v>
       </c>
       <c r="H439">
         <v>173</v>
       </c>
       <c r="I439" t="b">
         <v>0</v>
       </c>
       <c r="J439" t="s">
         <v>161</v>
       </c>
       <c r="K439">
         <v>1</v>
       </c>
       <c r="L439" t="s">
         <v>24</v>
       </c>
       <c r="M439" t="s">
         <v>24</v>
       </c>
       <c r="N439" t="s">
         <v>24</v>
       </c>
       <c r="O439" t="s">
         <v>24</v>
       </c>
       <c r="P439">
         <v>93.69</v>
       </c>
       <c r="Q439" t="s">
         <v>24</v>
       </c>
       <c r="R439" t="s">
         <v>24</v>
       </c>
       <c r="S439">
         <v>93.69</v>
       </c>
     </row>
     <row r="440" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
+        <v>699</v>
+      </c>
+      <c r="C440" t="s">
         <v>700</v>
       </c>
-      <c r="C440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E440" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F440" t="s">
         <v>41</v>
       </c>
       <c r="G440" t="s">
         <v>23</v>
       </c>
       <c r="H440">
         <v>174</v>
       </c>
       <c r="I440" t="b">
         <v>0</v>
       </c>
       <c r="J440" t="s">
         <v>161</v>
       </c>
       <c r="K440">
         <v>1</v>
       </c>
       <c r="L440" t="s">
         <v>24</v>
       </c>
       <c r="M440" t="s">
         <v>24</v>
       </c>
       <c r="N440" t="s">
         <v>24</v>
       </c>
       <c r="O440" t="s">
         <v>24</v>
       </c>
       <c r="P440" t="s">
         <v>24</v>
       </c>
       <c r="Q440" t="s">
         <v>24</v>
       </c>
       <c r="R440">
         <v>93.62</v>
       </c>
       <c r="S440">
         <v>93.62</v>
       </c>
     </row>
     <row r="441" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
+        <v>701</v>
+      </c>
+      <c r="C441" t="s">
         <v>702</v>
       </c>
-      <c r="C441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E441" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="F441" t="s">
         <v>41</v>
       </c>
       <c r="G441" t="s">
         <v>23</v>
       </c>
       <c r="H441">
         <v>175</v>
       </c>
       <c r="I441" t="b">
         <v>0</v>
       </c>
       <c r="J441" t="s">
         <v>161</v>
       </c>
       <c r="K441">
         <v>1</v>
       </c>
       <c r="L441" t="s">
         <v>24</v>
       </c>
       <c r="M441" t="s">
         <v>24</v>
       </c>
@@ -28395,54 +28395,54 @@
       </c>
       <c r="O441" t="s">
         <v>24</v>
       </c>
       <c r="P441">
         <v>93.28</v>
       </c>
       <c r="Q441" t="s">
         <v>24</v>
       </c>
       <c r="R441" t="s">
         <v>24</v>
       </c>
       <c r="S441">
         <v>93.28</v>
       </c>
     </row>
     <row r="442" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
         <v>94</v>
       </c>
       <c r="C442" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="E442" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="F442" t="s">
         <v>41</v>
       </c>
       <c r="G442" t="s">
         <v>23</v>
       </c>
       <c r="H442">
         <v>176</v>
       </c>
       <c r="I442" t="b">
         <v>0</v>
       </c>
       <c r="J442" t="s">
         <v>161</v>
       </c>
       <c r="K442">
         <v>1</v>
       </c>
       <c r="L442" t="s">
         <v>24</v>
       </c>
       <c r="M442" t="s">
         <v>24</v>
       </c>
@@ -28451,57 +28451,57 @@
       </c>
       <c r="O442" t="s">
         <v>24</v>
       </c>
       <c r="P442">
         <v>93.28</v>
       </c>
       <c r="Q442" t="s">
         <v>24</v>
       </c>
       <c r="R442" t="s">
         <v>24</v>
       </c>
       <c r="S442">
         <v>93.28</v>
       </c>
     </row>
     <row r="443" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>71</v>
       </c>
       <c r="C443" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D443">
         <v>2537</v>
       </c>
       <c r="E443" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F443" t="s">
         <v>22</v>
       </c>
       <c r="G443" t="s">
         <v>23</v>
       </c>
       <c r="H443">
         <v>68</v>
       </c>
       <c r="I443" t="b">
         <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>161</v>
       </c>
       <c r="K443">
         <v>1</v>
       </c>
       <c r="L443">
         <v>93.25</v>
       </c>
       <c r="M443" t="s">
         <v>24</v>
       </c>
@@ -28566,54 +28566,54 @@
       </c>
       <c r="N444" t="s">
         <v>24</v>
       </c>
       <c r="O444" t="s">
         <v>24</v>
       </c>
       <c r="P444" t="s">
         <v>24</v>
       </c>
       <c r="Q444" t="s">
         <v>24</v>
       </c>
       <c r="R444" t="s">
         <v>24</v>
       </c>
       <c r="S444">
         <v>93.23</v>
       </c>
     </row>
     <row r="445" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="C445" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="E445" t="s">
         <v>24</v>
       </c>
       <c r="F445" t="s">
         <v>41</v>
       </c>
       <c r="G445" t="s">
         <v>38</v>
       </c>
       <c r="H445">
         <v>43</v>
       </c>
       <c r="I445" t="b">
         <v>0</v>
       </c>
       <c r="J445" t="s">
         <v>161</v>
       </c>
       <c r="K445">
         <v>1</v>
       </c>
       <c r="L445" t="s">
         <v>24</v>
       </c>
@@ -28622,57 +28622,57 @@
       </c>
       <c r="N445" t="s">
         <v>24</v>
       </c>
       <c r="O445">
         <v>93.15</v>
       </c>
       <c r="P445" t="s">
         <v>24</v>
       </c>
       <c r="Q445" t="s">
         <v>24</v>
       </c>
       <c r="R445" t="s">
         <v>24</v>
       </c>
       <c r="S445">
         <v>93.15</v>
       </c>
     </row>
     <row r="446" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
+        <v>706</v>
+      </c>
+      <c r="C446" t="s">
         <v>707</v>
       </c>
-      <c r="C446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E446" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="F446" t="s">
         <v>41</v>
       </c>
       <c r="G446" t="s">
         <v>38</v>
       </c>
       <c r="H446">
         <v>44</v>
       </c>
       <c r="I446" t="b">
         <v>0</v>
       </c>
       <c r="J446" t="s">
         <v>161</v>
       </c>
       <c r="K446">
         <v>1</v>
       </c>
       <c r="L446" t="s">
         <v>24</v>
       </c>
       <c r="M446" t="s">
         <v>24</v>
       </c>
@@ -28684,101 +28684,101 @@
       </c>
       <c r="P446" t="s">
         <v>24</v>
       </c>
       <c r="Q446" t="s">
         <v>24</v>
       </c>
       <c r="R446">
         <v>93.08</v>
       </c>
       <c r="S446">
         <v>93.08</v>
       </c>
     </row>
     <row r="447" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>204</v>
       </c>
       <c r="C447" t="s">
         <v>149</v>
       </c>
       <c r="E447" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="F447" t="s">
         <v>41</v>
       </c>
       <c r="G447" t="s">
         <v>23</v>
       </c>
       <c r="H447">
         <v>178</v>
       </c>
       <c r="I447" t="b">
         <v>0</v>
       </c>
       <c r="J447" t="s">
         <v>161</v>
       </c>
       <c r="K447">
         <v>1</v>
       </c>
       <c r="L447" t="s">
         <v>24</v>
       </c>
       <c r="M447" t="s">
         <v>24</v>
       </c>
       <c r="N447" t="s">
         <v>24</v>
       </c>
       <c r="O447" t="s">
         <v>24</v>
       </c>
       <c r="P447" t="s">
         <v>24</v>
       </c>
       <c r="Q447" t="s">
         <v>24</v>
       </c>
       <c r="R447">
         <v>93.08</v>
       </c>
       <c r="S447">
         <v>93.08</v>
       </c>
     </row>
     <row r="448" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="C448" t="s">
         <v>26</v>
       </c>
       <c r="E448" t="s">
         <v>24</v>
       </c>
       <c r="F448" t="s">
         <v>41</v>
       </c>
       <c r="G448" t="s">
         <v>38</v>
       </c>
       <c r="H448">
         <v>45</v>
       </c>
       <c r="I448" t="b">
         <v>0</v>
       </c>
       <c r="J448" t="s">
         <v>161</v>
       </c>
       <c r="K448">
         <v>1</v>
       </c>
@@ -28790,54 +28790,54 @@
       </c>
       <c r="N448" t="s">
         <v>24</v>
       </c>
       <c r="O448" t="s">
         <v>24</v>
       </c>
       <c r="P448" t="s">
         <v>24</v>
       </c>
       <c r="Q448" t="s">
         <v>24</v>
       </c>
       <c r="R448">
         <v>93.03</v>
       </c>
       <c r="S448">
         <v>93.03</v>
       </c>
     </row>
     <row r="449" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
+        <v>709</v>
+      </c>
+      <c r="C449" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="E449" t="s">
         <v>24</v>
       </c>
       <c r="F449" t="s">
         <v>41</v>
       </c>
       <c r="G449" t="s">
         <v>38</v>
       </c>
       <c r="H449">
         <v>46</v>
       </c>
       <c r="I449" t="b">
         <v>0</v>
       </c>
       <c r="J449" t="s">
         <v>161</v>
       </c>
       <c r="K449">
         <v>1</v>
       </c>
       <c r="L449" t="s">
         <v>24</v>
       </c>
@@ -28852,107 +28852,107 @@
       </c>
       <c r="P449" t="s">
         <v>24</v>
       </c>
       <c r="Q449" t="s">
         <v>24</v>
       </c>
       <c r="R449" t="s">
         <v>24</v>
       </c>
       <c r="S449">
         <v>93.01</v>
       </c>
     </row>
     <row r="450" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>284</v>
       </c>
       <c r="C450" t="s">
         <v>149</v>
       </c>
       <c r="E450" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="F450" t="s">
         <v>41</v>
       </c>
       <c r="G450" t="s">
         <v>23</v>
       </c>
       <c r="H450">
         <v>179</v>
       </c>
       <c r="I450" t="b">
         <v>0</v>
       </c>
       <c r="J450" t="s">
         <v>161</v>
       </c>
       <c r="K450">
         <v>1</v>
       </c>
       <c r="L450" t="s">
         <v>24</v>
       </c>
       <c r="M450" t="s">
         <v>24</v>
       </c>
       <c r="N450" t="s">
         <v>24</v>
       </c>
       <c r="O450" t="s">
         <v>24</v>
       </c>
       <c r="P450" t="s">
         <v>24</v>
       </c>
       <c r="Q450" t="s">
         <v>24</v>
       </c>
       <c r="R450">
         <v>92.99</v>
       </c>
       <c r="S450">
         <v>92.99</v>
       </c>
     </row>
     <row r="451" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
+        <v>712</v>
+      </c>
+      <c r="C451" t="s">
         <v>713</v>
       </c>
-      <c r="C451" t="s">
+      <c r="E451" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F451" t="s">
         <v>22</v>
       </c>
       <c r="G451" t="s">
         <v>38</v>
       </c>
       <c r="H451">
         <v>27</v>
       </c>
       <c r="I451" t="b">
         <v>0</v>
       </c>
       <c r="J451" t="s">
         <v>161</v>
       </c>
       <c r="K451">
         <v>1</v>
       </c>
       <c r="L451" t="s">
         <v>24</v>
       </c>
       <c r="M451" t="s">
         <v>24</v>
       </c>
@@ -28961,51 +28961,54 @@
       </c>
       <c r="O451" t="s">
         <v>24</v>
       </c>
       <c r="P451">
         <v>92.84</v>
       </c>
       <c r="Q451" t="s">
         <v>24</v>
       </c>
       <c r="R451" t="s">
         <v>24</v>
       </c>
       <c r="S451">
         <v>92.84</v>
       </c>
     </row>
     <row r="452" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>138</v>
       </c>
       <c r="C452" t="s">
-        <v>716</v>
+        <v>715</v>
+      </c>
+      <c r="D452">
+        <v>2158</v>
       </c>
       <c r="E452" t="s">
         <v>37</v>
       </c>
       <c r="F452" t="s">
         <v>115</v>
       </c>
       <c r="G452" t="s">
         <v>23</v>
       </c>
       <c r="H452">
         <v>5</v>
       </c>
       <c r="I452" t="b">
         <v>0</v>
       </c>
       <c r="J452" t="s">
         <v>161</v>
       </c>
       <c r="K452">
         <v>1</v>
       </c>
       <c r="L452" t="s">
         <v>24</v>
       </c>
@@ -29017,51 +29020,51 @@
       </c>
       <c r="O452" t="s">
         <v>24</v>
       </c>
       <c r="P452" t="s">
         <v>24</v>
       </c>
       <c r="Q452" t="s">
         <v>24</v>
       </c>
       <c r="R452" t="s">
         <v>24</v>
       </c>
       <c r="S452">
         <v>92.66</v>
       </c>
     </row>
     <row r="453" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>42</v>
       </c>
       <c r="C453" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="E453" t="s">
         <v>24</v>
       </c>
       <c r="F453" t="s">
         <v>31</v>
       </c>
       <c r="G453" t="s">
         <v>23</v>
       </c>
       <c r="H453">
         <v>55</v>
       </c>
       <c r="I453" t="b">
         <v>0</v>
       </c>
       <c r="J453" t="s">
         <v>161</v>
       </c>
       <c r="K453">
         <v>1</v>
       </c>
       <c r="L453" t="s">
         <v>24</v>
       </c>
@@ -29070,54 +29073,54 @@
       </c>
       <c r="N453" t="s">
         <v>24</v>
       </c>
       <c r="O453" t="s">
         <v>24</v>
       </c>
       <c r="P453">
         <v>92.56</v>
       </c>
       <c r="Q453" t="s">
         <v>24</v>
       </c>
       <c r="R453" t="s">
         <v>24</v>
       </c>
       <c r="S453">
         <v>92.56</v>
       </c>
     </row>
     <row r="454" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
+        <v>717</v>
+      </c>
+      <c r="C454" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
       <c r="E454" t="s">
         <v>37</v>
       </c>
       <c r="F454" t="s">
         <v>41</v>
       </c>
       <c r="G454" t="s">
         <v>38</v>
       </c>
       <c r="H454">
         <v>47</v>
       </c>
       <c r="I454" t="b">
         <v>0</v>
       </c>
       <c r="J454" t="s">
         <v>161</v>
       </c>
       <c r="K454">
         <v>1</v>
       </c>
       <c r="L454" t="s">
         <v>24</v>
       </c>
@@ -29126,166 +29129,166 @@
       </c>
       <c r="N454">
         <v>92.4</v>
       </c>
       <c r="O454" t="s">
         <v>24</v>
       </c>
       <c r="P454" t="s">
         <v>24</v>
       </c>
       <c r="Q454" t="s">
         <v>24</v>
       </c>
       <c r="R454" t="s">
         <v>24</v>
       </c>
       <c r="S454">
         <v>92.4</v>
       </c>
     </row>
     <row r="455" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
+        <v>719</v>
+      </c>
+      <c r="C455" t="s">
         <v>720</v>
       </c>
-      <c r="C455" t="s">
+      <c r="E455" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="F455" t="s">
         <v>41</v>
       </c>
       <c r="G455" t="s">
         <v>38</v>
       </c>
       <c r="H455">
         <v>48</v>
       </c>
       <c r="I455" t="b">
         <v>0</v>
       </c>
       <c r="J455" t="s">
         <v>161</v>
       </c>
       <c r="K455">
         <v>1</v>
       </c>
       <c r="L455" t="s">
         <v>24</v>
       </c>
       <c r="M455" t="s">
         <v>24</v>
       </c>
       <c r="N455" t="s">
         <v>24</v>
       </c>
       <c r="O455" t="s">
         <v>24</v>
       </c>
       <c r="P455" t="s">
         <v>24</v>
       </c>
       <c r="Q455" t="s">
         <v>24</v>
       </c>
       <c r="R455">
         <v>92.34</v>
       </c>
       <c r="S455">
         <v>92.34</v>
       </c>
     </row>
     <row r="456" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="C456" t="s">
+        <v>651</v>
+      </c>
+      <c r="E456" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="F456" t="s">
         <v>41</v>
       </c>
       <c r="G456" t="s">
         <v>38</v>
       </c>
       <c r="H456">
         <v>49</v>
       </c>
       <c r="I456" t="b">
         <v>0</v>
       </c>
       <c r="J456" t="s">
         <v>161</v>
       </c>
       <c r="K456">
         <v>1</v>
       </c>
       <c r="L456" t="s">
         <v>24</v>
       </c>
       <c r="M456" t="s">
         <v>24</v>
       </c>
       <c r="N456" t="s">
         <v>24</v>
       </c>
       <c r="O456" t="s">
         <v>24</v>
       </c>
       <c r="P456" t="s">
         <v>24</v>
       </c>
       <c r="Q456" t="s">
         <v>24</v>
       </c>
       <c r="R456">
         <v>92.32</v>
       </c>
       <c r="S456">
         <v>92.32</v>
       </c>
     </row>
     <row r="457" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
+        <v>723</v>
+      </c>
+      <c r="C457" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="E457" t="s">
         <v>24</v>
       </c>
       <c r="F457" t="s">
         <v>41</v>
       </c>
       <c r="G457" t="s">
         <v>38</v>
       </c>
       <c r="H457">
         <v>50</v>
       </c>
       <c r="I457" t="b">
         <v>0</v>
       </c>
       <c r="J457" t="s">
         <v>161</v>
       </c>
       <c r="K457">
         <v>1</v>
       </c>
       <c r="L457" t="s">
         <v>24</v>
       </c>
@@ -29297,54 +29300,54 @@
       </c>
       <c r="O457">
         <v>91.91</v>
       </c>
       <c r="P457" t="s">
         <v>24</v>
       </c>
       <c r="Q457" t="s">
         <v>24</v>
       </c>
       <c r="R457" t="s">
         <v>24</v>
       </c>
       <c r="S457">
         <v>91.91</v>
       </c>
     </row>
     <row r="458" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>78</v>
       </c>
       <c r="C458" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="E458" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="F458" t="s">
         <v>22</v>
       </c>
       <c r="G458" t="s">
         <v>23</v>
       </c>
       <c r="H458">
         <v>69</v>
       </c>
       <c r="I458" t="b">
         <v>0</v>
       </c>
       <c r="J458" t="s">
         <v>161</v>
       </c>
       <c r="K458">
         <v>1</v>
       </c>
       <c r="L458" t="s">
         <v>24</v>
       </c>
       <c r="M458" t="s">
         <v>24</v>
       </c>
@@ -29353,54 +29356,54 @@
       </c>
       <c r="O458" t="s">
         <v>24</v>
       </c>
       <c r="P458">
         <v>91.85</v>
       </c>
       <c r="Q458" t="s">
         <v>24</v>
       </c>
       <c r="R458" t="s">
         <v>24</v>
       </c>
       <c r="S458">
         <v>91.85</v>
       </c>
     </row>
     <row r="459" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
         <v>182</v>
       </c>
       <c r="C459" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="E459" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F459" t="s">
         <v>41</v>
       </c>
       <c r="G459" t="s">
         <v>23</v>
       </c>
       <c r="H459">
         <v>180</v>
       </c>
       <c r="I459" t="b">
         <v>0</v>
       </c>
       <c r="J459" t="s">
         <v>161</v>
       </c>
       <c r="K459">
         <v>1</v>
       </c>
       <c r="L459" t="s">
         <v>24</v>
       </c>
       <c r="M459" t="s">
         <v>24</v>
       </c>
@@ -29409,54 +29412,54 @@
       </c>
       <c r="O459" t="s">
         <v>24</v>
       </c>
       <c r="P459" t="s">
         <v>24</v>
       </c>
       <c r="Q459" t="s">
         <v>24</v>
       </c>
       <c r="R459">
         <v>91.62</v>
       </c>
       <c r="S459">
         <v>91.62</v>
       </c>
     </row>
     <row r="460" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>271</v>
       </c>
       <c r="C460" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="E460" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F460" t="s">
         <v>41</v>
       </c>
       <c r="G460" t="s">
         <v>38</v>
       </c>
       <c r="H460">
         <v>51</v>
       </c>
       <c r="I460" t="b">
         <v>0</v>
       </c>
       <c r="J460" t="s">
         <v>161</v>
       </c>
       <c r="K460">
         <v>1</v>
       </c>
       <c r="L460" t="s">
         <v>24</v>
       </c>
       <c r="M460" t="s">
         <v>24</v>
       </c>
@@ -29468,51 +29471,51 @@
       </c>
       <c r="P460" t="s">
         <v>24</v>
       </c>
       <c r="Q460" t="s">
         <v>24</v>
       </c>
       <c r="R460">
         <v>91.61</v>
       </c>
       <c r="S460">
         <v>91.61</v>
       </c>
     </row>
     <row r="461" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>284</v>
       </c>
       <c r="C461" t="s">
         <v>117</v>
       </c>
       <c r="E461" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F461" t="s">
         <v>41</v>
       </c>
       <c r="G461" t="s">
         <v>23</v>
       </c>
       <c r="H461">
         <v>181</v>
       </c>
       <c r="I461" t="b">
         <v>0</v>
       </c>
       <c r="J461" t="s">
         <v>161</v>
       </c>
       <c r="K461">
         <v>1</v>
       </c>
       <c r="L461" t="s">
         <v>24</v>
       </c>
       <c r="M461" t="s">
         <v>24</v>
       </c>
@@ -29521,51 +29524,51 @@
       </c>
       <c r="O461" t="s">
         <v>24</v>
       </c>
       <c r="P461" t="s">
         <v>24</v>
       </c>
       <c r="Q461" t="s">
         <v>24</v>
       </c>
       <c r="R461">
         <v>91.6</v>
       </c>
       <c r="S461">
         <v>91.6</v>
       </c>
     </row>
     <row r="462" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
         <v>119</v>
       </c>
       <c r="C462" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="E462" t="s">
         <v>30</v>
       </c>
       <c r="F462" t="s">
         <v>65</v>
       </c>
       <c r="G462" t="s">
         <v>23</v>
       </c>
       <c r="H462">
         <v>27</v>
       </c>
       <c r="I462" t="b">
         <v>0</v>
       </c>
       <c r="J462" t="s">
         <v>161</v>
       </c>
       <c r="K462">
         <v>1</v>
       </c>
       <c r="L462" t="s">
         <v>24</v>
       </c>
@@ -29574,51 +29577,51 @@
       </c>
       <c r="N462" t="s">
         <v>24</v>
       </c>
       <c r="O462" t="s">
         <v>24</v>
       </c>
       <c r="P462" t="s">
         <v>24</v>
       </c>
       <c r="Q462">
         <v>91.39</v>
       </c>
       <c r="R462" t="s">
         <v>24</v>
       </c>
       <c r="S462">
         <v>91.39</v>
       </c>
     </row>
     <row r="463" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C463" t="s">
         <v>270</v>
       </c>
       <c r="E463" t="s">
         <v>24</v>
       </c>
       <c r="F463" t="s">
         <v>31</v>
       </c>
       <c r="G463" t="s">
         <v>23</v>
       </c>
       <c r="H463">
         <v>56</v>
       </c>
       <c r="I463" t="b">
         <v>0</v>
       </c>
       <c r="J463" t="s">
         <v>161</v>
       </c>
       <c r="K463">
         <v>1</v>
       </c>
@@ -29630,110 +29633,110 @@
       </c>
       <c r="N463" t="s">
         <v>24</v>
       </c>
       <c r="O463" t="s">
         <v>24</v>
       </c>
       <c r="P463">
         <v>91.34</v>
       </c>
       <c r="Q463" t="s">
         <v>24</v>
       </c>
       <c r="R463" t="s">
         <v>24</v>
       </c>
       <c r="S463">
         <v>91.34</v>
       </c>
     </row>
     <row r="464" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C464" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="E464" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F464" t="s">
         <v>31</v>
       </c>
       <c r="G464" t="s">
         <v>23</v>
       </c>
       <c r="H464">
         <v>57</v>
       </c>
       <c r="I464" t="b">
         <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>161</v>
       </c>
       <c r="K464">
         <v>1</v>
       </c>
       <c r="L464" t="s">
         <v>24</v>
       </c>
       <c r="M464" t="s">
         <v>24</v>
       </c>
       <c r="N464" t="s">
         <v>24</v>
       </c>
       <c r="O464" t="s">
         <v>24</v>
       </c>
       <c r="P464">
         <v>91.31</v>
       </c>
       <c r="Q464" t="s">
         <v>24</v>
       </c>
       <c r="R464" t="s">
         <v>24</v>
       </c>
       <c r="S464">
         <v>91.31</v>
       </c>
     </row>
     <row r="465" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C465" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D465">
         <v>1687</v>
       </c>
       <c r="E465" t="s">
         <v>34</v>
       </c>
       <c r="F465" t="s">
         <v>22</v>
       </c>
       <c r="G465" t="s">
         <v>23</v>
       </c>
       <c r="H465">
         <v>70</v>
       </c>
       <c r="I465" t="b">
         <v>0</v>
       </c>
       <c r="J465" t="s">
         <v>161</v>
       </c>
       <c r="K465">
         <v>1</v>
       </c>
@@ -29745,51 +29748,51 @@
       </c>
       <c r="N465" t="s">
         <v>24</v>
       </c>
       <c r="O465">
         <v>90.7</v>
       </c>
       <c r="P465" t="s">
         <v>24</v>
       </c>
       <c r="Q465" t="s">
         <v>24</v>
       </c>
       <c r="R465" t="s">
         <v>24</v>
       </c>
       <c r="S465">
         <v>90.7</v>
       </c>
     </row>
     <row r="466" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="C466" t="s">
         <v>149</v>
       </c>
       <c r="E466" t="s">
         <v>24</v>
       </c>
       <c r="F466" t="s">
         <v>41</v>
       </c>
       <c r="G466" t="s">
         <v>23</v>
       </c>
       <c r="H466">
         <v>182</v>
       </c>
       <c r="I466" t="b">
         <v>0</v>
       </c>
       <c r="J466" t="s">
         <v>161</v>
       </c>
       <c r="K466">
         <v>1</v>
       </c>
@@ -29804,54 +29807,54 @@
       </c>
       <c r="O466" t="s">
         <v>24</v>
       </c>
       <c r="P466" t="s">
         <v>24</v>
       </c>
       <c r="Q466" t="s">
         <v>24</v>
       </c>
       <c r="R466" t="s">
         <v>24</v>
       </c>
       <c r="S466">
         <v>90.65</v>
       </c>
     </row>
     <row r="467" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>76</v>
       </c>
       <c r="C467" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="E467" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F467" t="s">
         <v>41</v>
       </c>
       <c r="G467" t="s">
         <v>23</v>
       </c>
       <c r="H467">
         <v>183</v>
       </c>
       <c r="I467" t="b">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>161</v>
       </c>
       <c r="K467">
         <v>1</v>
       </c>
       <c r="L467" t="s">
         <v>24</v>
       </c>
       <c r="M467" t="s">
         <v>24</v>
       </c>
@@ -29860,51 +29863,51 @@
       </c>
       <c r="O467" t="s">
         <v>24</v>
       </c>
       <c r="P467" t="s">
         <v>24</v>
       </c>
       <c r="Q467" t="s">
         <v>24</v>
       </c>
       <c r="R467">
         <v>90.52</v>
       </c>
       <c r="S467">
         <v>90.52</v>
       </c>
     </row>
     <row r="468" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>207</v>
       </c>
       <c r="C468" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D468">
         <v>1</v>
       </c>
       <c r="E468" t="s">
         <v>140</v>
       </c>
       <c r="F468" t="s">
         <v>65</v>
       </c>
       <c r="G468" t="s">
         <v>23</v>
       </c>
       <c r="H468">
         <v>28</v>
       </c>
       <c r="I468" t="b">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>164</v>
       </c>
       <c r="K468">
         <v>1</v>
       </c>
@@ -29916,57 +29919,57 @@
       </c>
       <c r="N468" t="s">
         <v>24</v>
       </c>
       <c r="O468">
         <v>90.5</v>
       </c>
       <c r="P468" t="s">
         <v>24</v>
       </c>
       <c r="Q468" t="s">
         <v>24</v>
       </c>
       <c r="R468" t="s">
         <v>24</v>
       </c>
       <c r="S468">
         <v>90.5</v>
       </c>
     </row>
     <row r="469" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="C469" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E469" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F469" t="s">
         <v>41</v>
       </c>
       <c r="G469" t="s">
         <v>23</v>
       </c>
       <c r="H469">
         <v>184</v>
       </c>
       <c r="I469" t="b">
         <v>0</v>
       </c>
       <c r="J469" t="s">
         <v>161</v>
       </c>
       <c r="K469">
         <v>1</v>
       </c>
       <c r="L469" t="s">
         <v>24</v>
       </c>
       <c r="M469" t="s">
         <v>24</v>
       </c>
@@ -29975,107 +29978,107 @@
       </c>
       <c r="O469" t="s">
         <v>24</v>
       </c>
       <c r="P469" t="s">
         <v>24</v>
       </c>
       <c r="Q469" t="s">
         <v>24</v>
       </c>
       <c r="R469">
         <v>90.39</v>
       </c>
       <c r="S469">
         <v>90.39</v>
       </c>
     </row>
     <row r="470" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>224</v>
       </c>
       <c r="C470" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="E470" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F470" t="s">
         <v>41</v>
       </c>
       <c r="G470" t="s">
         <v>23</v>
       </c>
       <c r="H470">
         <v>185</v>
       </c>
       <c r="I470" t="b">
         <v>0</v>
       </c>
       <c r="J470" t="s">
         <v>161</v>
       </c>
       <c r="K470">
         <v>1</v>
       </c>
       <c r="L470" t="s">
         <v>24</v>
       </c>
       <c r="M470" t="s">
         <v>24</v>
       </c>
       <c r="N470" t="s">
         <v>24</v>
       </c>
       <c r="O470" t="s">
         <v>24</v>
       </c>
       <c r="P470" t="s">
         <v>24</v>
       </c>
       <c r="Q470" t="s">
         <v>24</v>
       </c>
       <c r="R470">
         <v>90.32</v>
       </c>
       <c r="S470">
         <v>90.32</v>
       </c>
     </row>
     <row r="471" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
+        <v>735</v>
+      </c>
+      <c r="C471" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="E471" t="s">
         <v>24</v>
       </c>
       <c r="F471" t="s">
         <v>84</v>
       </c>
       <c r="G471" t="s">
         <v>23</v>
       </c>
       <c r="H471">
         <v>16</v>
       </c>
       <c r="I471" t="b">
         <v>0</v>
       </c>
       <c r="J471" t="s">
         <v>161</v>
       </c>
       <c r="K471">
         <v>1</v>
       </c>
       <c r="L471" t="s">
         <v>24</v>
       </c>
@@ -30084,60 +30087,60 @@
       </c>
       <c r="N471" t="s">
         <v>24</v>
       </c>
       <c r="O471">
         <v>89.99</v>
       </c>
       <c r="P471" t="s">
         <v>24</v>
       </c>
       <c r="Q471" t="s">
         <v>24</v>
       </c>
       <c r="R471" t="s">
         <v>24</v>
       </c>
       <c r="S471">
         <v>89.99</v>
       </c>
     </row>
     <row r="472" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="C472" t="s">
         <v>49</v>
       </c>
       <c r="D472">
         <v>2378</v>
       </c>
       <c r="E472" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="F472" t="s">
         <v>84</v>
       </c>
       <c r="G472" t="s">
         <v>23</v>
       </c>
       <c r="H472">
         <v>17</v>
       </c>
       <c r="I472" t="b">
         <v>0</v>
       </c>
       <c r="J472" t="s">
         <v>164</v>
       </c>
       <c r="K472">
         <v>1</v>
       </c>
       <c r="L472">
         <v>89.96</v>
       </c>
       <c r="M472" t="s">
         <v>24</v>
       </c>
@@ -30146,104 +30149,104 @@
       </c>
       <c r="O472" t="s">
         <v>24</v>
       </c>
       <c r="P472" t="s">
         <v>24</v>
       </c>
       <c r="Q472" t="s">
         <v>24</v>
       </c>
       <c r="R472" t="s">
         <v>24</v>
       </c>
       <c r="S472">
         <v>89.96</v>
       </c>
     </row>
     <row r="473" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>252</v>
       </c>
       <c r="C473" t="s">
+        <v>739</v>
+      </c>
+      <c r="E473" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="F473" t="s">
         <v>41</v>
       </c>
       <c r="G473" t="s">
         <v>23</v>
       </c>
       <c r="H473">
         <v>186</v>
       </c>
       <c r="I473" t="b">
         <v>0</v>
       </c>
       <c r="J473" t="s">
         <v>161</v>
       </c>
       <c r="K473">
         <v>1</v>
       </c>
       <c r="L473" t="s">
         <v>24</v>
       </c>
       <c r="M473" t="s">
         <v>24</v>
       </c>
       <c r="N473" t="s">
         <v>24</v>
       </c>
       <c r="O473" t="s">
         <v>24</v>
       </c>
       <c r="P473" t="s">
         <v>24</v>
       </c>
       <c r="Q473" t="s">
         <v>24</v>
       </c>
       <c r="R473">
         <v>89.95</v>
       </c>
       <c r="S473">
         <v>89.95</v>
       </c>
     </row>
     <row r="474" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="C474" t="s">
         <v>213</v>
       </c>
       <c r="E474" t="s">
         <v>24</v>
       </c>
       <c r="F474" t="s">
         <v>41</v>
       </c>
       <c r="G474" t="s">
         <v>38</v>
       </c>
       <c r="H474">
         <v>52</v>
       </c>
       <c r="I474" t="b">
         <v>0</v>
       </c>
       <c r="J474" t="s">
         <v>161</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
@@ -30255,57 +30258,57 @@
       </c>
       <c r="N474" t="s">
         <v>24</v>
       </c>
       <c r="O474">
         <v>89.86</v>
       </c>
       <c r="P474" t="s">
         <v>24</v>
       </c>
       <c r="Q474" t="s">
         <v>24</v>
       </c>
       <c r="R474" t="s">
         <v>24</v>
       </c>
       <c r="S474">
         <v>89.86</v>
       </c>
     </row>
     <row r="475" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C475" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="E475" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="F475" t="s">
         <v>41</v>
       </c>
       <c r="G475" t="s">
         <v>38</v>
       </c>
       <c r="H475">
         <v>53</v>
       </c>
       <c r="I475" t="b">
         <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>161</v>
       </c>
       <c r="K475">
         <v>1</v>
       </c>
       <c r="L475" t="s">
         <v>24</v>
       </c>
       <c r="M475" t="s">
         <v>24</v>
       </c>
@@ -30314,51 +30317,51 @@
       </c>
       <c r="O475" t="s">
         <v>24</v>
       </c>
       <c r="P475" t="s">
         <v>24</v>
       </c>
       <c r="Q475" t="s">
         <v>24</v>
       </c>
       <c r="R475">
         <v>89.8</v>
       </c>
       <c r="S475">
         <v>89.8</v>
       </c>
     </row>
     <row r="476" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
         <v>182</v>
       </c>
       <c r="C476" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="D476">
         <v>2383</v>
       </c>
       <c r="E476" t="s">
         <v>140</v>
       </c>
       <c r="F476" t="s">
         <v>22</v>
       </c>
       <c r="G476" t="s">
         <v>23</v>
       </c>
       <c r="H476">
         <v>71</v>
       </c>
       <c r="I476" t="b">
         <v>0</v>
       </c>
       <c r="J476" t="s">
         <v>164</v>
       </c>
       <c r="K476">
         <v>1</v>
       </c>
@@ -30373,51 +30376,51 @@
       </c>
       <c r="O476" t="s">
         <v>24</v>
       </c>
       <c r="P476" t="s">
         <v>24</v>
       </c>
       <c r="Q476" t="s">
         <v>24</v>
       </c>
       <c r="R476">
         <v>89.43</v>
       </c>
       <c r="S476">
         <v>89.43</v>
       </c>
     </row>
     <row r="477" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
         <v>224</v>
       </c>
       <c r="C477" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="E477" t="s">
         <v>24</v>
       </c>
       <c r="F477" t="s">
         <v>22</v>
       </c>
       <c r="G477" t="s">
         <v>23</v>
       </c>
       <c r="H477">
         <v>72</v>
       </c>
       <c r="I477" t="b">
         <v>0</v>
       </c>
       <c r="J477" t="s">
         <v>161</v>
       </c>
       <c r="K477">
         <v>1</v>
       </c>
       <c r="L477" t="s">
         <v>24</v>
       </c>
@@ -30429,51 +30432,51 @@
       </c>
       <c r="O477" t="s">
         <v>24</v>
       </c>
       <c r="P477" t="s">
         <v>24</v>
       </c>
       <c r="Q477" t="s">
         <v>24</v>
       </c>
       <c r="R477" t="s">
         <v>24</v>
       </c>
       <c r="S477">
         <v>89.2</v>
       </c>
     </row>
     <row r="478" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
         <v>182</v>
       </c>
       <c r="C478" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="E478" t="s">
         <v>24</v>
       </c>
       <c r="F478" t="s">
         <v>41</v>
       </c>
       <c r="G478" t="s">
         <v>23</v>
       </c>
       <c r="H478">
         <v>187</v>
       </c>
       <c r="I478" t="b">
         <v>0</v>
       </c>
       <c r="J478" t="s">
         <v>161</v>
       </c>
       <c r="K478">
         <v>1</v>
       </c>
       <c r="L478" t="s">
         <v>24</v>
       </c>
@@ -30485,51 +30488,51 @@
       </c>
       <c r="O478" t="s">
         <v>24</v>
       </c>
       <c r="P478" t="s">
         <v>24</v>
       </c>
       <c r="Q478" t="s">
         <v>24</v>
       </c>
       <c r="R478">
         <v>89.2</v>
       </c>
       <c r="S478">
         <v>89.2</v>
       </c>
     </row>
     <row r="479" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
         <v>154</v>
       </c>
       <c r="C479" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D479">
         <v>925</v>
       </c>
       <c r="E479" t="s">
         <v>73</v>
       </c>
       <c r="F479" t="s">
         <v>31</v>
       </c>
       <c r="G479" t="s">
         <v>23</v>
       </c>
       <c r="H479">
         <v>58</v>
       </c>
       <c r="I479" t="b">
         <v>0</v>
       </c>
       <c r="J479" t="s">
         <v>164</v>
       </c>
       <c r="K479">
         <v>1</v>
       </c>
@@ -30544,51 +30547,51 @@
       </c>
       <c r="O479" t="s">
         <v>24</v>
       </c>
       <c r="P479">
         <v>89.09</v>
       </c>
       <c r="Q479" t="s">
         <v>24</v>
       </c>
       <c r="R479" t="s">
         <v>24</v>
       </c>
       <c r="S479">
         <v>89.09</v>
       </c>
     </row>
     <row r="480" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>132</v>
       </c>
       <c r="C480" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="E480" t="s">
         <v>24</v>
       </c>
       <c r="F480" t="s">
         <v>41</v>
       </c>
       <c r="G480" t="s">
         <v>23</v>
       </c>
       <c r="H480">
         <v>188</v>
       </c>
       <c r="I480" t="b">
         <v>0</v>
       </c>
       <c r="J480" t="s">
         <v>161</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
       <c r="L480" t="s">
         <v>24</v>
       </c>
@@ -30597,54 +30600,54 @@
       </c>
       <c r="N480" t="s">
         <v>24</v>
       </c>
       <c r="O480" t="s">
         <v>24</v>
       </c>
       <c r="P480" t="s">
         <v>24</v>
       </c>
       <c r="Q480" t="s">
         <v>24</v>
       </c>
       <c r="R480">
         <v>88.9</v>
       </c>
       <c r="S480">
         <v>88.9</v>
       </c>
     </row>
     <row r="481" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
+        <v>747</v>
+      </c>
+      <c r="C481" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="D481">
         <v>1070</v>
       </c>
       <c r="E481" t="s">
         <v>137</v>
       </c>
       <c r="F481" t="s">
         <v>65</v>
       </c>
       <c r="G481" t="s">
         <v>23</v>
       </c>
       <c r="H481">
         <v>29</v>
       </c>
       <c r="I481" t="b">
         <v>0</v>
       </c>
       <c r="J481" t="s">
         <v>161</v>
       </c>
       <c r="K481">
         <v>2</v>
       </c>
@@ -30659,51 +30662,51 @@
       </c>
       <c r="O481" t="s">
         <v>24</v>
       </c>
       <c r="P481" t="s">
         <v>24</v>
       </c>
       <c r="Q481">
         <v>88.87</v>
       </c>
       <c r="R481">
         <v>0</v>
       </c>
       <c r="S481">
         <v>88.87</v>
       </c>
     </row>
     <row r="482" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
         <v>71</v>
       </c>
       <c r="C482" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E482" t="s">
         <v>24</v>
       </c>
       <c r="F482" t="s">
         <v>31</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482">
         <v>59</v>
       </c>
       <c r="I482" t="b">
         <v>0</v>
       </c>
       <c r="J482" t="s">
         <v>161</v>
       </c>
       <c r="K482">
         <v>1</v>
       </c>
       <c r="L482" t="s">
         <v>24</v>
       </c>
@@ -30712,60 +30715,60 @@
       </c>
       <c r="N482" t="s">
         <v>24</v>
       </c>
       <c r="O482" t="s">
         <v>24</v>
       </c>
       <c r="P482">
         <v>88.78</v>
       </c>
       <c r="Q482" t="s">
         <v>24</v>
       </c>
       <c r="R482" t="s">
         <v>24</v>
       </c>
       <c r="S482">
         <v>88.78</v>
       </c>
     </row>
     <row r="483" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C483" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="D483">
         <v>207</v>
       </c>
       <c r="E483" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F483" t="s">
         <v>65</v>
       </c>
       <c r="G483" t="s">
         <v>23</v>
       </c>
       <c r="H483">
         <v>30</v>
       </c>
       <c r="I483" t="b">
         <v>0</v>
       </c>
       <c r="J483" t="s">
         <v>161</v>
       </c>
       <c r="K483">
         <v>1</v>
       </c>
       <c r="L483" t="s">
         <v>24</v>
       </c>
       <c r="M483" t="s">
         <v>24</v>
       </c>
@@ -30774,51 +30777,51 @@
       </c>
       <c r="O483" t="s">
         <v>24</v>
       </c>
       <c r="P483" t="s">
         <v>24</v>
       </c>
       <c r="Q483" t="s">
         <v>24</v>
       </c>
       <c r="R483">
         <v>88.74</v>
       </c>
       <c r="S483">
         <v>88.74</v>
       </c>
     </row>
     <row r="484" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
         <v>302</v>
       </c>
       <c r="C484" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="E484" t="s">
         <v>24</v>
       </c>
       <c r="F484" t="s">
         <v>41</v>
       </c>
       <c r="G484" t="s">
         <v>23</v>
       </c>
       <c r="H484">
         <v>189</v>
       </c>
       <c r="I484" t="b">
         <v>0</v>
       </c>
       <c r="J484" t="s">
         <v>161</v>
       </c>
       <c r="K484">
         <v>1</v>
       </c>
       <c r="L484" t="s">
         <v>24</v>
       </c>
@@ -30827,54 +30830,54 @@
       </c>
       <c r="N484" t="s">
         <v>24</v>
       </c>
       <c r="O484">
         <v>88.71</v>
       </c>
       <c r="P484" t="s">
         <v>24</v>
       </c>
       <c r="Q484" t="s">
         <v>24</v>
       </c>
       <c r="R484" t="s">
         <v>24</v>
       </c>
       <c r="S484">
         <v>88.71</v>
       </c>
     </row>
     <row r="485" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="C485" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D485">
         <v>1593</v>
       </c>
       <c r="E485" t="s">
         <v>73</v>
       </c>
       <c r="F485" t="s">
         <v>22</v>
       </c>
       <c r="G485" t="s">
         <v>38</v>
       </c>
       <c r="H485">
         <v>28</v>
       </c>
       <c r="I485" t="b">
         <v>0</v>
       </c>
       <c r="J485" t="s">
         <v>161</v>
       </c>
       <c r="K485">
         <v>1</v>
       </c>
@@ -30886,54 +30889,54 @@
       </c>
       <c r="N485" t="s">
         <v>24</v>
       </c>
       <c r="O485" t="s">
         <v>24</v>
       </c>
       <c r="P485">
         <v>88.61</v>
       </c>
       <c r="Q485" t="s">
         <v>24</v>
       </c>
       <c r="R485" t="s">
         <v>24</v>
       </c>
       <c r="S485">
         <v>88.61</v>
       </c>
     </row>
     <row r="486" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C486" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E486" t="s">
         <v>24</v>
       </c>
       <c r="F486" t="s">
         <v>65</v>
       </c>
       <c r="G486" t="s">
         <v>23</v>
       </c>
       <c r="H486">
         <v>31</v>
       </c>
       <c r="I486" t="b">
         <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>161</v>
       </c>
       <c r="K486">
         <v>1</v>
       </c>
       <c r="L486" t="s">
         <v>24</v>
       </c>
@@ -30942,54 +30945,54 @@
       </c>
       <c r="N486" t="s">
         <v>24</v>
       </c>
       <c r="O486" t="s">
         <v>24</v>
       </c>
       <c r="P486">
         <v>88.55</v>
       </c>
       <c r="Q486" t="s">
         <v>24</v>
       </c>
       <c r="R486" t="s">
         <v>24</v>
       </c>
       <c r="S486">
         <v>88.55</v>
       </c>
     </row>
     <row r="487" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
+        <v>754</v>
+      </c>
+      <c r="C487" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="E487" t="s">
         <v>34</v>
       </c>
       <c r="F487" t="s">
         <v>22</v>
       </c>
       <c r="G487" t="s">
         <v>38</v>
       </c>
       <c r="H487">
         <v>29</v>
       </c>
       <c r="I487" t="b">
         <v>0</v>
       </c>
       <c r="J487" t="s">
         <v>161</v>
       </c>
       <c r="K487">
         <v>1</v>
       </c>
       <c r="L487" t="s">
         <v>24</v>
       </c>
@@ -30998,54 +31001,54 @@
       </c>
       <c r="N487" t="s">
         <v>24</v>
       </c>
       <c r="O487" t="s">
         <v>24</v>
       </c>
       <c r="P487" t="s">
         <v>24</v>
       </c>
       <c r="Q487" t="s">
         <v>24</v>
       </c>
       <c r="R487" t="s">
         <v>24</v>
       </c>
       <c r="S487">
         <v>88.53</v>
       </c>
     </row>
     <row r="488" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
+        <v>756</v>
+      </c>
+      <c r="C488" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E488" t="s">
         <v>34</v>
       </c>
       <c r="F488" t="s">
         <v>84</v>
       </c>
       <c r="G488" t="s">
         <v>38</v>
       </c>
       <c r="H488">
         <v>8</v>
       </c>
       <c r="I488" t="b">
         <v>0</v>
       </c>
       <c r="J488" t="s">
         <v>161</v>
       </c>
       <c r="K488">
         <v>1</v>
       </c>
       <c r="L488" t="s">
         <v>24</v>
       </c>
@@ -31057,160 +31060,160 @@
       </c>
       <c r="O488">
         <v>88.45</v>
       </c>
       <c r="P488" t="s">
         <v>24</v>
       </c>
       <c r="Q488" t="s">
         <v>24</v>
       </c>
       <c r="R488" t="s">
         <v>24</v>
       </c>
       <c r="S488">
         <v>88.45</v>
       </c>
     </row>
     <row r="489" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
         <v>71</v>
       </c>
       <c r="C489" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="E489" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F489" t="s">
         <v>41</v>
       </c>
       <c r="G489" t="s">
         <v>23</v>
       </c>
       <c r="H489">
         <v>190</v>
       </c>
       <c r="I489" t="b">
         <v>0</v>
       </c>
       <c r="J489" t="s">
         <v>161</v>
       </c>
       <c r="K489">
         <v>1</v>
       </c>
       <c r="L489" t="s">
         <v>24</v>
       </c>
       <c r="M489" t="s">
         <v>24</v>
       </c>
       <c r="N489" t="s">
         <v>24</v>
       </c>
       <c r="O489" t="s">
         <v>24</v>
       </c>
       <c r="P489" t="s">
         <v>24</v>
       </c>
       <c r="Q489" t="s">
         <v>24</v>
       </c>
       <c r="R489">
         <v>88.26</v>
       </c>
       <c r="S489">
         <v>88.26</v>
       </c>
     </row>
     <row r="490" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C490" t="s">
+        <v>759</v>
+      </c>
+      <c r="E490" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="F490" t="s">
         <v>31</v>
       </c>
       <c r="G490" t="s">
         <v>23</v>
       </c>
       <c r="H490">
         <v>60</v>
       </c>
       <c r="I490" t="b">
         <v>0</v>
       </c>
       <c r="J490" t="s">
         <v>161</v>
       </c>
       <c r="K490">
         <v>1</v>
       </c>
       <c r="L490" t="s">
         <v>24</v>
       </c>
       <c r="M490" t="s">
         <v>24</v>
       </c>
       <c r="N490" t="s">
         <v>24</v>
       </c>
       <c r="O490" t="s">
         <v>24</v>
       </c>
       <c r="P490">
         <v>88.14</v>
       </c>
       <c r="Q490" t="s">
         <v>24</v>
       </c>
       <c r="R490" t="s">
         <v>24</v>
       </c>
       <c r="S490">
         <v>88.14</v>
       </c>
     </row>
     <row r="491" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="C491" t="s">
         <v>109</v>
       </c>
       <c r="D491">
         <v>75</v>
       </c>
       <c r="E491" t="s">
         <v>34</v>
       </c>
       <c r="F491" t="s">
         <v>22</v>
       </c>
       <c r="G491" t="s">
         <v>38</v>
       </c>
       <c r="H491">
         <v>30</v>
       </c>
       <c r="I491" t="b">
         <v>0</v>
       </c>
       <c r="J491" t="s">
         <v>164</v>
       </c>
@@ -31228,54 +31231,54 @@
       </c>
       <c r="O491" t="s">
         <v>24</v>
       </c>
       <c r="P491">
         <v>0</v>
       </c>
       <c r="Q491" t="s">
         <v>24</v>
       </c>
       <c r="R491">
         <v>88.11</v>
       </c>
       <c r="S491">
         <v>88.11</v>
       </c>
     </row>
     <row r="492" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>210</v>
       </c>
       <c r="C492" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="E492" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F492" t="s">
         <v>31</v>
       </c>
       <c r="G492" t="s">
         <v>38</v>
       </c>
       <c r="H492">
         <v>11</v>
       </c>
       <c r="I492" t="b">
         <v>0</v>
       </c>
       <c r="J492" t="s">
         <v>161</v>
       </c>
       <c r="K492">
         <v>1</v>
       </c>
       <c r="L492" t="s">
         <v>24</v>
       </c>
       <c r="M492" t="s">
         <v>24</v>
       </c>
@@ -31284,51 +31287,51 @@
       </c>
       <c r="O492" t="s">
         <v>24</v>
       </c>
       <c r="P492" t="s">
         <v>24</v>
       </c>
       <c r="Q492">
         <v>88.09</v>
       </c>
       <c r="R492" t="s">
         <v>24</v>
       </c>
       <c r="S492">
         <v>88.09</v>
       </c>
     </row>
     <row r="493" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
         <v>138</v>
       </c>
       <c r="C493" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="D493">
         <v>2376</v>
       </c>
       <c r="E493" t="s">
         <v>137</v>
       </c>
       <c r="F493" t="s">
         <v>31</v>
       </c>
       <c r="G493" t="s">
         <v>23</v>
       </c>
       <c r="H493">
         <v>61</v>
       </c>
       <c r="I493" t="b">
         <v>0</v>
       </c>
       <c r="J493" t="s">
         <v>164</v>
       </c>
       <c r="K493">
         <v>1</v>
       </c>
@@ -31340,51 +31343,51 @@
       </c>
       <c r="N493" t="s">
         <v>24</v>
       </c>
       <c r="O493" t="s">
         <v>24</v>
       </c>
       <c r="P493" t="s">
         <v>24</v>
       </c>
       <c r="Q493" t="s">
         <v>24</v>
       </c>
       <c r="R493" t="s">
         <v>24</v>
       </c>
       <c r="S493">
         <v>88.06</v>
       </c>
     </row>
     <row r="494" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="C494" t="s">
         <v>282</v>
       </c>
       <c r="E494" t="s">
         <v>34</v>
       </c>
       <c r="F494" t="s">
         <v>31</v>
       </c>
       <c r="G494" t="s">
         <v>38</v>
       </c>
       <c r="H494">
         <v>12</v>
       </c>
       <c r="I494" t="b">
         <v>0</v>
       </c>
       <c r="J494" t="s">
         <v>161</v>
       </c>
       <c r="K494">
         <v>1</v>
       </c>
@@ -31399,113 +31402,113 @@
       </c>
       <c r="O494">
         <v>88.03</v>
       </c>
       <c r="P494" t="s">
         <v>24</v>
       </c>
       <c r="Q494" t="s">
         <v>24</v>
       </c>
       <c r="R494" t="s">
         <v>24</v>
       </c>
       <c r="S494">
         <v>88.03</v>
       </c>
     </row>
     <row r="495" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>71</v>
       </c>
       <c r="C495" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="D495">
         <v>1028</v>
       </c>
       <c r="E495" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F495" t="s">
         <v>65</v>
       </c>
       <c r="G495" t="s">
         <v>23</v>
       </c>
       <c r="H495">
         <v>32</v>
       </c>
       <c r="I495" t="b">
         <v>0</v>
       </c>
       <c r="J495" t="s">
         <v>164</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
       <c r="L495">
         <v>87.6</v>
       </c>
       <c r="M495" t="s">
         <v>24</v>
       </c>
       <c r="N495" t="s">
         <v>24</v>
       </c>
       <c r="O495" t="s">
         <v>24</v>
       </c>
       <c r="P495" t="s">
         <v>24</v>
       </c>
       <c r="Q495" t="s">
         <v>24</v>
       </c>
       <c r="R495" t="s">
         <v>24</v>
       </c>
       <c r="S495">
         <v>87.6</v>
       </c>
     </row>
     <row r="496" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C496" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="E496" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="F496" t="s">
         <v>31</v>
       </c>
       <c r="G496" t="s">
         <v>23</v>
       </c>
       <c r="H496">
         <v>62</v>
       </c>
       <c r="I496" t="b">
         <v>0</v>
       </c>
       <c r="J496" t="s">
         <v>161</v>
       </c>
       <c r="K496">
         <v>1</v>
       </c>
       <c r="L496" t="s">
         <v>24</v>
       </c>
       <c r="M496" t="s">
         <v>24</v>
       </c>
@@ -31514,54 +31517,54 @@
       </c>
       <c r="O496" t="s">
         <v>24</v>
       </c>
       <c r="P496">
         <v>87.58</v>
       </c>
       <c r="Q496" t="s">
         <v>24</v>
       </c>
       <c r="R496" t="s">
         <v>24</v>
       </c>
       <c r="S496">
         <v>87.58</v>
       </c>
     </row>
     <row r="497" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
         <v>252</v>
       </c>
       <c r="C497" t="s">
+        <v>766</v>
+      </c>
+      <c r="E497" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="F497" t="s">
         <v>41</v>
       </c>
       <c r="G497" t="s">
         <v>23</v>
       </c>
       <c r="H497">
         <v>191</v>
       </c>
       <c r="I497" t="b">
         <v>0</v>
       </c>
       <c r="J497" t="s">
         <v>161</v>
       </c>
       <c r="K497">
         <v>1</v>
       </c>
       <c r="L497" t="s">
         <v>24</v>
       </c>
       <c r="M497" t="s">
         <v>24</v>
       </c>
@@ -31570,51 +31573,51 @@
       </c>
       <c r="O497" t="s">
         <v>24</v>
       </c>
       <c r="P497" t="s">
         <v>24</v>
       </c>
       <c r="Q497" t="s">
         <v>24</v>
       </c>
       <c r="R497">
         <v>87.57</v>
       </c>
       <c r="S497">
         <v>87.57</v>
       </c>
     </row>
     <row r="498" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
         <v>154</v>
       </c>
       <c r="C498" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="E498" t="s">
         <v>24</v>
       </c>
       <c r="F498" t="s">
         <v>41</v>
       </c>
       <c r="G498" t="s">
         <v>23</v>
       </c>
       <c r="H498">
         <v>192</v>
       </c>
       <c r="I498" t="b">
         <v>0</v>
       </c>
       <c r="J498" t="s">
         <v>161</v>
       </c>
       <c r="K498">
         <v>1</v>
       </c>
       <c r="L498" t="s">
         <v>24</v>
       </c>
@@ -31626,107 +31629,107 @@
       </c>
       <c r="O498" t="s">
         <v>24</v>
       </c>
       <c r="P498" t="s">
         <v>24</v>
       </c>
       <c r="Q498" t="s">
         <v>24</v>
       </c>
       <c r="R498">
         <v>87.54</v>
       </c>
       <c r="S498">
         <v>87.54</v>
       </c>
     </row>
     <row r="499" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>245</v>
       </c>
       <c r="C499" t="s">
+        <v>768</v>
+      </c>
+      <c r="E499" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
       <c r="F499" t="s">
         <v>41</v>
       </c>
       <c r="G499" t="s">
         <v>38</v>
       </c>
       <c r="H499">
         <v>54</v>
       </c>
       <c r="I499" t="b">
         <v>0</v>
       </c>
       <c r="J499" t="s">
         <v>161</v>
       </c>
       <c r="K499">
         <v>1</v>
       </c>
       <c r="L499" t="s">
         <v>24</v>
       </c>
       <c r="M499" t="s">
         <v>24</v>
       </c>
       <c r="N499" t="s">
         <v>24</v>
       </c>
       <c r="O499" t="s">
         <v>24</v>
       </c>
       <c r="P499" t="s">
         <v>24</v>
       </c>
       <c r="Q499" t="s">
         <v>24</v>
       </c>
       <c r="R499">
         <v>87.53</v>
       </c>
       <c r="S499">
         <v>87.53</v>
       </c>
     </row>
     <row r="500" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C500" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="E500" t="s">
         <v>24</v>
       </c>
       <c r="F500" t="s">
         <v>41</v>
       </c>
       <c r="G500" t="s">
         <v>23</v>
       </c>
       <c r="H500">
         <v>193</v>
       </c>
       <c r="I500" t="b">
         <v>0</v>
       </c>
       <c r="J500" t="s">
         <v>161</v>
       </c>
       <c r="K500">
         <v>1</v>
       </c>
       <c r="L500" t="s">
         <v>24</v>
       </c>
@@ -31735,54 +31738,54 @@
       </c>
       <c r="N500" t="s">
         <v>24</v>
       </c>
       <c r="O500" t="s">
         <v>24</v>
       </c>
       <c r="P500" t="s">
         <v>24</v>
       </c>
       <c r="Q500" t="s">
         <v>24</v>
       </c>
       <c r="R500">
         <v>87.45</v>
       </c>
       <c r="S500">
         <v>87.45</v>
       </c>
     </row>
     <row r="501" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C501" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E501" t="s">
         <v>137</v>
       </c>
       <c r="F501" t="s">
         <v>22</v>
       </c>
       <c r="G501" t="s">
         <v>38</v>
       </c>
       <c r="H501">
         <v>31</v>
       </c>
       <c r="I501" t="b">
         <v>0</v>
       </c>
       <c r="J501" t="s">
         <v>161</v>
       </c>
       <c r="K501">
         <v>1</v>
       </c>
       <c r="L501">
         <v>87.43</v>
       </c>
@@ -31791,54 +31794,54 @@
       </c>
       <c r="N501" t="s">
         <v>24</v>
       </c>
       <c r="O501" t="s">
         <v>24</v>
       </c>
       <c r="P501" t="s">
         <v>24</v>
       </c>
       <c r="Q501" t="s">
         <v>24</v>
       </c>
       <c r="R501" t="s">
         <v>24</v>
       </c>
       <c r="S501">
         <v>87.43</v>
       </c>
     </row>
     <row r="502" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C502" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E502" t="s">
         <v>24</v>
       </c>
       <c r="F502" t="s">
         <v>65</v>
       </c>
       <c r="G502" t="s">
         <v>23</v>
       </c>
       <c r="H502">
         <v>33</v>
       </c>
       <c r="I502" t="b">
         <v>0</v>
       </c>
       <c r="J502" t="s">
         <v>161</v>
       </c>
       <c r="K502">
         <v>1</v>
       </c>
       <c r="L502" t="s">
         <v>24</v>
       </c>
@@ -31847,54 +31850,54 @@
       </c>
       <c r="N502" t="s">
         <v>24</v>
       </c>
       <c r="O502" t="s">
         <v>24</v>
       </c>
       <c r="P502" t="s">
         <v>24</v>
       </c>
       <c r="Q502">
         <v>87.37</v>
       </c>
       <c r="R502" t="s">
         <v>24</v>
       </c>
       <c r="S502">
         <v>87.37</v>
       </c>
     </row>
     <row r="503" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
+        <v>772</v>
+      </c>
+      <c r="C503" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E503" t="s">
         <v>24</v>
       </c>
       <c r="F503" t="s">
         <v>41</v>
       </c>
       <c r="G503" t="s">
         <v>38</v>
       </c>
       <c r="H503">
         <v>55</v>
       </c>
       <c r="I503" t="b">
         <v>0</v>
       </c>
       <c r="J503" t="s">
         <v>161</v>
       </c>
       <c r="K503">
         <v>1</v>
       </c>
       <c r="L503" t="s">
         <v>24</v>
       </c>
@@ -31906,51 +31909,51 @@
       </c>
       <c r="O503" t="s">
         <v>24</v>
       </c>
       <c r="P503" t="s">
         <v>24</v>
       </c>
       <c r="Q503" t="s">
         <v>24</v>
       </c>
       <c r="R503">
         <v>87.03</v>
       </c>
       <c r="S503">
         <v>87.03</v>
       </c>
     </row>
     <row r="504" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
         <v>49</v>
       </c>
       <c r="C504" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="E504" t="s">
         <v>24</v>
       </c>
       <c r="F504" t="s">
         <v>41</v>
       </c>
       <c r="G504" t="s">
         <v>23</v>
       </c>
       <c r="H504">
         <v>194</v>
       </c>
       <c r="I504" t="b">
         <v>0</v>
       </c>
       <c r="J504" t="s">
         <v>161</v>
       </c>
       <c r="K504">
         <v>1</v>
       </c>
       <c r="L504" t="s">
         <v>24</v>
       </c>
@@ -32018,107 +32021,107 @@
       </c>
       <c r="O505">
         <v>86.83</v>
       </c>
       <c r="P505" t="s">
         <v>24</v>
       </c>
       <c r="Q505" t="s">
         <v>24</v>
       </c>
       <c r="R505" t="s">
         <v>24</v>
       </c>
       <c r="S505">
         <v>86.83</v>
       </c>
     </row>
     <row r="506" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
         <v>119</v>
       </c>
       <c r="C506" t="s">
+        <v>775</v>
+      </c>
+      <c r="E506" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="F506" t="s">
         <v>31</v>
       </c>
       <c r="G506" t="s">
         <v>23</v>
       </c>
       <c r="H506">
         <v>64</v>
       </c>
       <c r="I506" t="b">
         <v>0</v>
       </c>
       <c r="J506" t="s">
         <v>161</v>
       </c>
       <c r="K506">
         <v>1</v>
       </c>
       <c r="L506" t="s">
         <v>24</v>
       </c>
       <c r="M506" t="s">
         <v>24</v>
       </c>
       <c r="N506" t="s">
         <v>24</v>
       </c>
       <c r="O506" t="s">
         <v>24</v>
       </c>
       <c r="P506">
         <v>86.74</v>
       </c>
       <c r="Q506" t="s">
         <v>24</v>
       </c>
       <c r="R506" t="s">
         <v>24</v>
       </c>
       <c r="S506">
         <v>86.74</v>
       </c>
     </row>
     <row r="507" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
+        <v>777</v>
+      </c>
+      <c r="C507" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="E507" t="s">
         <v>24</v>
       </c>
       <c r="F507" t="s">
         <v>41</v>
       </c>
       <c r="G507" t="s">
         <v>38</v>
       </c>
       <c r="H507">
         <v>56</v>
       </c>
       <c r="I507" t="b">
         <v>0</v>
       </c>
       <c r="J507" t="s">
         <v>161</v>
       </c>
       <c r="K507">
         <v>1</v>
       </c>
       <c r="L507" t="s">
         <v>24</v>
       </c>
@@ -32127,54 +32130,54 @@
       </c>
       <c r="N507" t="s">
         <v>24</v>
       </c>
       <c r="O507" t="s">
         <v>24</v>
       </c>
       <c r="P507" t="s">
         <v>24</v>
       </c>
       <c r="Q507" t="s">
         <v>24</v>
       </c>
       <c r="R507">
         <v>86.48</v>
       </c>
       <c r="S507">
         <v>86.48</v>
       </c>
     </row>
     <row r="508" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="C508" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E508" t="s">
         <v>24</v>
       </c>
       <c r="F508" t="s">
         <v>41</v>
       </c>
       <c r="G508" t="s">
         <v>23</v>
       </c>
       <c r="H508">
         <v>195</v>
       </c>
       <c r="I508" t="b">
         <v>0</v>
       </c>
       <c r="J508" t="s">
         <v>161</v>
       </c>
       <c r="K508">
         <v>1</v>
       </c>
       <c r="L508" t="s">
         <v>24</v>
       </c>
@@ -32186,54 +32189,54 @@
       </c>
       <c r="O508" t="s">
         <v>24</v>
       </c>
       <c r="P508" t="s">
         <v>24</v>
       </c>
       <c r="Q508" t="s">
         <v>24</v>
       </c>
       <c r="R508">
         <v>86.42</v>
       </c>
       <c r="S508">
         <v>86.42</v>
       </c>
     </row>
     <row r="509" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
         <v>94</v>
       </c>
       <c r="C509" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="E509" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F509" t="s">
         <v>41</v>
       </c>
       <c r="G509" t="s">
         <v>23</v>
       </c>
       <c r="H509">
         <v>196</v>
       </c>
       <c r="I509" t="b">
         <v>0</v>
       </c>
       <c r="J509" t="s">
         <v>161</v>
       </c>
       <c r="K509">
         <v>1</v>
       </c>
       <c r="L509" t="s">
         <v>24</v>
       </c>
       <c r="M509" t="s">
         <v>24</v>
       </c>
@@ -32242,51 +32245,51 @@
       </c>
       <c r="O509" t="s">
         <v>24</v>
       </c>
       <c r="P509" t="s">
         <v>24</v>
       </c>
       <c r="Q509" t="s">
         <v>24</v>
       </c>
       <c r="R509">
         <v>86.08</v>
       </c>
       <c r="S509">
         <v>86.08</v>
       </c>
     </row>
     <row r="510" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>204</v>
       </c>
       <c r="C510" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="E510" t="s">
         <v>24</v>
       </c>
       <c r="F510" t="s">
         <v>41</v>
       </c>
       <c r="G510" t="s">
         <v>23</v>
       </c>
       <c r="H510">
         <v>197</v>
       </c>
       <c r="I510" t="b">
         <v>0</v>
       </c>
       <c r="J510" t="s">
         <v>161</v>
       </c>
       <c r="K510">
         <v>1</v>
       </c>
       <c r="L510" t="s">
         <v>24</v>
       </c>
@@ -32295,54 +32298,54 @@
       </c>
       <c r="N510" t="s">
         <v>24</v>
       </c>
       <c r="O510" t="s">
         <v>24</v>
       </c>
       <c r="P510" t="s">
         <v>24</v>
       </c>
       <c r="Q510" t="s">
         <v>24</v>
       </c>
       <c r="R510">
         <v>86.06</v>
       </c>
       <c r="S510">
         <v>86.06</v>
       </c>
     </row>
     <row r="511" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C511" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="E511" t="s">
         <v>24</v>
       </c>
       <c r="F511" t="s">
         <v>41</v>
       </c>
       <c r="G511" t="s">
         <v>38</v>
       </c>
       <c r="H511">
         <v>57</v>
       </c>
       <c r="I511" t="b">
         <v>0</v>
       </c>
       <c r="J511" t="s">
         <v>161</v>
       </c>
       <c r="K511">
         <v>1</v>
       </c>
       <c r="L511" t="s">
         <v>24</v>
       </c>
@@ -32351,57 +32354,57 @@
       </c>
       <c r="N511" t="s">
         <v>24</v>
       </c>
       <c r="O511" t="s">
         <v>24</v>
       </c>
       <c r="P511" t="s">
         <v>24</v>
       </c>
       <c r="Q511" t="s">
         <v>24</v>
       </c>
       <c r="R511">
         <v>86.04</v>
       </c>
       <c r="S511">
         <v>86.04</v>
       </c>
     </row>
     <row r="512" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C512" t="s">
+        <v>783</v>
+      </c>
+      <c r="E512" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="F512" t="s">
         <v>41</v>
       </c>
       <c r="G512" t="s">
         <v>23</v>
       </c>
       <c r="H512">
         <v>198</v>
       </c>
       <c r="I512" t="b">
         <v>0</v>
       </c>
       <c r="J512" t="s">
         <v>161</v>
       </c>
       <c r="K512">
         <v>1</v>
       </c>
       <c r="L512" t="s">
         <v>24</v>
       </c>
       <c r="M512" t="s">
         <v>24</v>
       </c>
@@ -32410,51 +32413,51 @@
       </c>
       <c r="O512" t="s">
         <v>24</v>
       </c>
       <c r="P512" t="s">
         <v>24</v>
       </c>
       <c r="Q512" t="s">
         <v>24</v>
       </c>
       <c r="R512">
         <v>86.03</v>
       </c>
       <c r="S512">
         <v>86.03</v>
       </c>
     </row>
     <row r="513" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
         <v>254</v>
       </c>
       <c r="C513" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="E513" t="s">
         <v>24</v>
       </c>
       <c r="F513" t="s">
         <v>41</v>
       </c>
       <c r="G513" t="s">
         <v>23</v>
       </c>
       <c r="H513">
         <v>199</v>
       </c>
       <c r="I513" t="b">
         <v>0</v>
       </c>
       <c r="J513" t="s">
         <v>161</v>
       </c>
       <c r="K513">
         <v>1</v>
       </c>
       <c r="L513" t="s">
         <v>24</v>
       </c>
@@ -32463,57 +32466,57 @@
       </c>
       <c r="N513" t="s">
         <v>24</v>
       </c>
       <c r="O513" t="s">
         <v>24</v>
       </c>
       <c r="P513" t="s">
         <v>24</v>
       </c>
       <c r="Q513" t="s">
         <v>24</v>
       </c>
       <c r="R513">
         <v>86.02</v>
       </c>
       <c r="S513">
         <v>86.02</v>
       </c>
     </row>
     <row r="514" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C514" t="s">
+        <v>785</v>
+      </c>
+      <c r="E514" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="F514" t="s">
         <v>41</v>
       </c>
       <c r="G514" t="s">
         <v>23</v>
       </c>
       <c r="H514">
         <v>200</v>
       </c>
       <c r="I514" t="b">
         <v>0</v>
       </c>
       <c r="J514" t="s">
         <v>161</v>
       </c>
       <c r="K514">
         <v>1</v>
       </c>
       <c r="L514" t="s">
         <v>24</v>
       </c>
       <c r="M514" t="s">
         <v>24</v>
       </c>
@@ -32522,107 +32525,107 @@
       </c>
       <c r="O514" t="s">
         <v>24</v>
       </c>
       <c r="P514">
         <v>85.64</v>
       </c>
       <c r="Q514" t="s">
         <v>24</v>
       </c>
       <c r="R514" t="s">
         <v>24</v>
       </c>
       <c r="S514">
         <v>85.64</v>
       </c>
     </row>
     <row r="515" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
         <v>54</v>
       </c>
       <c r="C515" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="D515">
         <v>1843</v>
       </c>
       <c r="E515" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F515" t="s">
         <v>31</v>
       </c>
       <c r="G515" t="s">
         <v>23</v>
       </c>
       <c r="H515">
         <v>65</v>
       </c>
       <c r="I515" t="b">
         <v>0</v>
       </c>
       <c r="J515" t="s">
         <v>164</v>
       </c>
       <c r="K515">
         <v>1</v>
       </c>
       <c r="L515" t="s">
         <v>24</v>
       </c>
       <c r="M515" t="s">
         <v>24</v>
       </c>
       <c r="N515" t="s">
         <v>24</v>
       </c>
       <c r="O515" t="s">
         <v>24</v>
       </c>
       <c r="P515">
         <v>85.57</v>
       </c>
       <c r="Q515" t="s">
         <v>24</v>
       </c>
       <c r="R515" t="s">
         <v>24</v>
       </c>
       <c r="S515">
         <v>85.57</v>
       </c>
     </row>
     <row r="516" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="C516" t="s">
         <v>250</v>
       </c>
       <c r="E516" t="s">
         <v>24</v>
       </c>
       <c r="F516" t="s">
         <v>41</v>
       </c>
       <c r="G516" t="s">
         <v>38</v>
       </c>
       <c r="H516">
         <v>58</v>
       </c>
       <c r="I516" t="b">
         <v>0</v>
       </c>
       <c r="J516" t="s">
         <v>161</v>
       </c>
       <c r="K516">
         <v>1</v>
       </c>
@@ -32637,51 +32640,51 @@
       </c>
       <c r="O516" t="s">
         <v>24</v>
       </c>
       <c r="P516">
         <v>85.4</v>
       </c>
       <c r="Q516" t="s">
         <v>24</v>
       </c>
       <c r="R516" t="s">
         <v>24</v>
       </c>
       <c r="S516">
         <v>85.4</v>
       </c>
     </row>
     <row r="517" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
         <v>103</v>
       </c>
       <c r="C517" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="E517" t="s">
         <v>24</v>
       </c>
       <c r="F517" t="s">
         <v>41</v>
       </c>
       <c r="G517" t="s">
         <v>38</v>
       </c>
       <c r="H517">
         <v>59</v>
       </c>
       <c r="I517" t="b">
         <v>0</v>
       </c>
       <c r="J517" t="s">
         <v>161</v>
       </c>
       <c r="K517">
         <v>1</v>
       </c>
       <c r="L517" t="s">
         <v>24</v>
       </c>
@@ -32693,51 +32696,51 @@
       </c>
       <c r="O517" t="s">
         <v>24</v>
       </c>
       <c r="P517">
         <v>85.4</v>
       </c>
       <c r="Q517" t="s">
         <v>24</v>
       </c>
       <c r="R517" t="s">
         <v>24</v>
       </c>
       <c r="S517">
         <v>85.4</v>
       </c>
     </row>
     <row r="518" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
         <v>42</v>
       </c>
       <c r="C518" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="E518" t="s">
         <v>253</v>
       </c>
       <c r="F518" t="s">
         <v>22</v>
       </c>
       <c r="G518" t="s">
         <v>23</v>
       </c>
       <c r="H518">
         <v>73</v>
       </c>
       <c r="I518" t="b">
         <v>0</v>
       </c>
       <c r="J518" t="s">
         <v>161</v>
       </c>
       <c r="K518">
         <v>1</v>
       </c>
       <c r="L518" t="s">
         <v>24</v>
       </c>
@@ -32746,54 +32749,54 @@
       </c>
       <c r="N518" t="s">
         <v>24</v>
       </c>
       <c r="O518" t="s">
         <v>24</v>
       </c>
       <c r="P518">
         <v>85.29</v>
       </c>
       <c r="Q518" t="s">
         <v>24</v>
       </c>
       <c r="R518" t="s">
         <v>24</v>
       </c>
       <c r="S518">
         <v>85.29</v>
       </c>
     </row>
     <row r="519" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="C519" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E519" t="s">
         <v>24</v>
       </c>
       <c r="F519" t="s">
         <v>41</v>
       </c>
       <c r="G519" t="s">
         <v>23</v>
       </c>
       <c r="H519">
         <v>201</v>
       </c>
       <c r="I519" t="b">
         <v>0</v>
       </c>
       <c r="J519" t="s">
         <v>161</v>
       </c>
       <c r="K519">
         <v>1</v>
       </c>
       <c r="L519" t="s">
         <v>24</v>
       </c>
@@ -32802,54 +32805,54 @@
       </c>
       <c r="N519" t="s">
         <v>24</v>
       </c>
       <c r="O519" t="s">
         <v>24</v>
       </c>
       <c r="P519" t="s">
         <v>24</v>
       </c>
       <c r="Q519" t="s">
         <v>24</v>
       </c>
       <c r="R519">
         <v>85.25</v>
       </c>
       <c r="S519">
         <v>85.25</v>
       </c>
     </row>
     <row r="520" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="C520" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D520">
         <v>878</v>
       </c>
       <c r="E520" t="s">
         <v>137</v>
       </c>
       <c r="F520" t="s">
         <v>65</v>
       </c>
       <c r="G520" t="s">
         <v>23</v>
       </c>
       <c r="H520">
         <v>34</v>
       </c>
       <c r="I520" t="b">
         <v>0</v>
       </c>
       <c r="J520" t="s">
         <v>164</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
@@ -32864,51 +32867,51 @@
       </c>
       <c r="O520" t="s">
         <v>24</v>
       </c>
       <c r="P520" t="s">
         <v>24</v>
       </c>
       <c r="Q520">
         <v>85.15</v>
       </c>
       <c r="R520" t="s">
         <v>24</v>
       </c>
       <c r="S520">
         <v>85.15</v>
       </c>
     </row>
     <row r="521" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
         <v>119</v>
       </c>
       <c r="C521" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="E521" t="s">
         <v>24</v>
       </c>
       <c r="F521" t="s">
         <v>31</v>
       </c>
       <c r="G521" t="s">
         <v>23</v>
       </c>
       <c r="H521">
         <v>66</v>
       </c>
       <c r="I521" t="b">
         <v>0</v>
       </c>
       <c r="J521" t="s">
         <v>161</v>
       </c>
       <c r="K521">
         <v>1</v>
       </c>
       <c r="L521" t="s">
         <v>24</v>
       </c>
@@ -32917,54 +32920,54 @@
       </c>
       <c r="N521" t="s">
         <v>24</v>
       </c>
       <c r="O521" t="s">
         <v>24</v>
       </c>
       <c r="P521">
         <v>84.35</v>
       </c>
       <c r="Q521" t="s">
         <v>24</v>
       </c>
       <c r="R521" t="s">
         <v>24</v>
       </c>
       <c r="S521">
         <v>84.35</v>
       </c>
     </row>
     <row r="522" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="C522" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E522" t="s">
         <v>24</v>
       </c>
       <c r="F522" t="s">
         <v>22</v>
       </c>
       <c r="G522" t="s">
         <v>38</v>
       </c>
       <c r="H522">
         <v>32</v>
       </c>
       <c r="I522" t="b">
         <v>0</v>
       </c>
       <c r="J522" t="s">
         <v>161</v>
       </c>
       <c r="K522">
         <v>1</v>
       </c>
       <c r="L522" t="s">
         <v>24</v>
       </c>
@@ -32976,104 +32979,104 @@
       </c>
       <c r="O522" t="s">
         <v>24</v>
       </c>
       <c r="P522" t="s">
         <v>24</v>
       </c>
       <c r="Q522" t="s">
         <v>24</v>
       </c>
       <c r="R522" t="s">
         <v>24</v>
       </c>
       <c r="S522">
         <v>84.18</v>
       </c>
     </row>
     <row r="523" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
         <v>119</v>
       </c>
       <c r="C523" t="s">
+        <v>794</v>
+      </c>
+      <c r="E523" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
       <c r="F523" t="s">
         <v>31</v>
       </c>
       <c r="G523" t="s">
         <v>23</v>
       </c>
       <c r="H523">
         <v>67</v>
       </c>
       <c r="I523" t="b">
         <v>0</v>
       </c>
       <c r="J523" t="s">
         <v>161</v>
       </c>
       <c r="K523">
         <v>1</v>
       </c>
       <c r="L523" t="s">
         <v>24</v>
       </c>
       <c r="M523" t="s">
         <v>24</v>
       </c>
       <c r="N523" t="s">
         <v>24</v>
       </c>
       <c r="O523" t="s">
         <v>24</v>
       </c>
       <c r="P523">
         <v>84.18</v>
       </c>
       <c r="Q523" t="s">
         <v>24</v>
       </c>
       <c r="R523" t="s">
         <v>24</v>
       </c>
       <c r="S523">
         <v>84.18</v>
       </c>
     </row>
     <row r="524" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C524" t="s">
         <v>194</v>
       </c>
       <c r="E524" t="s">
         <v>24</v>
       </c>
       <c r="F524" t="s">
         <v>31</v>
       </c>
       <c r="G524" t="s">
         <v>23</v>
       </c>
       <c r="H524">
         <v>68</v>
       </c>
       <c r="I524" t="b">
         <v>0</v>
       </c>
       <c r="J524" t="s">
         <v>161</v>
       </c>
       <c r="K524">
         <v>1</v>
       </c>
@@ -33141,51 +33144,51 @@
       </c>
       <c r="N525" t="s">
         <v>24</v>
       </c>
       <c r="O525" t="s">
         <v>24</v>
       </c>
       <c r="P525">
         <v>84.09</v>
       </c>
       <c r="Q525" t="s">
         <v>24</v>
       </c>
       <c r="R525" t="s">
         <v>24</v>
       </c>
       <c r="S525">
         <v>84.09</v>
       </c>
     </row>
     <row r="526" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C526" t="s">
         <v>57</v>
       </c>
       <c r="D526">
         <v>182</v>
       </c>
       <c r="E526" t="s">
         <v>34</v>
       </c>
       <c r="F526" t="s">
         <v>65</v>
       </c>
       <c r="G526" t="s">
         <v>23</v>
       </c>
       <c r="H526">
         <v>35</v>
       </c>
       <c r="I526" t="b">
         <v>0</v>
       </c>
       <c r="J526" t="s">
         <v>164</v>
       </c>
@@ -33203,104 +33206,104 @@
       </c>
       <c r="O526" t="s">
         <v>24</v>
       </c>
       <c r="P526" t="s">
         <v>24</v>
       </c>
       <c r="Q526" t="s">
         <v>24</v>
       </c>
       <c r="R526" t="s">
         <v>24</v>
       </c>
       <c r="S526">
         <v>84.06</v>
       </c>
     </row>
     <row r="527" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>194</v>
       </c>
       <c r="C527" t="s">
+        <v>798</v>
+      </c>
+      <c r="E527" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="F527" t="s">
         <v>41</v>
       </c>
       <c r="G527" t="s">
         <v>23</v>
       </c>
       <c r="H527">
         <v>202</v>
       </c>
       <c r="I527" t="b">
         <v>0</v>
       </c>
       <c r="J527" t="s">
         <v>161</v>
       </c>
       <c r="K527">
         <v>1</v>
       </c>
       <c r="L527" t="s">
         <v>24</v>
       </c>
       <c r="M527" t="s">
         <v>24</v>
       </c>
       <c r="N527">
         <v>84.04</v>
       </c>
       <c r="O527" t="s">
         <v>24</v>
       </c>
       <c r="P527" t="s">
         <v>24</v>
       </c>
       <c r="Q527" t="s">
         <v>24</v>
       </c>
       <c r="R527" t="s">
         <v>24</v>
       </c>
       <c r="S527">
         <v>84.04</v>
       </c>
     </row>
     <row r="528" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C528" t="s">
         <v>149</v>
       </c>
       <c r="E528" t="s">
         <v>24</v>
       </c>
       <c r="F528" t="s">
         <v>41</v>
       </c>
       <c r="G528" t="s">
         <v>23</v>
       </c>
       <c r="H528">
         <v>203</v>
       </c>
       <c r="I528" t="b">
         <v>0</v>
       </c>
       <c r="J528" t="s">
         <v>161</v>
       </c>
       <c r="K528">
         <v>1</v>
       </c>
@@ -33312,51 +33315,51 @@
       </c>
       <c r="N528" t="s">
         <v>24</v>
       </c>
       <c r="O528" t="s">
         <v>24</v>
       </c>
       <c r="P528">
         <v>83.98</v>
       </c>
       <c r="Q528" t="s">
         <v>24</v>
       </c>
       <c r="R528" t="s">
         <v>24</v>
       </c>
       <c r="S528">
         <v>83.98</v>
       </c>
     </row>
     <row r="529" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C529" t="s">
         <v>20</v>
       </c>
       <c r="E529" t="s">
         <v>24</v>
       </c>
       <c r="F529" t="s">
         <v>41</v>
       </c>
       <c r="G529" t="s">
         <v>38</v>
       </c>
       <c r="H529">
         <v>60</v>
       </c>
       <c r="I529" t="b">
         <v>0</v>
       </c>
       <c r="J529" t="s">
         <v>161</v>
       </c>
       <c r="K529">
         <v>1</v>
       </c>
@@ -33368,110 +33371,110 @@
       </c>
       <c r="N529" t="s">
         <v>24</v>
       </c>
       <c r="O529">
         <v>83.84</v>
       </c>
       <c r="P529" t="s">
         <v>24</v>
       </c>
       <c r="Q529" t="s">
         <v>24</v>
       </c>
       <c r="R529" t="s">
         <v>24</v>
       </c>
       <c r="S529">
         <v>83.84</v>
       </c>
     </row>
     <row r="530" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C530" t="s">
         <v>33</v>
       </c>
       <c r="D530">
         <v>2503</v>
       </c>
       <c r="E530" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F530" t="s">
         <v>41</v>
       </c>
       <c r="G530" t="s">
         <v>38</v>
       </c>
       <c r="H530">
         <v>61</v>
       </c>
       <c r="I530" t="b">
         <v>0</v>
       </c>
       <c r="J530" t="s">
         <v>161</v>
       </c>
       <c r="K530">
         <v>1</v>
       </c>
       <c r="L530" t="s">
         <v>24</v>
       </c>
       <c r="M530" t="s">
         <v>24</v>
       </c>
       <c r="N530" t="s">
         <v>24</v>
       </c>
       <c r="O530">
         <v>83.64</v>
       </c>
       <c r="P530" t="s">
         <v>24</v>
       </c>
       <c r="Q530" t="s">
         <v>24</v>
       </c>
       <c r="R530" t="s">
         <v>24</v>
       </c>
       <c r="S530">
         <v>83.64</v>
       </c>
     </row>
     <row r="531" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C531" t="s">
         <v>235</v>
       </c>
       <c r="E531" t="s">
         <v>178</v>
       </c>
       <c r="F531" t="s">
         <v>41</v>
       </c>
       <c r="G531" t="s">
         <v>38</v>
       </c>
       <c r="H531">
         <v>62</v>
       </c>
       <c r="I531" t="b">
         <v>0</v>
       </c>
       <c r="J531" t="s">
         <v>161</v>
       </c>
       <c r="K531">
         <v>1</v>
       </c>
@@ -33483,110 +33486,110 @@
       </c>
       <c r="N531" t="s">
         <v>24</v>
       </c>
       <c r="O531">
         <v>83.61</v>
       </c>
       <c r="P531" t="s">
         <v>24</v>
       </c>
       <c r="Q531" t="s">
         <v>24</v>
       </c>
       <c r="R531" t="s">
         <v>24</v>
       </c>
       <c r="S531">
         <v>83.61</v>
       </c>
     </row>
     <row r="532" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C532" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="E532" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="F532" t="s">
         <v>41</v>
       </c>
       <c r="G532" t="s">
         <v>23</v>
       </c>
       <c r="H532">
         <v>204</v>
       </c>
       <c r="I532" t="b">
         <v>0</v>
       </c>
       <c r="J532" t="s">
         <v>161</v>
       </c>
       <c r="K532">
         <v>1</v>
       </c>
       <c r="L532" t="s">
         <v>24</v>
       </c>
       <c r="M532" t="s">
         <v>24</v>
       </c>
       <c r="N532" t="s">
         <v>24</v>
       </c>
       <c r="O532" t="s">
         <v>24</v>
       </c>
       <c r="P532" t="s">
         <v>24</v>
       </c>
       <c r="Q532" t="s">
         <v>24</v>
       </c>
       <c r="R532">
         <v>83.57</v>
       </c>
       <c r="S532">
         <v>83.57</v>
       </c>
     </row>
     <row r="533" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
+        <v>805</v>
+      </c>
+      <c r="C533" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
       <c r="D533">
         <v>1287</v>
       </c>
       <c r="E533" t="s">
         <v>37</v>
       </c>
       <c r="F533" t="s">
         <v>31</v>
       </c>
       <c r="G533" t="s">
         <v>38</v>
       </c>
       <c r="H533">
         <v>13</v>
       </c>
       <c r="I533" t="b">
         <v>0</v>
       </c>
       <c r="J533" t="s">
         <v>164</v>
       </c>
       <c r="K533">
         <v>1</v>
       </c>
@@ -33601,51 +33604,51 @@
       </c>
       <c r="O533" t="s">
         <v>24</v>
       </c>
       <c r="P533" t="s">
         <v>24</v>
       </c>
       <c r="Q533" t="s">
         <v>24</v>
       </c>
       <c r="R533" t="s">
         <v>24</v>
       </c>
       <c r="S533">
         <v>83.5</v>
       </c>
     </row>
     <row r="534" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>199</v>
       </c>
       <c r="C534" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E534" t="s">
         <v>265</v>
       </c>
       <c r="F534" t="s">
         <v>41</v>
       </c>
       <c r="G534" t="s">
         <v>38</v>
       </c>
       <c r="H534">
         <v>63</v>
       </c>
       <c r="I534" t="b">
         <v>0</v>
       </c>
       <c r="J534" t="s">
         <v>161</v>
       </c>
       <c r="K534">
         <v>1</v>
       </c>
       <c r="L534" t="s">
         <v>24</v>
       </c>
@@ -33654,169 +33657,169 @@
       </c>
       <c r="N534" t="s">
         <v>24</v>
       </c>
       <c r="O534" t="s">
         <v>24</v>
       </c>
       <c r="P534" t="s">
         <v>24</v>
       </c>
       <c r="Q534" t="s">
         <v>24</v>
       </c>
       <c r="R534">
         <v>83.45</v>
       </c>
       <c r="S534">
         <v>83.45</v>
       </c>
     </row>
     <row r="535" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
+        <v>808</v>
+      </c>
+      <c r="C535" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D535">
         <v>2334</v>
       </c>
       <c r="E535" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="F535" t="s">
         <v>31</v>
       </c>
       <c r="G535" t="s">
         <v>38</v>
       </c>
       <c r="H535">
         <v>14</v>
       </c>
       <c r="I535" t="b">
         <v>0</v>
       </c>
       <c r="J535" t="s">
         <v>164</v>
       </c>
       <c r="K535">
         <v>1</v>
       </c>
       <c r="L535">
         <v>83.11</v>
       </c>
       <c r="M535" t="s">
         <v>24</v>
       </c>
       <c r="N535" t="s">
         <v>24</v>
       </c>
       <c r="O535" t="s">
         <v>24</v>
       </c>
       <c r="P535" t="s">
         <v>24</v>
       </c>
       <c r="Q535" t="s">
         <v>24</v>
       </c>
       <c r="R535" t="s">
         <v>24</v>
       </c>
       <c r="S535">
         <v>83.11</v>
       </c>
     </row>
     <row r="536" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C536" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E536" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="F536" t="s">
         <v>41</v>
       </c>
       <c r="G536" t="s">
         <v>23</v>
       </c>
       <c r="H536">
         <v>205</v>
       </c>
       <c r="I536" t="b">
         <v>0</v>
       </c>
       <c r="J536" t="s">
         <v>161</v>
       </c>
       <c r="K536">
         <v>1</v>
       </c>
       <c r="L536" t="s">
         <v>24</v>
       </c>
       <c r="M536" t="s">
         <v>24</v>
       </c>
       <c r="N536" t="s">
         <v>24</v>
       </c>
       <c r="O536" t="s">
         <v>24</v>
       </c>
       <c r="P536">
         <v>82.97</v>
       </c>
       <c r="Q536" t="s">
         <v>24</v>
       </c>
       <c r="R536" t="s">
         <v>24</v>
       </c>
       <c r="S536">
         <v>82.97</v>
       </c>
     </row>
     <row r="537" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
+        <v>812</v>
+      </c>
+      <c r="C537" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="E537" t="s">
         <v>24</v>
       </c>
       <c r="F537" t="s">
         <v>41</v>
       </c>
       <c r="G537" t="s">
         <v>23</v>
       </c>
       <c r="H537">
         <v>206</v>
       </c>
       <c r="I537" t="b">
         <v>0</v>
       </c>
       <c r="J537" t="s">
         <v>161</v>
       </c>
       <c r="K537">
         <v>1</v>
       </c>
       <c r="L537" t="s">
         <v>24</v>
       </c>
@@ -33825,54 +33828,54 @@
       </c>
       <c r="N537" t="s">
         <v>24</v>
       </c>
       <c r="O537" t="s">
         <v>24</v>
       </c>
       <c r="P537">
         <v>82.61</v>
       </c>
       <c r="Q537" t="s">
         <v>24</v>
       </c>
       <c r="R537" t="s">
         <v>24</v>
       </c>
       <c r="S537">
         <v>82.61</v>
       </c>
     </row>
     <row r="538" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C538" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="D538">
         <v>511</v>
       </c>
       <c r="E538" t="s">
         <v>140</v>
       </c>
       <c r="F538" t="s">
         <v>31</v>
       </c>
       <c r="G538" t="s">
         <v>23</v>
       </c>
       <c r="H538">
         <v>70</v>
       </c>
       <c r="I538" t="b">
         <v>0</v>
       </c>
       <c r="J538" t="s">
         <v>164</v>
       </c>
       <c r="K538">
         <v>1</v>
       </c>
@@ -33884,166 +33887,166 @@
       </c>
       <c r="N538" t="s">
         <v>24</v>
       </c>
       <c r="O538" t="s">
         <v>24</v>
       </c>
       <c r="P538" t="s">
         <v>24</v>
       </c>
       <c r="Q538" t="s">
         <v>24</v>
       </c>
       <c r="R538" t="s">
         <v>24</v>
       </c>
       <c r="S538">
         <v>82.59</v>
       </c>
     </row>
     <row r="539" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C539" t="s">
         <v>209</v>
       </c>
       <c r="E539" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F539" t="s">
         <v>41</v>
       </c>
       <c r="G539" t="s">
         <v>38</v>
       </c>
       <c r="H539">
         <v>64</v>
       </c>
       <c r="I539" t="b">
         <v>0</v>
       </c>
       <c r="J539" t="s">
         <v>161</v>
       </c>
       <c r="K539">
         <v>1</v>
       </c>
       <c r="L539" t="s">
         <v>24</v>
       </c>
       <c r="M539" t="s">
         <v>24</v>
       </c>
       <c r="N539" t="s">
         <v>24</v>
       </c>
       <c r="O539" t="s">
         <v>24</v>
       </c>
       <c r="P539" t="s">
         <v>24</v>
       </c>
       <c r="Q539" t="s">
         <v>24</v>
       </c>
       <c r="R539">
         <v>82.33</v>
       </c>
       <c r="S539">
         <v>82.33</v>
       </c>
     </row>
     <row r="540" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
+        <v>816</v>
+      </c>
+      <c r="C540" t="s">
         <v>817</v>
       </c>
-      <c r="C540" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E540" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F540" t="s">
         <v>31</v>
       </c>
       <c r="G540" t="s">
         <v>23</v>
       </c>
       <c r="H540">
         <v>71</v>
       </c>
       <c r="I540" t="b">
         <v>0</v>
       </c>
       <c r="J540" t="s">
         <v>161</v>
       </c>
       <c r="K540">
         <v>1</v>
       </c>
       <c r="L540" t="s">
         <v>24</v>
       </c>
       <c r="M540" t="s">
         <v>24</v>
       </c>
       <c r="N540" t="s">
         <v>24</v>
       </c>
       <c r="O540" t="s">
         <v>24</v>
       </c>
       <c r="P540">
         <v>81.97</v>
       </c>
       <c r="Q540" t="s">
         <v>24</v>
       </c>
       <c r="R540" t="s">
         <v>24</v>
       </c>
       <c r="S540">
         <v>81.97</v>
       </c>
     </row>
     <row r="541" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C541" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="E541" t="s">
         <v>24</v>
       </c>
       <c r="F541" t="s">
         <v>41</v>
       </c>
       <c r="G541" t="s">
         <v>23</v>
       </c>
       <c r="H541">
         <v>207</v>
       </c>
       <c r="I541" t="b">
         <v>0</v>
       </c>
       <c r="J541" t="s">
         <v>161</v>
       </c>
       <c r="K541">
         <v>1</v>
       </c>
       <c r="L541" t="s">
         <v>24</v>
       </c>
@@ -34052,51 +34055,51 @@
       </c>
       <c r="N541" t="s">
         <v>24</v>
       </c>
       <c r="O541" t="s">
         <v>24</v>
       </c>
       <c r="P541">
         <v>81.79</v>
       </c>
       <c r="Q541" t="s">
         <v>24</v>
       </c>
       <c r="R541" t="s">
         <v>24</v>
       </c>
       <c r="S541">
         <v>81.79</v>
       </c>
     </row>
     <row r="542" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="C542" t="s">
         <v>26</v>
       </c>
       <c r="E542" t="s">
         <v>265</v>
       </c>
       <c r="F542" t="s">
         <v>41</v>
       </c>
       <c r="G542" t="s">
         <v>23</v>
       </c>
       <c r="H542">
         <v>208</v>
       </c>
       <c r="I542" t="b">
         <v>0</v>
       </c>
       <c r="J542" t="s">
         <v>161</v>
       </c>
       <c r="K542">
         <v>1</v>
       </c>
@@ -34111,51 +34114,51 @@
       </c>
       <c r="O542" t="s">
         <v>24</v>
       </c>
       <c r="P542" t="s">
         <v>24</v>
       </c>
       <c r="Q542" t="s">
         <v>24</v>
       </c>
       <c r="R542">
         <v>81.48</v>
       </c>
       <c r="S542">
         <v>81.48</v>
       </c>
     </row>
     <row r="543" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
         <v>135</v>
       </c>
       <c r="C543" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="E543" t="s">
         <v>24</v>
       </c>
       <c r="F543" t="s">
         <v>22</v>
       </c>
       <c r="G543" t="s">
         <v>38</v>
       </c>
       <c r="H543">
         <v>33</v>
       </c>
       <c r="I543" t="b">
         <v>0</v>
       </c>
       <c r="J543" t="s">
         <v>161</v>
       </c>
       <c r="K543">
         <v>1</v>
       </c>
       <c r="L543" t="s">
         <v>24</v>
       </c>
@@ -34167,51 +34170,51 @@
       </c>
       <c r="O543" t="s">
         <v>24</v>
       </c>
       <c r="P543">
         <v>81.18</v>
       </c>
       <c r="Q543" t="s">
         <v>24</v>
       </c>
       <c r="R543" t="s">
         <v>24</v>
       </c>
       <c r="S543">
         <v>81.18</v>
       </c>
     </row>
     <row r="544" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
         <v>107</v>
       </c>
       <c r="C544" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="E544" t="s">
         <v>30</v>
       </c>
       <c r="F544" t="s">
         <v>22</v>
       </c>
       <c r="G544" t="s">
         <v>38</v>
       </c>
       <c r="H544">
         <v>34</v>
       </c>
       <c r="I544" t="b">
         <v>0</v>
       </c>
       <c r="J544" t="s">
         <v>161</v>
       </c>
       <c r="K544">
         <v>1</v>
       </c>
       <c r="L544" t="s">
         <v>24</v>
       </c>
@@ -34220,54 +34223,54 @@
       </c>
       <c r="N544">
         <v>81.08</v>
       </c>
       <c r="O544" t="s">
         <v>24</v>
       </c>
       <c r="P544" t="s">
         <v>24</v>
       </c>
       <c r="Q544" t="s">
         <v>24</v>
       </c>
       <c r="R544" t="s">
         <v>24</v>
       </c>
       <c r="S544">
         <v>81.08</v>
       </c>
     </row>
     <row r="545" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C545" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="E545" t="s">
         <v>253</v>
       </c>
       <c r="F545" t="s">
         <v>41</v>
       </c>
       <c r="G545" t="s">
         <v>23</v>
       </c>
       <c r="H545">
         <v>209</v>
       </c>
       <c r="I545" t="b">
         <v>0</v>
       </c>
       <c r="J545" t="s">
         <v>161</v>
       </c>
       <c r="K545">
         <v>1</v>
       </c>
       <c r="L545" t="s">
         <v>24</v>
       </c>
@@ -34276,113 +34279,113 @@
       </c>
       <c r="N545" t="s">
         <v>24</v>
       </c>
       <c r="O545" t="s">
         <v>24</v>
       </c>
       <c r="P545">
         <v>81.03</v>
       </c>
       <c r="Q545" t="s">
         <v>24</v>
       </c>
       <c r="R545" t="s">
         <v>24</v>
       </c>
       <c r="S545">
         <v>81.03</v>
       </c>
     </row>
     <row r="546" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C546" t="s">
         <v>222</v>
       </c>
       <c r="D546">
         <v>1492</v>
       </c>
       <c r="E546" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="F546" t="s">
         <v>65</v>
       </c>
       <c r="G546" t="s">
         <v>23</v>
       </c>
       <c r="H546">
         <v>36</v>
       </c>
       <c r="I546" t="b">
         <v>0</v>
       </c>
       <c r="J546" t="s">
         <v>164</v>
       </c>
       <c r="K546">
         <v>1</v>
       </c>
       <c r="L546" t="s">
         <v>24</v>
       </c>
       <c r="M546" t="s">
         <v>24</v>
       </c>
       <c r="N546" t="s">
         <v>24</v>
       </c>
       <c r="O546" t="s">
         <v>24</v>
       </c>
       <c r="P546">
         <v>81.03</v>
       </c>
       <c r="Q546" t="s">
         <v>24</v>
       </c>
       <c r="R546" t="s">
         <v>24</v>
       </c>
       <c r="S546">
         <v>81.03</v>
       </c>
     </row>
     <row r="547" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
+        <v>824</v>
+      </c>
+      <c r="C547" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="D547">
         <v>589</v>
       </c>
       <c r="E547" t="s">
         <v>140</v>
       </c>
       <c r="F547" t="s">
         <v>65</v>
       </c>
       <c r="G547" t="s">
         <v>38</v>
       </c>
       <c r="H547">
         <v>8</v>
       </c>
       <c r="I547" t="b">
         <v>0</v>
       </c>
       <c r="J547" t="s">
         <v>164</v>
       </c>
       <c r="K547">
         <v>1</v>
       </c>
@@ -34394,54 +34397,54 @@
       </c>
       <c r="N547" t="s">
         <v>24</v>
       </c>
       <c r="O547" t="s">
         <v>24</v>
       </c>
       <c r="P547" t="s">
         <v>24</v>
       </c>
       <c r="Q547" t="s">
         <v>24</v>
       </c>
       <c r="R547" t="s">
         <v>24</v>
       </c>
       <c r="S547">
         <v>80.93</v>
       </c>
     </row>
     <row r="548" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C548" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="E548" t="s">
         <v>265</v>
       </c>
       <c r="F548" t="s">
         <v>41</v>
       </c>
       <c r="G548" t="s">
         <v>38</v>
       </c>
       <c r="H548">
         <v>65</v>
       </c>
       <c r="I548" t="b">
         <v>0</v>
       </c>
       <c r="J548" t="s">
         <v>161</v>
       </c>
       <c r="K548">
         <v>1</v>
       </c>
       <c r="L548" t="s">
         <v>24</v>
       </c>
@@ -34450,107 +34453,107 @@
       </c>
       <c r="N548" t="s">
         <v>24</v>
       </c>
       <c r="O548" t="s">
         <v>24</v>
       </c>
       <c r="P548" t="s">
         <v>24</v>
       </c>
       <c r="Q548" t="s">
         <v>24</v>
       </c>
       <c r="R548">
         <v>80.89</v>
       </c>
       <c r="S548">
         <v>80.89</v>
       </c>
     </row>
     <row r="549" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
+        <v>827</v>
+      </c>
+      <c r="C549" t="s">
         <v>828</v>
       </c>
-      <c r="C549" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E549" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="F549" t="s">
         <v>41</v>
       </c>
       <c r="G549" t="s">
         <v>38</v>
       </c>
       <c r="H549">
         <v>66</v>
       </c>
       <c r="I549" t="b">
         <v>0</v>
       </c>
       <c r="J549" t="s">
         <v>161</v>
       </c>
       <c r="K549">
         <v>1</v>
       </c>
       <c r="L549" t="s">
         <v>24</v>
       </c>
       <c r="M549" t="s">
         <v>24</v>
       </c>
       <c r="N549" t="s">
         <v>24</v>
       </c>
       <c r="O549" t="s">
         <v>24</v>
       </c>
       <c r="P549" t="s">
         <v>24</v>
       </c>
       <c r="Q549" t="s">
         <v>24</v>
       </c>
       <c r="R549">
         <v>80.67</v>
       </c>
       <c r="S549">
         <v>80.67</v>
       </c>
     </row>
     <row r="550" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="C550" t="s">
         <v>149</v>
       </c>
       <c r="E550" t="s">
         <v>24</v>
       </c>
       <c r="F550" t="s">
         <v>41</v>
       </c>
       <c r="G550" t="s">
         <v>38</v>
       </c>
       <c r="H550">
         <v>67</v>
       </c>
       <c r="I550" t="b">
         <v>0</v>
       </c>
       <c r="J550" t="s">
         <v>161</v>
       </c>
       <c r="K550">
         <v>1</v>
       </c>
@@ -34562,51 +34565,51 @@
       </c>
       <c r="N550" t="s">
         <v>24</v>
       </c>
       <c r="O550" t="s">
         <v>24</v>
       </c>
       <c r="P550" t="s">
         <v>24</v>
       </c>
       <c r="Q550" t="s">
         <v>24</v>
       </c>
       <c r="R550">
         <v>80.64</v>
       </c>
       <c r="S550">
         <v>80.64</v>
       </c>
     </row>
     <row r="551" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="C551" t="s">
         <v>49</v>
       </c>
       <c r="E551" t="s">
         <v>24</v>
       </c>
       <c r="F551" t="s">
         <v>41</v>
       </c>
       <c r="G551" t="s">
         <v>23</v>
       </c>
       <c r="H551">
         <v>210</v>
       </c>
       <c r="I551" t="b">
         <v>0</v>
       </c>
       <c r="J551" t="s">
         <v>161</v>
       </c>
       <c r="K551">
         <v>1</v>
       </c>
@@ -34674,51 +34677,51 @@
       </c>
       <c r="N552" t="s">
         <v>24</v>
       </c>
       <c r="O552" t="s">
         <v>24</v>
       </c>
       <c r="P552" t="s">
         <v>24</v>
       </c>
       <c r="Q552" t="s">
         <v>24</v>
       </c>
       <c r="R552">
         <v>79.78</v>
       </c>
       <c r="S552">
         <v>79.78</v>
       </c>
     </row>
     <row r="553" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="C553" t="s">
         <v>209</v>
       </c>
       <c r="E553" t="s">
         <v>59</v>
       </c>
       <c r="F553" t="s">
         <v>22</v>
       </c>
       <c r="G553" t="s">
         <v>38</v>
       </c>
       <c r="H553">
         <v>35</v>
       </c>
       <c r="I553" t="b">
         <v>0</v>
       </c>
       <c r="J553" t="s">
         <v>161</v>
       </c>
       <c r="K553">
         <v>1</v>
       </c>
@@ -34733,54 +34736,54 @@
       </c>
       <c r="O553">
         <v>79.7</v>
       </c>
       <c r="P553" t="s">
         <v>24</v>
       </c>
       <c r="Q553" t="s">
         <v>24</v>
       </c>
       <c r="R553" t="s">
         <v>24</v>
       </c>
       <c r="S553">
         <v>79.7</v>
       </c>
     </row>
     <row r="554" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>94</v>
       </c>
       <c r="C554" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="E554" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F554" t="s">
         <v>22</v>
       </c>
       <c r="G554" t="s">
         <v>23</v>
       </c>
       <c r="H554">
         <v>74</v>
       </c>
       <c r="I554" t="b">
         <v>0</v>
       </c>
       <c r="J554" t="s">
         <v>161</v>
       </c>
       <c r="K554">
         <v>1</v>
       </c>
       <c r="L554">
         <v>79.25</v>
       </c>
       <c r="M554" t="s">
         <v>24</v>
       </c>
@@ -34789,51 +34792,51 @@
       </c>
       <c r="O554" t="s">
         <v>24</v>
       </c>
       <c r="P554" t="s">
         <v>24</v>
       </c>
       <c r="Q554" t="s">
         <v>24</v>
       </c>
       <c r="R554" t="s">
         <v>24</v>
       </c>
       <c r="S554">
         <v>79.25</v>
       </c>
     </row>
     <row r="555" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
         <v>226</v>
       </c>
       <c r="C555" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E555" t="s">
         <v>24</v>
       </c>
       <c r="F555" t="s">
         <v>31</v>
       </c>
       <c r="G555" t="s">
         <v>38</v>
       </c>
       <c r="H555">
         <v>15</v>
       </c>
       <c r="I555" t="b">
         <v>0</v>
       </c>
       <c r="J555" t="s">
         <v>161</v>
       </c>
       <c r="K555">
         <v>1</v>
       </c>
       <c r="L555" t="s">
         <v>24</v>
       </c>
@@ -34842,51 +34845,51 @@
       </c>
       <c r="N555" t="s">
         <v>24</v>
       </c>
       <c r="O555">
         <v>78.87</v>
       </c>
       <c r="P555" t="s">
         <v>24</v>
       </c>
       <c r="Q555" t="s">
         <v>24</v>
       </c>
       <c r="R555" t="s">
         <v>24</v>
       </c>
       <c r="S555">
         <v>78.87</v>
       </c>
     </row>
     <row r="556" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="C556" t="s">
         <v>149</v>
       </c>
       <c r="E556" t="s">
         <v>24</v>
       </c>
       <c r="F556" t="s">
         <v>31</v>
       </c>
       <c r="G556" t="s">
         <v>23</v>
       </c>
       <c r="H556">
         <v>72</v>
       </c>
       <c r="I556" t="b">
         <v>0</v>
       </c>
       <c r="J556" t="s">
         <v>161</v>
       </c>
       <c r="K556">
         <v>1</v>
       </c>
@@ -34898,113 +34901,113 @@
       </c>
       <c r="N556" t="s">
         <v>24</v>
       </c>
       <c r="O556">
         <v>78.66</v>
       </c>
       <c r="P556" t="s">
         <v>24</v>
       </c>
       <c r="Q556" t="s">
         <v>24</v>
       </c>
       <c r="R556" t="s">
         <v>24</v>
       </c>
       <c r="S556">
         <v>78.66</v>
       </c>
     </row>
     <row r="557" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="C557" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="D557">
         <v>2030</v>
       </c>
       <c r="E557" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="F557" t="s">
         <v>22</v>
       </c>
       <c r="G557" t="s">
         <v>38</v>
       </c>
       <c r="H557">
         <v>36</v>
       </c>
       <c r="I557" t="b">
         <v>0</v>
       </c>
       <c r="J557" t="s">
         <v>164</v>
       </c>
       <c r="K557">
         <v>1</v>
       </c>
       <c r="L557" t="s">
         <v>24</v>
       </c>
       <c r="M557" t="s">
         <v>24</v>
       </c>
       <c r="N557" t="s">
         <v>24</v>
       </c>
       <c r="O557" t="s">
         <v>24</v>
       </c>
       <c r="P557" t="s">
         <v>24</v>
       </c>
       <c r="Q557">
         <v>78.23</v>
       </c>
       <c r="R557" t="s">
         <v>24</v>
       </c>
       <c r="S557">
         <v>78.23</v>
       </c>
     </row>
     <row r="558" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="C558" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="E558" t="s">
         <v>137</v>
       </c>
       <c r="F558" t="s">
         <v>41</v>
       </c>
       <c r="G558" t="s">
         <v>38</v>
       </c>
       <c r="H558">
         <v>69</v>
       </c>
       <c r="I558" t="b">
         <v>0</v>
       </c>
       <c r="J558" t="s">
         <v>161</v>
       </c>
       <c r="K558">
         <v>1</v>
       </c>
       <c r="L558" t="s">
         <v>24</v>
       </c>
@@ -35072,54 +35075,54 @@
       </c>
       <c r="N559" t="s">
         <v>24</v>
       </c>
       <c r="O559">
         <v>95.54</v>
       </c>
       <c r="P559" t="s">
         <v>24</v>
       </c>
       <c r="Q559">
         <v>78.04</v>
       </c>
       <c r="R559">
         <v>78.92</v>
       </c>
       <c r="S559">
         <v>78.04</v>
       </c>
     </row>
     <row r="560" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
+        <v>837</v>
+      </c>
+      <c r="C560" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
       <c r="D560">
         <v>734</v>
       </c>
       <c r="E560" t="s">
         <v>73</v>
       </c>
       <c r="F560" t="s">
         <v>31</v>
       </c>
       <c r="G560" t="s">
         <v>38</v>
       </c>
       <c r="H560">
         <v>16</v>
       </c>
       <c r="I560" t="b">
         <v>0</v>
       </c>
       <c r="J560" t="s">
         <v>164</v>
       </c>
       <c r="K560">
         <v>1</v>
       </c>
@@ -35131,110 +35134,110 @@
       </c>
       <c r="N560" t="s">
         <v>24</v>
       </c>
       <c r="O560" t="s">
         <v>24</v>
       </c>
       <c r="P560">
         <v>77.98</v>
       </c>
       <c r="Q560" t="s">
         <v>24</v>
       </c>
       <c r="R560" t="s">
         <v>24</v>
       </c>
       <c r="S560">
         <v>77.98</v>
       </c>
     </row>
     <row r="561" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
+        <v>839</v>
+      </c>
+      <c r="C561" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
       <c r="D561">
         <v>1897</v>
       </c>
       <c r="E561" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F561" t="s">
         <v>31</v>
       </c>
       <c r="G561" t="s">
         <v>23</v>
       </c>
       <c r="H561">
         <v>73</v>
       </c>
       <c r="I561" t="b">
         <v>0</v>
       </c>
       <c r="J561" t="s">
         <v>161</v>
       </c>
       <c r="K561">
         <v>1</v>
       </c>
       <c r="L561" t="s">
         <v>24</v>
       </c>
       <c r="M561" t="s">
         <v>24</v>
       </c>
       <c r="N561" t="s">
         <v>24</v>
       </c>
       <c r="O561" t="s">
         <v>24</v>
       </c>
       <c r="P561">
         <v>77.93</v>
       </c>
       <c r="Q561" t="s">
         <v>24</v>
       </c>
       <c r="R561" t="s">
         <v>24</v>
       </c>
       <c r="S561">
         <v>77.93</v>
       </c>
     </row>
     <row r="562" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C562" t="s">
         <v>101</v>
       </c>
       <c r="D562">
         <v>202</v>
       </c>
       <c r="E562" t="s">
         <v>102</v>
       </c>
       <c r="F562" t="s">
         <v>143</v>
       </c>
       <c r="G562" t="s">
         <v>23</v>
       </c>
       <c r="H562">
         <v>3</v>
       </c>
       <c r="I562" t="b">
         <v>0</v>
       </c>
       <c r="J562" t="s">
         <v>164</v>
       </c>
@@ -35249,57 +35252,57 @@
       </c>
       <c r="N562" t="s">
         <v>24</v>
       </c>
       <c r="O562" t="s">
         <v>24</v>
       </c>
       <c r="P562" t="s">
         <v>24</v>
       </c>
       <c r="Q562" t="s">
         <v>24</v>
       </c>
       <c r="R562" t="s">
         <v>24</v>
       </c>
       <c r="S562">
         <v>77.88</v>
       </c>
     </row>
     <row r="563" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
+        <v>841</v>
+      </c>
+      <c r="C563" t="s">
         <v>842</v>
       </c>
-      <c r="C563" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E563" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F563" t="s">
         <v>41</v>
       </c>
       <c r="G563" t="s">
         <v>38</v>
       </c>
       <c r="H563">
         <v>70</v>
       </c>
       <c r="I563" t="b">
         <v>0</v>
       </c>
       <c r="J563" t="s">
         <v>161</v>
       </c>
       <c r="K563">
         <v>1</v>
       </c>
       <c r="L563" t="s">
         <v>24</v>
       </c>
       <c r="M563" t="s">
         <v>24</v>
       </c>
@@ -35361,54 +35364,54 @@
       </c>
       <c r="N564">
         <v>77.5</v>
       </c>
       <c r="O564" t="s">
         <v>24</v>
       </c>
       <c r="P564" t="s">
         <v>24</v>
       </c>
       <c r="Q564" t="s">
         <v>24</v>
       </c>
       <c r="R564" t="s">
         <v>24</v>
       </c>
       <c r="S564">
         <v>77.5</v>
       </c>
     </row>
     <row r="565" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
+        <v>843</v>
+      </c>
+      <c r="C565" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
       <c r="E565" t="s">
         <v>24</v>
       </c>
       <c r="F565" t="s">
         <v>41</v>
       </c>
       <c r="G565" t="s">
         <v>23</v>
       </c>
       <c r="H565">
         <v>211</v>
       </c>
       <c r="I565" t="b">
         <v>0</v>
       </c>
       <c r="J565" t="s">
         <v>161</v>
       </c>
       <c r="K565">
         <v>1</v>
       </c>
       <c r="L565" t="s">
         <v>24</v>
       </c>
@@ -35417,54 +35420,54 @@
       </c>
       <c r="N565" t="s">
         <v>24</v>
       </c>
       <c r="O565" t="s">
         <v>24</v>
       </c>
       <c r="P565" t="s">
         <v>24</v>
       </c>
       <c r="Q565" t="s">
         <v>24</v>
       </c>
       <c r="R565" t="s">
         <v>24</v>
       </c>
       <c r="S565">
         <v>77.42</v>
       </c>
     </row>
     <row r="566" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C566" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="E566" t="s">
         <v>24</v>
       </c>
       <c r="F566" t="s">
         <v>31</v>
       </c>
       <c r="G566" t="s">
         <v>23</v>
       </c>
       <c r="H566">
         <v>75</v>
       </c>
       <c r="I566" t="b">
         <v>0</v>
       </c>
       <c r="J566" t="s">
         <v>161</v>
       </c>
       <c r="K566">
         <v>1</v>
       </c>
       <c r="L566" t="s">
         <v>24</v>
       </c>
@@ -35473,51 +35476,51 @@
       </c>
       <c r="N566" t="s">
         <v>24</v>
       </c>
       <c r="O566" t="s">
         <v>24</v>
       </c>
       <c r="P566" t="s">
         <v>24</v>
       </c>
       <c r="Q566" t="s">
         <v>24</v>
       </c>
       <c r="R566" t="s">
         <v>24</v>
       </c>
       <c r="S566">
         <v>76.98</v>
       </c>
     </row>
     <row r="567" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="C567" t="s">
         <v>49</v>
       </c>
       <c r="E567" t="s">
         <v>24</v>
       </c>
       <c r="F567" t="s">
         <v>41</v>
       </c>
       <c r="G567" t="s">
         <v>38</v>
       </c>
       <c r="H567">
         <v>71</v>
       </c>
       <c r="I567" t="b">
         <v>0</v>
       </c>
       <c r="J567" t="s">
         <v>161</v>
       </c>
       <c r="K567">
         <v>1</v>
       </c>
@@ -35529,54 +35532,54 @@
       </c>
       <c r="N567" t="s">
         <v>24</v>
       </c>
       <c r="O567" t="s">
         <v>24</v>
       </c>
       <c r="P567" t="s">
         <v>24</v>
       </c>
       <c r="Q567" t="s">
         <v>24</v>
       </c>
       <c r="R567">
         <v>76.91</v>
       </c>
       <c r="S567">
         <v>76.91</v>
       </c>
     </row>
     <row r="568" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C568" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="E568" t="s">
         <v>24</v>
       </c>
       <c r="F568" t="s">
         <v>41</v>
       </c>
       <c r="G568" t="s">
         <v>23</v>
       </c>
       <c r="H568">
         <v>212</v>
       </c>
       <c r="I568" t="b">
         <v>0</v>
       </c>
       <c r="J568" t="s">
         <v>161</v>
       </c>
       <c r="K568">
         <v>1</v>
       </c>
       <c r="L568" t="s">
         <v>24</v>
       </c>
@@ -35585,54 +35588,54 @@
       </c>
       <c r="N568" t="s">
         <v>24</v>
       </c>
       <c r="O568" t="s">
         <v>24</v>
       </c>
       <c r="P568">
         <v>76.45</v>
       </c>
       <c r="Q568" t="s">
         <v>24</v>
       </c>
       <c r="R568" t="s">
         <v>24</v>
       </c>
       <c r="S568">
         <v>76.45</v>
       </c>
     </row>
     <row r="569" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C569" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="E569" t="s">
         <v>24</v>
       </c>
       <c r="F569" t="s">
         <v>31</v>
       </c>
       <c r="G569" t="s">
         <v>23</v>
       </c>
       <c r="H569">
         <v>76</v>
       </c>
       <c r="I569" t="b">
         <v>0</v>
       </c>
       <c r="J569" t="s">
         <v>161</v>
       </c>
       <c r="K569">
         <v>1</v>
       </c>
       <c r="L569" t="s">
         <v>24</v>
       </c>
@@ -35644,51 +35647,51 @@
       </c>
       <c r="O569" t="s">
         <v>24</v>
       </c>
       <c r="P569">
         <v>76.45</v>
       </c>
       <c r="Q569" t="s">
         <v>24</v>
       </c>
       <c r="R569" t="s">
         <v>24</v>
       </c>
       <c r="S569">
         <v>76.45</v>
       </c>
     </row>
     <row r="570" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
         <v>112</v>
       </c>
       <c r="C570" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="E570" t="s">
         <v>24</v>
       </c>
       <c r="F570" t="s">
         <v>41</v>
       </c>
       <c r="G570" t="s">
         <v>23</v>
       </c>
       <c r="H570">
         <v>213</v>
       </c>
       <c r="I570" t="b">
         <v>0</v>
       </c>
       <c r="J570" t="s">
         <v>161</v>
       </c>
       <c r="K570">
         <v>1</v>
       </c>
       <c r="L570" t="s">
         <v>24</v>
       </c>
@@ -35700,51 +35703,51 @@
       </c>
       <c r="O570" t="s">
         <v>24</v>
       </c>
       <c r="P570">
         <v>76.45</v>
       </c>
       <c r="Q570" t="s">
         <v>24</v>
       </c>
       <c r="R570" t="s">
         <v>24</v>
       </c>
       <c r="S570">
         <v>76.45</v>
       </c>
     </row>
     <row r="571" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
         <v>107</v>
       </c>
       <c r="C571" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D571">
         <v>2507</v>
       </c>
       <c r="E571" t="s">
         <v>24</v>
       </c>
       <c r="F571" t="s">
         <v>22</v>
       </c>
       <c r="G571" t="s">
         <v>38</v>
       </c>
       <c r="H571">
         <v>38</v>
       </c>
       <c r="I571" t="b">
         <v>0</v>
       </c>
       <c r="J571" t="s">
         <v>161</v>
       </c>
       <c r="K571">
         <v>1</v>
       </c>
@@ -35759,166 +35762,166 @@
       </c>
       <c r="O571" t="s">
         <v>24</v>
       </c>
       <c r="P571" t="s">
         <v>24</v>
       </c>
       <c r="Q571" t="s">
         <v>24</v>
       </c>
       <c r="R571" t="s">
         <v>24</v>
       </c>
       <c r="S571">
         <v>75.83</v>
       </c>
     </row>
     <row r="572" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
         <v>71</v>
       </c>
       <c r="C572" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="E572" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F572" t="s">
         <v>41</v>
       </c>
       <c r="G572" t="s">
         <v>23</v>
       </c>
       <c r="H572">
         <v>214</v>
       </c>
       <c r="I572" t="b">
         <v>0</v>
       </c>
       <c r="J572" t="s">
         <v>161</v>
       </c>
       <c r="K572">
         <v>1</v>
       </c>
       <c r="L572" t="s">
         <v>24</v>
       </c>
       <c r="M572" t="s">
         <v>24</v>
       </c>
       <c r="N572" t="s">
         <v>24</v>
       </c>
       <c r="O572" t="s">
         <v>24</v>
       </c>
       <c r="P572" t="s">
         <v>24</v>
       </c>
       <c r="Q572" t="s">
         <v>24</v>
       </c>
       <c r="R572">
         <v>75.69</v>
       </c>
       <c r="S572">
         <v>75.69</v>
       </c>
     </row>
     <row r="573" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="C573" t="s">
+        <v>490</v>
+      </c>
+      <c r="E573" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="F573" t="s">
         <v>41</v>
       </c>
       <c r="G573" t="s">
         <v>38</v>
       </c>
       <c r="H573">
         <v>72</v>
       </c>
       <c r="I573" t="b">
         <v>0</v>
       </c>
       <c r="J573" t="s">
         <v>161</v>
       </c>
       <c r="K573">
         <v>1</v>
       </c>
       <c r="L573">
         <v>75.67</v>
       </c>
       <c r="M573" t="s">
         <v>24</v>
       </c>
       <c r="N573" t="s">
         <v>24</v>
       </c>
       <c r="O573" t="s">
         <v>24</v>
       </c>
       <c r="P573" t="s">
         <v>24</v>
       </c>
       <c r="Q573" t="s">
         <v>24</v>
       </c>
       <c r="R573" t="s">
         <v>24</v>
       </c>
       <c r="S573">
         <v>75.67</v>
       </c>
     </row>
     <row r="574" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="C574" t="s">
         <v>149</v>
       </c>
       <c r="E574" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F574" t="s">
         <v>31</v>
       </c>
       <c r="G574" t="s">
         <v>38</v>
       </c>
       <c r="H574">
         <v>17</v>
       </c>
       <c r="I574" t="b">
         <v>0</v>
       </c>
       <c r="J574" t="s">
         <v>161</v>
       </c>
       <c r="K574">
         <v>1</v>
       </c>
       <c r="L574" t="s">
         <v>24</v>
       </c>
       <c r="M574" t="s">
         <v>24</v>
       </c>
@@ -35927,107 +35930,107 @@
       </c>
       <c r="O574">
         <v>75.56</v>
       </c>
       <c r="P574" t="s">
         <v>24</v>
       </c>
       <c r="Q574" t="s">
         <v>24</v>
       </c>
       <c r="R574" t="s">
         <v>24</v>
       </c>
       <c r="S574">
         <v>75.56</v>
       </c>
     </row>
     <row r="575" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
         <v>119</v>
       </c>
       <c r="C575" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="E575" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F575" t="s">
         <v>41</v>
       </c>
       <c r="G575" t="s">
         <v>23</v>
       </c>
       <c r="H575">
         <v>215</v>
       </c>
       <c r="I575" t="b">
         <v>0</v>
       </c>
       <c r="J575" t="s">
         <v>161</v>
       </c>
       <c r="K575">
         <v>1</v>
       </c>
       <c r="L575" t="s">
         <v>24</v>
       </c>
       <c r="M575" t="s">
         <v>24</v>
       </c>
       <c r="N575" t="s">
         <v>24</v>
       </c>
       <c r="O575" t="s">
         <v>24</v>
       </c>
       <c r="P575" t="s">
         <v>24</v>
       </c>
       <c r="Q575" t="s">
         <v>24</v>
       </c>
       <c r="R575">
         <v>75.3</v>
       </c>
       <c r="S575">
         <v>75.3</v>
       </c>
     </row>
     <row r="576" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
+        <v>854</v>
+      </c>
+      <c r="C576" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="D576">
         <v>1846</v>
       </c>
       <c r="E576" t="s">
         <v>34</v>
       </c>
       <c r="F576" t="s">
         <v>65</v>
       </c>
       <c r="G576" t="s">
         <v>23</v>
       </c>
       <c r="H576">
         <v>37</v>
       </c>
       <c r="I576" t="b">
         <v>0</v>
       </c>
       <c r="J576" t="s">
         <v>164</v>
       </c>
       <c r="K576">
         <v>1</v>
       </c>
@@ -36042,51 +36045,51 @@
       </c>
       <c r="O576" t="s">
         <v>24</v>
       </c>
       <c r="P576" t="s">
         <v>24</v>
       </c>
       <c r="Q576" t="s">
         <v>24</v>
       </c>
       <c r="R576">
         <v>75.28</v>
       </c>
       <c r="S576">
         <v>75.28</v>
       </c>
     </row>
     <row r="577" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
         <v>185</v>
       </c>
       <c r="C577" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D577">
         <v>1111</v>
       </c>
       <c r="E577" t="s">
         <v>111</v>
       </c>
       <c r="F577" t="s">
         <v>31</v>
       </c>
       <c r="G577" t="s">
         <v>23</v>
       </c>
       <c r="H577">
         <v>77</v>
       </c>
       <c r="I577" t="b">
         <v>0</v>
       </c>
       <c r="J577" t="s">
         <v>164</v>
       </c>
       <c r="K577">
         <v>1</v>
       </c>
@@ -36098,54 +36101,54 @@
       </c>
       <c r="N577" t="s">
         <v>24</v>
       </c>
       <c r="O577" t="s">
         <v>24</v>
       </c>
       <c r="P577" t="s">
         <v>24</v>
       </c>
       <c r="Q577" t="s">
         <v>24</v>
       </c>
       <c r="R577" t="s">
         <v>24</v>
       </c>
       <c r="S577">
         <v>75.08</v>
       </c>
     </row>
     <row r="578" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="C578" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="E578" t="s">
         <v>24</v>
       </c>
       <c r="F578" t="s">
         <v>41</v>
       </c>
       <c r="G578" t="s">
         <v>38</v>
       </c>
       <c r="H578">
         <v>73</v>
       </c>
       <c r="I578" t="b">
         <v>0</v>
       </c>
       <c r="J578" t="s">
         <v>161</v>
       </c>
       <c r="K578">
         <v>1</v>
       </c>
       <c r="L578" t="s">
         <v>24</v>
       </c>
@@ -36154,57 +36157,57 @@
       </c>
       <c r="N578" t="s">
         <v>24</v>
       </c>
       <c r="O578" t="s">
         <v>24</v>
       </c>
       <c r="P578" t="s">
         <v>24</v>
       </c>
       <c r="Q578" t="s">
         <v>24</v>
       </c>
       <c r="R578">
         <v>74.9</v>
       </c>
       <c r="S578">
         <v>74.9</v>
       </c>
     </row>
     <row r="579" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C579" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="E579" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F579" t="s">
         <v>65</v>
       </c>
       <c r="G579" t="s">
         <v>23</v>
       </c>
       <c r="H579">
         <v>38</v>
       </c>
       <c r="I579" t="b">
         <v>0</v>
       </c>
       <c r="J579" t="s">
         <v>161</v>
       </c>
       <c r="K579">
         <v>1</v>
       </c>
       <c r="L579">
         <v>74.89</v>
       </c>
       <c r="M579" t="s">
         <v>24</v>
       </c>
@@ -36213,107 +36216,107 @@
       </c>
       <c r="O579" t="s">
         <v>24</v>
       </c>
       <c r="P579" t="s">
         <v>24</v>
       </c>
       <c r="Q579" t="s">
         <v>24</v>
       </c>
       <c r="R579" t="s">
         <v>24</v>
       </c>
       <c r="S579">
         <v>74.89</v>
       </c>
     </row>
     <row r="580" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
         <v>294</v>
       </c>
       <c r="C580" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="E580" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="F580" t="s">
         <v>31</v>
       </c>
       <c r="G580" t="s">
         <v>38</v>
       </c>
       <c r="H580">
         <v>18</v>
       </c>
       <c r="I580" t="b">
         <v>0</v>
       </c>
       <c r="J580" t="s">
         <v>161</v>
       </c>
       <c r="K580">
         <v>1</v>
       </c>
       <c r="L580" t="s">
         <v>24</v>
       </c>
       <c r="M580">
         <v>73.76</v>
       </c>
       <c r="N580" t="s">
         <v>24</v>
       </c>
       <c r="O580" t="s">
         <v>24</v>
       </c>
       <c r="P580" t="s">
         <v>24</v>
       </c>
       <c r="Q580" t="s">
         <v>24</v>
       </c>
       <c r="R580" t="s">
         <v>24</v>
       </c>
       <c r="S580">
         <v>73.76</v>
       </c>
     </row>
     <row r="581" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C581" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D581">
         <v>1339</v>
       </c>
       <c r="E581" t="s">
         <v>30</v>
       </c>
       <c r="F581" t="s">
         <v>22</v>
       </c>
       <c r="G581" t="s">
         <v>23</v>
       </c>
       <c r="H581">
         <v>75</v>
       </c>
       <c r="I581" t="b">
         <v>0</v>
       </c>
       <c r="J581" t="s">
         <v>164</v>
       </c>
       <c r="K581">
         <v>1</v>
       </c>
@@ -36325,51 +36328,51 @@
       </c>
       <c r="N581" t="s">
         <v>24</v>
       </c>
       <c r="O581">
         <v>73.47</v>
       </c>
       <c r="P581" t="s">
         <v>24</v>
       </c>
       <c r="Q581" t="s">
         <v>24</v>
       </c>
       <c r="R581" t="s">
         <v>24</v>
       </c>
       <c r="S581">
         <v>73.47</v>
       </c>
     </row>
     <row r="582" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C582" t="s">
         <v>20</v>
       </c>
       <c r="E582" t="s">
         <v>265</v>
       </c>
       <c r="F582" t="s">
         <v>41</v>
       </c>
       <c r="G582" t="s">
         <v>38</v>
       </c>
       <c r="H582">
         <v>74</v>
       </c>
       <c r="I582" t="b">
         <v>0</v>
       </c>
       <c r="J582" t="s">
         <v>161</v>
       </c>
       <c r="K582">
         <v>1</v>
       </c>
@@ -36381,51 +36384,51 @@
       </c>
       <c r="N582" t="s">
         <v>24</v>
       </c>
       <c r="O582" t="s">
         <v>24</v>
       </c>
       <c r="P582" t="s">
         <v>24</v>
       </c>
       <c r="Q582" t="s">
         <v>24</v>
       </c>
       <c r="R582">
         <v>73.16</v>
       </c>
       <c r="S582">
         <v>73.16</v>
       </c>
     </row>
     <row r="583" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="C583" t="s">
         <v>40</v>
       </c>
       <c r="E583" t="s">
         <v>265</v>
       </c>
       <c r="F583" t="s">
         <v>41</v>
       </c>
       <c r="G583" t="s">
         <v>38</v>
       </c>
       <c r="H583">
         <v>75</v>
       </c>
       <c r="I583" t="b">
         <v>0</v>
       </c>
       <c r="J583" t="s">
         <v>161</v>
       </c>
       <c r="K583">
         <v>1</v>
       </c>
@@ -36437,110 +36440,110 @@
       </c>
       <c r="N583" t="s">
         <v>24</v>
       </c>
       <c r="O583" t="s">
         <v>24</v>
       </c>
       <c r="P583" t="s">
         <v>24</v>
       </c>
       <c r="Q583" t="s">
         <v>24</v>
       </c>
       <c r="R583">
         <v>73.15</v>
       </c>
       <c r="S583">
         <v>73.15</v>
       </c>
     </row>
     <row r="584" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
+        <v>861</v>
+      </c>
+      <c r="C584" t="s">
+        <v>503</v>
+      </c>
+      <c r="E584" t="s">
         <v>862</v>
-      </c>
-[...4 lines deleted...]
-        <v>863</v>
       </c>
       <c r="F584" t="s">
         <v>41</v>
       </c>
       <c r="G584" t="s">
         <v>38</v>
       </c>
       <c r="H584">
         <v>76</v>
       </c>
       <c r="I584" t="b">
         <v>0</v>
       </c>
       <c r="J584" t="s">
         <v>161</v>
       </c>
       <c r="K584">
         <v>1</v>
       </c>
       <c r="L584">
         <v>73.08</v>
       </c>
       <c r="M584" t="s">
         <v>24</v>
       </c>
       <c r="N584" t="s">
         <v>24</v>
       </c>
       <c r="O584" t="s">
         <v>24</v>
       </c>
       <c r="P584" t="s">
         <v>24</v>
       </c>
       <c r="Q584" t="s">
         <v>24</v>
       </c>
       <c r="R584" t="s">
         <v>24</v>
       </c>
       <c r="S584">
         <v>73.08</v>
       </c>
     </row>
     <row r="585" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
+        <v>863</v>
+      </c>
+      <c r="C585" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
       <c r="D585">
         <v>1405</v>
       </c>
       <c r="E585" t="s">
         <v>34</v>
       </c>
       <c r="F585" t="s">
         <v>65</v>
       </c>
       <c r="G585" t="s">
         <v>38</v>
       </c>
       <c r="H585">
         <v>9</v>
       </c>
       <c r="I585" t="b">
         <v>0</v>
       </c>
       <c r="J585" t="s">
         <v>164</v>
       </c>
       <c r="K585">
         <v>1</v>
       </c>
@@ -36552,110 +36555,110 @@
       </c>
       <c r="N585" t="s">
         <v>24</v>
       </c>
       <c r="O585" t="s">
         <v>24</v>
       </c>
       <c r="P585" t="s">
         <v>24</v>
       </c>
       <c r="Q585" t="s">
         <v>24</v>
       </c>
       <c r="R585" t="s">
         <v>24</v>
       </c>
       <c r="S585">
         <v>72.86</v>
       </c>
     </row>
     <row r="586" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="C586" t="s">
         <v>222</v>
       </c>
       <c r="E586" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="F586" t="s">
         <v>41</v>
       </c>
       <c r="G586" t="s">
         <v>38</v>
       </c>
       <c r="H586">
         <v>77</v>
       </c>
       <c r="I586" t="b">
         <v>0</v>
       </c>
       <c r="J586" t="s">
         <v>161</v>
       </c>
       <c r="K586">
         <v>1</v>
       </c>
       <c r="L586">
         <v>72.79</v>
       </c>
       <c r="M586" t="s">
         <v>24</v>
       </c>
       <c r="N586" t="s">
         <v>24</v>
       </c>
       <c r="O586" t="s">
         <v>24</v>
       </c>
       <c r="P586" t="s">
         <v>24</v>
       </c>
       <c r="Q586" t="s">
         <v>24</v>
       </c>
       <c r="R586" t="s">
         <v>24</v>
       </c>
       <c r="S586">
         <v>72.79</v>
       </c>
     </row>
     <row r="587" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
+        <v>865</v>
+      </c>
+      <c r="C587" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="D587">
         <v>2063</v>
       </c>
       <c r="E587" t="s">
         <v>34</v>
       </c>
       <c r="F587" t="s">
         <v>31</v>
       </c>
       <c r="G587" t="s">
         <v>23</v>
       </c>
       <c r="H587">
         <v>78</v>
       </c>
       <c r="I587" t="b">
         <v>0</v>
       </c>
       <c r="J587" t="s">
         <v>164</v>
       </c>
       <c r="K587">
         <v>1</v>
       </c>
@@ -36779,54 +36782,54 @@
       </c>
       <c r="N589" t="s">
         <v>24</v>
       </c>
       <c r="O589" t="s">
         <v>24</v>
       </c>
       <c r="P589" t="s">
         <v>24</v>
       </c>
       <c r="Q589" t="s">
         <v>24</v>
       </c>
       <c r="R589">
         <v>72.16</v>
       </c>
       <c r="S589">
         <v>72.16</v>
       </c>
     </row>
     <row r="590" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C590" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E590" t="s">
         <v>24</v>
       </c>
       <c r="F590" t="s">
         <v>41</v>
       </c>
       <c r="G590" t="s">
         <v>23</v>
       </c>
       <c r="H590">
         <v>217</v>
       </c>
       <c r="I590" t="b">
         <v>0</v>
       </c>
       <c r="J590" t="s">
         <v>161</v>
       </c>
       <c r="K590">
         <v>1</v>
       </c>
       <c r="L590" t="s">
         <v>24</v>
       </c>
@@ -36835,54 +36838,54 @@
       </c>
       <c r="N590" t="s">
         <v>24</v>
       </c>
       <c r="O590" t="s">
         <v>24</v>
       </c>
       <c r="P590" t="s">
         <v>24</v>
       </c>
       <c r="Q590" t="s">
         <v>24</v>
       </c>
       <c r="R590">
         <v>70.89</v>
       </c>
       <c r="S590">
         <v>70.89</v>
       </c>
     </row>
     <row r="591" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="C591" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E591" t="s">
         <v>34</v>
       </c>
       <c r="F591" t="s">
         <v>84</v>
       </c>
       <c r="G591" t="s">
         <v>38</v>
       </c>
       <c r="H591">
         <v>9</v>
       </c>
       <c r="I591" t="b">
         <v>0</v>
       </c>
       <c r="J591" t="s">
         <v>161</v>
       </c>
       <c r="K591">
         <v>1</v>
       </c>
       <c r="L591" t="s">
         <v>24</v>
       </c>
@@ -36891,54 +36894,54 @@
       </c>
       <c r="N591" t="s">
         <v>24</v>
       </c>
       <c r="O591">
         <v>70.82</v>
       </c>
       <c r="P591" t="s">
         <v>24</v>
       </c>
       <c r="Q591" t="s">
         <v>24</v>
       </c>
       <c r="R591" t="s">
         <v>24</v>
       </c>
       <c r="S591">
         <v>70.82</v>
       </c>
     </row>
     <row r="592" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
+        <v>868</v>
+      </c>
+      <c r="C592" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="E592" t="s">
         <v>34</v>
       </c>
       <c r="F592" t="s">
         <v>84</v>
       </c>
       <c r="G592" t="s">
         <v>38</v>
       </c>
       <c r="H592">
         <v>10</v>
       </c>
       <c r="I592" t="b">
         <v>0</v>
       </c>
       <c r="J592" t="s">
         <v>161</v>
       </c>
       <c r="K592">
         <v>1</v>
       </c>
       <c r="L592" t="s">
         <v>24</v>
       </c>
@@ -36947,51 +36950,51 @@
       </c>
       <c r="N592" t="s">
         <v>24</v>
       </c>
       <c r="O592">
         <v>70.72</v>
       </c>
       <c r="P592" t="s">
         <v>24</v>
       </c>
       <c r="Q592" t="s">
         <v>24</v>
       </c>
       <c r="R592" t="s">
         <v>24</v>
       </c>
       <c r="S592">
         <v>70.72</v>
       </c>
     </row>
     <row r="593" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C593" t="s">
         <v>49</v>
       </c>
       <c r="E593" t="s">
         <v>24</v>
       </c>
       <c r="F593" t="s">
         <v>65</v>
       </c>
       <c r="G593" t="s">
         <v>23</v>
       </c>
       <c r="H593">
         <v>39</v>
       </c>
       <c r="I593" t="b">
         <v>0</v>
       </c>
       <c r="J593" t="s">
         <v>161</v>
       </c>
       <c r="K593">
         <v>1</v>
       </c>
@@ -37003,54 +37006,54 @@
       </c>
       <c r="N593" t="s">
         <v>24</v>
       </c>
       <c r="O593">
         <v>70.58</v>
       </c>
       <c r="P593" t="s">
         <v>24</v>
       </c>
       <c r="Q593" t="s">
         <v>24</v>
       </c>
       <c r="R593" t="s">
         <v>24</v>
       </c>
       <c r="S593">
         <v>70.58</v>
       </c>
     </row>
     <row r="594" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="C594" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="E594" t="s">
         <v>265</v>
       </c>
       <c r="F594" t="s">
         <v>41</v>
       </c>
       <c r="G594" t="s">
         <v>38</v>
       </c>
       <c r="H594">
         <v>78</v>
       </c>
       <c r="I594" t="b">
         <v>0</v>
       </c>
       <c r="J594" t="s">
         <v>161</v>
       </c>
       <c r="K594">
         <v>1</v>
       </c>
       <c r="L594" t="s">
         <v>24</v>
       </c>
@@ -37059,54 +37062,54 @@
       </c>
       <c r="N594" t="s">
         <v>24</v>
       </c>
       <c r="O594" t="s">
         <v>24</v>
       </c>
       <c r="P594" t="s">
         <v>24</v>
       </c>
       <c r="Q594" t="s">
         <v>24</v>
       </c>
       <c r="R594">
         <v>68.79</v>
       </c>
       <c r="S594">
         <v>68.79</v>
       </c>
     </row>
     <row r="595" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
+        <v>871</v>
+      </c>
+      <c r="C595" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="E595" t="s">
         <v>265</v>
       </c>
       <c r="F595" t="s">
         <v>41</v>
       </c>
       <c r="G595" t="s">
         <v>38</v>
       </c>
       <c r="H595">
         <v>79</v>
       </c>
       <c r="I595" t="b">
         <v>0</v>
       </c>
       <c r="J595" t="s">
         <v>161</v>
       </c>
       <c r="K595">
         <v>1</v>
       </c>
       <c r="L595" t="s">
         <v>24</v>
       </c>
@@ -37115,110 +37118,110 @@
       </c>
       <c r="N595" t="s">
         <v>24</v>
       </c>
       <c r="O595" t="s">
         <v>24</v>
       </c>
       <c r="P595" t="s">
         <v>24</v>
       </c>
       <c r="Q595" t="s">
         <v>24</v>
       </c>
       <c r="R595">
         <v>68.79</v>
       </c>
       <c r="S595">
         <v>68.79</v>
       </c>
     </row>
     <row r="596" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="C596" t="s">
         <v>117</v>
       </c>
       <c r="E596" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F596" t="s">
         <v>41</v>
       </c>
       <c r="G596" t="s">
         <v>38</v>
       </c>
       <c r="H596">
         <v>80</v>
       </c>
       <c r="I596" t="b">
         <v>0</v>
       </c>
       <c r="J596" t="s">
         <v>161</v>
       </c>
       <c r="K596">
         <v>1</v>
       </c>
       <c r="L596" t="s">
         <v>24</v>
       </c>
       <c r="M596" t="s">
         <v>24</v>
       </c>
       <c r="N596" t="s">
         <v>24</v>
       </c>
       <c r="O596" t="s">
         <v>24</v>
       </c>
       <c r="P596" t="s">
         <v>24</v>
       </c>
       <c r="Q596" t="s">
         <v>24</v>
       </c>
       <c r="R596">
         <v>68.38</v>
       </c>
       <c r="S596">
         <v>68.38</v>
       </c>
     </row>
     <row r="597" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
+        <v>874</v>
+      </c>
+      <c r="C597" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="D597">
         <v>2401</v>
       </c>
       <c r="E597" t="s">
         <v>55</v>
       </c>
       <c r="F597" t="s">
         <v>41</v>
       </c>
       <c r="G597" t="s">
         <v>38</v>
       </c>
       <c r="H597">
         <v>81</v>
       </c>
       <c r="I597" t="b">
         <v>0</v>
       </c>
       <c r="J597" t="s">
         <v>164</v>
       </c>
       <c r="K597">
         <v>1</v>
       </c>
@@ -37230,390 +37233,390 @@
       </c>
       <c r="N597" t="s">
         <v>24</v>
       </c>
       <c r="O597" t="s">
         <v>24</v>
       </c>
       <c r="P597" t="s">
         <v>24</v>
       </c>
       <c r="Q597" t="s">
         <v>24</v>
       </c>
       <c r="R597" t="s">
         <v>24</v>
       </c>
       <c r="S597">
         <v>67.61</v>
       </c>
     </row>
     <row r="598" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
+        <v>876</v>
+      </c>
+      <c r="C598" t="s">
         <v>877</v>
       </c>
-      <c r="C598" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E598" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F598" t="s">
         <v>31</v>
       </c>
       <c r="G598" t="s">
         <v>23</v>
       </c>
       <c r="H598">
         <v>79</v>
       </c>
       <c r="I598" t="b">
         <v>0</v>
       </c>
       <c r="J598" t="s">
         <v>161</v>
       </c>
       <c r="K598">
         <v>1</v>
       </c>
       <c r="L598">
         <v>67.61</v>
       </c>
       <c r="M598" t="s">
         <v>24</v>
       </c>
       <c r="N598" t="s">
         <v>24</v>
       </c>
       <c r="O598" t="s">
         <v>24</v>
       </c>
       <c r="P598" t="s">
         <v>24</v>
       </c>
       <c r="Q598" t="s">
         <v>24</v>
       </c>
       <c r="R598" t="s">
         <v>24</v>
       </c>
       <c r="S598">
         <v>67.61</v>
       </c>
     </row>
     <row r="599" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
+        <v>878</v>
+      </c>
+      <c r="C599" t="s">
         <v>879</v>
       </c>
-      <c r="C599" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E599" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F599" t="s">
         <v>41</v>
       </c>
       <c r="G599" t="s">
         <v>38</v>
       </c>
       <c r="H599">
         <v>82</v>
       </c>
       <c r="I599" t="b">
         <v>0</v>
       </c>
       <c r="J599" t="s">
         <v>161</v>
       </c>
       <c r="K599">
         <v>1</v>
       </c>
       <c r="L599" t="s">
         <v>24</v>
       </c>
       <c r="M599" t="s">
         <v>24</v>
       </c>
       <c r="N599" t="s">
         <v>24</v>
       </c>
       <c r="O599" t="s">
         <v>24</v>
       </c>
       <c r="P599" t="s">
         <v>24</v>
       </c>
       <c r="Q599" t="s">
         <v>24</v>
       </c>
       <c r="R599">
         <v>67.24</v>
       </c>
       <c r="S599">
         <v>67.24</v>
       </c>
     </row>
     <row r="600" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C600" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E600" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F600" t="s">
         <v>41</v>
       </c>
       <c r="G600" t="s">
         <v>23</v>
       </c>
       <c r="H600">
         <v>218</v>
       </c>
       <c r="I600" t="b">
         <v>0</v>
       </c>
       <c r="J600" t="s">
         <v>161</v>
       </c>
       <c r="K600">
         <v>1</v>
       </c>
       <c r="L600" t="s">
         <v>24</v>
       </c>
       <c r="M600" t="s">
         <v>24</v>
       </c>
       <c r="N600" t="s">
         <v>24</v>
       </c>
       <c r="O600" t="s">
         <v>24</v>
       </c>
       <c r="P600" t="s">
         <v>24</v>
       </c>
       <c r="Q600" t="s">
         <v>24</v>
       </c>
       <c r="R600">
         <v>67.24</v>
       </c>
       <c r="S600">
         <v>67.24</v>
       </c>
     </row>
     <row r="601" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C601" t="s">
         <v>26</v>
       </c>
       <c r="E601" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F601" t="s">
         <v>41</v>
       </c>
       <c r="G601" t="s">
         <v>38</v>
       </c>
       <c r="H601">
         <v>83</v>
       </c>
       <c r="I601" t="b">
         <v>0</v>
       </c>
       <c r="J601" t="s">
         <v>161</v>
       </c>
       <c r="K601">
         <v>1</v>
       </c>
       <c r="L601" t="s">
         <v>24</v>
       </c>
       <c r="M601" t="s">
         <v>24</v>
       </c>
       <c r="N601" t="s">
         <v>24</v>
       </c>
       <c r="O601" t="s">
         <v>24</v>
       </c>
       <c r="P601" t="s">
         <v>24</v>
       </c>
       <c r="Q601" t="s">
         <v>24</v>
       </c>
       <c r="R601">
         <v>66.24</v>
       </c>
       <c r="S601">
         <v>66.24</v>
       </c>
     </row>
     <row r="602" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C602" t="s">
         <v>26</v>
       </c>
       <c r="E602" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F602" t="s">
         <v>41</v>
       </c>
       <c r="G602" t="s">
         <v>23</v>
       </c>
       <c r="H602">
         <v>219</v>
       </c>
       <c r="I602" t="b">
         <v>0</v>
       </c>
       <c r="J602" t="s">
         <v>161</v>
       </c>
       <c r="K602">
         <v>1</v>
       </c>
       <c r="L602" t="s">
         <v>24</v>
       </c>
       <c r="M602" t="s">
         <v>24</v>
       </c>
       <c r="N602" t="s">
         <v>24</v>
       </c>
       <c r="O602" t="s">
         <v>24</v>
       </c>
       <c r="P602" t="s">
         <v>24</v>
       </c>
       <c r="Q602" t="s">
         <v>24</v>
       </c>
       <c r="R602">
         <v>66.24</v>
       </c>
       <c r="S602">
         <v>66.24</v>
       </c>
     </row>
     <row r="603" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="C603" t="s">
         <v>117</v>
       </c>
       <c r="D603">
         <v>2392</v>
       </c>
       <c r="E603" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="F603" t="s">
         <v>22</v>
       </c>
       <c r="G603" t="s">
         <v>38</v>
       </c>
       <c r="H603">
         <v>39</v>
       </c>
       <c r="I603" t="b">
         <v>0</v>
       </c>
       <c r="J603" t="s">
         <v>164</v>
       </c>
       <c r="K603">
         <v>1</v>
       </c>
       <c r="L603">
         <v>65.77</v>
       </c>
       <c r="M603" t="s">
         <v>24</v>
       </c>
       <c r="N603" t="s">
         <v>24</v>
       </c>
       <c r="O603" t="s">
         <v>24</v>
       </c>
       <c r="P603" t="s">
         <v>24</v>
       </c>
       <c r="Q603" t="s">
         <v>24</v>
       </c>
       <c r="R603" t="s">
         <v>24</v>
       </c>
       <c r="S603">
         <v>65.77</v>
       </c>
     </row>
     <row r="604" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="C604" t="s">
         <v>185</v>
       </c>
       <c r="D604">
         <v>2523</v>
       </c>
       <c r="E604" t="s">
         <v>55</v>
       </c>
       <c r="F604" t="s">
         <v>41</v>
       </c>
       <c r="G604" t="s">
         <v>23</v>
       </c>
       <c r="H604">
         <v>220</v>
       </c>
       <c r="I604" t="b">
         <v>0</v>
       </c>
       <c r="J604" t="s">
         <v>161</v>
       </c>
@@ -37628,51 +37631,51 @@
       </c>
       <c r="N604" t="s">
         <v>24</v>
       </c>
       <c r="O604" t="s">
         <v>24</v>
       </c>
       <c r="P604" t="s">
         <v>24</v>
       </c>
       <c r="Q604" t="s">
         <v>24</v>
       </c>
       <c r="R604" t="s">
         <v>24</v>
       </c>
       <c r="S604">
         <v>64.99</v>
       </c>
     </row>
     <row r="605" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="C605" t="s">
         <v>124</v>
       </c>
       <c r="D605">
         <v>2500</v>
       </c>
       <c r="E605" t="s">
         <v>34</v>
       </c>
       <c r="F605" t="s">
         <v>65</v>
       </c>
       <c r="G605" t="s">
         <v>38</v>
       </c>
       <c r="H605">
         <v>11</v>
       </c>
       <c r="I605" t="b">
         <v>0</v>
       </c>
       <c r="J605" t="s">
         <v>161</v>
       </c>
@@ -37687,51 +37690,51 @@
       </c>
       <c r="N605" t="s">
         <v>24</v>
       </c>
       <c r="O605">
         <v>64.84</v>
       </c>
       <c r="P605" t="s">
         <v>24</v>
       </c>
       <c r="Q605" t="s">
         <v>24</v>
       </c>
       <c r="R605" t="s">
         <v>24</v>
       </c>
       <c r="S605">
         <v>64.84</v>
       </c>
     </row>
     <row r="606" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="C606" t="s">
         <v>49</v>
       </c>
       <c r="D606">
         <v>1915</v>
       </c>
       <c r="E606" t="s">
         <v>111</v>
       </c>
       <c r="F606" t="s">
         <v>31</v>
       </c>
       <c r="G606" t="s">
         <v>38</v>
       </c>
       <c r="H606">
         <v>19</v>
       </c>
       <c r="I606" t="b">
         <v>0</v>
       </c>
       <c r="J606" t="s">
         <v>164</v>
       </c>
@@ -37746,54 +37749,54 @@
       </c>
       <c r="N606" t="s">
         <v>24</v>
       </c>
       <c r="O606">
         <v>64.51</v>
       </c>
       <c r="P606" t="s">
         <v>24</v>
       </c>
       <c r="Q606" t="s">
         <v>24</v>
       </c>
       <c r="R606" t="s">
         <v>24</v>
       </c>
       <c r="S606">
         <v>64.51</v>
       </c>
     </row>
     <row r="607" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="C607" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="E607" t="s">
         <v>24</v>
       </c>
       <c r="F607" t="s">
         <v>22</v>
       </c>
       <c r="G607" t="s">
         <v>23</v>
       </c>
       <c r="H607">
         <v>76</v>
       </c>
       <c r="I607" t="b">
         <v>0</v>
       </c>
       <c r="J607" t="s">
         <v>161</v>
       </c>
       <c r="K607">
         <v>1</v>
       </c>
       <c r="L607" t="s">
         <v>24</v>
       </c>
@@ -37802,54 +37805,54 @@
       </c>
       <c r="N607" t="s">
         <v>24</v>
       </c>
       <c r="O607" t="s">
         <v>24</v>
       </c>
       <c r="P607" t="s">
         <v>24</v>
       </c>
       <c r="Q607">
         <v>64.34</v>
       </c>
       <c r="R607" t="s">
         <v>24</v>
       </c>
       <c r="S607">
         <v>64.34</v>
       </c>
     </row>
     <row r="608" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
+        <v>886</v>
+      </c>
+      <c r="C608" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="E608" t="s">
         <v>24</v>
       </c>
       <c r="F608" t="s">
         <v>41</v>
       </c>
       <c r="G608" t="s">
         <v>38</v>
       </c>
       <c r="H608">
         <v>84</v>
       </c>
       <c r="I608" t="b">
         <v>0</v>
       </c>
       <c r="J608" t="s">
         <v>161</v>
       </c>
       <c r="K608">
         <v>1</v>
       </c>
       <c r="L608" t="s">
         <v>24</v>
       </c>
@@ -37861,51 +37864,51 @@
       </c>
       <c r="O608" t="s">
         <v>24</v>
       </c>
       <c r="P608" t="s">
         <v>24</v>
       </c>
       <c r="Q608" t="s">
         <v>24</v>
       </c>
       <c r="R608">
         <v>62.06</v>
       </c>
       <c r="S608">
         <v>62.06</v>
       </c>
     </row>
     <row r="609" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
         <v>42</v>
       </c>
       <c r="C609" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E609" t="s">
         <v>24</v>
       </c>
       <c r="F609" t="s">
         <v>41</v>
       </c>
       <c r="G609" t="s">
         <v>23</v>
       </c>
       <c r="H609">
         <v>221</v>
       </c>
       <c r="I609" t="b">
         <v>0</v>
       </c>
       <c r="J609" t="s">
         <v>161</v>
       </c>
       <c r="K609">
         <v>1</v>
       </c>
       <c r="L609" t="s">
         <v>24</v>
       </c>
@@ -37917,169 +37920,169 @@
       </c>
       <c r="O609" t="s">
         <v>24</v>
       </c>
       <c r="P609" t="s">
         <v>24</v>
       </c>
       <c r="Q609" t="s">
         <v>24</v>
       </c>
       <c r="R609">
         <v>62.05</v>
       </c>
       <c r="S609">
         <v>62.05</v>
       </c>
     </row>
     <row r="610" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
         <v>119</v>
       </c>
       <c r="C610" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="E610" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F610" t="s">
         <v>41</v>
       </c>
       <c r="G610" t="s">
         <v>23</v>
       </c>
       <c r="H610">
         <v>222</v>
       </c>
       <c r="I610" t="b">
         <v>0</v>
       </c>
       <c r="J610" t="s">
         <v>161</v>
       </c>
       <c r="K610">
         <v>1</v>
       </c>
       <c r="L610" t="s">
         <v>24</v>
       </c>
       <c r="M610" t="s">
         <v>24</v>
       </c>
       <c r="N610" t="s">
         <v>24</v>
       </c>
       <c r="O610" t="s">
         <v>24</v>
       </c>
       <c r="P610" t="s">
         <v>24</v>
       </c>
       <c r="Q610" t="s">
         <v>24</v>
       </c>
       <c r="R610">
         <v>61.29</v>
       </c>
       <c r="S610">
         <v>61.29</v>
       </c>
     </row>
     <row r="611" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C611" t="s">
         <v>282</v>
       </c>
       <c r="D611">
         <v>1912</v>
       </c>
       <c r="E611" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F611" t="s">
         <v>31</v>
       </c>
       <c r="G611" t="s">
         <v>38</v>
       </c>
       <c r="H611">
         <v>20</v>
       </c>
       <c r="I611" t="b">
         <v>0</v>
       </c>
       <c r="J611" t="s">
         <v>164</v>
       </c>
       <c r="K611">
         <v>1</v>
       </c>
       <c r="L611" t="s">
         <v>24</v>
       </c>
       <c r="M611" t="s">
         <v>24</v>
       </c>
       <c r="N611" t="s">
         <v>24</v>
       </c>
       <c r="O611" t="s">
         <v>24</v>
       </c>
       <c r="P611" t="s">
         <v>24</v>
       </c>
       <c r="Q611" t="s">
         <v>24</v>
       </c>
       <c r="R611">
         <v>60.7</v>
       </c>
       <c r="S611">
         <v>60.7</v>
       </c>
     </row>
     <row r="612" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C612" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="E612" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F612" t="s">
         <v>41</v>
       </c>
       <c r="G612" t="s">
         <v>38</v>
       </c>
       <c r="H612">
         <v>85</v>
       </c>
       <c r="I612" t="b">
         <v>0</v>
       </c>
       <c r="J612" t="s">
         <v>161</v>
       </c>
       <c r="K612">
         <v>1</v>
       </c>
       <c r="L612" t="s">
         <v>24</v>
       </c>
       <c r="M612" t="s">
         <v>24</v>
       </c>
@@ -38088,107 +38091,107 @@
       </c>
       <c r="O612" t="s">
         <v>24</v>
       </c>
       <c r="P612" t="s">
         <v>24</v>
       </c>
       <c r="Q612" t="s">
         <v>24</v>
       </c>
       <c r="R612">
         <v>60.67</v>
       </c>
       <c r="S612">
         <v>60.67</v>
       </c>
     </row>
     <row r="613" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
         <v>87</v>
       </c>
       <c r="C613" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="E613" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F613" t="s">
         <v>41</v>
       </c>
       <c r="G613" t="s">
         <v>38</v>
       </c>
       <c r="H613">
         <v>86</v>
       </c>
       <c r="I613" t="b">
         <v>0</v>
       </c>
       <c r="J613" t="s">
         <v>161</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
       <c r="L613" t="s">
         <v>24</v>
       </c>
       <c r="M613" t="s">
         <v>24</v>
       </c>
       <c r="N613" t="s">
         <v>24</v>
       </c>
       <c r="O613" t="s">
         <v>24</v>
       </c>
       <c r="P613" t="s">
         <v>24</v>
       </c>
       <c r="Q613" t="s">
         <v>24</v>
       </c>
       <c r="R613">
         <v>59.88</v>
       </c>
       <c r="S613">
         <v>59.88</v>
       </c>
     </row>
     <row r="614" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C614" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="E614" t="s">
         <v>21</v>
       </c>
       <c r="F614" t="s">
         <v>41</v>
       </c>
       <c r="G614" t="s">
         <v>23</v>
       </c>
       <c r="H614">
         <v>223</v>
       </c>
       <c r="I614" t="b">
         <v>0</v>
       </c>
       <c r="J614" t="s">
         <v>161</v>
       </c>
       <c r="K614">
         <v>1</v>
       </c>
       <c r="L614" t="s">
         <v>24</v>
       </c>
@@ -38197,54 +38200,54 @@
       </c>
       <c r="N614" t="s">
         <v>24</v>
       </c>
       <c r="O614" t="s">
         <v>24</v>
       </c>
       <c r="P614" t="s">
         <v>24</v>
       </c>
       <c r="Q614" t="s">
         <v>24</v>
       </c>
       <c r="R614">
         <v>0</v>
       </c>
       <c r="S614">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C615" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D615">
         <v>1179</v>
       </c>
       <c r="E615" t="s">
         <v>73</v>
       </c>
       <c r="F615" t="s">
         <v>31</v>
       </c>
       <c r="G615" t="s">
         <v>38</v>
       </c>
       <c r="H615">
         <v>21</v>
       </c>
       <c r="I615" t="b">
         <v>0</v>
       </c>
       <c r="J615" t="s">
         <v>164</v>
       </c>
       <c r="K615">
         <v>1</v>
       </c>
@@ -38256,51 +38259,51 @@
       </c>
       <c r="N615" t="s">
         <v>24</v>
       </c>
       <c r="O615" t="s">
         <v>24</v>
       </c>
       <c r="P615">
         <v>0</v>
       </c>
       <c r="Q615" t="s">
         <v>24</v>
       </c>
       <c r="R615" t="s">
         <v>24</v>
       </c>
       <c r="S615">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C616" t="s">
         <v>33</v>
       </c>
       <c r="E616" t="s">
         <v>24</v>
       </c>
       <c r="F616" t="s">
         <v>41</v>
       </c>
       <c r="G616" t="s">
         <v>23</v>
       </c>
       <c r="H616">
         <v>224</v>
       </c>
       <c r="I616" t="b">
         <v>0</v>
       </c>
       <c r="J616" t="s">
         <v>161</v>
       </c>
       <c r="K616">
         <v>1</v>
       </c>
@@ -38312,57 +38315,57 @@
       </c>
       <c r="N616" t="s">
         <v>24</v>
       </c>
       <c r="O616" t="s">
         <v>24</v>
       </c>
       <c r="P616">
         <v>0</v>
       </c>
       <c r="Q616" t="s">
         <v>24</v>
       </c>
       <c r="R616" t="s">
         <v>24</v>
       </c>
       <c r="S616">
         <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C617" t="s">
+        <v>892</v>
+      </c>
+      <c r="E617" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="F617" t="s">
         <v>31</v>
       </c>
       <c r="G617" t="s">
         <v>23</v>
       </c>
       <c r="H617">
         <v>80</v>
       </c>
       <c r="I617" t="b">
         <v>0</v>
       </c>
       <c r="J617" t="s">
         <v>161</v>
       </c>
       <c r="K617">
         <v>1</v>
       </c>
       <c r="L617" t="s">
         <v>24</v>
       </c>
       <c r="M617" t="s">
         <v>24</v>
       </c>
@@ -38424,57 +38427,57 @@
       </c>
       <c r="N618" t="s">
         <v>24</v>
       </c>
       <c r="O618" t="s">
         <v>24</v>
       </c>
       <c r="P618">
         <v>0</v>
       </c>
       <c r="Q618" t="s">
         <v>24</v>
       </c>
       <c r="R618" t="s">
         <v>24</v>
       </c>
       <c r="S618">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="C619" t="s">
         <v>26</v>
       </c>
       <c r="E619" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="F619" t="s">
         <v>65</v>
       </c>
       <c r="G619" t="s">
         <v>23</v>
       </c>
       <c r="H619">
         <v>40</v>
       </c>
       <c r="I619" t="b">
         <v>0</v>
       </c>
       <c r="J619" t="s">
         <v>161</v>
       </c>
       <c r="K619">
         <v>1</v>
       </c>
       <c r="L619" t="s">
         <v>24</v>
       </c>
       <c r="M619" t="s">
         <v>24</v>
       </c>
@@ -38483,51 +38486,51 @@
       </c>
       <c r="O619" t="s">
         <v>24</v>
       </c>
       <c r="P619">
         <v>0</v>
       </c>
       <c r="Q619" t="s">
         <v>24</v>
       </c>
       <c r="R619" t="s">
         <v>24</v>
       </c>
       <c r="S619">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
         <v>123</v>
       </c>
       <c r="C620" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D620">
         <v>2568</v>
       </c>
       <c r="E620" t="s">
         <v>24</v>
       </c>
       <c r="F620" t="s">
         <v>41</v>
       </c>
       <c r="G620" t="s">
         <v>23</v>
       </c>
       <c r="H620">
         <v>225</v>
       </c>
       <c r="I620" t="b">
         <v>0</v>
       </c>
       <c r="J620" t="s">
         <v>161</v>
       </c>
       <c r="K620">
         <v>1</v>
       </c>
@@ -38542,51 +38545,51 @@
       </c>
       <c r="O620" t="s">
         <v>24</v>
       </c>
       <c r="P620" t="s">
         <v>24</v>
       </c>
       <c r="Q620" t="s">
         <v>24</v>
       </c>
       <c r="R620">
         <v>0</v>
       </c>
       <c r="S620">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
         <v>204</v>
       </c>
       <c r="C621" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E621" t="s">
         <v>24</v>
       </c>
       <c r="F621" t="s">
         <v>41</v>
       </c>
       <c r="G621" t="s">
         <v>23</v>
       </c>
       <c r="H621">
         <v>226</v>
       </c>
       <c r="I621" t="b">
         <v>0</v>
       </c>
       <c r="J621" t="s">
         <v>161</v>
       </c>
       <c r="K621">
         <v>1</v>
       </c>
       <c r="L621" t="s">
         <v>24</v>
       </c>
@@ -38595,57 +38598,57 @@
       </c>
       <c r="N621" t="s">
         <v>24</v>
       </c>
       <c r="O621" t="s">
         <v>24</v>
       </c>
       <c r="P621">
         <v>0</v>
       </c>
       <c r="Q621" t="s">
         <v>24</v>
       </c>
       <c r="R621" t="s">
         <v>24</v>
       </c>
       <c r="S621">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="C622" t="s">
         <v>149</v>
       </c>
       <c r="E622" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="F622" t="s">
         <v>41</v>
       </c>
       <c r="G622" t="s">
         <v>38</v>
       </c>
       <c r="H622">
         <v>87</v>
       </c>
       <c r="I622" t="b">
         <v>0</v>
       </c>
       <c r="J622" t="s">
         <v>161</v>
       </c>
       <c r="K622">
         <v>1</v>
       </c>
       <c r="L622" t="s">
         <v>24</v>
       </c>
       <c r="M622" t="s">
         <v>24</v>
       </c>
@@ -38654,54 +38657,54 @@
       </c>
       <c r="O622" t="s">
         <v>24</v>
       </c>
       <c r="P622" t="s">
         <v>24</v>
       </c>
       <c r="Q622" t="s">
         <v>24</v>
       </c>
       <c r="R622">
         <v>0</v>
       </c>
       <c r="S622">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>154</v>
       </c>
       <c r="C623" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="E623" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="F623" t="s">
         <v>31</v>
       </c>
       <c r="G623" t="s">
         <v>23</v>
       </c>
       <c r="H623">
         <v>81</v>
       </c>
       <c r="I623" t="b">
         <v>0</v>
       </c>
       <c r="J623" t="s">
         <v>161</v>
       </c>
       <c r="K623">
         <v>1</v>
       </c>
       <c r="L623" t="s">
         <v>24</v>
       </c>
       <c r="M623" t="s">
         <v>24</v>
       </c>
@@ -38710,51 +38713,51 @@
       </c>
       <c r="O623" t="s">
         <v>24</v>
       </c>
       <c r="P623">
         <v>0</v>
       </c>
       <c r="Q623" t="s">
         <v>24</v>
       </c>
       <c r="R623" t="s">
         <v>24</v>
       </c>
       <c r="S623">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
         <v>58</v>
       </c>
       <c r="C624" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="E624" t="s">
         <v>24</v>
       </c>
       <c r="F624" t="s">
         <v>22</v>
       </c>
       <c r="G624" t="s">
         <v>23</v>
       </c>
       <c r="H624">
         <v>78</v>
       </c>
       <c r="I624" t="b">
         <v>0</v>
       </c>
       <c r="J624" t="s">
         <v>161</v>
       </c>
       <c r="K624">
         <v>1</v>
       </c>
       <c r="L624" t="s">
         <v>24</v>
       </c>
@@ -38763,54 +38766,54 @@
       </c>
       <c r="N624" t="s">
         <v>24</v>
       </c>
       <c r="O624" t="s">
         <v>24</v>
       </c>
       <c r="P624">
         <v>0</v>
       </c>
       <c r="Q624" t="s">
         <v>24</v>
       </c>
       <c r="R624" t="s">
         <v>24</v>
       </c>
       <c r="S624">
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="C625" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="E625" t="s">
         <v>24</v>
       </c>
       <c r="F625" t="s">
         <v>41</v>
       </c>
       <c r="G625" t="s">
         <v>38</v>
       </c>
       <c r="H625">
         <v>88</v>
       </c>
       <c r="I625" t="b">
         <v>0</v>
       </c>
       <c r="J625" t="s">
         <v>161</v>
       </c>
       <c r="K625">
         <v>1</v>
       </c>
       <c r="L625" t="s">
         <v>24</v>
       </c>
@@ -38819,110 +38822,110 @@
       </c>
       <c r="N625" t="s">
         <v>24</v>
       </c>
       <c r="O625" t="s">
         <v>24</v>
       </c>
       <c r="P625">
         <v>0</v>
       </c>
       <c r="Q625" t="s">
         <v>24</v>
       </c>
       <c r="R625" t="s">
         <v>24</v>
       </c>
       <c r="S625">
         <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C626" t="s">
+        <v>902</v>
+      </c>
+      <c r="E626" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
       <c r="F626" t="s">
         <v>31</v>
       </c>
       <c r="G626" t="s">
         <v>23</v>
       </c>
       <c r="H626">
         <v>82</v>
       </c>
       <c r="I626" t="b">
         <v>0</v>
       </c>
       <c r="J626" t="s">
         <v>161</v>
       </c>
       <c r="K626">
         <v>1</v>
       </c>
       <c r="L626" t="s">
         <v>24</v>
       </c>
       <c r="M626" t="s">
         <v>24</v>
       </c>
       <c r="N626" t="s">
         <v>24</v>
       </c>
       <c r="O626" t="s">
         <v>24</v>
       </c>
       <c r="P626">
         <v>0</v>
       </c>
       <c r="Q626" t="s">
         <v>24</v>
       </c>
       <c r="R626" t="s">
         <v>24</v>
       </c>
       <c r="S626">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C627" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="E627" t="s">
         <v>24</v>
       </c>
       <c r="F627" t="s">
         <v>31</v>
       </c>
       <c r="G627" t="s">
         <v>23</v>
       </c>
       <c r="H627">
         <v>83</v>
       </c>
       <c r="I627" t="b">
         <v>0</v>
       </c>
       <c r="J627" t="s">
         <v>161</v>
       </c>
       <c r="K627">
         <v>1</v>
       </c>
       <c r="L627" t="s">
         <v>24</v>
       </c>
@@ -38934,54 +38937,54 @@
       </c>
       <c r="O627" t="s">
         <v>24</v>
       </c>
       <c r="P627">
         <v>0</v>
       </c>
       <c r="Q627" t="s">
         <v>24</v>
       </c>
       <c r="R627" t="s">
         <v>24</v>
       </c>
       <c r="S627">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
         <v>62</v>
       </c>
       <c r="C628" t="s">
+        <v>905</v>
+      </c>
+      <c r="E628" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="F628" t="s">
         <v>65</v>
       </c>
       <c r="G628" t="s">
         <v>23</v>
       </c>
       <c r="H628">
         <v>41</v>
       </c>
       <c r="I628" t="b">
         <v>0</v>
       </c>
       <c r="J628" t="s">
         <v>161</v>
       </c>
       <c r="K628">
         <v>1</v>
       </c>
       <c r="L628" t="s">
         <v>24</v>
       </c>
       <c r="M628" t="s">
         <v>24</v>
       </c>
@@ -38990,107 +38993,107 @@
       </c>
       <c r="O628" t="s">
         <v>24</v>
       </c>
       <c r="P628" t="s">
         <v>24</v>
       </c>
       <c r="Q628">
         <v>0</v>
       </c>
       <c r="R628" t="s">
         <v>24</v>
       </c>
       <c r="S628">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
         <v>182</v>
       </c>
       <c r="C629" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="E629" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F629" t="s">
         <v>41</v>
       </c>
       <c r="G629" t="s">
         <v>23</v>
       </c>
       <c r="H629">
         <v>227</v>
       </c>
       <c r="I629" t="b">
         <v>0</v>
       </c>
       <c r="J629" t="s">
         <v>161</v>
       </c>
       <c r="K629">
         <v>1</v>
       </c>
       <c r="L629" t="s">
         <v>24</v>
       </c>
       <c r="M629" t="s">
         <v>24</v>
       </c>
       <c r="N629" t="s">
         <v>24</v>
       </c>
       <c r="O629" t="s">
         <v>24</v>
       </c>
       <c r="P629" t="s">
         <v>24</v>
       </c>
       <c r="Q629" t="s">
         <v>24</v>
       </c>
       <c r="R629">
         <v>0</v>
       </c>
       <c r="S629">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="C630" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E630" t="s">
         <v>24</v>
       </c>
       <c r="F630" t="s">
         <v>22</v>
       </c>
       <c r="G630" t="s">
         <v>38</v>
       </c>
       <c r="H630">
         <v>40</v>
       </c>
       <c r="I630" t="b">
         <v>0</v>
       </c>
       <c r="J630" t="s">
         <v>161</v>
       </c>
       <c r="K630">
         <v>1</v>
       </c>
       <c r="L630" t="s">
         <v>24</v>
       </c>
@@ -39099,51 +39102,51 @@
       </c>
       <c r="N630" t="s">
         <v>24</v>
       </c>
       <c r="O630" t="s">
         <v>24</v>
       </c>
       <c r="P630">
         <v>0</v>
       </c>
       <c r="Q630" t="s">
         <v>24</v>
       </c>
       <c r="R630" t="s">
         <v>24</v>
       </c>
       <c r="S630">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="C631" t="s">
         <v>20</v>
       </c>
       <c r="E631" t="s">
         <v>24</v>
       </c>
       <c r="F631" t="s">
         <v>41</v>
       </c>
       <c r="G631" t="s">
         <v>38</v>
       </c>
       <c r="H631">
         <v>89</v>
       </c>
       <c r="I631" t="b">
         <v>0</v>
       </c>
       <c r="J631" t="s">
         <v>161</v>
       </c>
       <c r="K631">
         <v>1</v>
       </c>
@@ -39211,54 +39214,54 @@
       </c>
       <c r="N632" t="s">
         <v>24</v>
       </c>
       <c r="O632" t="s">
         <v>24</v>
       </c>
       <c r="P632">
         <v>0</v>
       </c>
       <c r="Q632" t="s">
         <v>24</v>
       </c>
       <c r="R632" t="s">
         <v>24</v>
       </c>
       <c r="S632">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C633" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="E633" t="s">
         <v>24</v>
       </c>
       <c r="F633" t="s">
         <v>31</v>
       </c>
       <c r="G633" t="s">
         <v>23</v>
       </c>
       <c r="H633">
         <v>85</v>
       </c>
       <c r="I633" t="b">
         <v>0</v>
       </c>
       <c r="J633" t="s">
         <v>161</v>
       </c>
       <c r="K633">
         <v>1</v>
       </c>
       <c r="L633" t="s">
         <v>24</v>
       </c>
@@ -39270,51 +39273,51 @@
       </c>
       <c r="O633" t="s">
         <v>24</v>
       </c>
       <c r="P633">
         <v>0</v>
       </c>
       <c r="Q633" t="s">
         <v>24</v>
       </c>
       <c r="R633" t="s">
         <v>24</v>
       </c>
       <c r="S633">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
         <v>217</v>
       </c>
       <c r="C634" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="E634" t="s">
         <v>24</v>
       </c>
       <c r="F634" t="s">
         <v>41</v>
       </c>
       <c r="G634" t="s">
         <v>23</v>
       </c>
       <c r="H634">
         <v>228</v>
       </c>
       <c r="I634" t="b">
         <v>0</v>
       </c>
       <c r="J634" t="s">
         <v>161</v>
       </c>
       <c r="K634">
         <v>1</v>
       </c>
       <c r="L634" t="s">
         <v>24</v>
       </c>