--- v1 (2026-05-11)
+++ v2 (2026-06-27)
@@ -535,50 +535,53 @@
   <si>
     <t>Thwaites</t>
   </si>
   <si>
     <t>Delwyn</t>
   </si>
   <si>
     <t>Parry</t>
   </si>
   <si>
     <t>Elis</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Aron</t>
   </si>
   <si>
     <t>TURNER</t>
   </si>
   <si>
     <t>Miranda</t>
   </si>
   <si>
+    <t>Grant-Roberts</t>
+  </si>
+  <si>
     <t>Pugh-Jones</t>
   </si>
   <si>
     <t>Meirionnydd Running Club</t>
   </si>
   <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>Watson</t>
   </si>
   <si>
     <t>Dork Peak Fell runners</t>
   </si>
   <si>
     <t>Michal</t>
   </si>
   <si>
     <t>Dzieweczynski</t>
   </si>
   <si>
     <t>Osian</t>
   </si>
   <si>
     <t>Larsen</t>
@@ -1751,53 +1754,50 @@
     <t>Toone</t>
   </si>
   <si>
     <t>Philip</t>
   </si>
   <si>
     <t>Pearson</t>
   </si>
   <si>
     <t>Northern Fells Running Club</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Deeside Runner</t>
   </si>
   <si>
     <t>Trefor</t>
   </si>
   <si>
     <t>Owain</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hunt Williams</t>
   </si>
   <si>
     <t>Irfon</t>
   </si>
   <si>
     <t>Grimley</t>
   </si>
   <si>
     <t>Abby</t>
   </si>
   <si>
     <t>Carter</t>
   </si>
   <si>
     <t>Fawcett</t>
   </si>
   <si>
     <t>Retallick</t>
   </si>
   <si>
     <t>Arwel</t>
   </si>
   <si>
     <t>Johnhuw</t>
   </si>
@@ -7774,51 +7774,51 @@
       </c>
       <c r="P68">
         <v>127.79</v>
       </c>
       <c r="Q68" t="s">
         <v>25</v>
       </c>
       <c r="R68" t="s">
         <v>25</v>
       </c>
       <c r="S68" t="s">
         <v>25</v>
       </c>
       <c r="T68">
         <v>234.96</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" t="s">
-        <v>87</v>
+        <v>175</v>
       </c>
       <c r="D69">
         <v>725</v>
       </c>
       <c r="E69" t="s">
         <v>66</v>
       </c>
       <c r="F69" t="s">
         <v>29</v>
       </c>
       <c r="G69" t="s">
         <v>45</v>
       </c>
       <c r="H69">
         <v>7</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>150</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
@@ -7836,57 +7836,57 @@
       </c>
       <c r="P69" t="s">
         <v>25</v>
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>25</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
       <c r="T69">
         <v>233.05</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D70">
         <v>1898</v>
       </c>
       <c r="E70" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
         <v>24</v>
       </c>
       <c r="H70">
         <v>25</v>
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>150</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70" t="s">
         <v>25</v>
       </c>
       <c r="M70" t="s">
         <v>25</v>
       </c>
@@ -7895,57 +7895,57 @@
       </c>
       <c r="O70" t="s">
         <v>25</v>
       </c>
       <c r="P70">
         <v>131.4</v>
       </c>
       <c r="Q70" t="s">
         <v>25</v>
       </c>
       <c r="R70" t="s">
         <v>25</v>
       </c>
       <c r="S70" t="s">
         <v>25</v>
       </c>
       <c r="T70">
         <v>229.13</v>
       </c>
     </row>
     <row r="71" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F71" t="s">
         <v>23</v>
       </c>
       <c r="G71" t="s">
         <v>45</v>
       </c>
       <c r="H71">
         <v>2</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>150</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71" t="s">
         <v>25</v>
       </c>
       <c r="M71" t="s">
         <v>25</v>
       </c>
@@ -7954,54 +7954,54 @@
       </c>
       <c r="O71" t="s">
         <v>25</v>
       </c>
       <c r="P71">
         <v>123.84</v>
       </c>
       <c r="Q71" t="s">
         <v>25</v>
       </c>
       <c r="R71" t="s">
         <v>25</v>
       </c>
       <c r="S71" t="s">
         <v>25</v>
       </c>
       <c r="T71">
         <v>228.8</v>
       </c>
     </row>
     <row r="72" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
       <c r="F72" t="s">
         <v>23</v>
       </c>
       <c r="G72" t="s">
         <v>24</v>
       </c>
       <c r="H72">
         <v>26</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>150</v>
       </c>
       <c r="K72">
         <v>1</v>
       </c>
       <c r="L72" t="s">
         <v>25</v>
       </c>
@@ -8013,54 +8013,54 @@
       </c>
       <c r="O72" t="s">
         <v>25</v>
       </c>
       <c r="P72">
         <v>119.63</v>
       </c>
       <c r="Q72" t="s">
         <v>25</v>
       </c>
       <c r="R72" t="s">
         <v>25</v>
       </c>
       <c r="S72" t="s">
         <v>25</v>
       </c>
       <c r="T72">
         <v>225.08</v>
       </c>
     </row>
     <row r="73" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
       <c r="G73" t="s">
         <v>24</v>
       </c>
       <c r="H73">
         <v>27</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>150</v>
       </c>
       <c r="K73">
         <v>1</v>
       </c>
       <c r="L73" t="s">
         <v>25</v>
       </c>
@@ -8072,54 +8072,54 @@
       </c>
       <c r="O73" t="s">
         <v>25</v>
       </c>
       <c r="P73">
         <v>109.32</v>
       </c>
       <c r="Q73" t="s">
         <v>25</v>
       </c>
       <c r="R73" t="s">
         <v>25</v>
       </c>
       <c r="S73" t="s">
         <v>25</v>
       </c>
       <c r="T73">
         <v>224.21</v>
       </c>
     </row>
     <row r="74" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C74" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D74">
         <v>1681</v>
       </c>
       <c r="E74" t="s">
         <v>66</v>
       </c>
       <c r="F74" t="s">
         <v>23</v>
       </c>
       <c r="G74" t="s">
         <v>45</v>
       </c>
       <c r="H74">
         <v>3</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>150</v>
       </c>
       <c r="K74">
         <v>3</v>
       </c>
@@ -8134,54 +8134,54 @@
       </c>
       <c r="O74">
         <v>119.63</v>
       </c>
       <c r="P74">
         <v>110.99</v>
       </c>
       <c r="Q74" t="s">
         <v>25</v>
       </c>
       <c r="R74" t="s">
         <v>25</v>
       </c>
       <c r="S74" t="s">
         <v>25</v>
       </c>
       <c r="T74">
         <v>221.3</v>
       </c>
     </row>
     <row r="75" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C75" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D75">
         <v>2264</v>
       </c>
       <c r="E75" t="s">
         <v>144</v>
       </c>
       <c r="F75" t="s">
         <v>23</v>
       </c>
       <c r="G75" t="s">
         <v>24</v>
       </c>
       <c r="H75">
         <v>28</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>150</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
@@ -8196,54 +8196,54 @@
       </c>
       <c r="O75" t="s">
         <v>25</v>
       </c>
       <c r="P75" t="s">
         <v>25</v>
       </c>
       <c r="Q75" t="s">
         <v>25</v>
       </c>
       <c r="R75" t="s">
         <v>25</v>
       </c>
       <c r="S75" t="s">
         <v>25</v>
       </c>
       <c r="T75">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C76" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D76">
         <v>2007</v>
       </c>
       <c r="E76" t="s">
         <v>134</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
       <c r="G76" t="s">
         <v>45</v>
       </c>
       <c r="H76">
         <v>4</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>150</v>
       </c>
       <c r="K76">
         <v>3</v>
       </c>
@@ -8261,54 +8261,54 @@
       </c>
       <c r="P76">
         <v>111.67</v>
       </c>
       <c r="Q76" t="s">
         <v>25</v>
       </c>
       <c r="R76" t="s">
         <v>25</v>
       </c>
       <c r="S76" t="s">
         <v>25</v>
       </c>
       <c r="T76">
         <v>218.5</v>
       </c>
     </row>
     <row r="77" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>106</v>
       </c>
       <c r="C77" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E77" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F77" t="s">
         <v>23</v>
       </c>
       <c r="G77" t="s">
         <v>24</v>
       </c>
       <c r="H77">
         <v>29</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>150</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77" t="s">
         <v>25</v>
       </c>
       <c r="M77" t="s">
         <v>25</v>
       </c>
@@ -8317,54 +8317,54 @@
       </c>
       <c r="O77" t="s">
         <v>25</v>
       </c>
       <c r="P77" t="s">
         <v>25</v>
       </c>
       <c r="Q77" t="s">
         <v>25</v>
       </c>
       <c r="R77" t="s">
         <v>25</v>
       </c>
       <c r="S77" t="s">
         <v>25</v>
       </c>
       <c r="T77">
         <v>218.46</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C78" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D78">
         <v>2397</v>
       </c>
       <c r="E78" t="s">
         <v>66</v>
       </c>
       <c r="F78" t="s">
         <v>29</v>
       </c>
       <c r="G78" t="s">
         <v>45</v>
       </c>
       <c r="H78">
         <v>8</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>150</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
@@ -8379,54 +8379,54 @@
       </c>
       <c r="O78" t="s">
         <v>25</v>
       </c>
       <c r="P78">
         <v>118.59</v>
       </c>
       <c r="Q78" t="s">
         <v>25</v>
       </c>
       <c r="R78" t="s">
         <v>25</v>
       </c>
       <c r="S78" t="s">
         <v>25</v>
       </c>
       <c r="T78">
         <v>217.37</v>
       </c>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C79" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D79">
         <v>1285</v>
       </c>
       <c r="E79" t="s">
         <v>51</v>
       </c>
       <c r="F79" t="s">
         <v>29</v>
       </c>
       <c r="G79" t="s">
         <v>45</v>
       </c>
       <c r="H79">
         <v>9</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>150</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
@@ -8444,51 +8444,51 @@
       </c>
       <c r="P79" t="s">
         <v>25</v>
       </c>
       <c r="Q79" t="s">
         <v>25</v>
       </c>
       <c r="R79" t="s">
         <v>25</v>
       </c>
       <c r="S79" t="s">
         <v>25</v>
       </c>
       <c r="T79">
         <v>217.1</v>
       </c>
     </row>
     <row r="80" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>171</v>
       </c>
       <c r="C80" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D80">
         <v>2071</v>
       </c>
       <c r="E80" t="s">
         <v>25</v>
       </c>
       <c r="F80" t="s">
         <v>23</v>
       </c>
       <c r="G80" t="s">
         <v>24</v>
       </c>
       <c r="H80">
         <v>30</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>150</v>
       </c>
       <c r="K80">
         <v>3</v>
       </c>
@@ -8503,54 +8503,54 @@
       </c>
       <c r="O80">
         <v>109.1</v>
       </c>
       <c r="P80">
         <v>110.28</v>
       </c>
       <c r="Q80" t="s">
         <v>25</v>
       </c>
       <c r="R80" t="s">
         <v>25</v>
       </c>
       <c r="S80" t="s">
         <v>25</v>
       </c>
       <c r="T80">
         <v>216.13</v>
       </c>
     </row>
     <row r="81" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C81" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E81" t="s">
         <v>25</v>
       </c>
       <c r="F81" t="s">
         <v>23</v>
       </c>
       <c r="G81" t="s">
         <v>24</v>
       </c>
       <c r="H81">
         <v>31</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>150</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81">
         <v>106.26</v>
       </c>
@@ -8621,54 +8621,54 @@
       </c>
       <c r="O82" t="s">
         <v>25</v>
       </c>
       <c r="P82" t="s">
         <v>25</v>
       </c>
       <c r="Q82" t="s">
         <v>25</v>
       </c>
       <c r="R82" t="s">
         <v>25</v>
       </c>
       <c r="S82" t="s">
         <v>25</v>
       </c>
       <c r="T82">
         <v>214.38</v>
       </c>
     </row>
     <row r="83" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E83" t="s">
         <v>66</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
       <c r="G83" t="s">
         <v>45</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>150</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83" t="s">
         <v>25</v>
       </c>
@@ -8680,54 +8680,54 @@
       </c>
       <c r="O83" t="s">
         <v>25</v>
       </c>
       <c r="P83" t="s">
         <v>25</v>
       </c>
       <c r="Q83" t="s">
         <v>25</v>
       </c>
       <c r="R83" t="s">
         <v>25</v>
       </c>
       <c r="S83" t="s">
         <v>25</v>
       </c>
       <c r="T83">
         <v>214.26</v>
       </c>
     </row>
     <row r="84" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D84">
         <v>2163</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
       <c r="G84" t="s">
         <v>24</v>
       </c>
       <c r="H84">
         <v>32</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>150</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
@@ -8742,54 +8742,54 @@
       </c>
       <c r="O84" t="s">
         <v>25</v>
       </c>
       <c r="P84">
         <v>111.22</v>
       </c>
       <c r="Q84" t="s">
         <v>25</v>
       </c>
       <c r="R84" t="s">
         <v>25</v>
       </c>
       <c r="S84" t="s">
         <v>25</v>
       </c>
       <c r="T84">
         <v>213.98</v>
       </c>
     </row>
     <row r="85" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D85">
         <v>2022</v>
       </c>
       <c r="E85" t="s">
         <v>66</v>
       </c>
       <c r="F85" t="s">
         <v>23</v>
       </c>
       <c r="G85" t="s">
         <v>24</v>
       </c>
       <c r="H85">
         <v>33</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>150</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
@@ -8807,51 +8807,51 @@
       </c>
       <c r="P85" t="s">
         <v>25</v>
       </c>
       <c r="Q85" t="s">
         <v>25</v>
       </c>
       <c r="R85" t="s">
         <v>25</v>
       </c>
       <c r="S85" t="s">
         <v>25</v>
       </c>
       <c r="T85">
         <v>212.25</v>
       </c>
     </row>
     <row r="86" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>108</v>
       </c>
       <c r="C86" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E86" t="s">
         <v>51</v>
       </c>
       <c r="F86" t="s">
         <v>56</v>
       </c>
       <c r="G86" t="s">
         <v>24</v>
       </c>
       <c r="H86">
         <v>7</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>150</v>
       </c>
       <c r="K86">
         <v>2</v>
       </c>
       <c r="L86">
         <v>105.05</v>
       </c>
@@ -8863,54 +8863,54 @@
       </c>
       <c r="O86" t="s">
         <v>25</v>
       </c>
       <c r="P86" t="s">
         <v>25</v>
       </c>
       <c r="Q86">
         <v>106.35</v>
       </c>
       <c r="R86" t="s">
         <v>25</v>
       </c>
       <c r="S86" t="s">
         <v>25</v>
       </c>
       <c r="T86">
         <v>211.4</v>
       </c>
     </row>
     <row r="87" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D87">
         <v>1772</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>23</v>
       </c>
       <c r="G87" t="s">
         <v>24</v>
       </c>
       <c r="H87">
         <v>34</v>
       </c>
       <c r="I87" t="b">
         <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>150</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
@@ -8928,110 +8928,113 @@
       </c>
       <c r="P87" t="s">
         <v>25</v>
       </c>
       <c r="Q87" t="s">
         <v>25</v>
       </c>
       <c r="R87" t="s">
         <v>25</v>
       </c>
       <c r="S87" t="s">
         <v>25</v>
       </c>
       <c r="T87">
         <v>211.13</v>
       </c>
     </row>
     <row r="88" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>69</v>
       </c>
       <c r="C88" t="s">
-        <v>208</v>
+        <v>209</v>
+      </c>
+      <c r="D88">
+        <v>2158</v>
       </c>
       <c r="E88" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F88" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G88" t="s">
         <v>24</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="b">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>150</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88">
         <v>100.28</v>
       </c>
       <c r="M88" t="s">
         <v>25</v>
       </c>
       <c r="N88">
         <v>110.45</v>
       </c>
       <c r="O88" t="s">
         <v>25</v>
       </c>
       <c r="P88" t="s">
         <v>25</v>
       </c>
       <c r="Q88" t="s">
         <v>25</v>
       </c>
       <c r="R88" t="s">
         <v>25</v>
       </c>
       <c r="S88" t="s">
         <v>25</v>
       </c>
       <c r="T88">
         <v>210.73</v>
       </c>
     </row>
     <row r="89" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C89" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>29</v>
       </c>
       <c r="G89" t="s">
         <v>24</v>
       </c>
       <c r="H89">
         <v>11</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>150</v>
       </c>
       <c r="K89">
         <v>2</v>
       </c>
       <c r="L89">
         <v>108.57</v>
       </c>
@@ -9043,54 +9046,54 @@
       </c>
       <c r="O89" t="s">
         <v>25</v>
       </c>
       <c r="P89">
         <v>101.27</v>
       </c>
       <c r="Q89" t="s">
         <v>25</v>
       </c>
       <c r="R89" t="s">
         <v>25</v>
       </c>
       <c r="S89" t="s">
         <v>25</v>
       </c>
       <c r="T89">
         <v>209.84</v>
       </c>
     </row>
     <row r="90" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D90">
         <v>1854</v>
       </c>
       <c r="E90" t="s">
         <v>66</v>
       </c>
       <c r="F90" t="s">
         <v>23</v>
       </c>
       <c r="G90" t="s">
         <v>45</v>
       </c>
       <c r="H90">
         <v>6</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>150</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
@@ -9105,57 +9108,57 @@
       </c>
       <c r="O90" t="s">
         <v>25</v>
       </c>
       <c r="P90" t="s">
         <v>25</v>
       </c>
       <c r="Q90" t="s">
         <v>25</v>
       </c>
       <c r="R90" t="s">
         <v>25</v>
       </c>
       <c r="S90" t="s">
         <v>25</v>
       </c>
       <c r="T90">
         <v>203.27</v>
       </c>
     </row>
     <row r="91" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C91" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F91" t="s">
         <v>39</v>
       </c>
       <c r="G91" t="s">
         <v>24</v>
       </c>
       <c r="H91">
         <v>12</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>150</v>
       </c>
       <c r="K91">
         <v>2</v>
       </c>
       <c r="L91" t="s">
         <v>25</v>
       </c>
       <c r="M91" t="s">
         <v>25</v>
       </c>
@@ -9164,60 +9167,60 @@
       </c>
       <c r="O91" t="s">
         <v>25</v>
       </c>
       <c r="P91" t="s">
         <v>25</v>
       </c>
       <c r="Q91">
         <v>103.49</v>
       </c>
       <c r="R91" t="s">
         <v>25</v>
       </c>
       <c r="S91" t="s">
         <v>25</v>
       </c>
       <c r="T91">
         <v>200.34</v>
       </c>
     </row>
     <row r="92" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C92" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D92">
         <v>1794</v>
       </c>
       <c r="E92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F92" t="s">
         <v>29</v>
       </c>
       <c r="G92" t="s">
         <v>24</v>
       </c>
       <c r="H92">
         <v>12</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>150</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92">
         <v>98.25</v>
       </c>
       <c r="M92" t="s">
         <v>25</v>
       </c>
@@ -9226,54 +9229,54 @@
       </c>
       <c r="O92" t="s">
         <v>25</v>
       </c>
       <c r="P92" t="s">
         <v>25</v>
       </c>
       <c r="Q92" t="s">
         <v>25</v>
       </c>
       <c r="R92" t="s">
         <v>25</v>
       </c>
       <c r="S92" t="s">
         <v>25</v>
       </c>
       <c r="T92">
         <v>199.11</v>
       </c>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E93" t="s">
         <v>54</v>
       </c>
       <c r="F93" t="s">
         <v>23</v>
       </c>
       <c r="G93" t="s">
         <v>45</v>
       </c>
       <c r="H93">
         <v>7</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>150</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93" t="s">
         <v>25</v>
       </c>
@@ -9285,54 +9288,54 @@
       </c>
       <c r="O93" t="s">
         <v>25</v>
       </c>
       <c r="P93">
         <v>93.16</v>
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93" t="s">
         <v>25</v>
       </c>
       <c r="S93" t="s">
         <v>25</v>
       </c>
       <c r="T93">
         <v>195.65</v>
       </c>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D94">
         <v>1810</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
       <c r="F94" t="s">
         <v>23</v>
       </c>
       <c r="G94" t="s">
         <v>24</v>
       </c>
       <c r="H94">
         <v>35</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>150</v>
       </c>
       <c r="K94">
         <v>2</v>
       </c>
@@ -9347,57 +9350,57 @@
       </c>
       <c r="O94" t="s">
         <v>25</v>
       </c>
       <c r="P94" t="s">
         <v>25</v>
       </c>
       <c r="Q94" t="s">
         <v>25</v>
       </c>
       <c r="R94" t="s">
         <v>25</v>
       </c>
       <c r="S94" t="s">
         <v>25</v>
       </c>
       <c r="T94">
         <v>193.69</v>
       </c>
     </row>
     <row r="95" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E95" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F95" t="s">
         <v>23</v>
       </c>
       <c r="G95" t="s">
         <v>24</v>
       </c>
       <c r="H95">
         <v>36</v>
       </c>
       <c r="I95" t="b">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>150</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
       <c r="L95" t="s">
         <v>25</v>
       </c>
       <c r="M95" t="s">
         <v>25</v>
       </c>
@@ -9406,57 +9409,57 @@
       </c>
       <c r="O95" t="s">
         <v>25</v>
       </c>
       <c r="P95">
         <v>75.45</v>
       </c>
       <c r="Q95">
         <v>118.21</v>
       </c>
       <c r="R95" t="s">
         <v>25</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
       <c r="T95">
         <v>193.66</v>
       </c>
     </row>
     <row r="96" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C96" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E96" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F96" t="s">
         <v>39</v>
       </c>
       <c r="G96" t="s">
         <v>24</v>
       </c>
       <c r="H96">
         <v>13</v>
       </c>
       <c r="I96" t="b">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>150</v>
       </c>
       <c r="K96">
         <v>2</v>
       </c>
       <c r="L96" t="s">
         <v>25</v>
       </c>
       <c r="M96" t="s">
         <v>25</v>
       </c>
@@ -9465,57 +9468,57 @@
       </c>
       <c r="O96" t="s">
         <v>25</v>
       </c>
       <c r="P96" t="s">
         <v>25</v>
       </c>
       <c r="Q96">
         <v>94.29</v>
       </c>
       <c r="R96" t="s">
         <v>25</v>
       </c>
       <c r="S96" t="s">
         <v>25</v>
       </c>
       <c r="T96">
         <v>191.77</v>
       </c>
     </row>
     <row r="97" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C97" t="s">
         <v>21</v>
       </c>
       <c r="E97" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F97" t="s">
         <v>39</v>
       </c>
       <c r="G97" t="s">
         <v>24</v>
       </c>
       <c r="H97">
         <v>14</v>
       </c>
       <c r="I97" t="b">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>150</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97" t="s">
         <v>25</v>
       </c>
       <c r="M97" t="s">
         <v>25</v>
       </c>
@@ -9524,60 +9527,60 @@
       </c>
       <c r="O97" t="s">
         <v>25</v>
       </c>
       <c r="P97" t="s">
         <v>25</v>
       </c>
       <c r="Q97" t="s">
         <v>25</v>
       </c>
       <c r="R97" t="s">
         <v>25</v>
       </c>
       <c r="S97" t="s">
         <v>25</v>
       </c>
       <c r="T97">
         <v>187.5</v>
       </c>
     </row>
     <row r="98" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C98" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D98">
         <v>878</v>
       </c>
       <c r="E98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
       <c r="G98" t="s">
         <v>24</v>
       </c>
       <c r="H98">
         <v>8</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>150</v>
       </c>
       <c r="K98">
         <v>2</v>
       </c>
       <c r="L98" t="s">
         <v>25</v>
       </c>
       <c r="M98" t="s">
         <v>25</v>
       </c>
@@ -9586,51 +9589,51 @@
       </c>
       <c r="O98" t="s">
         <v>25</v>
       </c>
       <c r="P98">
         <v>90</v>
       </c>
       <c r="Q98" t="s">
         <v>25</v>
       </c>
       <c r="R98" t="s">
         <v>25</v>
       </c>
       <c r="S98" t="s">
         <v>25</v>
       </c>
       <c r="T98">
         <v>187.09</v>
       </c>
     </row>
     <row r="99" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C99" t="s">
         <v>34</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" t="s">
         <v>23</v>
       </c>
       <c r="G99" t="s">
         <v>24</v>
       </c>
       <c r="H99">
         <v>37</v>
       </c>
       <c r="I99" t="b">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>150</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
@@ -9645,51 +9648,51 @@
       </c>
       <c r="O99" t="s">
         <v>25</v>
       </c>
       <c r="P99">
         <v>84.28</v>
       </c>
       <c r="Q99" t="s">
         <v>25</v>
       </c>
       <c r="R99" t="s">
         <v>25</v>
       </c>
       <c r="S99" t="s">
         <v>25</v>
       </c>
       <c r="T99">
         <v>180.16</v>
       </c>
     </row>
     <row r="100" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C100" t="s">
         <v>31</v>
       </c>
       <c r="D100">
         <v>1718</v>
       </c>
       <c r="E100" t="s">
         <v>66</v>
       </c>
       <c r="F100" t="s">
         <v>39</v>
       </c>
       <c r="G100" t="s">
         <v>45</v>
       </c>
       <c r="H100">
         <v>3</v>
       </c>
       <c r="I100" t="b">
         <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>150</v>
       </c>
@@ -9707,51 +9710,51 @@
       </c>
       <c r="O100" t="s">
         <v>25</v>
       </c>
       <c r="P100">
         <v>90.56</v>
       </c>
       <c r="Q100" t="s">
         <v>25</v>
       </c>
       <c r="R100" t="s">
         <v>25</v>
       </c>
       <c r="S100" t="s">
         <v>25</v>
       </c>
       <c r="T100">
         <v>178.69</v>
       </c>
     </row>
     <row r="101" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C101" t="s">
         <v>169</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
       <c r="F101" t="s">
         <v>39</v>
       </c>
       <c r="G101" t="s">
         <v>24</v>
       </c>
       <c r="H101">
         <v>15</v>
       </c>
       <c r="I101" t="b">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>150</v>
       </c>
       <c r="K101">
         <v>1</v>
       </c>
@@ -9766,54 +9769,54 @@
       </c>
       <c r="O101" t="s">
         <v>25</v>
       </c>
       <c r="P101">
         <v>88.68</v>
       </c>
       <c r="Q101" t="s">
         <v>25</v>
       </c>
       <c r="R101" t="s">
         <v>25</v>
       </c>
       <c r="S101" t="s">
         <v>25</v>
       </c>
       <c r="T101">
         <v>178.51</v>
       </c>
     </row>
     <row r="102" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C102" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D102">
         <v>2261</v>
       </c>
       <c r="E102" t="s">
         <v>66</v>
       </c>
       <c r="F102" t="s">
         <v>29</v>
       </c>
       <c r="G102" t="s">
         <v>24</v>
       </c>
       <c r="H102">
         <v>13</v>
       </c>
       <c r="I102" t="b">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>150</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
@@ -9828,60 +9831,60 @@
       </c>
       <c r="O102" t="s">
         <v>25</v>
       </c>
       <c r="P102">
         <v>89.76</v>
       </c>
       <c r="Q102" t="s">
         <v>25</v>
       </c>
       <c r="R102" t="s">
         <v>25</v>
       </c>
       <c r="S102" t="s">
         <v>25</v>
       </c>
       <c r="T102">
         <v>178.34</v>
       </c>
     </row>
     <row r="103" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C103" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D103">
         <v>828</v>
       </c>
       <c r="E103" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F103" t="s">
         <v>39</v>
       </c>
       <c r="G103" t="s">
         <v>24</v>
       </c>
       <c r="H103">
         <v>16</v>
       </c>
       <c r="I103" t="b">
         <v>0</v>
       </c>
       <c r="J103" t="s">
         <v>150</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103" t="s">
         <v>25</v>
       </c>
       <c r="M103" t="s">
         <v>25</v>
       </c>
@@ -9952,54 +9955,54 @@
       </c>
       <c r="O104" t="s">
         <v>25</v>
       </c>
       <c r="P104">
         <v>90.45</v>
       </c>
       <c r="Q104" t="s">
         <v>25</v>
       </c>
       <c r="R104" t="s">
         <v>25</v>
       </c>
       <c r="S104" t="s">
         <v>25</v>
       </c>
       <c r="T104">
         <v>176.69</v>
       </c>
     </row>
     <row r="105" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C105" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E105" t="s">
         <v>25</v>
       </c>
       <c r="F105" t="s">
         <v>23</v>
       </c>
       <c r="G105" t="s">
         <v>45</v>
       </c>
       <c r="H105">
         <v>8</v>
       </c>
       <c r="I105" t="b">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>150</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105" t="s">
         <v>25</v>
       </c>
@@ -10014,57 +10017,57 @@
       </c>
       <c r="P105">
         <v>84.75</v>
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>25</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
       <c r="T105">
         <v>173.27</v>
       </c>
     </row>
     <row r="106" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>69</v>
       </c>
       <c r="C106" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D106">
         <v>1555</v>
       </c>
       <c r="E106" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F106" t="s">
         <v>39</v>
       </c>
       <c r="G106" t="s">
         <v>24</v>
       </c>
       <c r="H106">
         <v>18</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>150</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="L106">
         <v>91.2</v>
       </c>
       <c r="M106" t="s">
         <v>25</v>
       </c>
@@ -10073,54 +10076,54 @@
       </c>
       <c r="O106" t="s">
         <v>25</v>
       </c>
       <c r="P106">
         <v>81.45</v>
       </c>
       <c r="Q106" t="s">
         <v>25</v>
       </c>
       <c r="R106" t="s">
         <v>25</v>
       </c>
       <c r="S106" t="s">
         <v>25</v>
       </c>
       <c r="T106">
         <v>172.65</v>
       </c>
     </row>
     <row r="107" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E107" t="s">
         <v>66</v>
       </c>
       <c r="F107" t="s">
         <v>39</v>
       </c>
       <c r="G107" t="s">
         <v>24</v>
       </c>
       <c r="H107">
         <v>19</v>
       </c>
       <c r="I107" t="b">
         <v>0</v>
       </c>
       <c r="J107" t="s">
         <v>150</v>
       </c>
       <c r="K107">
         <v>1</v>
       </c>
       <c r="L107" t="s">
         <v>25</v>
       </c>
@@ -10132,54 +10135,54 @@
       </c>
       <c r="O107">
         <v>145.24</v>
       </c>
       <c r="P107" t="s">
         <v>25</v>
       </c>
       <c r="Q107" t="s">
         <v>25</v>
       </c>
       <c r="R107" t="s">
         <v>25</v>
       </c>
       <c r="S107" t="s">
         <v>25</v>
       </c>
       <c r="T107">
         <v>172.45</v>
       </c>
     </row>
     <row r="108" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C108" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D108">
         <v>681</v>
       </c>
       <c r="E108" t="s">
         <v>66</v>
       </c>
       <c r="F108" t="s">
         <v>39</v>
       </c>
       <c r="G108" t="s">
         <v>45</v>
       </c>
       <c r="H108">
         <v>4</v>
       </c>
       <c r="I108" t="b">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>150</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
@@ -10194,60 +10197,60 @@
       </c>
       <c r="O108" t="s">
         <v>25</v>
       </c>
       <c r="P108" t="s">
         <v>25</v>
       </c>
       <c r="Q108" t="s">
         <v>25</v>
       </c>
       <c r="R108" t="s">
         <v>25</v>
       </c>
       <c r="S108" t="s">
         <v>25</v>
       </c>
       <c r="T108">
         <v>172.17</v>
       </c>
     </row>
     <row r="109" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C109" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D109">
         <v>2503</v>
       </c>
       <c r="E109" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
       <c r="G109" t="s">
         <v>45</v>
       </c>
       <c r="H109">
         <v>9</v>
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>150</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109" t="s">
         <v>25</v>
       </c>
       <c r="M109" t="s">
         <v>25</v>
       </c>
@@ -10256,57 +10259,57 @@
       </c>
       <c r="O109" t="s">
         <v>25</v>
       </c>
       <c r="P109" t="s">
         <v>25</v>
       </c>
       <c r="Q109" t="s">
         <v>25</v>
       </c>
       <c r="R109" t="s">
         <v>25</v>
       </c>
       <c r="S109" t="s">
         <v>25</v>
       </c>
       <c r="T109">
         <v>167.69</v>
       </c>
     </row>
     <row r="110" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C110" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E110" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F110" t="s">
         <v>29</v>
       </c>
       <c r="G110" t="s">
         <v>24</v>
       </c>
       <c r="H110">
         <v>14</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>150</v>
       </c>
       <c r="K110">
         <v>1</v>
       </c>
       <c r="L110" t="s">
         <v>25</v>
       </c>
       <c r="M110" t="s">
         <v>25</v>
       </c>
@@ -10315,51 +10318,51 @@
       </c>
       <c r="O110" t="s">
         <v>25</v>
       </c>
       <c r="P110">
         <v>80.71</v>
       </c>
       <c r="Q110" t="s">
         <v>25</v>
       </c>
       <c r="R110" t="s">
         <v>25</v>
       </c>
       <c r="S110" t="s">
         <v>25</v>
       </c>
       <c r="T110">
         <v>164.8</v>
       </c>
     </row>
     <row r="111" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>86</v>
       </c>
       <c r="E111" t="s">
         <v>38</v>
       </c>
       <c r="F111" t="s">
         <v>29</v>
       </c>
       <c r="G111" t="s">
         <v>45</v>
       </c>
       <c r="H111">
         <v>10</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>150</v>
       </c>
       <c r="K111">
         <v>2</v>
       </c>
@@ -10374,60 +10377,60 @@
       </c>
       <c r="O111" t="s">
         <v>25</v>
       </c>
       <c r="P111">
         <v>78.71</v>
       </c>
       <c r="Q111" t="s">
         <v>25</v>
       </c>
       <c r="R111" t="s">
         <v>25</v>
       </c>
       <c r="S111" t="s">
         <v>25</v>
       </c>
       <c r="T111">
         <v>164.69</v>
       </c>
     </row>
     <row r="112" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C112" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D112">
         <v>1070</v>
       </c>
       <c r="E112" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F112" t="s">
         <v>56</v>
       </c>
       <c r="G112" t="s">
         <v>24</v>
       </c>
       <c r="H112">
         <v>9</v>
       </c>
       <c r="I112" t="b">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>150</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112">
         <v>79.97</v>
       </c>
       <c r="M112" t="s">
         <v>25</v>
       </c>
@@ -10436,60 +10439,60 @@
       </c>
       <c r="O112" t="s">
         <v>25</v>
       </c>
       <c r="P112">
         <v>84.69</v>
       </c>
       <c r="Q112" t="s">
         <v>25</v>
       </c>
       <c r="R112" t="s">
         <v>25</v>
       </c>
       <c r="S112" t="s">
         <v>25</v>
       </c>
       <c r="T112">
         <v>164.66</v>
       </c>
     </row>
     <row r="113" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C113" t="s">
         <v>21</v>
       </c>
       <c r="D113">
         <v>1915</v>
       </c>
       <c r="E113" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F113" t="s">
         <v>39</v>
       </c>
       <c r="G113" t="s">
         <v>45</v>
       </c>
       <c r="H113">
         <v>5</v>
       </c>
       <c r="I113" t="b">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>150</v>
       </c>
       <c r="K113">
         <v>1</v>
       </c>
       <c r="L113" t="s">
         <v>25</v>
       </c>
       <c r="M113" t="s">
         <v>25</v>
       </c>
@@ -10498,57 +10501,57 @@
       </c>
       <c r="O113" t="s">
         <v>25</v>
       </c>
       <c r="P113" t="s">
         <v>25</v>
       </c>
       <c r="Q113" t="s">
         <v>25</v>
       </c>
       <c r="R113" t="s">
         <v>25</v>
       </c>
       <c r="S113" t="s">
         <v>25</v>
       </c>
       <c r="T113">
         <v>162.21</v>
       </c>
     </row>
     <row r="114" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C114" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E114" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" t="s">
         <v>45</v>
       </c>
       <c r="H114">
         <v>10</v>
       </c>
       <c r="I114" t="b">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>150</v>
       </c>
       <c r="K114">
         <v>2</v>
       </c>
       <c r="L114" t="s">
         <v>25</v>
       </c>
       <c r="M114" t="s">
         <v>25</v>
       </c>
@@ -10619,60 +10622,60 @@
       </c>
       <c r="O115" t="s">
         <v>25</v>
       </c>
       <c r="P115" t="s">
         <v>25</v>
       </c>
       <c r="Q115" t="s">
         <v>25</v>
       </c>
       <c r="R115" t="s">
         <v>25</v>
       </c>
       <c r="S115" t="s">
         <v>25</v>
       </c>
       <c r="T115">
         <v>158.26</v>
       </c>
     </row>
     <row r="116" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C116" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D116">
         <v>2177</v>
       </c>
       <c r="E116" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" t="s">
         <v>45</v>
       </c>
       <c r="H116">
         <v>11</v>
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>150</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="L116">
         <v>72.83</v>
       </c>
       <c r="M116" t="s">
         <v>25</v>
       </c>
@@ -10681,57 +10684,57 @@
       </c>
       <c r="O116" t="s">
         <v>25</v>
       </c>
       <c r="P116" t="s">
         <v>25</v>
       </c>
       <c r="Q116" t="s">
         <v>25</v>
       </c>
       <c r="R116" t="s">
         <v>25</v>
       </c>
       <c r="S116" t="s">
         <v>25</v>
       </c>
       <c r="T116">
         <v>153.7</v>
       </c>
     </row>
     <row r="117" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C117" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E117" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F117" t="s">
         <v>23</v>
       </c>
       <c r="G117" t="s">
         <v>45</v>
       </c>
       <c r="H117">
         <v>12</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>150</v>
       </c>
       <c r="K117">
         <v>2</v>
       </c>
       <c r="L117" t="s">
         <v>25</v>
       </c>
       <c r="M117" t="s">
         <v>25</v>
       </c>
@@ -10740,60 +10743,60 @@
       </c>
       <c r="O117" t="s">
         <v>25</v>
       </c>
       <c r="P117">
         <v>71.14</v>
       </c>
       <c r="Q117" t="s">
         <v>25</v>
       </c>
       <c r="R117" t="s">
         <v>25</v>
       </c>
       <c r="S117" t="s">
         <v>25</v>
       </c>
       <c r="T117">
         <v>151.96</v>
       </c>
     </row>
     <row r="118" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C118" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D118">
         <v>2178</v>
       </c>
       <c r="E118" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F118" t="s">
         <v>23</v>
       </c>
       <c r="G118" t="s">
         <v>24</v>
       </c>
       <c r="H118">
         <v>38</v>
       </c>
       <c r="I118" t="b">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>150</v>
       </c>
       <c r="K118">
         <v>1</v>
       </c>
       <c r="L118" t="s">
         <v>25</v>
       </c>
       <c r="M118" t="s">
         <v>25</v>
       </c>
@@ -10802,51 +10805,51 @@
       </c>
       <c r="O118" t="s">
         <v>25</v>
       </c>
       <c r="P118">
         <v>149.83</v>
       </c>
       <c r="Q118" t="s">
         <v>25</v>
       </c>
       <c r="R118" t="s">
         <v>25</v>
       </c>
       <c r="S118" t="s">
         <v>25</v>
       </c>
       <c r="T118">
         <v>149.83</v>
       </c>
     </row>
     <row r="119" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C119" t="s">
         <v>60</v>
       </c>
       <c r="D119">
         <v>499</v>
       </c>
       <c r="E119" t="s">
         <v>61</v>
       </c>
       <c r="F119" t="s">
         <v>29</v>
       </c>
       <c r="G119" t="s">
         <v>24</v>
       </c>
       <c r="H119">
         <v>15</v>
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>150</v>
       </c>
@@ -10864,54 +10867,54 @@
       </c>
       <c r="O119" t="s">
         <v>25</v>
       </c>
       <c r="P119" t="s">
         <v>25</v>
       </c>
       <c r="Q119" t="s">
         <v>25</v>
       </c>
       <c r="R119" t="s">
         <v>25</v>
       </c>
       <c r="S119" t="s">
         <v>25</v>
       </c>
       <c r="T119">
         <v>149.62</v>
       </c>
     </row>
     <row r="120" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C120" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D120">
         <v>1076</v>
       </c>
       <c r="E120" t="s">
         <v>66</v>
       </c>
       <c r="F120" t="s">
         <v>29</v>
       </c>
       <c r="G120" t="s">
         <v>24</v>
       </c>
       <c r="H120">
         <v>16</v>
       </c>
       <c r="I120" t="b">
         <v>0</v>
       </c>
       <c r="J120" t="s">
         <v>150</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
@@ -10926,57 +10929,57 @@
       </c>
       <c r="O120" t="s">
         <v>25</v>
       </c>
       <c r="P120" t="s">
         <v>25</v>
       </c>
       <c r="Q120" t="s">
         <v>25</v>
       </c>
       <c r="R120" t="s">
         <v>25</v>
       </c>
       <c r="S120" t="s">
         <v>25</v>
       </c>
       <c r="T120">
         <v>145.56</v>
       </c>
     </row>
     <row r="121" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C121" t="s">
         <v>87</v>
       </c>
       <c r="E121" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F121" t="s">
         <v>124</v>
       </c>
       <c r="G121" t="s">
         <v>24</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="b">
         <v>0</v>
       </c>
       <c r="J121" t="s">
         <v>150</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121" t="s">
         <v>25</v>
       </c>
       <c r="M121" t="s">
         <v>25</v>
       </c>
@@ -10985,57 +10988,57 @@
       </c>
       <c r="O121" t="s">
         <v>25</v>
       </c>
       <c r="P121" t="s">
         <v>25</v>
       </c>
       <c r="Q121" t="s">
         <v>25</v>
       </c>
       <c r="R121" t="s">
         <v>25</v>
       </c>
       <c r="S121" t="s">
         <v>25</v>
       </c>
       <c r="T121">
         <v>143.61</v>
       </c>
     </row>
     <row r="122" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C122" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E122" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F122" t="s">
         <v>23</v>
       </c>
       <c r="G122" t="s">
         <v>24</v>
       </c>
       <c r="H122">
         <v>39</v>
       </c>
       <c r="I122" t="b">
         <v>0</v>
       </c>
       <c r="J122" t="s">
         <v>150</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122" t="s">
         <v>25</v>
       </c>
       <c r="M122" t="s">
         <v>25</v>
       </c>
@@ -11044,54 +11047,54 @@
       </c>
       <c r="O122" t="s">
         <v>25</v>
       </c>
       <c r="P122" t="s">
         <v>25</v>
       </c>
       <c r="Q122" t="s">
         <v>25</v>
       </c>
       <c r="R122" t="s">
         <v>25</v>
       </c>
       <c r="S122" t="s">
         <v>25</v>
       </c>
       <c r="T122">
         <v>143.4</v>
       </c>
     </row>
     <row r="123" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C123" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D123">
         <v>1111</v>
       </c>
       <c r="E123" t="s">
         <v>144</v>
       </c>
       <c r="F123" t="s">
         <v>39</v>
       </c>
       <c r="G123" t="s">
         <v>24</v>
       </c>
       <c r="H123">
         <v>20</v>
       </c>
       <c r="I123" t="b">
         <v>0</v>
       </c>
       <c r="J123" t="s">
         <v>150</v>
       </c>
       <c r="K123">
         <v>1</v>
       </c>
@@ -11106,51 +11109,51 @@
       </c>
       <c r="O123" t="s">
         <v>25</v>
       </c>
       <c r="P123">
         <v>70.46</v>
       </c>
       <c r="Q123" t="s">
         <v>25</v>
       </c>
       <c r="R123" t="s">
         <v>25</v>
       </c>
       <c r="S123" t="s">
         <v>25</v>
       </c>
       <c r="T123">
         <v>141.86</v>
       </c>
     </row>
     <row r="124" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C124" t="s">
         <v>34</v>
       </c>
       <c r="D124">
         <v>1615</v>
       </c>
       <c r="E124" t="s">
         <v>66</v>
       </c>
       <c r="F124" t="s">
         <v>23</v>
       </c>
       <c r="G124" t="s">
         <v>24</v>
       </c>
       <c r="H124">
         <v>40</v>
       </c>
       <c r="I124" t="b">
         <v>0</v>
       </c>
       <c r="J124" t="s">
         <v>150</v>
       </c>
@@ -11168,60 +11171,60 @@
       </c>
       <c r="O124" t="s">
         <v>25</v>
       </c>
       <c r="P124">
         <v>141.71</v>
       </c>
       <c r="Q124" t="s">
         <v>25</v>
       </c>
       <c r="R124" t="s">
         <v>25</v>
       </c>
       <c r="S124" t="s">
         <v>25</v>
       </c>
       <c r="T124">
         <v>141.71</v>
       </c>
     </row>
     <row r="125" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C125" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D125">
         <v>2154</v>
       </c>
       <c r="E125" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F125" t="s">
         <v>56</v>
       </c>
       <c r="G125" t="s">
         <v>45</v>
       </c>
       <c r="H125">
         <v>6</v>
       </c>
       <c r="I125" t="b">
         <v>0</v>
       </c>
       <c r="J125" t="s">
         <v>150</v>
       </c>
       <c r="K125">
         <v>2</v>
       </c>
       <c r="L125" t="s">
         <v>25</v>
       </c>
       <c r="M125" t="s">
         <v>25</v>
       </c>
@@ -11230,60 +11233,60 @@
       </c>
       <c r="O125" t="s">
         <v>25</v>
       </c>
       <c r="P125">
         <v>70.35</v>
       </c>
       <c r="Q125">
         <v>70.91</v>
       </c>
       <c r="R125" t="s">
         <v>25</v>
       </c>
       <c r="S125" t="s">
         <v>25</v>
       </c>
       <c r="T125">
         <v>141.26</v>
       </c>
     </row>
     <row r="126" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C126" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D126">
         <v>1722</v>
       </c>
       <c r="E126" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F126" t="s">
         <v>29</v>
       </c>
       <c r="G126" t="s">
         <v>24</v>
       </c>
       <c r="H126">
         <v>17</v>
       </c>
       <c r="I126" t="b">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>150</v>
       </c>
       <c r="K126">
         <v>1</v>
       </c>
       <c r="L126">
         <v>140.77</v>
       </c>
       <c r="M126" t="s">
         <v>25</v>
       </c>
@@ -11292,57 +11295,57 @@
       </c>
       <c r="O126" t="s">
         <v>25</v>
       </c>
       <c r="P126" t="s">
         <v>25</v>
       </c>
       <c r="Q126" t="s">
         <v>25</v>
       </c>
       <c r="R126" t="s">
         <v>25</v>
       </c>
       <c r="S126" t="s">
         <v>25</v>
       </c>
       <c r="T126">
         <v>140.77</v>
       </c>
     </row>
     <row r="127" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C127" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E127" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F127" t="s">
         <v>23</v>
       </c>
       <c r="G127" t="s">
         <v>24</v>
       </c>
       <c r="H127">
         <v>41</v>
       </c>
       <c r="I127" t="b">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>150</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127" t="s">
         <v>25</v>
       </c>
       <c r="M127" t="s">
         <v>25</v>
       </c>
@@ -11351,54 +11354,54 @@
       </c>
       <c r="O127" t="s">
         <v>25</v>
       </c>
       <c r="P127" t="s">
         <v>25</v>
       </c>
       <c r="Q127" t="s">
         <v>25</v>
       </c>
       <c r="R127" t="s">
         <v>25</v>
       </c>
       <c r="S127" t="s">
         <v>25</v>
       </c>
       <c r="T127">
         <v>140.62</v>
       </c>
     </row>
     <row r="128" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C128" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E128" t="s">
         <v>25</v>
       </c>
       <c r="F128" t="s">
         <v>23</v>
       </c>
       <c r="G128" t="s">
         <v>24</v>
       </c>
       <c r="H128">
         <v>42</v>
       </c>
       <c r="I128" t="b">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>150</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128" t="s">
         <v>25</v>
       </c>
@@ -11410,57 +11413,57 @@
       </c>
       <c r="O128" t="s">
         <v>25</v>
       </c>
       <c r="P128" t="s">
         <v>25</v>
       </c>
       <c r="Q128" t="s">
         <v>25</v>
       </c>
       <c r="R128" t="s">
         <v>25</v>
       </c>
       <c r="S128" t="s">
         <v>25</v>
       </c>
       <c r="T128">
         <v>139.81</v>
       </c>
     </row>
     <row r="129" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C129" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E129" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F129" t="s">
         <v>23</v>
       </c>
       <c r="G129" t="s">
         <v>24</v>
       </c>
       <c r="H129">
         <v>43</v>
       </c>
       <c r="I129" t="b">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>150</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129" t="s">
         <v>25</v>
       </c>
       <c r="M129" t="s">
         <v>25</v>
       </c>
@@ -11469,60 +11472,60 @@
       </c>
       <c r="O129" t="s">
         <v>25</v>
       </c>
       <c r="P129" t="s">
         <v>25</v>
       </c>
       <c r="Q129" t="s">
         <v>25</v>
       </c>
       <c r="R129" t="s">
         <v>25</v>
       </c>
       <c r="S129" t="s">
         <v>25</v>
       </c>
       <c r="T129">
         <v>139.75</v>
       </c>
     </row>
     <row r="130" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C130" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D130">
         <v>1783</v>
       </c>
       <c r="E130" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F130" t="s">
         <v>124</v>
       </c>
       <c r="G130" t="s">
         <v>24</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
       <c r="I130" t="b">
         <v>0</v>
       </c>
       <c r="J130" t="s">
         <v>150</v>
       </c>
       <c r="K130">
         <v>1</v>
       </c>
       <c r="L130">
         <v>139.7</v>
       </c>
       <c r="M130" t="s">
         <v>25</v>
       </c>
@@ -11534,54 +11537,54 @@
       </c>
       <c r="P130" t="s">
         <v>25</v>
       </c>
       <c r="Q130" t="s">
         <v>25</v>
       </c>
       <c r="R130" t="s">
         <v>25</v>
       </c>
       <c r="S130" t="s">
         <v>25</v>
       </c>
       <c r="T130">
         <v>139.7</v>
       </c>
     </row>
     <row r="131" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>117</v>
       </c>
       <c r="C131" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E131" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" t="s">
         <v>24</v>
       </c>
       <c r="H131">
         <v>44</v>
       </c>
       <c r="I131" t="b">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>150</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131" t="s">
         <v>25</v>
       </c>
       <c r="M131" t="s">
         <v>25</v>
       </c>
@@ -11593,54 +11596,54 @@
       </c>
       <c r="P131" t="s">
         <v>25</v>
       </c>
       <c r="Q131" t="s">
         <v>25</v>
       </c>
       <c r="R131" t="s">
         <v>25</v>
       </c>
       <c r="S131" t="s">
         <v>25</v>
       </c>
       <c r="T131">
         <v>138.93</v>
       </c>
     </row>
     <row r="132" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>117</v>
       </c>
       <c r="C132" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E132" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F132" t="s">
         <v>23</v>
       </c>
       <c r="G132" t="s">
         <v>24</v>
       </c>
       <c r="H132">
         <v>45</v>
       </c>
       <c r="I132" t="b">
         <v>0</v>
       </c>
       <c r="J132" t="s">
         <v>150</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132" t="s">
         <v>25</v>
       </c>
       <c r="M132" t="s">
         <v>25</v>
       </c>
@@ -11649,60 +11652,60 @@
       </c>
       <c r="O132" t="s">
         <v>25</v>
       </c>
       <c r="P132" t="s">
         <v>25</v>
       </c>
       <c r="Q132" t="s">
         <v>25</v>
       </c>
       <c r="R132" t="s">
         <v>25</v>
       </c>
       <c r="S132" t="s">
         <v>25</v>
       </c>
       <c r="T132">
         <v>138.02</v>
       </c>
     </row>
     <row r="133" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C133" t="s">
         <v>155</v>
       </c>
       <c r="D133">
         <v>1989</v>
       </c>
       <c r="E133" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F133" t="s">
         <v>124</v>
       </c>
       <c r="G133" t="s">
         <v>24</v>
       </c>
       <c r="H133">
         <v>3</v>
       </c>
       <c r="I133" t="b">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>150</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133" t="s">
         <v>25</v>
       </c>
       <c r="M133" t="s">
         <v>25</v>
       </c>
@@ -11711,57 +11714,57 @@
       </c>
       <c r="O133" t="s">
         <v>25</v>
       </c>
       <c r="P133" t="s">
         <v>25</v>
       </c>
       <c r="Q133" t="s">
         <v>25</v>
       </c>
       <c r="R133" t="s">
         <v>25</v>
       </c>
       <c r="S133" t="s">
         <v>25</v>
       </c>
       <c r="T133">
         <v>137.94</v>
       </c>
     </row>
     <row r="134" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C134" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E134" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" t="s">
         <v>24</v>
       </c>
       <c r="H134">
         <v>46</v>
       </c>
       <c r="I134" t="b">
         <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>150</v>
       </c>
       <c r="K134">
         <v>1</v>
       </c>
       <c r="L134" t="s">
         <v>25</v>
       </c>
       <c r="M134" t="s">
         <v>25</v>
       </c>
@@ -11770,51 +11773,51 @@
       </c>
       <c r="O134" t="s">
         <v>25</v>
       </c>
       <c r="P134" t="s">
         <v>25</v>
       </c>
       <c r="Q134" t="s">
         <v>25</v>
       </c>
       <c r="R134" t="s">
         <v>25</v>
       </c>
       <c r="S134" t="s">
         <v>25</v>
       </c>
       <c r="T134">
         <v>137.78</v>
       </c>
     </row>
     <row r="135" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C135" t="s">
         <v>72</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
       <c r="F135" t="s">
         <v>23</v>
       </c>
       <c r="G135" t="s">
         <v>24</v>
       </c>
       <c r="H135">
         <v>47</v>
       </c>
       <c r="I135" t="b">
         <v>0</v>
       </c>
       <c r="J135" t="s">
         <v>150</v>
       </c>
       <c r="K135">
         <v>1</v>
       </c>
@@ -11829,57 +11832,57 @@
       </c>
       <c r="O135" t="s">
         <v>25</v>
       </c>
       <c r="P135" t="s">
         <v>25</v>
       </c>
       <c r="Q135" t="s">
         <v>25</v>
       </c>
       <c r="R135" t="s">
         <v>25</v>
       </c>
       <c r="S135" t="s">
         <v>25</v>
       </c>
       <c r="T135">
         <v>135.34</v>
       </c>
     </row>
     <row r="136" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C136" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E136" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F136" t="s">
         <v>23</v>
       </c>
       <c r="G136" t="s">
         <v>24</v>
       </c>
       <c r="H136">
         <v>48</v>
       </c>
       <c r="I136" t="b">
         <v>0</v>
       </c>
       <c r="J136" t="s">
         <v>150</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136" t="s">
         <v>25</v>
       </c>
       <c r="M136" t="s">
         <v>25</v>
       </c>
@@ -11891,54 +11894,54 @@
       </c>
       <c r="P136" t="s">
         <v>25</v>
       </c>
       <c r="Q136" t="s">
         <v>25</v>
       </c>
       <c r="R136" t="s">
         <v>25</v>
       </c>
       <c r="S136" t="s">
         <v>25</v>
       </c>
       <c r="T136">
         <v>134.4</v>
       </c>
     </row>
     <row r="137" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>106</v>
       </c>
       <c r="C137" t="s">
+        <v>303</v>
+      </c>
+      <c r="E137" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F137" t="s">
         <v>23</v>
       </c>
       <c r="G137" t="s">
         <v>24</v>
       </c>
       <c r="H137">
         <v>49</v>
       </c>
       <c r="I137" t="b">
         <v>0</v>
       </c>
       <c r="J137" t="s">
         <v>150</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137" t="s">
         <v>25</v>
       </c>
       <c r="M137" t="s">
         <v>25</v>
       </c>
@@ -11947,57 +11950,57 @@
       </c>
       <c r="O137" t="s">
         <v>25</v>
       </c>
       <c r="P137" t="s">
         <v>25</v>
       </c>
       <c r="Q137" t="s">
         <v>25</v>
       </c>
       <c r="R137" t="s">
         <v>25</v>
       </c>
       <c r="S137" t="s">
         <v>25</v>
       </c>
       <c r="T137">
         <v>133.63</v>
       </c>
     </row>
     <row r="138" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C138" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E138" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
       <c r="G138" t="s">
         <v>24</v>
       </c>
       <c r="H138">
         <v>50</v>
       </c>
       <c r="I138" t="b">
         <v>0</v>
       </c>
       <c r="J138" t="s">
         <v>150</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138" t="s">
         <v>25</v>
       </c>
       <c r="M138" t="s">
         <v>25</v>
       </c>
@@ -12006,57 +12009,57 @@
       </c>
       <c r="O138" t="s">
         <v>25</v>
       </c>
       <c r="P138" t="s">
         <v>25</v>
       </c>
       <c r="Q138" t="s">
         <v>25</v>
       </c>
       <c r="R138" t="s">
         <v>25</v>
       </c>
       <c r="S138" t="s">
         <v>25</v>
       </c>
       <c r="T138">
         <v>133.29</v>
       </c>
     </row>
     <row r="139" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C139" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E139" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F139" t="s">
         <v>23</v>
       </c>
       <c r="G139" t="s">
         <v>24</v>
       </c>
       <c r="H139">
         <v>51</v>
       </c>
       <c r="I139" t="b">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>150</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139" t="s">
         <v>25</v>
       </c>
       <c r="M139" t="s">
         <v>25</v>
       </c>
@@ -12065,57 +12068,57 @@
       </c>
       <c r="O139" t="s">
         <v>25</v>
       </c>
       <c r="P139" t="s">
         <v>25</v>
       </c>
       <c r="Q139" t="s">
         <v>25</v>
       </c>
       <c r="R139" t="s">
         <v>25</v>
       </c>
       <c r="S139" t="s">
         <v>25</v>
       </c>
       <c r="T139">
         <v>133</v>
       </c>
     </row>
     <row r="140" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C140" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E140" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F140" t="s">
         <v>23</v>
       </c>
       <c r="G140" t="s">
         <v>24</v>
       </c>
       <c r="H140">
         <v>52</v>
       </c>
       <c r="I140" t="b">
         <v>0</v>
       </c>
       <c r="J140" t="s">
         <v>150</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140" t="s">
         <v>25</v>
       </c>
       <c r="M140" t="s">
         <v>25</v>
       </c>
@@ -12124,57 +12127,57 @@
       </c>
       <c r="O140" t="s">
         <v>25</v>
       </c>
       <c r="P140" t="s">
         <v>25</v>
       </c>
       <c r="Q140" t="s">
         <v>25</v>
       </c>
       <c r="R140" t="s">
         <v>25</v>
       </c>
       <c r="S140" t="s">
         <v>25</v>
       </c>
       <c r="T140">
         <v>132.83</v>
       </c>
     </row>
     <row r="141" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C141" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E141" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F141" t="s">
         <v>23</v>
       </c>
       <c r="G141" t="s">
         <v>45</v>
       </c>
       <c r="H141">
         <v>13</v>
       </c>
       <c r="I141" t="b">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>150</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141" t="s">
         <v>25</v>
       </c>
       <c r="M141" t="s">
         <v>25</v>
       </c>
@@ -12183,57 +12186,57 @@
       </c>
       <c r="O141" t="s">
         <v>25</v>
       </c>
       <c r="P141" t="s">
         <v>25</v>
       </c>
       <c r="Q141" t="s">
         <v>25</v>
       </c>
       <c r="R141" t="s">
         <v>25</v>
       </c>
       <c r="S141" t="s">
         <v>25</v>
       </c>
       <c r="T141">
         <v>132.8</v>
       </c>
     </row>
     <row r="142" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C142" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E142" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F142" t="s">
         <v>23</v>
       </c>
       <c r="G142" t="s">
         <v>24</v>
       </c>
       <c r="H142">
         <v>53</v>
       </c>
       <c r="I142" t="b">
         <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>150</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142" t="s">
         <v>25</v>
       </c>
       <c r="M142" t="s">
         <v>25</v>
       </c>
@@ -12242,51 +12245,51 @@
       </c>
       <c r="O142" t="s">
         <v>25</v>
       </c>
       <c r="P142" t="s">
         <v>25</v>
       </c>
       <c r="Q142" t="s">
         <v>25</v>
       </c>
       <c r="R142" t="s">
         <v>25</v>
       </c>
       <c r="S142" t="s">
         <v>25</v>
       </c>
       <c r="T142">
         <v>132.57</v>
       </c>
     </row>
     <row r="143" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C143" t="s">
         <v>123</v>
       </c>
       <c r="D143">
         <v>239</v>
       </c>
       <c r="E143" t="s">
         <v>66</v>
       </c>
       <c r="F143" t="s">
         <v>29</v>
       </c>
       <c r="G143" t="s">
         <v>24</v>
       </c>
       <c r="H143">
         <v>18</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>150</v>
       </c>
@@ -12304,51 +12307,51 @@
       </c>
       <c r="O143" t="s">
         <v>25</v>
       </c>
       <c r="P143" t="s">
         <v>25</v>
       </c>
       <c r="Q143" t="s">
         <v>25</v>
       </c>
       <c r="R143" t="s">
         <v>25</v>
       </c>
       <c r="S143" t="s">
         <v>25</v>
       </c>
       <c r="T143">
         <v>132.54</v>
       </c>
     </row>
     <row r="144" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C144" t="s">
         <v>86</v>
       </c>
       <c r="E144" t="s">
         <v>66</v>
       </c>
       <c r="F144" t="s">
         <v>23</v>
       </c>
       <c r="G144" t="s">
         <v>24</v>
       </c>
       <c r="H144">
         <v>54</v>
       </c>
       <c r="I144" t="b">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>150</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
@@ -12366,54 +12369,54 @@
       </c>
       <c r="P144" t="s">
         <v>25</v>
       </c>
       <c r="Q144" t="s">
         <v>25</v>
       </c>
       <c r="R144" t="s">
         <v>25</v>
       </c>
       <c r="S144" t="s">
         <v>25</v>
       </c>
       <c r="T144">
         <v>132.19</v>
       </c>
     </row>
     <row r="145" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>145</v>
       </c>
       <c r="C145" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E145" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F145" t="s">
         <v>29</v>
       </c>
       <c r="G145" t="s">
         <v>24</v>
       </c>
       <c r="H145">
         <v>19</v>
       </c>
       <c r="I145" t="b">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>150</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145" t="s">
         <v>25</v>
       </c>
       <c r="M145" t="s">
         <v>25</v>
       </c>
@@ -12425,51 +12428,51 @@
       </c>
       <c r="P145" t="s">
         <v>25</v>
       </c>
       <c r="Q145" t="s">
         <v>25</v>
       </c>
       <c r="R145" t="s">
         <v>25</v>
       </c>
       <c r="S145" t="s">
         <v>25</v>
       </c>
       <c r="T145">
         <v>132.02</v>
       </c>
     </row>
     <row r="146" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>49</v>
       </c>
       <c r="C146" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>23</v>
       </c>
       <c r="G146" t="s">
         <v>24</v>
       </c>
       <c r="H146">
         <v>55</v>
       </c>
       <c r="I146" t="b">
         <v>0</v>
       </c>
       <c r="J146" t="s">
         <v>150</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146" t="s">
         <v>25</v>
       </c>
@@ -12481,57 +12484,57 @@
       </c>
       <c r="O146" t="s">
         <v>25</v>
       </c>
       <c r="P146" t="s">
         <v>25</v>
       </c>
       <c r="Q146" t="s">
         <v>25</v>
       </c>
       <c r="R146" t="s">
         <v>25</v>
       </c>
       <c r="S146" t="s">
         <v>25</v>
       </c>
       <c r="T146">
         <v>131.57</v>
       </c>
     </row>
     <row r="147" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C147" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E147" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F147" t="s">
         <v>23</v>
       </c>
       <c r="G147" t="s">
         <v>24</v>
       </c>
       <c r="H147">
         <v>56</v>
       </c>
       <c r="I147" t="b">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>150</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147" t="s">
         <v>25</v>
       </c>
       <c r="M147" t="s">
         <v>25</v>
       </c>
@@ -12540,57 +12543,57 @@
       </c>
       <c r="O147" t="s">
         <v>25</v>
       </c>
       <c r="P147" t="s">
         <v>25</v>
       </c>
       <c r="Q147" t="s">
         <v>25</v>
       </c>
       <c r="R147" t="s">
         <v>25</v>
       </c>
       <c r="S147" t="s">
         <v>25</v>
       </c>
       <c r="T147">
         <v>131.55</v>
       </c>
     </row>
     <row r="148" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C148" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E148" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" t="s">
         <v>24</v>
       </c>
       <c r="H148">
         <v>57</v>
       </c>
       <c r="I148" t="b">
         <v>0</v>
       </c>
       <c r="J148" t="s">
         <v>150</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148" t="s">
         <v>25</v>
       </c>
       <c r="M148" t="s">
         <v>25</v>
       </c>
@@ -12599,54 +12602,54 @@
       </c>
       <c r="O148" t="s">
         <v>25</v>
       </c>
       <c r="P148" t="s">
         <v>25</v>
       </c>
       <c r="Q148" t="s">
         <v>25</v>
       </c>
       <c r="R148" t="s">
         <v>25</v>
       </c>
       <c r="S148" t="s">
         <v>25</v>
       </c>
       <c r="T148">
         <v>131.39</v>
       </c>
     </row>
     <row r="149" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C149" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D149">
         <v>60</v>
       </c>
       <c r="E149" t="s">
         <v>66</v>
       </c>
       <c r="F149" t="s">
         <v>126</v>
       </c>
       <c r="G149" t="s">
         <v>45</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="b">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>150</v>
       </c>
       <c r="K149">
         <v>2</v>
       </c>
@@ -12661,54 +12664,54 @@
       </c>
       <c r="O149">
         <v>69.07</v>
       </c>
       <c r="P149" t="s">
         <v>25</v>
       </c>
       <c r="Q149" t="s">
         <v>25</v>
       </c>
       <c r="R149" t="s">
         <v>25</v>
       </c>
       <c r="S149" t="s">
         <v>25</v>
       </c>
       <c r="T149">
         <v>130.98</v>
       </c>
     </row>
     <row r="150" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C150" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E150" t="s">
         <v>25</v>
       </c>
       <c r="F150" t="s">
         <v>29</v>
       </c>
       <c r="G150" t="s">
         <v>24</v>
       </c>
       <c r="H150">
         <v>20</v>
       </c>
       <c r="I150" t="b">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>150</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150" t="s">
         <v>25</v>
       </c>
@@ -12723,54 +12726,54 @@
       </c>
       <c r="P150" t="s">
         <v>25</v>
       </c>
       <c r="Q150" t="s">
         <v>25</v>
       </c>
       <c r="R150" t="s">
         <v>25</v>
       </c>
       <c r="S150" t="s">
         <v>25</v>
       </c>
       <c r="T150">
         <v>130.34</v>
       </c>
     </row>
     <row r="151" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>92</v>
       </c>
       <c r="C151" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E151" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F151" t="s">
         <v>29</v>
       </c>
       <c r="G151" t="s">
         <v>24</v>
       </c>
       <c r="H151">
         <v>21</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>150</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
       <c r="L151" t="s">
         <v>25</v>
       </c>
       <c r="M151" t="s">
         <v>25</v>
       </c>
@@ -12779,57 +12782,57 @@
       </c>
       <c r="O151" t="s">
         <v>25</v>
       </c>
       <c r="P151" t="s">
         <v>25</v>
       </c>
       <c r="Q151" t="s">
         <v>25</v>
       </c>
       <c r="R151" t="s">
         <v>25</v>
       </c>
       <c r="S151" t="s">
         <v>25</v>
       </c>
       <c r="T151">
         <v>130.07</v>
       </c>
     </row>
     <row r="152" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C152" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E152" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F152" t="s">
         <v>29</v>
       </c>
       <c r="G152" t="s">
         <v>24</v>
       </c>
       <c r="H152">
         <v>22</v>
       </c>
       <c r="I152" t="b">
         <v>0</v>
       </c>
       <c r="J152" t="s">
         <v>150</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152" t="s">
         <v>25</v>
       </c>
       <c r="M152" t="s">
         <v>25</v>
       </c>
@@ -12841,51 +12844,51 @@
       </c>
       <c r="P152" t="s">
         <v>25</v>
       </c>
       <c r="Q152" t="s">
         <v>25</v>
       </c>
       <c r="R152" t="s">
         <v>25</v>
       </c>
       <c r="S152" t="s">
         <v>25</v>
       </c>
       <c r="T152">
         <v>130.03</v>
       </c>
     </row>
     <row r="153" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>106</v>
       </c>
       <c r="C153" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D153">
         <v>1529</v>
       </c>
       <c r="E153" t="s">
         <v>98</v>
       </c>
       <c r="F153" t="s">
         <v>23</v>
       </c>
       <c r="G153" t="s">
         <v>24</v>
       </c>
       <c r="H153">
         <v>58</v>
       </c>
       <c r="I153" t="b">
         <v>0</v>
       </c>
       <c r="J153" t="s">
         <v>150</v>
       </c>
       <c r="K153">
         <v>1</v>
       </c>
@@ -12900,57 +12903,57 @@
       </c>
       <c r="O153" t="s">
         <v>25</v>
       </c>
       <c r="P153">
         <v>129.69</v>
       </c>
       <c r="Q153" t="s">
         <v>25</v>
       </c>
       <c r="R153" t="s">
         <v>25</v>
       </c>
       <c r="S153" t="s">
         <v>25</v>
       </c>
       <c r="T153">
         <v>129.69</v>
       </c>
     </row>
     <row r="154" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C154" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E154" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F154" t="s">
         <v>29</v>
       </c>
       <c r="G154" t="s">
         <v>24</v>
       </c>
       <c r="H154">
         <v>23</v>
       </c>
       <c r="I154" t="b">
         <v>0</v>
       </c>
       <c r="J154" t="s">
         <v>150</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154" t="s">
         <v>25</v>
       </c>
       <c r="M154" t="s">
         <v>25</v>
       </c>
@@ -12959,57 +12962,57 @@
       </c>
       <c r="O154" t="s">
         <v>25</v>
       </c>
       <c r="P154" t="s">
         <v>25</v>
       </c>
       <c r="Q154" t="s">
         <v>25</v>
       </c>
       <c r="R154" t="s">
         <v>25</v>
       </c>
       <c r="S154" t="s">
         <v>25</v>
       </c>
       <c r="T154">
         <v>129.55</v>
       </c>
     </row>
     <row r="155" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C155" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E155" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F155" t="s">
         <v>23</v>
       </c>
       <c r="G155" t="s">
         <v>24</v>
       </c>
       <c r="H155">
         <v>59</v>
       </c>
       <c r="I155" t="b">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>150</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155" t="s">
         <v>25</v>
       </c>
       <c r="M155" t="s">
         <v>25</v>
       </c>
@@ -13021,51 +13024,51 @@
       </c>
       <c r="P155" t="s">
         <v>25</v>
       </c>
       <c r="Q155" t="s">
         <v>25</v>
       </c>
       <c r="R155" t="s">
         <v>25</v>
       </c>
       <c r="S155" t="s">
         <v>25</v>
       </c>
       <c r="T155">
         <v>129.01</v>
       </c>
     </row>
     <row r="156" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>154</v>
       </c>
       <c r="C156" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
       <c r="G156" t="s">
         <v>24</v>
       </c>
       <c r="H156">
         <v>60</v>
       </c>
       <c r="I156" t="b">
         <v>0</v>
       </c>
       <c r="J156" t="s">
         <v>150</v>
       </c>
       <c r="K156">
         <v>1</v>
       </c>
       <c r="L156" t="s">
         <v>25</v>
       </c>
@@ -13080,54 +13083,54 @@
       </c>
       <c r="P156" t="s">
         <v>25</v>
       </c>
       <c r="Q156" t="s">
         <v>25</v>
       </c>
       <c r="R156" t="s">
         <v>25</v>
       </c>
       <c r="S156" t="s">
         <v>25</v>
       </c>
       <c r="T156">
         <v>128.91</v>
       </c>
     </row>
     <row r="157" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>49</v>
       </c>
       <c r="C157" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E157" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F157" t="s">
         <v>23</v>
       </c>
       <c r="G157" t="s">
         <v>24</v>
       </c>
       <c r="H157">
         <v>61</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>150</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157" t="s">
         <v>25</v>
       </c>
       <c r="M157" t="s">
         <v>25</v>
       </c>
@@ -13136,54 +13139,54 @@
       </c>
       <c r="O157" t="s">
         <v>25</v>
       </c>
       <c r="P157" t="s">
         <v>25</v>
       </c>
       <c r="Q157" t="s">
         <v>25</v>
       </c>
       <c r="R157" t="s">
         <v>25</v>
       </c>
       <c r="S157" t="s">
         <v>25</v>
       </c>
       <c r="T157">
         <v>128.86</v>
       </c>
     </row>
     <row r="158" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C158" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D158">
         <v>1978</v>
       </c>
       <c r="E158" t="s">
         <v>66</v>
       </c>
       <c r="F158" t="s">
         <v>124</v>
       </c>
       <c r="G158" t="s">
         <v>24</v>
       </c>
       <c r="H158">
         <v>4</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>150</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
@@ -13198,57 +13201,57 @@
       </c>
       <c r="O158" t="s">
         <v>25</v>
       </c>
       <c r="P158" t="s">
         <v>25</v>
       </c>
       <c r="Q158" t="s">
         <v>25</v>
       </c>
       <c r="R158" t="s">
         <v>25</v>
       </c>
       <c r="S158" t="s">
         <v>25</v>
       </c>
       <c r="T158">
         <v>127.95</v>
       </c>
     </row>
     <row r="159" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C159" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E159" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F159" t="s">
         <v>23</v>
       </c>
       <c r="G159" t="s">
         <v>24</v>
       </c>
       <c r="H159">
         <v>62</v>
       </c>
       <c r="I159" t="b">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>150</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159" t="s">
         <v>25</v>
       </c>
       <c r="M159" t="s">
         <v>25</v>
       </c>
@@ -13257,54 +13260,54 @@
       </c>
       <c r="O159" t="s">
         <v>25</v>
       </c>
       <c r="P159" t="s">
         <v>25</v>
       </c>
       <c r="Q159" t="s">
         <v>25</v>
       </c>
       <c r="R159" t="s">
         <v>25</v>
       </c>
       <c r="S159" t="s">
         <v>25</v>
       </c>
       <c r="T159">
         <v>127.37</v>
       </c>
     </row>
     <row r="160" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C160" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E160" t="s">
         <v>119</v>
       </c>
       <c r="F160" t="s">
         <v>29</v>
       </c>
       <c r="G160" t="s">
         <v>24</v>
       </c>
       <c r="H160">
         <v>24</v>
       </c>
       <c r="I160" t="b">
         <v>0</v>
       </c>
       <c r="J160" t="s">
         <v>150</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160" t="s">
         <v>25</v>
       </c>
@@ -13316,57 +13319,57 @@
       </c>
       <c r="O160" t="s">
         <v>25</v>
       </c>
       <c r="P160" t="s">
         <v>25</v>
       </c>
       <c r="Q160" t="s">
         <v>25</v>
       </c>
       <c r="R160" t="s">
         <v>25</v>
       </c>
       <c r="S160" t="s">
         <v>25</v>
       </c>
       <c r="T160">
         <v>127.19</v>
       </c>
     </row>
     <row r="161" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C161" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E161" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F161" t="s">
         <v>23</v>
       </c>
       <c r="G161" t="s">
         <v>24</v>
       </c>
       <c r="H161">
         <v>63</v>
       </c>
       <c r="I161" t="b">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>150</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161" t="s">
         <v>25</v>
       </c>
       <c r="M161" t="s">
         <v>25</v>
       </c>
@@ -13375,54 +13378,54 @@
       </c>
       <c r="O161" t="s">
         <v>25</v>
       </c>
       <c r="P161" t="s">
         <v>25</v>
       </c>
       <c r="Q161" t="s">
         <v>25</v>
       </c>
       <c r="R161" t="s">
         <v>25</v>
       </c>
       <c r="S161" t="s">
         <v>25</v>
       </c>
       <c r="T161">
         <v>126.48</v>
       </c>
     </row>
     <row r="162" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C162" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E162" t="s">
         <v>25</v>
       </c>
       <c r="F162" t="s">
         <v>23</v>
       </c>
       <c r="G162" t="s">
         <v>24</v>
       </c>
       <c r="H162">
         <v>64</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>150</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
       <c r="L162" t="s">
         <v>25</v>
       </c>
@@ -13434,54 +13437,54 @@
       </c>
       <c r="O162" t="s">
         <v>25</v>
       </c>
       <c r="P162">
         <v>126.34</v>
       </c>
       <c r="Q162" t="s">
         <v>25</v>
       </c>
       <c r="R162" t="s">
         <v>25</v>
       </c>
       <c r="S162" t="s">
         <v>25</v>
       </c>
       <c r="T162">
         <v>126.34</v>
       </c>
     </row>
     <row r="163" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C163" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E163" t="s">
         <v>61</v>
       </c>
       <c r="F163" t="s">
         <v>39</v>
       </c>
       <c r="G163" t="s">
         <v>24</v>
       </c>
       <c r="H163">
         <v>21</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>150</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163" t="s">
         <v>25</v>
       </c>
@@ -13493,60 +13496,60 @@
       </c>
       <c r="O163" t="s">
         <v>25</v>
       </c>
       <c r="P163" t="s">
         <v>25</v>
       </c>
       <c r="Q163" t="s">
         <v>25</v>
       </c>
       <c r="R163" t="s">
         <v>25</v>
       </c>
       <c r="S163" t="s">
         <v>25</v>
       </c>
       <c r="T163">
         <v>126.16</v>
       </c>
     </row>
     <row r="164" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C164" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D164">
         <v>1725</v>
       </c>
       <c r="E164" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F164" t="s">
         <v>124</v>
       </c>
       <c r="G164" t="s">
         <v>24</v>
       </c>
       <c r="H164">
         <v>5</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>150</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164" t="s">
         <v>25</v>
       </c>
       <c r="M164" t="s">
         <v>25</v>
       </c>
@@ -13558,54 +13561,54 @@
       </c>
       <c r="P164" t="s">
         <v>25</v>
       </c>
       <c r="Q164" t="s">
         <v>25</v>
       </c>
       <c r="R164" t="s">
         <v>25</v>
       </c>
       <c r="S164" t="s">
         <v>25</v>
       </c>
       <c r="T164">
         <v>125.88</v>
       </c>
     </row>
     <row r="165" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>165</v>
       </c>
       <c r="C165" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E165" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
       <c r="G165" t="s">
         <v>24</v>
       </c>
       <c r="H165">
         <v>65</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>150</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165" t="s">
         <v>25</v>
       </c>
       <c r="M165" t="s">
         <v>25</v>
       </c>
@@ -13614,60 +13617,60 @@
       </c>
       <c r="O165" t="s">
         <v>25</v>
       </c>
       <c r="P165" t="s">
         <v>25</v>
       </c>
       <c r="Q165" t="s">
         <v>25</v>
       </c>
       <c r="R165" t="s">
         <v>25</v>
       </c>
       <c r="S165" t="s">
         <v>25</v>
       </c>
       <c r="T165">
         <v>125.74</v>
       </c>
     </row>
     <row r="166" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C166" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D166">
         <v>1013</v>
       </c>
       <c r="E166" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F166" t="s">
         <v>39</v>
       </c>
       <c r="G166" t="s">
         <v>24</v>
       </c>
       <c r="H166">
         <v>22</v>
       </c>
       <c r="I166" t="b">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>150</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166" t="s">
         <v>25</v>
       </c>
       <c r="M166" t="s">
         <v>25</v>
       </c>
@@ -13679,51 +13682,51 @@
       </c>
       <c r="P166">
         <v>125.39</v>
       </c>
       <c r="Q166" t="s">
         <v>25</v>
       </c>
       <c r="R166" t="s">
         <v>25</v>
       </c>
       <c r="S166" t="s">
         <v>25</v>
       </c>
       <c r="T166">
         <v>125.39</v>
       </c>
     </row>
     <row r="167" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>49</v>
       </c>
       <c r="C167" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E167" t="s">
         <v>25</v>
       </c>
       <c r="F167" t="s">
         <v>29</v>
       </c>
       <c r="G167" t="s">
         <v>24</v>
       </c>
       <c r="H167">
         <v>25</v>
       </c>
       <c r="I167" t="b">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>150</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167" t="s">
         <v>25</v>
       </c>
@@ -13735,54 +13738,54 @@
       </c>
       <c r="O167" t="s">
         <v>25</v>
       </c>
       <c r="P167" t="s">
         <v>25</v>
       </c>
       <c r="Q167" t="s">
         <v>25</v>
       </c>
       <c r="R167" t="s">
         <v>25</v>
       </c>
       <c r="S167" t="s">
         <v>25</v>
       </c>
       <c r="T167">
         <v>125.31</v>
       </c>
     </row>
     <row r="168" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C168" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E168" t="s">
         <v>51</v>
       </c>
       <c r="F168" t="s">
         <v>29</v>
       </c>
       <c r="G168" t="s">
         <v>24</v>
       </c>
       <c r="H168">
         <v>26</v>
       </c>
       <c r="I168" t="b">
         <v>0</v>
       </c>
       <c r="J168" t="s">
         <v>150</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>25</v>
       </c>
@@ -13794,54 +13797,54 @@
       </c>
       <c r="O168" t="s">
         <v>25</v>
       </c>
       <c r="P168">
         <v>125.24</v>
       </c>
       <c r="Q168" t="s">
         <v>25</v>
       </c>
       <c r="R168" t="s">
         <v>25</v>
       </c>
       <c r="S168" t="s">
         <v>25</v>
       </c>
       <c r="T168">
         <v>125.24</v>
       </c>
     </row>
     <row r="169" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C169" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D169">
         <v>1638</v>
       </c>
       <c r="E169" t="s">
         <v>51</v>
       </c>
       <c r="F169" t="s">
         <v>39</v>
       </c>
       <c r="G169" t="s">
         <v>24</v>
       </c>
       <c r="H169">
         <v>23</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>150</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
@@ -13856,54 +13859,54 @@
       </c>
       <c r="O169" t="s">
         <v>25</v>
       </c>
       <c r="P169" t="s">
         <v>25</v>
       </c>
       <c r="Q169" t="s">
         <v>25</v>
       </c>
       <c r="R169" t="s">
         <v>25</v>
       </c>
       <c r="S169" t="s">
         <v>25</v>
       </c>
       <c r="T169">
         <v>125.22</v>
       </c>
     </row>
     <row r="170" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C170" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D170">
         <v>2527</v>
       </c>
       <c r="E170" t="s">
         <v>51</v>
       </c>
       <c r="F170" t="s">
         <v>29</v>
       </c>
       <c r="G170" t="s">
         <v>24</v>
       </c>
       <c r="H170">
         <v>27</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>150</v>
       </c>
       <c r="K170">
         <v>2</v>
       </c>
@@ -13918,60 +13921,60 @@
       </c>
       <c r="O170">
         <v>128.22</v>
       </c>
       <c r="P170" t="s">
         <v>25</v>
       </c>
       <c r="Q170" t="s">
         <v>25</v>
       </c>
       <c r="R170" t="s">
         <v>25</v>
       </c>
       <c r="S170" t="s">
         <v>25</v>
       </c>
       <c r="T170">
         <v>124.94</v>
       </c>
     </row>
     <row r="171" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C171" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D171">
         <v>1169</v>
       </c>
       <c r="E171" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F171" t="s">
         <v>29</v>
       </c>
       <c r="G171" t="s">
         <v>24</v>
       </c>
       <c r="H171">
         <v>28</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>150</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171">
         <v>124.84</v>
       </c>
       <c r="M171" t="s">
         <v>25</v>
       </c>
@@ -13980,60 +13983,60 @@
       </c>
       <c r="O171" t="s">
         <v>25</v>
       </c>
       <c r="P171" t="s">
         <v>25</v>
       </c>
       <c r="Q171" t="s">
         <v>25</v>
       </c>
       <c r="R171" t="s">
         <v>25</v>
       </c>
       <c r="S171" t="s">
         <v>25</v>
       </c>
       <c r="T171">
         <v>124.84</v>
       </c>
     </row>
     <row r="172" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C172" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D172">
         <v>1708</v>
       </c>
       <c r="E172" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F172" t="s">
         <v>39</v>
       </c>
       <c r="G172" t="s">
         <v>24</v>
       </c>
       <c r="H172">
         <v>24</v>
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>150</v>
       </c>
       <c r="K172">
         <v>1</v>
       </c>
       <c r="L172" t="s">
         <v>25</v>
       </c>
       <c r="M172" t="s">
         <v>25</v>
       </c>
@@ -14042,57 +14045,57 @@
       </c>
       <c r="O172" t="s">
         <v>25</v>
       </c>
       <c r="P172" t="s">
         <v>25</v>
       </c>
       <c r="Q172" t="s">
         <v>25</v>
       </c>
       <c r="R172" t="s">
         <v>25</v>
       </c>
       <c r="S172" t="s">
         <v>25</v>
       </c>
       <c r="T172">
         <v>124.84</v>
       </c>
     </row>
     <row r="173" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C173" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E173" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F173" t="s">
         <v>23</v>
       </c>
       <c r="G173" t="s">
         <v>24</v>
       </c>
       <c r="H173">
         <v>66</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>150</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173" t="s">
         <v>25</v>
       </c>
       <c r="M173" t="s">
         <v>25</v>
       </c>
@@ -14101,54 +14104,54 @@
       </c>
       <c r="O173" t="s">
         <v>25</v>
       </c>
       <c r="P173" t="s">
         <v>25</v>
       </c>
       <c r="Q173" t="s">
         <v>25</v>
       </c>
       <c r="R173" t="s">
         <v>25</v>
       </c>
       <c r="S173" t="s">
         <v>25</v>
       </c>
       <c r="T173">
         <v>124.67</v>
       </c>
     </row>
     <row r="174" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C174" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E174" t="s">
         <v>58</v>
       </c>
       <c r="F174" t="s">
         <v>124</v>
       </c>
       <c r="G174" t="s">
         <v>24</v>
       </c>
       <c r="H174">
         <v>6</v>
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>150</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174" t="s">
         <v>25</v>
       </c>
@@ -14160,57 +14163,57 @@
       </c>
       <c r="O174" t="s">
         <v>25</v>
       </c>
       <c r="P174" t="s">
         <v>25</v>
       </c>
       <c r="Q174" t="s">
         <v>25</v>
       </c>
       <c r="R174" t="s">
         <v>25</v>
       </c>
       <c r="S174" t="s">
         <v>25</v>
       </c>
       <c r="T174">
         <v>124.64</v>
       </c>
     </row>
     <row r="175" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C175" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E175" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F175" t="s">
         <v>23</v>
       </c>
       <c r="G175" t="s">
         <v>24</v>
       </c>
       <c r="H175">
         <v>67</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>150</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175" t="s">
         <v>25</v>
       </c>
       <c r="M175" t="s">
         <v>25</v>
       </c>
@@ -14219,57 +14222,57 @@
       </c>
       <c r="O175" t="s">
         <v>25</v>
       </c>
       <c r="P175" t="s">
         <v>25</v>
       </c>
       <c r="Q175" t="s">
         <v>25</v>
       </c>
       <c r="R175" t="s">
         <v>25</v>
       </c>
       <c r="S175" t="s">
         <v>25</v>
       </c>
       <c r="T175">
         <v>124.46</v>
       </c>
     </row>
     <row r="176" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C176" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E176" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F176" t="s">
         <v>124</v>
       </c>
       <c r="G176" t="s">
         <v>45</v>
       </c>
       <c r="H176">
         <v>2</v>
       </c>
       <c r="I176" t="b">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>150</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>25</v>
       </c>
       <c r="M176" t="s">
         <v>25</v>
       </c>
@@ -14278,57 +14281,57 @@
       </c>
       <c r="O176" t="s">
         <v>25</v>
       </c>
       <c r="P176" t="s">
         <v>25</v>
       </c>
       <c r="Q176">
         <v>124.31</v>
       </c>
       <c r="R176" t="s">
         <v>25</v>
       </c>
       <c r="S176" t="s">
         <v>25</v>
       </c>
       <c r="T176">
         <v>124.31</v>
       </c>
     </row>
     <row r="177" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C177" t="s">
         <v>118</v>
       </c>
       <c r="E177" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F177" t="s">
         <v>23</v>
       </c>
       <c r="G177" t="s">
         <v>45</v>
       </c>
       <c r="H177">
         <v>14</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>150</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177" t="s">
         <v>25</v>
       </c>
       <c r="M177" t="s">
         <v>25</v>
       </c>
@@ -14340,51 +14343,51 @@
       </c>
       <c r="P177" t="s">
         <v>25</v>
       </c>
       <c r="Q177" t="s">
         <v>25</v>
       </c>
       <c r="R177" t="s">
         <v>25</v>
       </c>
       <c r="S177" t="s">
         <v>25</v>
       </c>
       <c r="T177">
         <v>124.21</v>
       </c>
     </row>
     <row r="178" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>20</v>
       </c>
       <c r="C178" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E178" t="s">
         <v>25</v>
       </c>
       <c r="F178" t="s">
         <v>29</v>
       </c>
       <c r="G178" t="s">
         <v>24</v>
       </c>
       <c r="H178">
         <v>29</v>
       </c>
       <c r="I178" t="b">
         <v>0</v>
       </c>
       <c r="J178" t="s">
         <v>150</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178" t="s">
         <v>25</v>
       </c>
@@ -14396,54 +14399,54 @@
       </c>
       <c r="O178" t="s">
         <v>25</v>
       </c>
       <c r="P178">
         <v>123.97</v>
       </c>
       <c r="Q178" t="s">
         <v>25</v>
       </c>
       <c r="R178" t="s">
         <v>25</v>
       </c>
       <c r="S178" t="s">
         <v>25</v>
       </c>
       <c r="T178">
         <v>123.97</v>
       </c>
     </row>
     <row r="179" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C179" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D179">
         <v>2204</v>
       </c>
       <c r="E179" t="s">
         <v>51</v>
       </c>
       <c r="F179" t="s">
         <v>29</v>
       </c>
       <c r="G179" t="s">
         <v>24</v>
       </c>
       <c r="H179">
         <v>30</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>150</v>
       </c>
       <c r="K179">
         <v>1</v>
       </c>
@@ -14458,54 +14461,54 @@
       </c>
       <c r="O179" t="s">
         <v>25</v>
       </c>
       <c r="P179" t="s">
         <v>25</v>
       </c>
       <c r="Q179" t="s">
         <v>25</v>
       </c>
       <c r="R179" t="s">
         <v>25</v>
       </c>
       <c r="S179" t="s">
         <v>25</v>
       </c>
       <c r="T179">
         <v>123.73</v>
       </c>
     </row>
     <row r="180" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C180" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E180" t="s">
         <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>29</v>
       </c>
       <c r="G180" t="s">
         <v>24</v>
       </c>
       <c r="H180">
         <v>31</v>
       </c>
       <c r="I180" t="b">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>150</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180" t="s">
         <v>25</v>
       </c>
@@ -14517,54 +14520,54 @@
       </c>
       <c r="O180" t="s">
         <v>25</v>
       </c>
       <c r="P180" t="s">
         <v>25</v>
       </c>
       <c r="Q180" t="s">
         <v>25</v>
       </c>
       <c r="R180" t="s">
         <v>25</v>
       </c>
       <c r="S180" t="s">
         <v>25</v>
       </c>
       <c r="T180">
         <v>123.43</v>
       </c>
     </row>
     <row r="181" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C181" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D181">
         <v>1108</v>
       </c>
       <c r="E181" t="s">
         <v>48</v>
       </c>
       <c r="F181" t="s">
         <v>23</v>
       </c>
       <c r="G181" t="s">
         <v>24</v>
       </c>
       <c r="H181">
         <v>68</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
         <v>150</v>
       </c>
       <c r="K181">
         <v>1</v>
       </c>
@@ -14579,54 +14582,54 @@
       </c>
       <c r="O181" t="s">
         <v>25</v>
       </c>
       <c r="P181" t="s">
         <v>25</v>
       </c>
       <c r="Q181" t="s">
         <v>25</v>
       </c>
       <c r="R181" t="s">
         <v>25</v>
       </c>
       <c r="S181" t="s">
         <v>25</v>
       </c>
       <c r="T181">
         <v>123.16</v>
       </c>
     </row>
     <row r="182" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C182" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E182" t="s">
         <v>25</v>
       </c>
       <c r="F182" t="s">
         <v>23</v>
       </c>
       <c r="G182" t="s">
         <v>24</v>
       </c>
       <c r="H182">
         <v>69</v>
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
         <v>150</v>
       </c>
       <c r="K182">
         <v>1</v>
       </c>
       <c r="L182" t="s">
         <v>25</v>
       </c>
@@ -14638,57 +14641,57 @@
       </c>
       <c r="O182" t="s">
         <v>25</v>
       </c>
       <c r="P182" t="s">
         <v>25</v>
       </c>
       <c r="Q182" t="s">
         <v>25</v>
       </c>
       <c r="R182" t="s">
         <v>25</v>
       </c>
       <c r="S182" t="s">
         <v>25</v>
       </c>
       <c r="T182">
         <v>123.12</v>
       </c>
     </row>
     <row r="183" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C183" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E183" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F183" t="s">
         <v>29</v>
       </c>
       <c r="G183" t="s">
         <v>24</v>
       </c>
       <c r="H183">
         <v>32</v>
       </c>
       <c r="I183" t="b">
         <v>0</v>
       </c>
       <c r="J183" t="s">
         <v>150</v>
       </c>
       <c r="K183">
         <v>1</v>
       </c>
       <c r="L183" t="s">
         <v>25</v>
       </c>
       <c r="M183" t="s">
         <v>25</v>
       </c>
@@ -14697,54 +14700,54 @@
       </c>
       <c r="O183" t="s">
         <v>25</v>
       </c>
       <c r="P183" t="s">
         <v>25</v>
       </c>
       <c r="Q183" t="s">
         <v>25</v>
       </c>
       <c r="R183" t="s">
         <v>25</v>
       </c>
       <c r="S183" t="s">
         <v>25</v>
       </c>
       <c r="T183">
         <v>122.84</v>
       </c>
     </row>
     <row r="184" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C184" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D184">
         <v>2216</v>
       </c>
       <c r="E184" t="s">
         <v>42</v>
       </c>
       <c r="F184" t="s">
         <v>23</v>
       </c>
       <c r="G184" t="s">
         <v>24</v>
       </c>
       <c r="H184">
         <v>70</v>
       </c>
       <c r="I184" t="b">
         <v>0</v>
       </c>
       <c r="J184" t="s">
         <v>150</v>
       </c>
       <c r="K184">
         <v>1</v>
       </c>
@@ -14762,51 +14765,51 @@
       </c>
       <c r="P184" t="s">
         <v>25</v>
       </c>
       <c r="Q184" t="s">
         <v>25</v>
       </c>
       <c r="R184" t="s">
         <v>25</v>
       </c>
       <c r="S184" t="s">
         <v>25</v>
       </c>
       <c r="T184">
         <v>122.44</v>
       </c>
     </row>
     <row r="185" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>155</v>
       </c>
       <c r="C185" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E185" t="s">
         <v>66</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
       <c r="G185" t="s">
         <v>24</v>
       </c>
       <c r="H185">
         <v>71</v>
       </c>
       <c r="I185" t="b">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>150</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185" t="s">
         <v>25</v>
       </c>
@@ -14818,57 +14821,57 @@
       </c>
       <c r="O185" t="s">
         <v>25</v>
       </c>
       <c r="P185" t="s">
         <v>25</v>
       </c>
       <c r="Q185" t="s">
         <v>25</v>
       </c>
       <c r="R185" t="s">
         <v>25</v>
       </c>
       <c r="S185" t="s">
         <v>25</v>
       </c>
       <c r="T185">
         <v>122.24</v>
       </c>
     </row>
     <row r="186" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C186" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E186" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F186" t="s">
         <v>23</v>
       </c>
       <c r="G186" t="s">
         <v>24</v>
       </c>
       <c r="H186">
         <v>72</v>
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>150</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186" t="s">
         <v>25</v>
       </c>
       <c r="M186" t="s">
         <v>25</v>
       </c>
@@ -14880,51 +14883,51 @@
       </c>
       <c r="P186" t="s">
         <v>25</v>
       </c>
       <c r="Q186" t="s">
         <v>25</v>
       </c>
       <c r="R186" t="s">
         <v>25</v>
       </c>
       <c r="S186" t="s">
         <v>25</v>
       </c>
       <c r="T186">
         <v>122.21</v>
       </c>
     </row>
     <row r="187" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>72</v>
       </c>
       <c r="C187" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E187" t="s">
         <v>66</v>
       </c>
       <c r="F187" t="s">
         <v>29</v>
       </c>
       <c r="G187" t="s">
         <v>24</v>
       </c>
       <c r="H187">
         <v>33</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>150</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187" t="s">
         <v>25</v>
       </c>
@@ -14936,54 +14939,54 @@
       </c>
       <c r="O187" t="s">
         <v>25</v>
       </c>
       <c r="P187" t="s">
         <v>25</v>
       </c>
       <c r="Q187" t="s">
         <v>25</v>
       </c>
       <c r="R187" t="s">
         <v>25</v>
       </c>
       <c r="S187" t="s">
         <v>25</v>
       </c>
       <c r="T187">
         <v>122.13</v>
       </c>
     </row>
     <row r="188" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C188" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E188" t="s">
         <v>38</v>
       </c>
       <c r="F188" t="s">
         <v>23</v>
       </c>
       <c r="G188" t="s">
         <v>45</v>
       </c>
       <c r="H188">
         <v>15</v>
       </c>
       <c r="I188" t="b">
         <v>0</v>
       </c>
       <c r="J188" t="s">
         <v>150</v>
       </c>
       <c r="K188">
         <v>1</v>
       </c>
       <c r="L188" t="s">
         <v>25</v>
       </c>
@@ -14998,57 +15001,57 @@
       </c>
       <c r="P188" t="s">
         <v>25</v>
       </c>
       <c r="Q188">
         <v>121.64</v>
       </c>
       <c r="R188" t="s">
         <v>25</v>
       </c>
       <c r="S188" t="s">
         <v>25</v>
       </c>
       <c r="T188">
         <v>121.64</v>
       </c>
     </row>
     <row r="189" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>69</v>
       </c>
       <c r="C189" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D189">
         <v>856</v>
       </c>
       <c r="E189" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F189" t="s">
         <v>39</v>
       </c>
       <c r="G189" t="s">
         <v>24</v>
       </c>
       <c r="H189">
         <v>25</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>150</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189" t="s">
         <v>25</v>
       </c>
       <c r="M189" t="s">
         <v>25</v>
       </c>
@@ -15057,51 +15060,51 @@
       </c>
       <c r="O189" t="s">
         <v>25</v>
       </c>
       <c r="P189" t="s">
         <v>25</v>
       </c>
       <c r="Q189">
         <v>121.6</v>
       </c>
       <c r="R189" t="s">
         <v>25</v>
       </c>
       <c r="S189" t="s">
         <v>25</v>
       </c>
       <c r="T189">
         <v>121.6</v>
       </c>
     </row>
     <row r="190" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C190" t="s">
         <v>21</v>
       </c>
       <c r="D190">
         <v>1863</v>
       </c>
       <c r="E190" t="s">
         <v>66</v>
       </c>
       <c r="F190" t="s">
         <v>23</v>
       </c>
       <c r="G190" t="s">
         <v>24</v>
       </c>
       <c r="H190">
         <v>73</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>150</v>
       </c>
@@ -15119,54 +15122,54 @@
       </c>
       <c r="O190" t="s">
         <v>25</v>
       </c>
       <c r="P190" t="s">
         <v>25</v>
       </c>
       <c r="Q190" t="s">
         <v>25</v>
       </c>
       <c r="R190" t="s">
         <v>25</v>
       </c>
       <c r="S190" t="s">
         <v>25</v>
       </c>
       <c r="T190">
         <v>121.49</v>
       </c>
     </row>
     <row r="191" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C191" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E191" t="s">
         <v>25</v>
       </c>
       <c r="F191" t="s">
         <v>29</v>
       </c>
       <c r="G191" t="s">
         <v>24</v>
       </c>
       <c r="H191">
         <v>34</v>
       </c>
       <c r="I191" t="b">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>150</v>
       </c>
       <c r="K191">
         <v>1</v>
       </c>
       <c r="L191" t="s">
         <v>25</v>
       </c>
@@ -15178,51 +15181,51 @@
       </c>
       <c r="O191" t="s">
         <v>25</v>
       </c>
       <c r="P191">
         <v>121.17</v>
       </c>
       <c r="Q191" t="s">
         <v>25</v>
       </c>
       <c r="R191" t="s">
         <v>25</v>
       </c>
       <c r="S191" t="s">
         <v>25</v>
       </c>
       <c r="T191">
         <v>121.17</v>
       </c>
     </row>
     <row r="192" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C192" t="s">
         <v>123</v>
       </c>
       <c r="D192">
         <v>1764</v>
       </c>
       <c r="E192" t="s">
         <v>66</v>
       </c>
       <c r="F192" t="s">
         <v>124</v>
       </c>
       <c r="G192" t="s">
         <v>24</v>
       </c>
       <c r="H192">
         <v>7</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>150</v>
       </c>
@@ -15243,51 +15246,51 @@
       </c>
       <c r="P192" t="s">
         <v>25</v>
       </c>
       <c r="Q192" t="s">
         <v>25</v>
       </c>
       <c r="R192" t="s">
         <v>25</v>
       </c>
       <c r="S192" t="s">
         <v>25</v>
       </c>
       <c r="T192">
         <v>120.76</v>
       </c>
     </row>
     <row r="193" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>104</v>
       </c>
       <c r="C193" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E193" t="s">
         <v>25</v>
       </c>
       <c r="F193" t="s">
         <v>23</v>
       </c>
       <c r="G193" t="s">
         <v>24</v>
       </c>
       <c r="H193">
         <v>74</v>
       </c>
       <c r="I193" t="b">
         <v>0</v>
       </c>
       <c r="J193" t="s">
         <v>150</v>
       </c>
       <c r="K193">
         <v>1</v>
       </c>
       <c r="L193" t="s">
         <v>25</v>
       </c>
@@ -15302,54 +15305,54 @@
       </c>
       <c r="P193" t="s">
         <v>25</v>
       </c>
       <c r="Q193">
         <v>120.23</v>
       </c>
       <c r="R193" t="s">
         <v>25</v>
       </c>
       <c r="S193" t="s">
         <v>25</v>
       </c>
       <c r="T193">
         <v>120.23</v>
       </c>
     </row>
     <row r="194" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>127</v>
       </c>
       <c r="C194" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E194" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F194" t="s">
         <v>23</v>
       </c>
       <c r="G194" t="s">
         <v>24</v>
       </c>
       <c r="H194">
         <v>75</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>150</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194" t="s">
         <v>25</v>
       </c>
       <c r="M194" t="s">
         <v>25</v>
       </c>
@@ -15358,54 +15361,54 @@
       </c>
       <c r="O194" t="s">
         <v>25</v>
       </c>
       <c r="P194" t="s">
         <v>25</v>
       </c>
       <c r="Q194" t="s">
         <v>25</v>
       </c>
       <c r="R194" t="s">
         <v>25</v>
       </c>
       <c r="S194" t="s">
         <v>25</v>
       </c>
       <c r="T194">
         <v>120.1</v>
       </c>
     </row>
     <row r="195" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C195" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E195" t="s">
         <v>25</v>
       </c>
       <c r="F195" t="s">
         <v>23</v>
       </c>
       <c r="G195" t="s">
         <v>24</v>
       </c>
       <c r="H195">
         <v>76</v>
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>150</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195" t="s">
         <v>25</v>
       </c>
@@ -15417,54 +15420,54 @@
       </c>
       <c r="O195" t="s">
         <v>25</v>
       </c>
       <c r="P195" t="s">
         <v>25</v>
       </c>
       <c r="Q195" t="s">
         <v>25</v>
       </c>
       <c r="R195" t="s">
         <v>25</v>
       </c>
       <c r="S195" t="s">
         <v>25</v>
       </c>
       <c r="T195">
         <v>119.72</v>
       </c>
     </row>
     <row r="196" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C196" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E196" t="s">
         <v>25</v>
       </c>
       <c r="F196" t="s">
         <v>23</v>
       </c>
       <c r="G196" t="s">
         <v>24</v>
       </c>
       <c r="H196">
         <v>77</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>150</v>
       </c>
       <c r="K196">
         <v>1</v>
       </c>
       <c r="L196" t="s">
         <v>25</v>
       </c>
@@ -15476,57 +15479,57 @@
       </c>
       <c r="O196" t="s">
         <v>25</v>
       </c>
       <c r="P196" t="s">
         <v>25</v>
       </c>
       <c r="Q196" t="s">
         <v>25</v>
       </c>
       <c r="R196" t="s">
         <v>25</v>
       </c>
       <c r="S196" t="s">
         <v>25</v>
       </c>
       <c r="T196">
         <v>119.63</v>
       </c>
     </row>
     <row r="197" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C197" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E197" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F197" t="s">
         <v>23</v>
       </c>
       <c r="G197" t="s">
         <v>45</v>
       </c>
       <c r="H197">
         <v>16</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>150</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197" t="s">
         <v>25</v>
       </c>
       <c r="M197" t="s">
         <v>25</v>
       </c>
@@ -15535,57 +15538,57 @@
       </c>
       <c r="O197" t="s">
         <v>25</v>
       </c>
       <c r="P197" t="s">
         <v>25</v>
       </c>
       <c r="Q197" t="s">
         <v>25</v>
       </c>
       <c r="R197" t="s">
         <v>25</v>
       </c>
       <c r="S197" t="s">
         <v>25</v>
       </c>
       <c r="T197">
         <v>119.59</v>
       </c>
     </row>
     <row r="198" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C198" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E198" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F198" t="s">
         <v>23</v>
       </c>
       <c r="G198" t="s">
         <v>24</v>
       </c>
       <c r="H198">
         <v>78</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>150</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198" t="s">
         <v>25</v>
       </c>
       <c r="M198" t="s">
         <v>25</v>
       </c>
@@ -15594,57 +15597,57 @@
       </c>
       <c r="O198" t="s">
         <v>25</v>
       </c>
       <c r="P198" t="s">
         <v>25</v>
       </c>
       <c r="Q198" t="s">
         <v>25</v>
       </c>
       <c r="R198" t="s">
         <v>25</v>
       </c>
       <c r="S198" t="s">
         <v>25</v>
       </c>
       <c r="T198">
         <v>119.35</v>
       </c>
     </row>
     <row r="199" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C199" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E199" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F199" t="s">
         <v>39</v>
       </c>
       <c r="G199" t="s">
         <v>24</v>
       </c>
       <c r="H199">
         <v>26</v>
       </c>
       <c r="I199" t="b">
         <v>0</v>
       </c>
       <c r="J199" t="s">
         <v>150</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199" t="s">
         <v>25</v>
       </c>
       <c r="M199" t="s">
         <v>25</v>
       </c>
@@ -15653,54 +15656,54 @@
       </c>
       <c r="O199" t="s">
         <v>25</v>
       </c>
       <c r="P199" t="s">
         <v>25</v>
       </c>
       <c r="Q199" t="s">
         <v>25</v>
       </c>
       <c r="R199" t="s">
         <v>25</v>
       </c>
       <c r="S199" t="s">
         <v>25</v>
       </c>
       <c r="T199">
         <v>119.32</v>
       </c>
     </row>
     <row r="200" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C200" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E200" t="s">
         <v>61</v>
       </c>
       <c r="F200" t="s">
         <v>23</v>
       </c>
       <c r="G200" t="s">
         <v>24</v>
       </c>
       <c r="H200">
         <v>79</v>
       </c>
       <c r="I200" t="b">
         <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>150</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200" t="s">
         <v>25</v>
       </c>
@@ -15712,57 +15715,57 @@
       </c>
       <c r="O200" t="s">
         <v>25</v>
       </c>
       <c r="P200" t="s">
         <v>25</v>
       </c>
       <c r="Q200" t="s">
         <v>25</v>
       </c>
       <c r="R200" t="s">
         <v>25</v>
       </c>
       <c r="S200" t="s">
         <v>25</v>
       </c>
       <c r="T200">
         <v>119.21</v>
       </c>
     </row>
     <row r="201" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C201" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E201" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F201" t="s">
         <v>23</v>
       </c>
       <c r="G201" t="s">
         <v>45</v>
       </c>
       <c r="H201">
         <v>17</v>
       </c>
       <c r="I201" t="b">
         <v>0</v>
       </c>
       <c r="J201" t="s">
         <v>150</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201" t="s">
         <v>25</v>
       </c>
       <c r="M201" t="s">
         <v>25</v>
       </c>
@@ -15771,54 +15774,54 @@
       </c>
       <c r="O201" t="s">
         <v>25</v>
       </c>
       <c r="P201" t="s">
         <v>25</v>
       </c>
       <c r="Q201" t="s">
         <v>25</v>
       </c>
       <c r="R201" t="s">
         <v>25</v>
       </c>
       <c r="S201" t="s">
         <v>25</v>
       </c>
       <c r="T201">
         <v>119.17</v>
       </c>
     </row>
     <row r="202" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C202" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E202" t="s">
         <v>25</v>
       </c>
       <c r="F202" t="s">
         <v>29</v>
       </c>
       <c r="G202" t="s">
         <v>24</v>
       </c>
       <c r="H202">
         <v>35</v>
       </c>
       <c r="I202" t="b">
         <v>0</v>
       </c>
       <c r="J202" t="s">
         <v>150</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202" t="s">
         <v>25</v>
       </c>
@@ -15830,51 +15833,51 @@
       </c>
       <c r="O202" t="s">
         <v>25</v>
       </c>
       <c r="P202" t="s">
         <v>25</v>
       </c>
       <c r="Q202" t="s">
         <v>25</v>
       </c>
       <c r="R202" t="s">
         <v>25</v>
       </c>
       <c r="S202" t="s">
         <v>25</v>
       </c>
       <c r="T202">
         <v>119.11</v>
       </c>
     </row>
     <row r="203" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C203" t="s">
         <v>21</v>
       </c>
       <c r="D203">
         <v>2213</v>
       </c>
       <c r="E203" t="s">
         <v>66</v>
       </c>
       <c r="F203" t="s">
         <v>39</v>
       </c>
       <c r="G203" t="s">
         <v>24</v>
       </c>
       <c r="H203">
         <v>27</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>150</v>
       </c>
@@ -15892,57 +15895,57 @@
       </c>
       <c r="O203" t="s">
         <v>25</v>
       </c>
       <c r="P203">
         <v>118.94</v>
       </c>
       <c r="Q203" t="s">
         <v>25</v>
       </c>
       <c r="R203" t="s">
         <v>25</v>
       </c>
       <c r="S203" t="s">
         <v>25</v>
       </c>
       <c r="T203">
         <v>118.94</v>
       </c>
     </row>
     <row r="204" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C204" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E204" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F204" t="s">
         <v>23</v>
       </c>
       <c r="G204" t="s">
         <v>24</v>
       </c>
       <c r="H204">
         <v>80</v>
       </c>
       <c r="I204" t="b">
         <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>150</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204" t="s">
         <v>25</v>
       </c>
       <c r="M204" t="s">
         <v>25</v>
       </c>
@@ -15951,54 +15954,54 @@
       </c>
       <c r="O204" t="s">
         <v>25</v>
       </c>
       <c r="P204" t="s">
         <v>25</v>
       </c>
       <c r="Q204" t="s">
         <v>25</v>
       </c>
       <c r="R204" t="s">
         <v>25</v>
       </c>
       <c r="S204" t="s">
         <v>25</v>
       </c>
       <c r="T204">
         <v>118.89</v>
       </c>
     </row>
     <row r="205" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C205" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D205">
         <v>228</v>
       </c>
       <c r="E205" t="s">
         <v>66</v>
       </c>
       <c r="F205" t="s">
         <v>56</v>
       </c>
       <c r="G205" t="s">
         <v>24</v>
       </c>
       <c r="H205">
         <v>10</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>150</v>
       </c>
       <c r="K205">
         <v>1</v>
       </c>
@@ -16013,54 +16016,54 @@
       </c>
       <c r="O205" t="s">
         <v>25</v>
       </c>
       <c r="P205">
         <v>118.78</v>
       </c>
       <c r="Q205" t="s">
         <v>25</v>
       </c>
       <c r="R205" t="s">
         <v>25</v>
       </c>
       <c r="S205" t="s">
         <v>25</v>
       </c>
       <c r="T205">
         <v>118.78</v>
       </c>
     </row>
     <row r="206" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C206" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E206" t="s">
         <v>25</v>
       </c>
       <c r="F206" t="s">
         <v>29</v>
       </c>
       <c r="G206" t="s">
         <v>24</v>
       </c>
       <c r="H206">
         <v>36</v>
       </c>
       <c r="I206" t="b">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>150</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206" t="s">
         <v>25</v>
       </c>
@@ -16072,51 +16075,51 @@
       </c>
       <c r="O206" t="s">
         <v>25</v>
       </c>
       <c r="P206" t="s">
         <v>25</v>
       </c>
       <c r="Q206" t="s">
         <v>25</v>
       </c>
       <c r="R206" t="s">
         <v>25</v>
       </c>
       <c r="S206" t="s">
         <v>25</v>
       </c>
       <c r="T206">
         <v>118.7</v>
       </c>
     </row>
     <row r="207" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C207" t="s">
         <v>21</v>
       </c>
       <c r="D207">
         <v>1493</v>
       </c>
       <c r="E207" t="s">
         <v>32</v>
       </c>
       <c r="F207" t="s">
         <v>39</v>
       </c>
       <c r="G207" t="s">
         <v>24</v>
       </c>
       <c r="H207">
         <v>28</v>
       </c>
       <c r="I207" t="b">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>150</v>
       </c>
@@ -16134,57 +16137,57 @@
       </c>
       <c r="O207" t="s">
         <v>25</v>
       </c>
       <c r="P207" t="s">
         <v>25</v>
       </c>
       <c r="Q207" t="s">
         <v>25</v>
       </c>
       <c r="R207" t="s">
         <v>25</v>
       </c>
       <c r="S207" t="s">
         <v>25</v>
       </c>
       <c r="T207">
         <v>118.59</v>
       </c>
     </row>
     <row r="208" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C208" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E208" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F208" t="s">
         <v>23</v>
       </c>
       <c r="G208" t="s">
         <v>24</v>
       </c>
       <c r="H208">
         <v>81</v>
       </c>
       <c r="I208" t="b">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>150</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208" t="s">
         <v>25</v>
       </c>
       <c r="M208" t="s">
         <v>25</v>
       </c>
@@ -16196,51 +16199,51 @@
       </c>
       <c r="P208" t="s">
         <v>25</v>
       </c>
       <c r="Q208" t="s">
         <v>25</v>
       </c>
       <c r="R208" t="s">
         <v>25</v>
       </c>
       <c r="S208" t="s">
         <v>25</v>
       </c>
       <c r="T208">
         <v>118.51</v>
       </c>
     </row>
     <row r="209" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>64</v>
       </c>
       <c r="C209" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E209" t="s">
         <v>66</v>
       </c>
       <c r="F209" t="s">
         <v>23</v>
       </c>
       <c r="G209" t="s">
         <v>24</v>
       </c>
       <c r="H209">
         <v>82</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>150</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209" t="s">
         <v>25</v>
       </c>
@@ -16252,54 +16255,54 @@
       </c>
       <c r="O209" t="s">
         <v>25</v>
       </c>
       <c r="P209" t="s">
         <v>25</v>
       </c>
       <c r="Q209" t="s">
         <v>25</v>
       </c>
       <c r="R209" t="s">
         <v>25</v>
       </c>
       <c r="S209" t="s">
         <v>25</v>
       </c>
       <c r="T209">
         <v>118.4</v>
       </c>
     </row>
     <row r="210" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C210" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E210" t="s">
         <v>25</v>
       </c>
       <c r="F210" t="s">
         <v>23</v>
       </c>
       <c r="G210" t="s">
         <v>24</v>
       </c>
       <c r="H210">
         <v>83</v>
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>150</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210" t="s">
         <v>25</v>
       </c>
@@ -16370,51 +16373,51 @@
       </c>
       <c r="O211" t="s">
         <v>25</v>
       </c>
       <c r="P211">
         <v>117.99</v>
       </c>
       <c r="Q211" t="s">
         <v>25</v>
       </c>
       <c r="R211" t="s">
         <v>25</v>
       </c>
       <c r="S211" t="s">
         <v>25</v>
       </c>
       <c r="T211">
         <v>117.99</v>
       </c>
     </row>
     <row r="212" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C212" t="s">
         <v>60</v>
       </c>
       <c r="E212" t="s">
         <v>25</v>
       </c>
       <c r="F212" t="s">
         <v>23</v>
       </c>
       <c r="G212" t="s">
         <v>24</v>
       </c>
       <c r="H212">
         <v>84</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>150</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
@@ -16432,51 +16435,51 @@
       </c>
       <c r="P212" t="s">
         <v>25</v>
       </c>
       <c r="Q212" t="s">
         <v>25</v>
       </c>
       <c r="R212" t="s">
         <v>25</v>
       </c>
       <c r="S212" t="s">
         <v>25</v>
       </c>
       <c r="T212">
         <v>117.87</v>
       </c>
     </row>
     <row r="213" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>154</v>
       </c>
       <c r="C213" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E213" t="s">
         <v>51</v>
       </c>
       <c r="F213" t="s">
         <v>23</v>
       </c>
       <c r="G213" t="s">
         <v>24</v>
       </c>
       <c r="H213">
         <v>85</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>150</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>25</v>
       </c>
@@ -16488,57 +16491,57 @@
       </c>
       <c r="O213" t="s">
         <v>25</v>
       </c>
       <c r="P213" t="s">
         <v>25</v>
       </c>
       <c r="Q213" t="s">
         <v>25</v>
       </c>
       <c r="R213" t="s">
         <v>25</v>
       </c>
       <c r="S213" t="s">
         <v>25</v>
       </c>
       <c r="T213">
         <v>117.82</v>
       </c>
     </row>
     <row r="214" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C214" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E214" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F214" t="s">
         <v>23</v>
       </c>
       <c r="G214" t="s">
         <v>24</v>
       </c>
       <c r="H214">
         <v>86</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>150</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214" t="s">
         <v>25</v>
       </c>
       <c r="M214" t="s">
         <v>25</v>
       </c>
@@ -16547,57 +16550,57 @@
       </c>
       <c r="O214" t="s">
         <v>25</v>
       </c>
       <c r="P214" t="s">
         <v>25</v>
       </c>
       <c r="Q214" t="s">
         <v>25</v>
       </c>
       <c r="R214" t="s">
         <v>25</v>
       </c>
       <c r="S214" t="s">
         <v>25</v>
       </c>
       <c r="T214">
         <v>117.68</v>
       </c>
     </row>
     <row r="215" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C215" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E215" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F215" t="s">
         <v>29</v>
       </c>
       <c r="G215" t="s">
         <v>24</v>
       </c>
       <c r="H215">
         <v>37</v>
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>150</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215" t="s">
         <v>25</v>
       </c>
       <c r="M215" t="s">
         <v>25</v>
       </c>
@@ -16606,54 +16609,54 @@
       </c>
       <c r="O215" t="s">
         <v>25</v>
       </c>
       <c r="P215" t="s">
         <v>25</v>
       </c>
       <c r="Q215" t="s">
         <v>25</v>
       </c>
       <c r="R215" t="s">
         <v>25</v>
       </c>
       <c r="S215" t="s">
         <v>25</v>
       </c>
       <c r="T215">
         <v>117.6</v>
       </c>
     </row>
     <row r="216" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C216" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E216" t="s">
         <v>66</v>
       </c>
       <c r="F216" t="s">
         <v>23</v>
       </c>
       <c r="G216" t="s">
         <v>45</v>
       </c>
       <c r="H216">
         <v>18</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>150</v>
       </c>
       <c r="K216">
         <v>1</v>
       </c>
       <c r="L216" t="s">
         <v>25</v>
       </c>
@@ -16668,51 +16671,51 @@
       </c>
       <c r="P216">
         <v>117.5</v>
       </c>
       <c r="Q216" t="s">
         <v>25</v>
       </c>
       <c r="R216" t="s">
         <v>25</v>
       </c>
       <c r="S216" t="s">
         <v>25</v>
       </c>
       <c r="T216">
         <v>117.5</v>
       </c>
     </row>
     <row r="217" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>85</v>
       </c>
       <c r="C217" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D217">
         <v>1081</v>
       </c>
       <c r="E217" t="s">
         <v>51</v>
       </c>
       <c r="F217" t="s">
         <v>29</v>
       </c>
       <c r="G217" t="s">
         <v>24</v>
       </c>
       <c r="H217">
         <v>38</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>150</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
@@ -16727,54 +16730,54 @@
       </c>
       <c r="O217" t="s">
         <v>25</v>
       </c>
       <c r="P217">
         <v>117.29</v>
       </c>
       <c r="Q217" t="s">
         <v>25</v>
       </c>
       <c r="R217" t="s">
         <v>25</v>
       </c>
       <c r="S217" t="s">
         <v>25</v>
       </c>
       <c r="T217">
         <v>117.29</v>
       </c>
     </row>
     <row r="218" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C218" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E218" t="s">
         <v>25</v>
       </c>
       <c r="F218" t="s">
         <v>23</v>
       </c>
       <c r="G218" t="s">
         <v>24</v>
       </c>
       <c r="H218">
         <v>87</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>150</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>25</v>
       </c>
@@ -16786,54 +16789,54 @@
       </c>
       <c r="O218" t="s">
         <v>25</v>
       </c>
       <c r="P218" t="s">
         <v>25</v>
       </c>
       <c r="Q218" t="s">
         <v>25</v>
       </c>
       <c r="R218" t="s">
         <v>25</v>
       </c>
       <c r="S218" t="s">
         <v>25</v>
       </c>
       <c r="T218">
         <v>117.23</v>
       </c>
     </row>
     <row r="219" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C219" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E219" t="s">
         <v>66</v>
       </c>
       <c r="F219" t="s">
         <v>29</v>
       </c>
       <c r="G219" t="s">
         <v>24</v>
       </c>
       <c r="H219">
         <v>39</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>150</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219" t="s">
         <v>25</v>
       </c>
@@ -16845,54 +16848,54 @@
       </c>
       <c r="O219" t="s">
         <v>25</v>
       </c>
       <c r="P219" t="s">
         <v>25</v>
       </c>
       <c r="Q219" t="s">
         <v>25</v>
       </c>
       <c r="R219" t="s">
         <v>25</v>
       </c>
       <c r="S219" t="s">
         <v>25</v>
       </c>
       <c r="T219">
         <v>117.11</v>
       </c>
     </row>
     <row r="220" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C220" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E220" t="s">
         <v>25</v>
       </c>
       <c r="F220" t="s">
         <v>23</v>
       </c>
       <c r="G220" t="s">
         <v>24</v>
       </c>
       <c r="H220">
         <v>88</v>
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>150</v>
       </c>
       <c r="K220">
         <v>1</v>
       </c>
       <c r="L220" t="s">
         <v>25</v>
       </c>
@@ -16904,57 +16907,57 @@
       </c>
       <c r="O220" t="s">
         <v>25</v>
       </c>
       <c r="P220" t="s">
         <v>25</v>
       </c>
       <c r="Q220" t="s">
         <v>25</v>
       </c>
       <c r="R220" t="s">
         <v>25</v>
       </c>
       <c r="S220" t="s">
         <v>25</v>
       </c>
       <c r="T220">
         <v>116.44</v>
       </c>
     </row>
     <row r="221" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C221" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E221" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F221" t="s">
         <v>23</v>
       </c>
       <c r="G221" t="s">
         <v>24</v>
       </c>
       <c r="H221">
         <v>89</v>
       </c>
       <c r="I221" t="b">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>150</v>
       </c>
       <c r="K221">
         <v>1</v>
       </c>
       <c r="L221" t="s">
         <v>25</v>
       </c>
       <c r="M221" t="s">
         <v>25</v>
       </c>
@@ -16963,60 +16966,60 @@
       </c>
       <c r="O221" t="s">
         <v>25</v>
       </c>
       <c r="P221" t="s">
         <v>25</v>
       </c>
       <c r="Q221" t="s">
         <v>25</v>
       </c>
       <c r="R221" t="s">
         <v>25</v>
       </c>
       <c r="S221" t="s">
         <v>25</v>
       </c>
       <c r="T221">
         <v>116.01</v>
       </c>
     </row>
     <row r="222" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C222" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D222">
         <v>1703</v>
       </c>
       <c r="E222" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F222" t="s">
         <v>29</v>
       </c>
       <c r="G222" t="s">
         <v>24</v>
       </c>
       <c r="H222">
         <v>40</v>
       </c>
       <c r="I222" t="b">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>150</v>
       </c>
       <c r="K222">
         <v>1</v>
       </c>
       <c r="L222">
         <v>115.96</v>
       </c>
       <c r="M222" t="s">
         <v>25</v>
       </c>
@@ -17025,54 +17028,54 @@
       </c>
       <c r="O222" t="s">
         <v>25</v>
       </c>
       <c r="P222" t="s">
         <v>25</v>
       </c>
       <c r="Q222" t="s">
         <v>25</v>
       </c>
       <c r="R222" t="s">
         <v>25</v>
       </c>
       <c r="S222" t="s">
         <v>25</v>
       </c>
       <c r="T222">
         <v>115.96</v>
       </c>
     </row>
     <row r="223" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C223" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E223" t="s">
         <v>25</v>
       </c>
       <c r="F223" t="s">
         <v>23</v>
       </c>
       <c r="G223" t="s">
         <v>24</v>
       </c>
       <c r="H223">
         <v>90</v>
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>150</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223" t="s">
         <v>25</v>
       </c>
@@ -17084,57 +17087,57 @@
       </c>
       <c r="O223" t="s">
         <v>25</v>
       </c>
       <c r="P223" t="s">
         <v>25</v>
       </c>
       <c r="Q223" t="s">
         <v>25</v>
       </c>
       <c r="R223" t="s">
         <v>25</v>
       </c>
       <c r="S223" t="s">
         <v>25</v>
       </c>
       <c r="T223">
         <v>115.94</v>
       </c>
     </row>
     <row r="224" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C224" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E224" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F224" t="s">
         <v>23</v>
       </c>
       <c r="G224" t="s">
         <v>45</v>
       </c>
       <c r="H224">
         <v>19</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>150</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224" t="s">
         <v>25</v>
       </c>
       <c r="M224" t="s">
         <v>25</v>
       </c>
@@ -17143,57 +17146,57 @@
       </c>
       <c r="O224" t="s">
         <v>25</v>
       </c>
       <c r="P224" t="s">
         <v>25</v>
       </c>
       <c r="Q224" t="s">
         <v>25</v>
       </c>
       <c r="R224" t="s">
         <v>25</v>
       </c>
       <c r="S224" t="s">
         <v>25</v>
       </c>
       <c r="T224">
         <v>115.92</v>
       </c>
     </row>
     <row r="225" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C225" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E225" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F225" t="s">
         <v>39</v>
       </c>
       <c r="G225" t="s">
         <v>24</v>
       </c>
       <c r="H225">
         <v>29</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
         <v>150</v>
       </c>
       <c r="K225">
         <v>1</v>
       </c>
       <c r="L225" t="s">
         <v>25</v>
       </c>
       <c r="M225" t="s">
         <v>25</v>
       </c>
@@ -17264,51 +17267,51 @@
       </c>
       <c r="P226" t="s">
         <v>25</v>
       </c>
       <c r="Q226" t="s">
         <v>25</v>
       </c>
       <c r="R226" t="s">
         <v>25</v>
       </c>
       <c r="S226" t="s">
         <v>25</v>
       </c>
       <c r="T226">
         <v>115.56</v>
       </c>
     </row>
     <row r="227" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>155</v>
       </c>
       <c r="C227" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D227">
         <v>1759</v>
       </c>
       <c r="E227" t="s">
         <v>66</v>
       </c>
       <c r="F227" t="s">
         <v>29</v>
       </c>
       <c r="G227" t="s">
         <v>24</v>
       </c>
       <c r="H227">
         <v>42</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>150</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
@@ -17326,54 +17329,54 @@
       </c>
       <c r="P227" t="s">
         <v>25</v>
       </c>
       <c r="Q227" t="s">
         <v>25</v>
       </c>
       <c r="R227" t="s">
         <v>25</v>
       </c>
       <c r="S227" t="s">
         <v>25</v>
       </c>
       <c r="T227">
         <v>115.46</v>
       </c>
     </row>
     <row r="228" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>117</v>
       </c>
       <c r="C228" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E228" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F228" t="s">
         <v>29</v>
       </c>
       <c r="G228" t="s">
         <v>24</v>
       </c>
       <c r="H228">
         <v>43</v>
       </c>
       <c r="I228" t="b">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>150</v>
       </c>
       <c r="K228">
         <v>1</v>
       </c>
       <c r="L228" t="s">
         <v>25</v>
       </c>
       <c r="M228" t="s">
         <v>25</v>
       </c>
@@ -17382,57 +17385,57 @@
       </c>
       <c r="O228" t="s">
         <v>25</v>
       </c>
       <c r="P228" t="s">
         <v>25</v>
       </c>
       <c r="Q228" t="s">
         <v>25</v>
       </c>
       <c r="R228" t="s">
         <v>25</v>
       </c>
       <c r="S228" t="s">
         <v>25</v>
       </c>
       <c r="T228">
         <v>115.46</v>
       </c>
     </row>
     <row r="229" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C229" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E229" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F229" t="s">
         <v>23</v>
       </c>
       <c r="G229" t="s">
         <v>45</v>
       </c>
       <c r="H229">
         <v>20</v>
       </c>
       <c r="I229" t="b">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>150</v>
       </c>
       <c r="K229">
         <v>1</v>
       </c>
       <c r="L229" t="s">
         <v>25</v>
       </c>
       <c r="M229" t="s">
         <v>25</v>
       </c>
@@ -17444,54 +17447,54 @@
       </c>
       <c r="P229" t="s">
         <v>25</v>
       </c>
       <c r="Q229" t="s">
         <v>25</v>
       </c>
       <c r="R229" t="s">
         <v>25</v>
       </c>
       <c r="S229" t="s">
         <v>25</v>
       </c>
       <c r="T229">
         <v>115.37</v>
       </c>
     </row>
     <row r="230" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>72</v>
       </c>
       <c r="C230" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E230" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F230" t="s">
         <v>23</v>
       </c>
       <c r="G230" t="s">
         <v>24</v>
       </c>
       <c r="H230">
         <v>91</v>
       </c>
       <c r="I230" t="b">
         <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>150</v>
       </c>
       <c r="K230">
         <v>1</v>
       </c>
       <c r="L230" t="s">
         <v>25</v>
       </c>
       <c r="M230" t="s">
         <v>25</v>
       </c>
@@ -17500,60 +17503,60 @@
       </c>
       <c r="O230" t="s">
         <v>25</v>
       </c>
       <c r="P230">
         <v>115.34</v>
       </c>
       <c r="Q230" t="s">
         <v>25</v>
       </c>
       <c r="R230" t="s">
         <v>25</v>
       </c>
       <c r="S230" t="s">
         <v>25</v>
       </c>
       <c r="T230">
         <v>115.34</v>
       </c>
     </row>
     <row r="231" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C231" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D231">
         <v>1619</v>
       </c>
       <c r="E231" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F231" t="s">
         <v>29</v>
       </c>
       <c r="G231" t="s">
         <v>24</v>
       </c>
       <c r="H231">
         <v>44</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>150</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231" t="s">
         <v>25</v>
       </c>
       <c r="M231" t="s">
         <v>25</v>
       </c>
@@ -17562,54 +17565,54 @@
       </c>
       <c r="O231" t="s">
         <v>25</v>
       </c>
       <c r="P231" t="s">
         <v>25</v>
       </c>
       <c r="Q231" t="s">
         <v>25</v>
       </c>
       <c r="R231" t="s">
         <v>25</v>
       </c>
       <c r="S231" t="s">
         <v>25</v>
       </c>
       <c r="T231">
         <v>115.2</v>
       </c>
     </row>
     <row r="232" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C232" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D232">
         <v>2181</v>
       </c>
       <c r="E232" t="s">
         <v>66</v>
       </c>
       <c r="F232" t="s">
         <v>23</v>
       </c>
       <c r="G232" t="s">
         <v>45</v>
       </c>
       <c r="H232">
         <v>21</v>
       </c>
       <c r="I232" t="b">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>150</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
@@ -17624,51 +17627,51 @@
       </c>
       <c r="O232" t="s">
         <v>25</v>
       </c>
       <c r="P232" t="s">
         <v>25</v>
       </c>
       <c r="Q232" t="s">
         <v>25</v>
       </c>
       <c r="R232" t="s">
         <v>25</v>
       </c>
       <c r="S232" t="s">
         <v>25</v>
       </c>
       <c r="T232">
         <v>115.18</v>
       </c>
     </row>
     <row r="233" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C233" t="s">
         <v>60</v>
       </c>
       <c r="E233" t="s">
         <v>66</v>
       </c>
       <c r="F233" t="s">
         <v>23</v>
       </c>
       <c r="G233" t="s">
         <v>45</v>
       </c>
       <c r="H233">
         <v>22</v>
       </c>
       <c r="I233" t="b">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>150</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
@@ -17683,60 +17686,60 @@
       </c>
       <c r="O233" t="s">
         <v>25</v>
       </c>
       <c r="P233" t="s">
         <v>25</v>
       </c>
       <c r="Q233" t="s">
         <v>25</v>
       </c>
       <c r="R233" t="s">
         <v>25</v>
       </c>
       <c r="S233" t="s">
         <v>25</v>
       </c>
       <c r="T233">
         <v>115.08</v>
       </c>
     </row>
     <row r="234" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C234" t="s">
         <v>21</v>
       </c>
       <c r="D234">
         <v>478</v>
       </c>
       <c r="E234" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F234" t="s">
         <v>126</v>
       </c>
       <c r="G234" t="s">
         <v>24</v>
       </c>
       <c r="H234">
         <v>4</v>
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>150</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234" t="s">
         <v>25</v>
       </c>
       <c r="M234" t="s">
         <v>25</v>
       </c>
@@ -17745,60 +17748,60 @@
       </c>
       <c r="O234" t="s">
         <v>25</v>
       </c>
       <c r="P234" t="s">
         <v>25</v>
       </c>
       <c r="Q234" t="s">
         <v>25</v>
       </c>
       <c r="R234" t="s">
         <v>25</v>
       </c>
       <c r="S234" t="s">
         <v>25</v>
       </c>
       <c r="T234">
         <v>114.99</v>
       </c>
     </row>
     <row r="235" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C235" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D235">
         <v>1449</v>
       </c>
       <c r="E235" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F235" t="s">
         <v>29</v>
       </c>
       <c r="G235" t="s">
         <v>24</v>
       </c>
       <c r="H235">
         <v>45</v>
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
         <v>150</v>
       </c>
       <c r="K235">
         <v>2</v>
       </c>
       <c r="L235">
         <v>114.89</v>
       </c>
       <c r="M235" t="s">
         <v>25</v>
       </c>
@@ -17807,54 +17810,54 @@
       </c>
       <c r="O235">
         <v>102.99</v>
       </c>
       <c r="P235" t="s">
         <v>25</v>
       </c>
       <c r="Q235" t="s">
         <v>25</v>
       </c>
       <c r="R235" t="s">
         <v>25</v>
       </c>
       <c r="S235" t="s">
         <v>25</v>
       </c>
       <c r="T235">
         <v>114.89</v>
       </c>
     </row>
     <row r="236" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C236" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D236">
         <v>2369</v>
       </c>
       <c r="E236" t="s">
         <v>25</v>
       </c>
       <c r="F236" t="s">
         <v>23</v>
       </c>
       <c r="G236" t="s">
         <v>24</v>
       </c>
       <c r="H236">
         <v>92</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>150</v>
       </c>
       <c r="K236">
         <v>1</v>
       </c>
@@ -17869,54 +17872,54 @@
       </c>
       <c r="O236" t="s">
         <v>25</v>
       </c>
       <c r="P236" t="s">
         <v>25</v>
       </c>
       <c r="Q236" t="s">
         <v>25</v>
       </c>
       <c r="R236" t="s">
         <v>25</v>
       </c>
       <c r="S236" t="s">
         <v>25</v>
       </c>
       <c r="T236">
         <v>114.7</v>
       </c>
     </row>
     <row r="237" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C237" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E237" t="s">
         <v>25</v>
       </c>
       <c r="F237" t="s">
         <v>29</v>
       </c>
       <c r="G237" t="s">
         <v>24</v>
       </c>
       <c r="H237">
         <v>46</v>
       </c>
       <c r="I237" t="b">
         <v>0</v>
       </c>
       <c r="J237" t="s">
         <v>150</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237" t="s">
         <v>25</v>
       </c>
@@ -17928,54 +17931,54 @@
       </c>
       <c r="O237" t="s">
         <v>25</v>
       </c>
       <c r="P237" t="s">
         <v>25</v>
       </c>
       <c r="Q237" t="s">
         <v>25</v>
       </c>
       <c r="R237" t="s">
         <v>25</v>
       </c>
       <c r="S237" t="s">
         <v>25</v>
       </c>
       <c r="T237">
         <v>114.52</v>
       </c>
     </row>
     <row r="238" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C238" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E238" t="s">
         <v>25</v>
       </c>
       <c r="F238" t="s">
         <v>23</v>
       </c>
       <c r="G238" t="s">
         <v>24</v>
       </c>
       <c r="H238">
         <v>93</v>
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>150</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238" t="s">
         <v>25</v>
       </c>
@@ -17987,57 +17990,57 @@
       </c>
       <c r="O238" t="s">
         <v>25</v>
       </c>
       <c r="P238" t="s">
         <v>25</v>
       </c>
       <c r="Q238" t="s">
         <v>25</v>
       </c>
       <c r="R238" t="s">
         <v>25</v>
       </c>
       <c r="S238" t="s">
         <v>25</v>
       </c>
       <c r="T238">
         <v>114.42</v>
       </c>
     </row>
     <row r="239" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C239" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E239" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F239" t="s">
         <v>29</v>
       </c>
       <c r="G239" t="s">
         <v>24</v>
       </c>
       <c r="H239">
         <v>47</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>150</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>25</v>
       </c>
       <c r="M239" t="s">
         <v>25</v>
       </c>
@@ -18046,51 +18049,51 @@
       </c>
       <c r="O239" t="s">
         <v>25</v>
       </c>
       <c r="P239" t="s">
         <v>25</v>
       </c>
       <c r="Q239" t="s">
         <v>25</v>
       </c>
       <c r="R239" t="s">
         <v>25</v>
       </c>
       <c r="S239" t="s">
         <v>25</v>
       </c>
       <c r="T239">
         <v>114.25</v>
       </c>
     </row>
     <row r="240" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C240" t="s">
         <v>21</v>
       </c>
       <c r="E240" t="s">
         <v>25</v>
       </c>
       <c r="F240" t="s">
         <v>23</v>
       </c>
       <c r="G240" t="s">
         <v>24</v>
       </c>
       <c r="H240">
         <v>94</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>150</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
@@ -18105,54 +18108,54 @@
       </c>
       <c r="O240" t="s">
         <v>25</v>
       </c>
       <c r="P240" t="s">
         <v>25</v>
       </c>
       <c r="Q240" t="s">
         <v>25</v>
       </c>
       <c r="R240" t="s">
         <v>25</v>
       </c>
       <c r="S240" t="s">
         <v>25</v>
       </c>
       <c r="T240">
         <v>114.05</v>
       </c>
     </row>
     <row r="241" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C241" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E241" t="s">
         <v>51</v>
       </c>
       <c r="F241" t="s">
         <v>29</v>
       </c>
       <c r="G241" t="s">
         <v>24</v>
       </c>
       <c r="H241">
         <v>48</v>
       </c>
       <c r="I241" t="b">
         <v>0</v>
       </c>
       <c r="J241" t="s">
         <v>150</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241" t="s">
         <v>25</v>
       </c>
@@ -18164,54 +18167,54 @@
       </c>
       <c r="O241" t="s">
         <v>25</v>
       </c>
       <c r="P241" t="s">
         <v>25</v>
       </c>
       <c r="Q241">
         <v>113.99</v>
       </c>
       <c r="R241" t="s">
         <v>25</v>
       </c>
       <c r="S241" t="s">
         <v>25</v>
       </c>
       <c r="T241">
         <v>113.99</v>
       </c>
     </row>
     <row r="242" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C242" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E242" t="s">
         <v>66</v>
       </c>
       <c r="F242" t="s">
         <v>56</v>
       </c>
       <c r="G242" t="s">
         <v>24</v>
       </c>
       <c r="H242">
         <v>12</v>
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
         <v>150</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242" t="s">
         <v>25</v>
       </c>
@@ -18223,51 +18226,51 @@
       </c>
       <c r="O242" t="s">
         <v>25</v>
       </c>
       <c r="P242" t="s">
         <v>25</v>
       </c>
       <c r="Q242" t="s">
         <v>25</v>
       </c>
       <c r="R242" t="s">
         <v>25</v>
       </c>
       <c r="S242" t="s">
         <v>25</v>
       </c>
       <c r="T242">
         <v>113.86</v>
       </c>
     </row>
     <row r="243" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C243" t="s">
         <v>103</v>
       </c>
       <c r="E243" t="s">
         <v>25</v>
       </c>
       <c r="F243" t="s">
         <v>29</v>
       </c>
       <c r="G243" t="s">
         <v>24</v>
       </c>
       <c r="H243">
         <v>49</v>
       </c>
       <c r="I243" t="b">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>150</v>
       </c>
       <c r="K243">
         <v>1</v>
       </c>
@@ -18285,54 +18288,54 @@
       </c>
       <c r="P243" t="s">
         <v>25</v>
       </c>
       <c r="Q243" t="s">
         <v>25</v>
       </c>
       <c r="R243" t="s">
         <v>25</v>
       </c>
       <c r="S243" t="s">
         <v>25</v>
       </c>
       <c r="T243">
         <v>113.84</v>
       </c>
     </row>
     <row r="244" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>154</v>
       </c>
       <c r="C244" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E244" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F244" t="s">
         <v>23</v>
       </c>
       <c r="G244" t="s">
         <v>24</v>
       </c>
       <c r="H244">
         <v>95</v>
       </c>
       <c r="I244" t="b">
         <v>0</v>
       </c>
       <c r="J244" t="s">
         <v>150</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244" t="s">
         <v>25</v>
       </c>
       <c r="M244" t="s">
         <v>25</v>
       </c>
@@ -18344,51 +18347,51 @@
       </c>
       <c r="P244" t="s">
         <v>25</v>
       </c>
       <c r="Q244" t="s">
         <v>25</v>
       </c>
       <c r="R244" t="s">
         <v>25</v>
       </c>
       <c r="S244" t="s">
         <v>25</v>
       </c>
       <c r="T244">
         <v>113.84</v>
       </c>
     </row>
     <row r="245" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>106</v>
       </c>
       <c r="C245" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E245" t="s">
         <v>25</v>
       </c>
       <c r="F245" t="s">
         <v>23</v>
       </c>
       <c r="G245" t="s">
         <v>24</v>
       </c>
       <c r="H245">
         <v>96</v>
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
         <v>150</v>
       </c>
       <c r="K245">
         <v>1</v>
       </c>
       <c r="L245" t="s">
         <v>25</v>
       </c>
@@ -18409,51 +18412,51 @@
       </c>
       <c r="R245" t="s">
         <v>25</v>
       </c>
       <c r="S245" t="s">
         <v>25</v>
       </c>
       <c r="T245">
         <v>113.81</v>
       </c>
     </row>
     <row r="246" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>85</v>
       </c>
       <c r="C246" t="s">
         <v>148</v>
       </c>
       <c r="D246">
         <v>1666</v>
       </c>
       <c r="E246" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F246" t="s">
         <v>29</v>
       </c>
       <c r="G246" t="s">
         <v>24</v>
       </c>
       <c r="H246">
         <v>50</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>150</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246">
         <v>113.72</v>
       </c>
       <c r="M246" t="s">
         <v>25</v>
       </c>
@@ -18462,54 +18465,54 @@
       </c>
       <c r="O246" t="s">
         <v>25</v>
       </c>
       <c r="P246" t="s">
         <v>25</v>
       </c>
       <c r="Q246" t="s">
         <v>25</v>
       </c>
       <c r="R246" t="s">
         <v>25</v>
       </c>
       <c r="S246" t="s">
         <v>25</v>
       </c>
       <c r="T246">
         <v>113.72</v>
       </c>
     </row>
     <row r="247" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C247" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E247" t="s">
         <v>25</v>
       </c>
       <c r="F247" t="s">
         <v>23</v>
       </c>
       <c r="G247" t="s">
         <v>24</v>
       </c>
       <c r="H247">
         <v>97</v>
       </c>
       <c r="I247" t="b">
         <v>0</v>
       </c>
       <c r="J247" t="s">
         <v>150</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247" t="s">
         <v>25</v>
       </c>
@@ -18521,54 +18524,54 @@
       </c>
       <c r="O247" t="s">
         <v>25</v>
       </c>
       <c r="P247" t="s">
         <v>25</v>
       </c>
       <c r="Q247" t="s">
         <v>25</v>
       </c>
       <c r="R247" t="s">
         <v>25</v>
       </c>
       <c r="S247" t="s">
         <v>25</v>
       </c>
       <c r="T247">
         <v>113.71</v>
       </c>
     </row>
     <row r="248" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C248" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E248" t="s">
         <v>51</v>
       </c>
       <c r="F248" t="s">
         <v>23</v>
       </c>
       <c r="G248" t="s">
         <v>24</v>
       </c>
       <c r="H248">
         <v>98</v>
       </c>
       <c r="I248" t="b">
         <v>0</v>
       </c>
       <c r="J248" t="s">
         <v>150</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248" t="s">
         <v>25</v>
       </c>
@@ -18583,51 +18586,51 @@
       </c>
       <c r="P248" t="s">
         <v>25</v>
       </c>
       <c r="Q248" t="s">
         <v>25</v>
       </c>
       <c r="R248" t="s">
         <v>25</v>
       </c>
       <c r="S248" t="s">
         <v>25</v>
       </c>
       <c r="T248">
         <v>113.58</v>
       </c>
     </row>
     <row r="249" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>102</v>
       </c>
       <c r="C249" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E249" t="s">
         <v>25</v>
       </c>
       <c r="F249" t="s">
         <v>23</v>
       </c>
       <c r="G249" t="s">
         <v>24</v>
       </c>
       <c r="H249">
         <v>99</v>
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>150</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
       <c r="L249" t="s">
         <v>25</v>
       </c>
@@ -18642,54 +18645,54 @@
       </c>
       <c r="P249">
         <v>113.23</v>
       </c>
       <c r="Q249" t="s">
         <v>25</v>
       </c>
       <c r="R249" t="s">
         <v>25</v>
       </c>
       <c r="S249" t="s">
         <v>25</v>
       </c>
       <c r="T249">
         <v>113.23</v>
       </c>
     </row>
     <row r="250" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>171</v>
       </c>
       <c r="C250" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E250" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F250" t="s">
         <v>23</v>
       </c>
       <c r="G250" t="s">
         <v>24</v>
       </c>
       <c r="H250">
         <v>100</v>
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>150</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250" t="s">
         <v>25</v>
       </c>
       <c r="M250" t="s">
         <v>25</v>
       </c>
@@ -18698,54 +18701,54 @@
       </c>
       <c r="O250" t="s">
         <v>25</v>
       </c>
       <c r="P250" t="s">
         <v>25</v>
       </c>
       <c r="Q250" t="s">
         <v>25</v>
       </c>
       <c r="R250" t="s">
         <v>25</v>
       </c>
       <c r="S250" t="s">
         <v>25</v>
       </c>
       <c r="T250">
         <v>113.13</v>
       </c>
     </row>
     <row r="251" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C251" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D251">
         <v>2044</v>
       </c>
       <c r="E251" t="s">
         <v>66</v>
       </c>
       <c r="F251" t="s">
         <v>29</v>
       </c>
       <c r="G251" t="s">
         <v>24</v>
       </c>
       <c r="H251">
         <v>51</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>150</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
@@ -18763,51 +18766,51 @@
       </c>
       <c r="P251" t="s">
         <v>25</v>
       </c>
       <c r="Q251" t="s">
         <v>25</v>
       </c>
       <c r="R251" t="s">
         <v>25</v>
       </c>
       <c r="S251" t="s">
         <v>25</v>
       </c>
       <c r="T251">
         <v>112.93</v>
       </c>
     </row>
     <row r="252" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>92</v>
       </c>
       <c r="C252" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E252" t="s">
         <v>25</v>
       </c>
       <c r="F252" t="s">
         <v>23</v>
       </c>
       <c r="G252" t="s">
         <v>24</v>
       </c>
       <c r="H252">
         <v>101</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>150</v>
       </c>
       <c r="K252">
         <v>1</v>
       </c>
       <c r="L252" t="s">
         <v>25</v>
       </c>
@@ -18819,57 +18822,57 @@
       </c>
       <c r="O252" t="s">
         <v>25</v>
       </c>
       <c r="P252">
         <v>112.87</v>
       </c>
       <c r="Q252" t="s">
         <v>25</v>
       </c>
       <c r="R252" t="s">
         <v>25</v>
       </c>
       <c r="S252" t="s">
         <v>25</v>
       </c>
       <c r="T252">
         <v>112.87</v>
       </c>
     </row>
     <row r="253" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C253" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E253" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F253" t="s">
         <v>23</v>
       </c>
       <c r="G253" t="s">
         <v>45</v>
       </c>
       <c r="H253">
         <v>23</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
         <v>150</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253" t="s">
         <v>25</v>
       </c>
       <c r="M253" t="s">
         <v>25</v>
       </c>
@@ -18878,54 +18881,54 @@
       </c>
       <c r="O253" t="s">
         <v>25</v>
       </c>
       <c r="P253" t="s">
         <v>25</v>
       </c>
       <c r="Q253" t="s">
         <v>25</v>
       </c>
       <c r="R253" t="s">
         <v>25</v>
       </c>
       <c r="S253" t="s">
         <v>25</v>
       </c>
       <c r="T253">
         <v>112.72</v>
       </c>
     </row>
     <row r="254" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C254" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D254">
         <v>2144</v>
       </c>
       <c r="E254" t="s">
         <v>71</v>
       </c>
       <c r="F254" t="s">
         <v>29</v>
       </c>
       <c r="G254" t="s">
         <v>24</v>
       </c>
       <c r="H254">
         <v>52</v>
       </c>
       <c r="I254" t="b">
         <v>0</v>
       </c>
       <c r="J254" t="s">
         <v>150</v>
       </c>
       <c r="K254">
         <v>1</v>
       </c>
@@ -18946,51 +18949,51 @@
       </c>
       <c r="Q254" t="s">
         <v>25</v>
       </c>
       <c r="R254" t="s">
         <v>25</v>
       </c>
       <c r="S254" t="s">
         <v>25</v>
       </c>
       <c r="T254">
         <v>112.61</v>
       </c>
     </row>
     <row r="255" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>154</v>
       </c>
       <c r="C255" t="s">
         <v>164</v>
       </c>
       <c r="E255" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F255" t="s">
         <v>23</v>
       </c>
       <c r="G255" t="s">
         <v>24</v>
       </c>
       <c r="H255">
         <v>102</v>
       </c>
       <c r="I255" t="b">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>150</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255">
         <v>112.42</v>
       </c>
       <c r="M255" t="s">
         <v>25</v>
       </c>
@@ -18999,57 +19002,57 @@
       </c>
       <c r="O255" t="s">
         <v>25</v>
       </c>
       <c r="P255" t="s">
         <v>25</v>
       </c>
       <c r="Q255" t="s">
         <v>25</v>
       </c>
       <c r="R255" t="s">
         <v>25</v>
       </c>
       <c r="S255" t="s">
         <v>25</v>
       </c>
       <c r="T255">
         <v>112.42</v>
       </c>
     </row>
     <row r="256" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C256" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E256" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F256" t="s">
         <v>23</v>
       </c>
       <c r="G256" t="s">
         <v>24</v>
       </c>
       <c r="H256">
         <v>103</v>
       </c>
       <c r="I256" t="b">
         <v>0</v>
       </c>
       <c r="J256" t="s">
         <v>150</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256" t="s">
         <v>25</v>
       </c>
       <c r="M256" t="s">
         <v>25</v>
       </c>
@@ -19058,54 +19061,54 @@
       </c>
       <c r="O256" t="s">
         <v>25</v>
       </c>
       <c r="P256" t="s">
         <v>25</v>
       </c>
       <c r="Q256" t="s">
         <v>25</v>
       </c>
       <c r="R256" t="s">
         <v>25</v>
       </c>
       <c r="S256" t="s">
         <v>25</v>
       </c>
       <c r="T256">
         <v>112.38</v>
       </c>
     </row>
     <row r="257" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C257" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E257" t="s">
         <v>25</v>
       </c>
       <c r="F257" t="s">
         <v>23</v>
       </c>
       <c r="G257" t="s">
         <v>24</v>
       </c>
       <c r="H257">
         <v>104</v>
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>150</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257" t="s">
         <v>25</v>
       </c>
@@ -19117,57 +19120,57 @@
       </c>
       <c r="O257" t="s">
         <v>25</v>
       </c>
       <c r="P257" t="s">
         <v>25</v>
       </c>
       <c r="Q257" t="s">
         <v>25</v>
       </c>
       <c r="R257" t="s">
         <v>25</v>
       </c>
       <c r="S257" t="s">
         <v>25</v>
       </c>
       <c r="T257">
         <v>112.2</v>
       </c>
     </row>
     <row r="258" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C258" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E258" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F258" t="s">
         <v>23</v>
       </c>
       <c r="G258" t="s">
         <v>45</v>
       </c>
       <c r="H258">
         <v>24</v>
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>150</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258" t="s">
         <v>25</v>
       </c>
       <c r="M258" t="s">
         <v>25</v>
       </c>
@@ -19176,57 +19179,57 @@
       </c>
       <c r="O258" t="s">
         <v>25</v>
       </c>
       <c r="P258" t="s">
         <v>25</v>
       </c>
       <c r="Q258" t="s">
         <v>25</v>
       </c>
       <c r="R258" t="s">
         <v>25</v>
       </c>
       <c r="S258" t="s">
         <v>25</v>
       </c>
       <c r="T258">
         <v>112.14</v>
       </c>
     </row>
     <row r="259" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C259" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E259" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F259" t="s">
         <v>29</v>
       </c>
       <c r="G259" t="s">
         <v>45</v>
       </c>
       <c r="H259">
         <v>11</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
         <v>150</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259" t="s">
         <v>25</v>
       </c>
       <c r="M259" t="s">
         <v>25</v>
       </c>
@@ -19235,54 +19238,54 @@
       </c>
       <c r="O259" t="s">
         <v>25</v>
       </c>
       <c r="P259" t="s">
         <v>25</v>
       </c>
       <c r="Q259" t="s">
         <v>25</v>
       </c>
       <c r="R259" t="s">
         <v>25</v>
       </c>
       <c r="S259" t="s">
         <v>25</v>
       </c>
       <c r="T259">
         <v>111.86</v>
       </c>
     </row>
     <row r="260" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C260" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D260">
         <v>383</v>
       </c>
       <c r="E260" t="s">
         <v>78</v>
       </c>
       <c r="F260" t="s">
         <v>39</v>
       </c>
       <c r="G260" t="s">
         <v>24</v>
       </c>
       <c r="H260">
         <v>30</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>150</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
@@ -19297,57 +19300,57 @@
       </c>
       <c r="O260" t="s">
         <v>25</v>
       </c>
       <c r="P260" t="s">
         <v>25</v>
       </c>
       <c r="Q260" t="s">
         <v>25</v>
       </c>
       <c r="R260" t="s">
         <v>25</v>
       </c>
       <c r="S260" t="s">
         <v>25</v>
       </c>
       <c r="T260">
         <v>111.68</v>
       </c>
     </row>
     <row r="261" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C261" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E261" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F261" t="s">
         <v>29</v>
       </c>
       <c r="G261" t="s">
         <v>24</v>
       </c>
       <c r="H261">
         <v>53</v>
       </c>
       <c r="I261" t="b">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>150</v>
       </c>
       <c r="K261">
         <v>0</v>
       </c>
       <c r="L261" t="s">
         <v>25</v>
       </c>
       <c r="M261" t="s">
         <v>25</v>
       </c>
@@ -19356,54 +19359,54 @@
       </c>
       <c r="O261" t="s">
         <v>25</v>
       </c>
       <c r="P261" t="s">
         <v>25</v>
       </c>
       <c r="Q261" t="s">
         <v>25</v>
       </c>
       <c r="R261" t="s">
         <v>25</v>
       </c>
       <c r="S261" t="s">
         <v>25</v>
       </c>
       <c r="T261">
         <v>111.4</v>
       </c>
     </row>
     <row r="262" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C262" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E262" t="s">
         <v>25</v>
       </c>
       <c r="F262" t="s">
         <v>29</v>
       </c>
       <c r="G262" t="s">
         <v>24</v>
       </c>
       <c r="H262">
         <v>54</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>150</v>
       </c>
       <c r="K262">
         <v>0</v>
       </c>
       <c r="L262" t="s">
         <v>25</v>
       </c>
@@ -19415,54 +19418,54 @@
       </c>
       <c r="O262" t="s">
         <v>25</v>
       </c>
       <c r="P262" t="s">
         <v>25</v>
       </c>
       <c r="Q262" t="s">
         <v>25</v>
       </c>
       <c r="R262" t="s">
         <v>25</v>
       </c>
       <c r="S262" t="s">
         <v>25</v>
       </c>
       <c r="T262">
         <v>111.32</v>
       </c>
     </row>
     <row r="263" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C263" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E263" t="s">
         <v>25</v>
       </c>
       <c r="F263" t="s">
         <v>23</v>
       </c>
       <c r="G263" t="s">
         <v>24</v>
       </c>
       <c r="H263">
         <v>105</v>
       </c>
       <c r="I263" t="b">
         <v>0</v>
       </c>
       <c r="J263" t="s">
         <v>150</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
       <c r="L263" t="s">
         <v>25</v>
       </c>
@@ -19474,54 +19477,54 @@
       </c>
       <c r="O263" t="s">
         <v>25</v>
       </c>
       <c r="P263" t="s">
         <v>25</v>
       </c>
       <c r="Q263" t="s">
         <v>25</v>
       </c>
       <c r="R263" t="s">
         <v>25</v>
       </c>
       <c r="S263" t="s">
         <v>25</v>
       </c>
       <c r="T263">
         <v>111.24</v>
       </c>
     </row>
     <row r="264" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C264" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E264" t="s">
         <v>25</v>
       </c>
       <c r="F264" t="s">
         <v>23</v>
       </c>
       <c r="G264" t="s">
         <v>24</v>
       </c>
       <c r="H264">
         <v>106</v>
       </c>
       <c r="I264" t="b">
         <v>0</v>
       </c>
       <c r="J264" t="s">
         <v>150</v>
       </c>
       <c r="K264">
         <v>1</v>
       </c>
       <c r="L264" t="s">
         <v>25</v>
       </c>
@@ -19533,57 +19536,57 @@
       </c>
       <c r="O264" t="s">
         <v>25</v>
       </c>
       <c r="P264">
         <v>111.16</v>
       </c>
       <c r="Q264" t="s">
         <v>25</v>
       </c>
       <c r="R264" t="s">
         <v>25</v>
       </c>
       <c r="S264" t="s">
         <v>25</v>
       </c>
       <c r="T264">
         <v>111.16</v>
       </c>
     </row>
     <row r="265" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C265" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E265" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F265" t="s">
         <v>29</v>
       </c>
       <c r="G265" t="s">
         <v>45</v>
       </c>
       <c r="H265">
         <v>12</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>150</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>25</v>
       </c>
       <c r="M265" t="s">
         <v>25</v>
       </c>
@@ -19595,54 +19598,54 @@
       </c>
       <c r="P265" t="s">
         <v>25</v>
       </c>
       <c r="Q265" t="s">
         <v>25</v>
       </c>
       <c r="R265" t="s">
         <v>25</v>
       </c>
       <c r="S265" t="s">
         <v>25</v>
       </c>
       <c r="T265">
         <v>111.14</v>
       </c>
     </row>
     <row r="266" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>148</v>
       </c>
       <c r="C266" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E266" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F266" t="s">
         <v>39</v>
       </c>
       <c r="G266" t="s">
         <v>24</v>
       </c>
       <c r="H266">
         <v>31</v>
       </c>
       <c r="I266" t="b">
         <v>0</v>
       </c>
       <c r="J266" t="s">
         <v>150</v>
       </c>
       <c r="K266">
         <v>1</v>
       </c>
       <c r="L266" t="s">
         <v>25</v>
       </c>
       <c r="M266" t="s">
         <v>25</v>
       </c>
@@ -19651,54 +19654,54 @@
       </c>
       <c r="O266" t="s">
         <v>25</v>
       </c>
       <c r="P266" t="s">
         <v>25</v>
       </c>
       <c r="Q266" t="s">
         <v>25</v>
       </c>
       <c r="R266" t="s">
         <v>25</v>
       </c>
       <c r="S266" t="s">
         <v>25</v>
       </c>
       <c r="T266">
         <v>111.06</v>
       </c>
     </row>
     <row r="267" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C267" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D267">
         <v>2290</v>
       </c>
       <c r="E267" t="s">
         <v>66</v>
       </c>
       <c r="F267" t="s">
         <v>23</v>
       </c>
       <c r="G267" t="s">
         <v>45</v>
       </c>
       <c r="H267">
         <v>25</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>150</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
@@ -19713,51 +19716,51 @@
       </c>
       <c r="O267" t="s">
         <v>25</v>
       </c>
       <c r="P267" t="s">
         <v>25</v>
       </c>
       <c r="Q267" t="s">
         <v>25</v>
       </c>
       <c r="R267" t="s">
         <v>25</v>
       </c>
       <c r="S267" t="s">
         <v>25</v>
       </c>
       <c r="T267">
         <v>111.05</v>
       </c>
     </row>
     <row r="268" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C268" t="s">
         <v>34</v>
       </c>
       <c r="D268">
         <v>1447</v>
       </c>
       <c r="E268" t="s">
         <v>22</v>
       </c>
       <c r="F268" t="s">
         <v>23</v>
       </c>
       <c r="G268" t="s">
         <v>24</v>
       </c>
       <c r="H268">
         <v>107</v>
       </c>
       <c r="I268" t="b">
         <v>0</v>
       </c>
       <c r="J268" t="s">
         <v>150</v>
       </c>
@@ -19775,54 +19778,54 @@
       </c>
       <c r="O268" t="s">
         <v>25</v>
       </c>
       <c r="P268" t="s">
         <v>25</v>
       </c>
       <c r="Q268" t="s">
         <v>25</v>
       </c>
       <c r="R268" t="s">
         <v>25</v>
       </c>
       <c r="S268" t="s">
         <v>25</v>
       </c>
       <c r="T268">
         <v>111.01</v>
       </c>
     </row>
     <row r="269" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C269" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E269" t="s">
         <v>25</v>
       </c>
       <c r="F269" t="s">
         <v>23</v>
       </c>
       <c r="G269" t="s">
         <v>24</v>
       </c>
       <c r="H269">
         <v>108</v>
       </c>
       <c r="I269" t="b">
         <v>0</v>
       </c>
       <c r="J269" t="s">
         <v>150</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269">
         <v>111.01</v>
       </c>
@@ -19834,54 +19837,54 @@
       </c>
       <c r="O269" t="s">
         <v>25</v>
       </c>
       <c r="P269" t="s">
         <v>25</v>
       </c>
       <c r="Q269" t="s">
         <v>25</v>
       </c>
       <c r="R269" t="s">
         <v>25</v>
       </c>
       <c r="S269" t="s">
         <v>25</v>
       </c>
       <c r="T269">
         <v>111.01</v>
       </c>
     </row>
     <row r="270" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C270" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D270">
         <v>1916</v>
       </c>
       <c r="E270" t="s">
         <v>66</v>
       </c>
       <c r="F270" t="s">
         <v>23</v>
       </c>
       <c r="G270" t="s">
         <v>24</v>
       </c>
       <c r="H270">
         <v>109</v>
       </c>
       <c r="I270" t="b">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>150</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
@@ -19896,57 +19899,57 @@
       </c>
       <c r="O270" t="s">
         <v>25</v>
       </c>
       <c r="P270" t="s">
         <v>25</v>
       </c>
       <c r="Q270" t="s">
         <v>25</v>
       </c>
       <c r="R270" t="s">
         <v>25</v>
       </c>
       <c r="S270" t="s">
         <v>25</v>
       </c>
       <c r="T270">
         <v>110.88</v>
       </c>
     </row>
     <row r="271" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C271" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E271" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F271" t="s">
         <v>39</v>
       </c>
       <c r="G271" t="s">
         <v>24</v>
       </c>
       <c r="H271">
         <v>32</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
         <v>150</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271" t="s">
         <v>25</v>
       </c>
       <c r="M271" t="s">
         <v>25</v>
       </c>
@@ -19955,60 +19958,60 @@
       </c>
       <c r="O271" t="s">
         <v>25</v>
       </c>
       <c r="P271" t="s">
         <v>25</v>
       </c>
       <c r="Q271" t="s">
         <v>25</v>
       </c>
       <c r="R271" t="s">
         <v>25</v>
       </c>
       <c r="S271" t="s">
         <v>25</v>
       </c>
       <c r="T271">
         <v>110.87</v>
       </c>
     </row>
     <row r="272" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C272" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D272">
         <v>2025</v>
       </c>
       <c r="E272" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F272" t="s">
         <v>124</v>
       </c>
       <c r="G272" t="s">
         <v>45</v>
       </c>
       <c r="H272">
         <v>3</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>150</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272" t="s">
         <v>25</v>
       </c>
       <c r="M272" t="s">
         <v>25</v>
       </c>
@@ -20017,54 +20020,54 @@
       </c>
       <c r="O272" t="s">
         <v>25</v>
       </c>
       <c r="P272" t="s">
         <v>25</v>
       </c>
       <c r="Q272" t="s">
         <v>25</v>
       </c>
       <c r="R272" t="s">
         <v>25</v>
       </c>
       <c r="S272" t="s">
         <v>25</v>
       </c>
       <c r="T272">
         <v>110.35</v>
       </c>
     </row>
     <row r="273" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C273" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E273" t="s">
         <v>22</v>
       </c>
       <c r="F273" t="s">
         <v>29</v>
       </c>
       <c r="G273" t="s">
         <v>45</v>
       </c>
       <c r="H273">
         <v>13</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
         <v>150</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273" t="s">
         <v>25</v>
       </c>
@@ -20076,54 +20079,54 @@
       </c>
       <c r="O273" t="s">
         <v>25</v>
       </c>
       <c r="P273" t="s">
         <v>25</v>
       </c>
       <c r="Q273" t="s">
         <v>25</v>
       </c>
       <c r="R273" t="s">
         <v>25</v>
       </c>
       <c r="S273" t="s">
         <v>25</v>
       </c>
       <c r="T273">
         <v>110.27</v>
       </c>
     </row>
     <row r="274" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C274" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D274">
         <v>1210</v>
       </c>
       <c r="E274" t="s">
         <v>66</v>
       </c>
       <c r="F274" t="s">
         <v>56</v>
       </c>
       <c r="G274" t="s">
         <v>24</v>
       </c>
       <c r="H274">
         <v>13</v>
       </c>
       <c r="I274" t="b">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>150</v>
       </c>
       <c r="K274">
         <v>1</v>
       </c>
@@ -20138,54 +20141,54 @@
       </c>
       <c r="O274" t="s">
         <v>25</v>
       </c>
       <c r="P274">
         <v>110.2</v>
       </c>
       <c r="Q274" t="s">
         <v>25</v>
       </c>
       <c r="R274" t="s">
         <v>25</v>
       </c>
       <c r="S274" t="s">
         <v>25</v>
       </c>
       <c r="T274">
         <v>110.2</v>
       </c>
     </row>
     <row r="275" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C275" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E275" t="s">
         <v>25</v>
       </c>
       <c r="F275" t="s">
         <v>23</v>
       </c>
       <c r="G275" t="s">
         <v>24</v>
       </c>
       <c r="H275">
         <v>110</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>150</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275" t="s">
         <v>25</v>
       </c>
@@ -20200,54 +20203,54 @@
       </c>
       <c r="P275" t="s">
         <v>25</v>
       </c>
       <c r="Q275" t="s">
         <v>25</v>
       </c>
       <c r="R275" t="s">
         <v>25</v>
       </c>
       <c r="S275" t="s">
         <v>25</v>
       </c>
       <c r="T275">
         <v>110.18</v>
       </c>
     </row>
     <row r="276" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>104</v>
       </c>
       <c r="C276" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E276" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F276" t="s">
         <v>29</v>
       </c>
       <c r="G276" t="s">
         <v>24</v>
       </c>
       <c r="H276">
         <v>55</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
         <v>150</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="L276">
         <v>109.97</v>
       </c>
       <c r="M276" t="s">
         <v>25</v>
       </c>
@@ -20256,51 +20259,51 @@
       </c>
       <c r="O276" t="s">
         <v>25</v>
       </c>
       <c r="P276" t="s">
         <v>25</v>
       </c>
       <c r="Q276" t="s">
         <v>25</v>
       </c>
       <c r="R276" t="s">
         <v>25</v>
       </c>
       <c r="S276" t="s">
         <v>25</v>
       </c>
       <c r="T276">
         <v>109.97</v>
       </c>
     </row>
     <row r="277" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C277" t="s">
         <v>21</v>
       </c>
       <c r="E277" t="s">
         <v>25</v>
       </c>
       <c r="F277" t="s">
         <v>23</v>
       </c>
       <c r="G277" t="s">
         <v>24</v>
       </c>
       <c r="H277">
         <v>111</v>
       </c>
       <c r="I277" t="b">
         <v>0</v>
       </c>
       <c r="J277" t="s">
         <v>150</v>
       </c>
       <c r="K277">
         <v>1</v>
       </c>
@@ -20315,51 +20318,51 @@
       </c>
       <c r="O277" t="s">
         <v>25</v>
       </c>
       <c r="P277" t="s">
         <v>25</v>
       </c>
       <c r="Q277" t="s">
         <v>25</v>
       </c>
       <c r="R277" t="s">
         <v>25</v>
       </c>
       <c r="S277" t="s">
         <v>25</v>
       </c>
       <c r="T277">
         <v>109.46</v>
       </c>
     </row>
     <row r="278" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C278" t="s">
         <v>121</v>
       </c>
       <c r="E278" t="s">
         <v>25</v>
       </c>
       <c r="F278" t="s">
         <v>29</v>
       </c>
       <c r="G278" t="s">
         <v>24</v>
       </c>
       <c r="H278">
         <v>56</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
         <v>150</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
@@ -20377,54 +20380,54 @@
       </c>
       <c r="P278" t="s">
         <v>25</v>
       </c>
       <c r="Q278" t="s">
         <v>25</v>
       </c>
       <c r="R278" t="s">
         <v>25</v>
       </c>
       <c r="S278" t="s">
         <v>25</v>
       </c>
       <c r="T278">
         <v>109.4</v>
       </c>
     </row>
     <row r="279" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>117</v>
       </c>
       <c r="C279" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E279" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F279" t="s">
         <v>29</v>
       </c>
       <c r="G279" t="s">
         <v>24</v>
       </c>
       <c r="H279">
         <v>57</v>
       </c>
       <c r="I279" t="b">
         <v>0</v>
       </c>
       <c r="J279" t="s">
         <v>150</v>
       </c>
       <c r="K279">
         <v>1</v>
       </c>
       <c r="L279" t="s">
         <v>25</v>
       </c>
       <c r="M279" t="s">
         <v>25</v>
       </c>
@@ -20433,54 +20436,54 @@
       </c>
       <c r="O279" t="s">
         <v>25</v>
       </c>
       <c r="P279" t="s">
         <v>25</v>
       </c>
       <c r="Q279" t="s">
         <v>25</v>
       </c>
       <c r="R279" t="s">
         <v>25</v>
       </c>
       <c r="S279" t="s">
         <v>25</v>
       </c>
       <c r="T279">
         <v>108.95</v>
       </c>
     </row>
     <row r="280" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C280" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E280" t="s">
         <v>25</v>
       </c>
       <c r="F280" t="s">
         <v>23</v>
       </c>
       <c r="G280" t="s">
         <v>24</v>
       </c>
       <c r="H280">
         <v>112</v>
       </c>
       <c r="I280" t="b">
         <v>0</v>
       </c>
       <c r="J280" t="s">
         <v>150</v>
       </c>
       <c r="K280">
         <v>1</v>
       </c>
       <c r="L280" t="s">
         <v>25</v>
       </c>
@@ -20492,54 +20495,54 @@
       </c>
       <c r="O280" t="s">
         <v>25</v>
       </c>
       <c r="P280" t="s">
         <v>25</v>
       </c>
       <c r="Q280">
         <v>108.82</v>
       </c>
       <c r="R280" t="s">
         <v>25</v>
       </c>
       <c r="S280" t="s">
         <v>25</v>
       </c>
       <c r="T280">
         <v>108.82</v>
       </c>
     </row>
     <row r="281" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C281" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E281" t="s">
         <v>25</v>
       </c>
       <c r="F281" t="s">
         <v>23</v>
       </c>
       <c r="G281" t="s">
         <v>24</v>
       </c>
       <c r="H281">
         <v>113</v>
       </c>
       <c r="I281" t="b">
         <v>0</v>
       </c>
       <c r="J281" t="s">
         <v>150</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281" t="s">
         <v>25</v>
       </c>
@@ -20551,54 +20554,54 @@
       </c>
       <c r="O281" t="s">
         <v>25</v>
       </c>
       <c r="P281" t="s">
         <v>25</v>
       </c>
       <c r="Q281" t="s">
         <v>25</v>
       </c>
       <c r="R281" t="s">
         <v>25</v>
       </c>
       <c r="S281" t="s">
         <v>25</v>
       </c>
       <c r="T281">
         <v>108.8</v>
       </c>
     </row>
     <row r="282" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C282" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E282" t="s">
         <v>61</v>
       </c>
       <c r="F282" t="s">
         <v>39</v>
       </c>
       <c r="G282" t="s">
         <v>24</v>
       </c>
       <c r="H282">
         <v>33</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>150</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282" t="s">
         <v>25</v>
       </c>
@@ -20610,57 +20613,57 @@
       </c>
       <c r="O282" t="s">
         <v>25</v>
       </c>
       <c r="P282" t="s">
         <v>25</v>
       </c>
       <c r="Q282" t="s">
         <v>25</v>
       </c>
       <c r="R282" t="s">
         <v>25</v>
       </c>
       <c r="S282" t="s">
         <v>25</v>
       </c>
       <c r="T282">
         <v>108.78</v>
       </c>
     </row>
     <row r="283" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C283" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E283" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F283" t="s">
         <v>39</v>
       </c>
       <c r="G283" t="s">
         <v>45</v>
       </c>
       <c r="H283">
         <v>6</v>
       </c>
       <c r="I283" t="b">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>150</v>
       </c>
       <c r="K283">
         <v>1</v>
       </c>
       <c r="L283" t="s">
         <v>25</v>
       </c>
       <c r="M283" t="s">
         <v>25</v>
       </c>
@@ -20669,57 +20672,57 @@
       </c>
       <c r="O283" t="s">
         <v>25</v>
       </c>
       <c r="P283" t="s">
         <v>25</v>
       </c>
       <c r="Q283" t="s">
         <v>25</v>
       </c>
       <c r="R283" t="s">
         <v>25</v>
       </c>
       <c r="S283" t="s">
         <v>25</v>
       </c>
       <c r="T283">
         <v>108.36</v>
       </c>
     </row>
     <row r="284" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C284" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E284" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F284" t="s">
         <v>29</v>
       </c>
       <c r="G284" t="s">
         <v>24</v>
       </c>
       <c r="H284">
         <v>58</v>
       </c>
       <c r="I284" t="b">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>150</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284" t="s">
         <v>25</v>
       </c>
       <c r="M284" t="s">
         <v>25</v>
       </c>
@@ -20731,54 +20734,54 @@
       </c>
       <c r="P284" t="s">
         <v>25</v>
       </c>
       <c r="Q284" t="s">
         <v>25</v>
       </c>
       <c r="R284" t="s">
         <v>25</v>
       </c>
       <c r="S284" t="s">
         <v>25</v>
       </c>
       <c r="T284">
         <v>108.35</v>
       </c>
     </row>
     <row r="285" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>85</v>
       </c>
       <c r="C285" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E285" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F285" t="s">
         <v>29</v>
       </c>
       <c r="G285" t="s">
         <v>24</v>
       </c>
       <c r="H285">
         <v>59</v>
       </c>
       <c r="I285" t="b">
         <v>0</v>
       </c>
       <c r="J285" t="s">
         <v>150</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285" t="s">
         <v>25</v>
       </c>
       <c r="M285" t="s">
         <v>25</v>
       </c>
@@ -20787,57 +20790,57 @@
       </c>
       <c r="O285" t="s">
         <v>25</v>
       </c>
       <c r="P285" t="s">
         <v>25</v>
       </c>
       <c r="Q285" t="s">
         <v>25</v>
       </c>
       <c r="R285" t="s">
         <v>25</v>
       </c>
       <c r="S285" t="s">
         <v>25</v>
       </c>
       <c r="T285">
         <v>107.91</v>
       </c>
     </row>
     <row r="286" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C286" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E286" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F286" t="s">
         <v>56</v>
       </c>
       <c r="G286" t="s">
         <v>24</v>
       </c>
       <c r="H286">
         <v>14</v>
       </c>
       <c r="I286" t="b">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>150</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>25</v>
       </c>
       <c r="M286" t="s">
         <v>25</v>
       </c>
@@ -20846,54 +20849,54 @@
       </c>
       <c r="O286" t="s">
         <v>25</v>
       </c>
       <c r="P286" t="s">
         <v>25</v>
       </c>
       <c r="Q286">
         <v>107.77</v>
       </c>
       <c r="R286" t="s">
         <v>25</v>
       </c>
       <c r="S286" t="s">
         <v>25</v>
       </c>
       <c r="T286">
         <v>107.77</v>
       </c>
     </row>
     <row r="287" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C287" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E287" t="s">
         <v>51</v>
       </c>
       <c r="F287" t="s">
         <v>23</v>
       </c>
       <c r="G287" t="s">
         <v>24</v>
       </c>
       <c r="H287">
         <v>114</v>
       </c>
       <c r="I287" t="b">
         <v>0</v>
       </c>
       <c r="J287" t="s">
         <v>150</v>
       </c>
       <c r="K287">
         <v>0</v>
       </c>
       <c r="L287" t="s">
         <v>25</v>
       </c>
@@ -20905,54 +20908,54 @@
       </c>
       <c r="O287" t="s">
         <v>25</v>
       </c>
       <c r="P287" t="s">
         <v>25</v>
       </c>
       <c r="Q287" t="s">
         <v>25</v>
       </c>
       <c r="R287" t="s">
         <v>25</v>
       </c>
       <c r="S287" t="s">
         <v>25</v>
       </c>
       <c r="T287">
         <v>107.68</v>
       </c>
     </row>
     <row r="288" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C288" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E288" t="s">
         <v>66</v>
       </c>
       <c r="F288" t="s">
         <v>124</v>
       </c>
       <c r="G288" t="s">
         <v>45</v>
       </c>
       <c r="H288">
         <v>4</v>
       </c>
       <c r="I288" t="b">
         <v>0</v>
       </c>
       <c r="J288" t="s">
         <v>150</v>
       </c>
       <c r="K288">
         <v>0</v>
       </c>
       <c r="L288" t="s">
         <v>25</v>
       </c>
@@ -20967,54 +20970,54 @@
       </c>
       <c r="P288" t="s">
         <v>25</v>
       </c>
       <c r="Q288" t="s">
         <v>25</v>
       </c>
       <c r="R288" t="s">
         <v>25</v>
       </c>
       <c r="S288" t="s">
         <v>25</v>
       </c>
       <c r="T288">
         <v>107.63</v>
       </c>
     </row>
     <row r="289" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>106</v>
       </c>
       <c r="C289" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E289" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F289" t="s">
         <v>29</v>
       </c>
       <c r="G289" t="s">
         <v>24</v>
       </c>
       <c r="H289">
         <v>60</v>
       </c>
       <c r="I289" t="b">
         <v>0</v>
       </c>
       <c r="J289" t="s">
         <v>150</v>
       </c>
       <c r="K289">
         <v>0</v>
       </c>
       <c r="L289" t="s">
         <v>25</v>
       </c>
       <c r="M289" t="s">
         <v>25</v>
       </c>
@@ -21023,54 +21026,54 @@
       </c>
       <c r="O289" t="s">
         <v>25</v>
       </c>
       <c r="P289" t="s">
         <v>25</v>
       </c>
       <c r="Q289" t="s">
         <v>25</v>
       </c>
       <c r="R289" t="s">
         <v>25</v>
       </c>
       <c r="S289" t="s">
         <v>25</v>
       </c>
       <c r="T289">
         <v>107.62</v>
       </c>
     </row>
     <row r="290" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C290" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E290" t="s">
         <v>25</v>
       </c>
       <c r="F290" t="s">
         <v>23</v>
       </c>
       <c r="G290" t="s">
         <v>24</v>
       </c>
       <c r="H290">
         <v>115</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>150</v>
       </c>
       <c r="K290">
         <v>1</v>
       </c>
       <c r="L290" t="s">
         <v>25</v>
       </c>
@@ -21082,54 +21085,54 @@
       </c>
       <c r="O290" t="s">
         <v>25</v>
       </c>
       <c r="P290" t="s">
         <v>25</v>
       </c>
       <c r="Q290" t="s">
         <v>25</v>
       </c>
       <c r="R290" t="s">
         <v>25</v>
       </c>
       <c r="S290" t="s">
         <v>25</v>
       </c>
       <c r="T290">
         <v>107.53</v>
       </c>
     </row>
     <row r="291" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C291" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D291">
         <v>1788</v>
       </c>
       <c r="E291" t="s">
         <v>66</v>
       </c>
       <c r="F291" t="s">
         <v>23</v>
       </c>
       <c r="G291" t="s">
         <v>45</v>
       </c>
       <c r="H291">
         <v>26</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>150</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
@@ -21144,54 +21147,54 @@
       </c>
       <c r="O291" t="s">
         <v>25</v>
       </c>
       <c r="P291" t="s">
         <v>25</v>
       </c>
       <c r="Q291" t="s">
         <v>25</v>
       </c>
       <c r="R291" t="s">
         <v>25</v>
       </c>
       <c r="S291" t="s">
         <v>25</v>
       </c>
       <c r="T291">
         <v>107.43</v>
       </c>
     </row>
     <row r="292" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C292" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E292" t="s">
         <v>25</v>
       </c>
       <c r="F292" t="s">
         <v>29</v>
       </c>
       <c r="G292" t="s">
         <v>24</v>
       </c>
       <c r="H292">
         <v>61</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>150</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292" t="s">
         <v>25</v>
       </c>
@@ -21203,57 +21206,57 @@
       </c>
       <c r="O292" t="s">
         <v>25</v>
       </c>
       <c r="P292" t="s">
         <v>25</v>
       </c>
       <c r="Q292" t="s">
         <v>25</v>
       </c>
       <c r="R292" t="s">
         <v>25</v>
       </c>
       <c r="S292" t="s">
         <v>25</v>
       </c>
       <c r="T292">
         <v>107.38</v>
       </c>
     </row>
     <row r="293" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C293" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E293" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F293" t="s">
         <v>29</v>
       </c>
       <c r="G293" t="s">
         <v>24</v>
       </c>
       <c r="H293">
         <v>62</v>
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
         <v>150</v>
       </c>
       <c r="K293">
         <v>1</v>
       </c>
       <c r="L293" t="s">
         <v>25</v>
       </c>
       <c r="M293" t="s">
         <v>25</v>
       </c>
@@ -21262,57 +21265,57 @@
       </c>
       <c r="O293" t="s">
         <v>25</v>
       </c>
       <c r="P293" t="s">
         <v>25</v>
       </c>
       <c r="Q293" t="s">
         <v>25</v>
       </c>
       <c r="R293" t="s">
         <v>25</v>
       </c>
       <c r="S293" t="s">
         <v>25</v>
       </c>
       <c r="T293">
         <v>107.14</v>
       </c>
     </row>
     <row r="294" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C294" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E294" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F294" t="s">
         <v>29</v>
       </c>
       <c r="G294" t="s">
         <v>24</v>
       </c>
       <c r="H294">
         <v>63</v>
       </c>
       <c r="I294" t="b">
         <v>0</v>
       </c>
       <c r="J294" t="s">
         <v>150</v>
       </c>
       <c r="K294">
         <v>1</v>
       </c>
       <c r="L294" t="s">
         <v>25</v>
       </c>
       <c r="M294" t="s">
         <v>25</v>
       </c>
@@ -21324,54 +21327,54 @@
       </c>
       <c r="P294" t="s">
         <v>25</v>
       </c>
       <c r="Q294">
         <v>107.11</v>
       </c>
       <c r="R294" t="s">
         <v>25</v>
       </c>
       <c r="S294" t="s">
         <v>25</v>
       </c>
       <c r="T294">
         <v>107.11</v>
       </c>
     </row>
     <row r="295" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>20</v>
       </c>
       <c r="C295" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E295" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F295" t="s">
         <v>29</v>
       </c>
       <c r="G295" t="s">
         <v>24</v>
       </c>
       <c r="H295">
         <v>64</v>
       </c>
       <c r="I295" t="b">
         <v>0</v>
       </c>
       <c r="J295" t="s">
         <v>150</v>
       </c>
       <c r="K295">
         <v>1</v>
       </c>
       <c r="L295">
         <v>107.03</v>
       </c>
       <c r="M295" t="s">
         <v>25</v>
       </c>
@@ -21380,54 +21383,54 @@
       </c>
       <c r="O295" t="s">
         <v>25</v>
       </c>
       <c r="P295" t="s">
         <v>25</v>
       </c>
       <c r="Q295" t="s">
         <v>25</v>
       </c>
       <c r="R295" t="s">
         <v>25</v>
       </c>
       <c r="S295" t="s">
         <v>25</v>
       </c>
       <c r="T295">
         <v>107.03</v>
       </c>
     </row>
     <row r="296" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C296" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E296" t="s">
         <v>25</v>
       </c>
       <c r="F296" t="s">
         <v>23</v>
       </c>
       <c r="G296" t="s">
         <v>24</v>
       </c>
       <c r="H296">
         <v>116</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>150</v>
       </c>
       <c r="K296">
         <v>1</v>
       </c>
       <c r="L296" t="s">
         <v>25</v>
       </c>
@@ -21439,54 +21442,54 @@
       </c>
       <c r="O296" t="s">
         <v>25</v>
       </c>
       <c r="P296" t="s">
         <v>25</v>
       </c>
       <c r="Q296" t="s">
         <v>25</v>
       </c>
       <c r="R296" t="s">
         <v>25</v>
       </c>
       <c r="S296" t="s">
         <v>25</v>
       </c>
       <c r="T296">
         <v>106.9</v>
       </c>
     </row>
     <row r="297" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C297" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E297" t="s">
         <v>25</v>
       </c>
       <c r="F297" t="s">
         <v>23</v>
       </c>
       <c r="G297" t="s">
         <v>24</v>
       </c>
       <c r="H297">
         <v>117</v>
       </c>
       <c r="I297" t="b">
         <v>0</v>
       </c>
       <c r="J297" t="s">
         <v>150</v>
       </c>
       <c r="K297">
         <v>1</v>
       </c>
       <c r="L297" t="s">
         <v>25</v>
       </c>
@@ -21498,54 +21501,54 @@
       </c>
       <c r="O297" t="s">
         <v>25</v>
       </c>
       <c r="P297" t="s">
         <v>25</v>
       </c>
       <c r="Q297" t="s">
         <v>25</v>
       </c>
       <c r="R297" t="s">
         <v>25</v>
       </c>
       <c r="S297" t="s">
         <v>25</v>
       </c>
       <c r="T297">
         <v>106.81</v>
       </c>
     </row>
     <row r="298" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C298" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E298" t="s">
         <v>66</v>
       </c>
       <c r="F298" t="s">
         <v>124</v>
       </c>
       <c r="G298" t="s">
         <v>45</v>
       </c>
       <c r="H298">
         <v>5</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>150</v>
       </c>
       <c r="K298">
         <v>0</v>
       </c>
       <c r="L298" t="s">
         <v>25</v>
       </c>
@@ -21557,57 +21560,57 @@
       </c>
       <c r="O298" t="s">
         <v>25</v>
       </c>
       <c r="P298" t="s">
         <v>25</v>
       </c>
       <c r="Q298" t="s">
         <v>25</v>
       </c>
       <c r="R298" t="s">
         <v>25</v>
       </c>
       <c r="S298" t="s">
         <v>25</v>
       </c>
       <c r="T298">
         <v>106.56</v>
       </c>
     </row>
     <row r="299" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C299" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E299" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F299" t="s">
         <v>39</v>
       </c>
       <c r="G299" t="s">
         <v>24</v>
       </c>
       <c r="H299">
         <v>34</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>150</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299" t="s">
         <v>25</v>
       </c>
       <c r="M299" t="s">
         <v>25</v>
       </c>
@@ -21616,54 +21619,54 @@
       </c>
       <c r="O299" t="s">
         <v>25</v>
       </c>
       <c r="P299" t="s">
         <v>25</v>
       </c>
       <c r="Q299" t="s">
         <v>25</v>
       </c>
       <c r="R299" t="s">
         <v>25</v>
       </c>
       <c r="S299" t="s">
         <v>25</v>
       </c>
       <c r="T299">
         <v>106.49</v>
       </c>
     </row>
     <row r="300" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C300" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E300" t="s">
         <v>58</v>
       </c>
       <c r="F300" t="s">
         <v>29</v>
       </c>
       <c r="G300" t="s">
         <v>24</v>
       </c>
       <c r="H300">
         <v>65</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>150</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300" t="s">
         <v>25</v>
       </c>
@@ -21675,60 +21678,60 @@
       </c>
       <c r="O300" t="s">
         <v>25</v>
       </c>
       <c r="P300" t="s">
         <v>25</v>
       </c>
       <c r="Q300" t="s">
         <v>25</v>
       </c>
       <c r="R300" t="s">
         <v>25</v>
       </c>
       <c r="S300" t="s">
         <v>25</v>
       </c>
       <c r="T300">
         <v>106.48</v>
       </c>
     </row>
     <row r="301" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C301" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D301">
         <v>1520</v>
       </c>
       <c r="E301" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F301" t="s">
         <v>29</v>
       </c>
       <c r="G301" t="s">
         <v>24</v>
       </c>
       <c r="H301">
         <v>66</v>
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
         <v>150</v>
       </c>
       <c r="K301">
         <v>1</v>
       </c>
       <c r="L301">
         <v>106.43</v>
       </c>
       <c r="M301" t="s">
         <v>25</v>
       </c>
@@ -21737,57 +21740,57 @@
       </c>
       <c r="O301" t="s">
         <v>25</v>
       </c>
       <c r="P301" t="s">
         <v>25</v>
       </c>
       <c r="Q301" t="s">
         <v>25</v>
       </c>
       <c r="R301" t="s">
         <v>25</v>
       </c>
       <c r="S301" t="s">
         <v>25</v>
       </c>
       <c r="T301">
         <v>106.43</v>
       </c>
     </row>
     <row r="302" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C302" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E302" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F302" t="s">
         <v>29</v>
       </c>
       <c r="G302" t="s">
         <v>45</v>
       </c>
       <c r="H302">
         <v>14</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>150</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>25</v>
       </c>
       <c r="M302" t="s">
         <v>25</v>
       </c>
@@ -21799,54 +21802,54 @@
       </c>
       <c r="P302" t="s">
         <v>25</v>
       </c>
       <c r="Q302" t="s">
         <v>25</v>
       </c>
       <c r="R302" t="s">
         <v>25</v>
       </c>
       <c r="S302" t="s">
         <v>25</v>
       </c>
       <c r="T302">
         <v>106.41</v>
       </c>
     </row>
     <row r="303" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>108</v>
       </c>
       <c r="C303" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E303" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F303" t="s">
         <v>29</v>
       </c>
       <c r="G303" t="s">
         <v>24</v>
       </c>
       <c r="H303">
         <v>67</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>150</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
       <c r="L303" t="s">
         <v>25</v>
       </c>
       <c r="M303" t="s">
         <v>25</v>
       </c>
@@ -21855,54 +21858,54 @@
       </c>
       <c r="O303" t="s">
         <v>25</v>
       </c>
       <c r="P303" t="s">
         <v>25</v>
       </c>
       <c r="Q303" t="s">
         <v>25</v>
       </c>
       <c r="R303" t="s">
         <v>25</v>
       </c>
       <c r="S303" t="s">
         <v>25</v>
       </c>
       <c r="T303">
         <v>106.39</v>
       </c>
     </row>
     <row r="304" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C304" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E304" t="s">
         <v>22</v>
       </c>
       <c r="F304" t="s">
         <v>29</v>
       </c>
       <c r="G304" t="s">
         <v>24</v>
       </c>
       <c r="H304">
         <v>68</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>150</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
       <c r="L304" t="s">
         <v>25</v>
       </c>
@@ -21914,54 +21917,54 @@
       </c>
       <c r="O304" t="s">
         <v>25</v>
       </c>
       <c r="P304">
         <v>106.28</v>
       </c>
       <c r="Q304" t="s">
         <v>25</v>
       </c>
       <c r="R304" t="s">
         <v>25</v>
       </c>
       <c r="S304" t="s">
         <v>25</v>
       </c>
       <c r="T304">
         <v>106.28</v>
       </c>
     </row>
     <row r="305" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C305" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E305" t="s">
         <v>25</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" t="s">
         <v>24</v>
       </c>
       <c r="H305">
         <v>118</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>150</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305" t="s">
         <v>25</v>
       </c>
@@ -21976,51 +21979,51 @@
       </c>
       <c r="P305" t="s">
         <v>25</v>
       </c>
       <c r="Q305" t="s">
         <v>25</v>
       </c>
       <c r="R305" t="s">
         <v>25</v>
       </c>
       <c r="S305" t="s">
         <v>25</v>
       </c>
       <c r="T305">
         <v>106.24</v>
       </c>
     </row>
     <row r="306" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>154</v>
       </c>
       <c r="C306" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E306" t="s">
         <v>25</v>
       </c>
       <c r="F306" t="s">
         <v>124</v>
       </c>
       <c r="G306" t="s">
         <v>24</v>
       </c>
       <c r="H306">
         <v>8</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>150</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306" t="s">
         <v>25</v>
       </c>
@@ -22032,57 +22035,57 @@
       </c>
       <c r="O306" t="s">
         <v>25</v>
       </c>
       <c r="P306" t="s">
         <v>25</v>
       </c>
       <c r="Q306" t="s">
         <v>25</v>
       </c>
       <c r="R306" t="s">
         <v>25</v>
       </c>
       <c r="S306" t="s">
         <v>25</v>
       </c>
       <c r="T306">
         <v>106.24</v>
       </c>
     </row>
     <row r="307" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C307" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E307" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F307" t="s">
         <v>29</v>
       </c>
       <c r="G307" t="s">
         <v>24</v>
       </c>
       <c r="H307">
         <v>69</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>150</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>25</v>
       </c>
       <c r="M307" t="s">
         <v>25</v>
       </c>
@@ -22091,60 +22094,60 @@
       </c>
       <c r="O307" t="s">
         <v>25</v>
       </c>
       <c r="P307" t="s">
         <v>25</v>
       </c>
       <c r="Q307" t="s">
         <v>25</v>
       </c>
       <c r="R307" t="s">
         <v>25</v>
       </c>
       <c r="S307" t="s">
         <v>25</v>
       </c>
       <c r="T307">
         <v>106.19</v>
       </c>
     </row>
     <row r="308" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C308" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D308">
         <v>1083</v>
       </c>
       <c r="E308" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F308" t="s">
         <v>39</v>
       </c>
       <c r="G308" t="s">
         <v>24</v>
       </c>
       <c r="H308">
         <v>35</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>150</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308" t="s">
         <v>25</v>
       </c>
       <c r="M308" t="s">
         <v>25</v>
       </c>
@@ -22153,57 +22156,57 @@
       </c>
       <c r="O308" t="s">
         <v>25</v>
       </c>
       <c r="P308" t="s">
         <v>25</v>
       </c>
       <c r="Q308" t="s">
         <v>25</v>
       </c>
       <c r="R308" t="s">
         <v>25</v>
       </c>
       <c r="S308" t="s">
         <v>25</v>
       </c>
       <c r="T308">
         <v>106.16</v>
       </c>
     </row>
     <row r="309" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C309" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E309" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F309" t="s">
         <v>23</v>
       </c>
       <c r="G309" t="s">
         <v>45</v>
       </c>
       <c r="H309">
         <v>27</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>150</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>25</v>
       </c>
       <c r="M309" t="s">
         <v>25</v>
       </c>
@@ -22212,57 +22215,57 @@
       </c>
       <c r="O309" t="s">
         <v>25</v>
       </c>
       <c r="P309" t="s">
         <v>25</v>
       </c>
       <c r="Q309" t="s">
         <v>25</v>
       </c>
       <c r="R309" t="s">
         <v>25</v>
       </c>
       <c r="S309" t="s">
         <v>25</v>
       </c>
       <c r="T309">
         <v>106.13</v>
       </c>
     </row>
     <row r="310" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C310" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E310" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F310" t="s">
         <v>39</v>
       </c>
       <c r="G310" t="s">
         <v>24</v>
       </c>
       <c r="H310">
         <v>36</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>150</v>
       </c>
       <c r="K310">
         <v>0</v>
       </c>
       <c r="L310" t="s">
         <v>25</v>
       </c>
       <c r="M310" t="s">
         <v>25</v>
       </c>
@@ -22271,54 +22274,54 @@
       </c>
       <c r="O310" t="s">
         <v>25</v>
       </c>
       <c r="P310" t="s">
         <v>25</v>
       </c>
       <c r="Q310" t="s">
         <v>25</v>
       </c>
       <c r="R310" t="s">
         <v>25</v>
       </c>
       <c r="S310" t="s">
         <v>25</v>
       </c>
       <c r="T310">
         <v>106.13</v>
       </c>
     </row>
     <row r="311" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C311" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E311" t="s">
         <v>61</v>
       </c>
       <c r="F311" t="s">
         <v>29</v>
       </c>
       <c r="G311" t="s">
         <v>24</v>
       </c>
       <c r="H311">
         <v>70</v>
       </c>
       <c r="I311" t="b">
         <v>0</v>
       </c>
       <c r="J311" t="s">
         <v>150</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
       <c r="L311" t="s">
         <v>25</v>
       </c>
@@ -22333,54 +22336,54 @@
       </c>
       <c r="P311" t="s">
         <v>25</v>
       </c>
       <c r="Q311" t="s">
         <v>25</v>
       </c>
       <c r="R311" t="s">
         <v>25</v>
       </c>
       <c r="S311" t="s">
         <v>25</v>
       </c>
       <c r="T311">
         <v>105.9</v>
       </c>
     </row>
     <row r="312" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>137</v>
       </c>
       <c r="C312" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E312" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F312" t="s">
         <v>29</v>
       </c>
       <c r="G312" t="s">
         <v>24</v>
       </c>
       <c r="H312">
         <v>71</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>150</v>
       </c>
       <c r="K312">
         <v>0</v>
       </c>
       <c r="L312" t="s">
         <v>25</v>
       </c>
       <c r="M312" t="s">
         <v>25</v>
       </c>
@@ -22392,51 +22395,51 @@
       </c>
       <c r="P312" t="s">
         <v>25</v>
       </c>
       <c r="Q312" t="s">
         <v>25</v>
       </c>
       <c r="R312" t="s">
         <v>25</v>
       </c>
       <c r="S312" t="s">
         <v>25</v>
       </c>
       <c r="T312">
         <v>105.85</v>
       </c>
     </row>
     <row r="313" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>20</v>
       </c>
       <c r="C313" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D313">
         <v>1319</v>
       </c>
       <c r="E313" t="s">
         <v>25</v>
       </c>
       <c r="F313" t="s">
         <v>39</v>
       </c>
       <c r="G313" t="s">
         <v>24</v>
       </c>
       <c r="H313">
         <v>37</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>150</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
@@ -22451,54 +22454,54 @@
       </c>
       <c r="O313" t="s">
         <v>25</v>
       </c>
       <c r="P313" t="s">
         <v>25</v>
       </c>
       <c r="Q313" t="s">
         <v>25</v>
       </c>
       <c r="R313" t="s">
         <v>25</v>
       </c>
       <c r="S313" t="s">
         <v>25</v>
       </c>
       <c r="T313">
         <v>105.7</v>
       </c>
     </row>
     <row r="314" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C314" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D314">
         <v>1922</v>
       </c>
       <c r="E314" t="s">
         <v>51</v>
       </c>
       <c r="F314" t="s">
         <v>29</v>
       </c>
       <c r="G314" t="s">
         <v>45</v>
       </c>
       <c r="H314">
         <v>15</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>150</v>
       </c>
       <c r="K314">
         <v>2</v>
       </c>
@@ -22513,57 +22516,57 @@
       </c>
       <c r="O314">
         <v>119.7</v>
       </c>
       <c r="P314">
         <v>105.63</v>
       </c>
       <c r="Q314" t="s">
         <v>25</v>
       </c>
       <c r="R314" t="s">
         <v>25</v>
       </c>
       <c r="S314" t="s">
         <v>25</v>
       </c>
       <c r="T314">
         <v>105.63</v>
       </c>
     </row>
     <row r="315" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C315" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E315" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F315" t="s">
         <v>56</v>
       </c>
       <c r="G315" t="s">
         <v>24</v>
       </c>
       <c r="H315">
         <v>15</v>
       </c>
       <c r="I315" t="b">
         <v>0</v>
       </c>
       <c r="J315" t="s">
         <v>150</v>
       </c>
       <c r="K315">
         <v>0</v>
       </c>
       <c r="L315" t="s">
         <v>25</v>
       </c>
       <c r="M315" t="s">
         <v>25</v>
       </c>
@@ -22572,57 +22575,57 @@
       </c>
       <c r="O315" t="s">
         <v>25</v>
       </c>
       <c r="P315" t="s">
         <v>25</v>
       </c>
       <c r="Q315" t="s">
         <v>25</v>
       </c>
       <c r="R315" t="s">
         <v>25</v>
       </c>
       <c r="S315" t="s">
         <v>25</v>
       </c>
       <c r="T315">
         <v>105.6</v>
       </c>
     </row>
     <row r="316" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C316" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E316" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F316" t="s">
         <v>56</v>
       </c>
       <c r="G316" t="s">
         <v>24</v>
       </c>
       <c r="H316">
         <v>16</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>150</v>
       </c>
       <c r="K316">
         <v>0</v>
       </c>
       <c r="L316" t="s">
         <v>25</v>
       </c>
       <c r="M316" t="s">
         <v>25</v>
       </c>
@@ -22631,54 +22634,54 @@
       </c>
       <c r="O316" t="s">
         <v>25</v>
       </c>
       <c r="P316" t="s">
         <v>25</v>
       </c>
       <c r="Q316" t="s">
         <v>25</v>
       </c>
       <c r="R316" t="s">
         <v>25</v>
       </c>
       <c r="S316" t="s">
         <v>25</v>
       </c>
       <c r="T316">
         <v>105.59</v>
       </c>
     </row>
     <row r="317" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C317" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E317" t="s">
         <v>22</v>
       </c>
       <c r="F317" t="s">
         <v>29</v>
       </c>
       <c r="G317" t="s">
         <v>24</v>
       </c>
       <c r="H317">
         <v>72</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>150</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317" t="s">
         <v>25</v>
       </c>
@@ -22690,57 +22693,57 @@
       </c>
       <c r="O317" t="s">
         <v>25</v>
       </c>
       <c r="P317">
         <v>105.41</v>
       </c>
       <c r="Q317" t="s">
         <v>25</v>
       </c>
       <c r="R317" t="s">
         <v>25</v>
       </c>
       <c r="S317" t="s">
         <v>25</v>
       </c>
       <c r="T317">
         <v>105.41</v>
       </c>
     </row>
     <row r="318" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C318" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E318" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F318" t="s">
         <v>23</v>
       </c>
       <c r="G318" t="s">
         <v>24</v>
       </c>
       <c r="H318">
         <v>119</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>150</v>
       </c>
       <c r="K318">
         <v>1</v>
       </c>
       <c r="L318" t="s">
         <v>25</v>
       </c>
       <c r="M318" t="s">
         <v>25</v>
       </c>
@@ -22749,54 +22752,54 @@
       </c>
       <c r="O318" t="s">
         <v>25</v>
       </c>
       <c r="P318" t="s">
         <v>25</v>
       </c>
       <c r="Q318" t="s">
         <v>25</v>
       </c>
       <c r="R318" t="s">
         <v>25</v>
       </c>
       <c r="S318" t="s">
         <v>25</v>
       </c>
       <c r="T318">
         <v>105.35</v>
       </c>
     </row>
     <row r="319" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C319" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E319" t="s">
         <v>66</v>
       </c>
       <c r="F319" t="s">
         <v>39</v>
       </c>
       <c r="G319" t="s">
         <v>24</v>
       </c>
       <c r="H319">
         <v>38</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>150</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>25</v>
       </c>
@@ -22808,54 +22811,57 @@
       </c>
       <c r="O319" t="s">
         <v>25</v>
       </c>
       <c r="P319">
         <v>105.3</v>
       </c>
       <c r="Q319" t="s">
         <v>25</v>
       </c>
       <c r="R319" t="s">
         <v>25</v>
       </c>
       <c r="S319" t="s">
         <v>25</v>
       </c>
       <c r="T319">
         <v>105.3</v>
       </c>
     </row>
     <row r="320" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C320" t="s">
-        <v>581</v>
+        <v>438</v>
+      </c>
+      <c r="D320">
+        <v>1633</v>
       </c>
       <c r="E320" t="s">
         <v>66</v>
       </c>
       <c r="F320" t="s">
         <v>23</v>
       </c>
       <c r="G320" t="s">
         <v>24</v>
       </c>
       <c r="H320">
         <v>120</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>150</v>
       </c>
       <c r="K320">
         <v>0</v>
       </c>
       <c r="L320" t="s">
         <v>25</v>
       </c>
@@ -22870,51 +22876,51 @@
       </c>
       <c r="P320" t="s">
         <v>25</v>
       </c>
       <c r="Q320" t="s">
         <v>25</v>
       </c>
       <c r="R320" t="s">
         <v>25</v>
       </c>
       <c r="S320" t="s">
         <v>25</v>
       </c>
       <c r="T320">
         <v>105.24</v>
       </c>
     </row>
     <row r="321" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>582</v>
       </c>
       <c r="C321" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D321">
         <v>1236</v>
       </c>
       <c r="E321" t="s">
         <v>25</v>
       </c>
       <c r="F321" t="s">
         <v>39</v>
       </c>
       <c r="G321" t="s">
         <v>24</v>
       </c>
       <c r="H321">
         <v>39</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>150</v>
       </c>
       <c r="K321">
         <v>0</v>
       </c>
@@ -22935,51 +22941,51 @@
       </c>
       <c r="Q321" t="s">
         <v>25</v>
       </c>
       <c r="R321" t="s">
         <v>25</v>
       </c>
       <c r="S321" t="s">
         <v>25</v>
       </c>
       <c r="T321">
         <v>104.96</v>
       </c>
     </row>
     <row r="322" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>92</v>
       </c>
       <c r="C322" t="s">
         <v>583</v>
       </c>
       <c r="E322" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F322" t="s">
         <v>29</v>
       </c>
       <c r="G322" t="s">
         <v>24</v>
       </c>
       <c r="H322">
         <v>73</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>150</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>25</v>
       </c>
       <c r="M322" t="s">
         <v>25</v>
       </c>
@@ -23047,57 +23053,57 @@
       </c>
       <c r="O323" t="s">
         <v>25</v>
       </c>
       <c r="P323" t="s">
         <v>25</v>
       </c>
       <c r="Q323" t="s">
         <v>25</v>
       </c>
       <c r="R323" t="s">
         <v>25</v>
       </c>
       <c r="S323" t="s">
         <v>25</v>
       </c>
       <c r="T323">
         <v>104.88</v>
       </c>
     </row>
     <row r="324" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C324" t="s">
         <v>586</v>
       </c>
       <c r="E324" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F324" t="s">
         <v>29</v>
       </c>
       <c r="G324" t="s">
         <v>45</v>
       </c>
       <c r="H324">
         <v>16</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>150</v>
       </c>
       <c r="K324">
         <v>0</v>
       </c>
       <c r="L324" t="s">
         <v>25</v>
       </c>
       <c r="M324" t="s">
         <v>25</v>
       </c>
@@ -23106,51 +23112,51 @@
       </c>
       <c r="O324" t="s">
         <v>25</v>
       </c>
       <c r="P324" t="s">
         <v>25</v>
       </c>
       <c r="Q324" t="s">
         <v>25</v>
       </c>
       <c r="R324" t="s">
         <v>25</v>
       </c>
       <c r="S324" t="s">
         <v>25</v>
       </c>
       <c r="T324">
         <v>104.85</v>
       </c>
     </row>
     <row r="325" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C325" t="s">
         <v>587</v>
       </c>
       <c r="D325">
         <v>2113</v>
       </c>
       <c r="E325" t="s">
         <v>32</v>
       </c>
       <c r="F325" t="s">
         <v>23</v>
       </c>
       <c r="G325" t="s">
         <v>45</v>
       </c>
       <c r="H325">
         <v>29</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>150</v>
       </c>
@@ -23171,51 +23177,51 @@
       </c>
       <c r="P325" t="s">
         <v>25</v>
       </c>
       <c r="Q325" t="s">
         <v>25</v>
       </c>
       <c r="R325" t="s">
         <v>25</v>
       </c>
       <c r="S325" t="s">
         <v>25</v>
       </c>
       <c r="T325">
         <v>104.83</v>
       </c>
     </row>
     <row r="326" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>588</v>
       </c>
       <c r="C326" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D326">
         <v>112</v>
       </c>
       <c r="E326" t="s">
         <v>66</v>
       </c>
       <c r="F326" t="s">
         <v>56</v>
       </c>
       <c r="G326" t="s">
         <v>24</v>
       </c>
       <c r="H326">
         <v>17</v>
       </c>
       <c r="I326" t="b">
         <v>0</v>
       </c>
       <c r="J326" t="s">
         <v>150</v>
       </c>
       <c r="K326">
         <v>0</v>
       </c>
@@ -23410,51 +23416,51 @@
       </c>
       <c r="O329" t="s">
         <v>25</v>
       </c>
       <c r="P329" t="s">
         <v>25</v>
       </c>
       <c r="Q329" t="s">
         <v>25</v>
       </c>
       <c r="R329" t="s">
         <v>25</v>
       </c>
       <c r="S329" t="s">
         <v>25</v>
       </c>
       <c r="T329">
         <v>104.67</v>
       </c>
     </row>
     <row r="330" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C330" t="s">
         <v>594</v>
       </c>
       <c r="E330" t="s">
         <v>25</v>
       </c>
       <c r="F330" t="s">
         <v>23</v>
       </c>
       <c r="G330" t="s">
         <v>24</v>
       </c>
       <c r="H330">
         <v>123</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>150</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
@@ -23469,57 +23475,57 @@
       </c>
       <c r="O330" t="s">
         <v>25</v>
       </c>
       <c r="P330" t="s">
         <v>25</v>
       </c>
       <c r="Q330" t="s">
         <v>25</v>
       </c>
       <c r="R330" t="s">
         <v>25</v>
       </c>
       <c r="S330" t="s">
         <v>25</v>
       </c>
       <c r="T330">
         <v>104.64</v>
       </c>
     </row>
     <row r="331" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C331" t="s">
         <v>595</v>
       </c>
       <c r="E331" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" t="s">
         <v>24</v>
       </c>
       <c r="H331">
         <v>124</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>150</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
       <c r="L331" t="s">
         <v>25</v>
       </c>
       <c r="M331" t="s">
         <v>25</v>
       </c>
@@ -23528,54 +23534,54 @@
       </c>
       <c r="O331" t="s">
         <v>25</v>
       </c>
       <c r="P331" t="s">
         <v>25</v>
       </c>
       <c r="Q331" t="s">
         <v>25</v>
       </c>
       <c r="R331" t="s">
         <v>25</v>
       </c>
       <c r="S331" t="s">
         <v>25</v>
       </c>
       <c r="T331">
         <v>104.61</v>
       </c>
     </row>
     <row r="332" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C332" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E332" t="s">
         <v>66</v>
       </c>
       <c r="F332" t="s">
         <v>23</v>
       </c>
       <c r="G332" t="s">
         <v>24</v>
       </c>
       <c r="H332">
         <v>125</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>150</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332" t="s">
         <v>25</v>
       </c>
@@ -23587,57 +23593,57 @@
       </c>
       <c r="O332" t="s">
         <v>25</v>
       </c>
       <c r="P332" t="s">
         <v>25</v>
       </c>
       <c r="Q332" t="s">
         <v>25</v>
       </c>
       <c r="R332" t="s">
         <v>25</v>
       </c>
       <c r="S332" t="s">
         <v>25</v>
       </c>
       <c r="T332">
         <v>104.57</v>
       </c>
     </row>
     <row r="333" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C333" t="s">
         <v>596</v>
       </c>
       <c r="E333" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F333" t="s">
         <v>29</v>
       </c>
       <c r="G333" t="s">
         <v>24</v>
       </c>
       <c r="H333">
         <v>74</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>150</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333" t="s">
         <v>25</v>
       </c>
       <c r="M333" t="s">
         <v>25</v>
       </c>
@@ -23705,57 +23711,57 @@
       </c>
       <c r="O334" t="s">
         <v>25</v>
       </c>
       <c r="P334" t="s">
         <v>25</v>
       </c>
       <c r="Q334" t="s">
         <v>25</v>
       </c>
       <c r="R334" t="s">
         <v>25</v>
       </c>
       <c r="S334" t="s">
         <v>25</v>
       </c>
       <c r="T334">
         <v>104.49</v>
       </c>
     </row>
     <row r="335" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C335" t="s">
         <v>599</v>
       </c>
       <c r="E335" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F335" t="s">
         <v>29</v>
       </c>
       <c r="G335" t="s">
         <v>24</v>
       </c>
       <c r="H335">
         <v>76</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>150</v>
       </c>
       <c r="K335">
         <v>0</v>
       </c>
       <c r="L335" t="s">
         <v>25</v>
       </c>
       <c r="M335" t="s">
         <v>25</v>
       </c>
@@ -23770,51 +23776,51 @@
       </c>
       <c r="Q335" t="s">
         <v>25</v>
       </c>
       <c r="R335" t="s">
         <v>25</v>
       </c>
       <c r="S335" t="s">
         <v>25</v>
       </c>
       <c r="T335">
         <v>104.42</v>
       </c>
     </row>
     <row r="336" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>600</v>
       </c>
       <c r="C336" t="s">
         <v>601</v>
       </c>
       <c r="E336" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F336" t="s">
         <v>39</v>
       </c>
       <c r="G336" t="s">
         <v>24</v>
       </c>
       <c r="H336">
         <v>41</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>150</v>
       </c>
       <c r="K336">
         <v>0</v>
       </c>
       <c r="L336" t="s">
         <v>25</v>
       </c>
       <c r="M336" t="s">
         <v>25</v>
       </c>
@@ -23823,54 +23829,54 @@
       </c>
       <c r="O336" t="s">
         <v>25</v>
       </c>
       <c r="P336" t="s">
         <v>25</v>
       </c>
       <c r="Q336" t="s">
         <v>25</v>
       </c>
       <c r="R336" t="s">
         <v>25</v>
       </c>
       <c r="S336" t="s">
         <v>25</v>
       </c>
       <c r="T336">
         <v>104.33</v>
       </c>
     </row>
     <row r="337" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C337" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E337" t="s">
         <v>602</v>
       </c>
       <c r="F337" t="s">
         <v>39</v>
       </c>
       <c r="G337" t="s">
         <v>24</v>
       </c>
       <c r="H337">
         <v>42</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>150</v>
       </c>
       <c r="K337">
         <v>0</v>
       </c>
       <c r="L337" t="s">
         <v>25</v>
       </c>
@@ -23882,51 +23888,51 @@
       </c>
       <c r="O337" t="s">
         <v>25</v>
       </c>
       <c r="P337" t="s">
         <v>25</v>
       </c>
       <c r="Q337" t="s">
         <v>25</v>
       </c>
       <c r="R337" t="s">
         <v>25</v>
       </c>
       <c r="S337" t="s">
         <v>25</v>
       </c>
       <c r="T337">
         <v>104.28</v>
       </c>
     </row>
     <row r="338" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C338" t="s">
         <v>60</v>
       </c>
       <c r="E338" t="s">
         <v>25</v>
       </c>
       <c r="F338" t="s">
         <v>23</v>
       </c>
       <c r="G338" t="s">
         <v>24</v>
       </c>
       <c r="H338">
         <v>126</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>150</v>
       </c>
       <c r="K338">
         <v>0</v>
       </c>
@@ -23941,57 +23947,57 @@
       </c>
       <c r="O338" t="s">
         <v>25</v>
       </c>
       <c r="P338" t="s">
         <v>25</v>
       </c>
       <c r="Q338" t="s">
         <v>25</v>
       </c>
       <c r="R338" t="s">
         <v>25</v>
       </c>
       <c r="S338" t="s">
         <v>25</v>
       </c>
       <c r="T338">
         <v>104.1</v>
       </c>
     </row>
     <row r="339" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C339" t="s">
         <v>603</v>
       </c>
       <c r="E339" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F339" t="s">
         <v>23</v>
       </c>
       <c r="G339" t="s">
         <v>24</v>
       </c>
       <c r="H339">
         <v>127</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>150</v>
       </c>
       <c r="K339">
         <v>0</v>
       </c>
       <c r="L339" t="s">
         <v>25</v>
       </c>
       <c r="M339" t="s">
         <v>25</v>
       </c>
@@ -24000,51 +24006,51 @@
       </c>
       <c r="O339" t="s">
         <v>25</v>
       </c>
       <c r="P339" t="s">
         <v>25</v>
       </c>
       <c r="Q339" t="s">
         <v>25</v>
       </c>
       <c r="R339" t="s">
         <v>25</v>
       </c>
       <c r="S339" t="s">
         <v>25</v>
       </c>
       <c r="T339">
         <v>104.05</v>
       </c>
     </row>
     <row r="340" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C340" t="s">
         <v>21</v>
       </c>
       <c r="E340" t="s">
         <v>604</v>
       </c>
       <c r="F340" t="s">
         <v>39</v>
       </c>
       <c r="G340" t="s">
         <v>24</v>
       </c>
       <c r="H340">
         <v>43</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>150</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
@@ -24121,51 +24127,51 @@
       </c>
       <c r="P341" t="s">
         <v>25</v>
       </c>
       <c r="Q341" t="s">
         <v>25</v>
       </c>
       <c r="R341" t="s">
         <v>25</v>
       </c>
       <c r="S341" t="s">
         <v>25</v>
       </c>
       <c r="T341">
         <v>103.74</v>
       </c>
     </row>
     <row r="342" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>108</v>
       </c>
       <c r="C342" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E342" t="s">
         <v>61</v>
       </c>
       <c r="F342" t="s">
         <v>39</v>
       </c>
       <c r="G342" t="s">
         <v>24</v>
       </c>
       <c r="H342">
         <v>44</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>150</v>
       </c>
       <c r="K342">
         <v>0</v>
       </c>
       <c r="L342" t="s">
         <v>25</v>
       </c>
@@ -24177,51 +24183,51 @@
       </c>
       <c r="O342" t="s">
         <v>25</v>
       </c>
       <c r="P342" t="s">
         <v>25</v>
       </c>
       <c r="Q342" t="s">
         <v>25</v>
       </c>
       <c r="R342" t="s">
         <v>25</v>
       </c>
       <c r="S342" t="s">
         <v>25</v>
       </c>
       <c r="T342">
         <v>103.73</v>
       </c>
     </row>
     <row r="343" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C343" t="s">
         <v>607</v>
       </c>
       <c r="E343" t="s">
         <v>66</v>
       </c>
       <c r="F343" t="s">
         <v>39</v>
       </c>
       <c r="G343" t="s">
         <v>24</v>
       </c>
       <c r="H343">
         <v>45</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>150</v>
       </c>
       <c r="K343">
         <v>0</v>
       </c>
@@ -24239,51 +24245,51 @@
       </c>
       <c r="P343" t="s">
         <v>25</v>
       </c>
       <c r="Q343" t="s">
         <v>25</v>
       </c>
       <c r="R343" t="s">
         <v>25</v>
       </c>
       <c r="S343" t="s">
         <v>25</v>
       </c>
       <c r="T343">
         <v>103.71</v>
       </c>
     </row>
     <row r="344" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>608</v>
       </c>
       <c r="C344" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E344" t="s">
         <v>25</v>
       </c>
       <c r="F344" t="s">
         <v>39</v>
       </c>
       <c r="G344" t="s">
         <v>24</v>
       </c>
       <c r="H344">
         <v>46</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>150</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344" t="s">
         <v>25</v>
       </c>
@@ -24295,51 +24301,51 @@
       </c>
       <c r="O344" t="s">
         <v>25</v>
       </c>
       <c r="P344" t="s">
         <v>25</v>
       </c>
       <c r="Q344" t="s">
         <v>25</v>
       </c>
       <c r="R344" t="s">
         <v>25</v>
       </c>
       <c r="S344" t="s">
         <v>25</v>
       </c>
       <c r="T344">
         <v>103.71</v>
       </c>
     </row>
     <row r="345" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C345" t="s">
         <v>34</v>
       </c>
       <c r="E345" t="s">
         <v>66</v>
       </c>
       <c r="F345" t="s">
         <v>23</v>
       </c>
       <c r="G345" t="s">
         <v>24</v>
       </c>
       <c r="H345">
         <v>128</v>
       </c>
       <c r="I345" t="b">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>150</v>
       </c>
       <c r="K345">
         <v>0</v>
       </c>
@@ -24419,51 +24425,51 @@
       </c>
       <c r="Q346" t="s">
         <v>25</v>
       </c>
       <c r="R346" t="s">
         <v>25</v>
       </c>
       <c r="S346" t="s">
         <v>25</v>
       </c>
       <c r="T346">
         <v>103.49</v>
       </c>
     </row>
     <row r="347" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>612</v>
       </c>
       <c r="C347" t="s">
         <v>594</v>
       </c>
       <c r="E347" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F347" t="s">
         <v>23</v>
       </c>
       <c r="G347" t="s">
         <v>45</v>
       </c>
       <c r="H347">
         <v>31</v>
       </c>
       <c r="I347" t="b">
         <v>0</v>
       </c>
       <c r="J347" t="s">
         <v>150</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347">
         <v>103.35</v>
       </c>
       <c r="M347" t="s">
         <v>25</v>
       </c>
@@ -24472,51 +24478,51 @@
       </c>
       <c r="O347" t="s">
         <v>25</v>
       </c>
       <c r="P347" t="s">
         <v>25</v>
       </c>
       <c r="Q347" t="s">
         <v>25</v>
       </c>
       <c r="R347" t="s">
         <v>25</v>
       </c>
       <c r="S347" t="s">
         <v>25</v>
       </c>
       <c r="T347">
         <v>103.35</v>
       </c>
     </row>
     <row r="348" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C348" t="s">
         <v>21</v>
       </c>
       <c r="E348" t="s">
         <v>51</v>
       </c>
       <c r="F348" t="s">
         <v>23</v>
       </c>
       <c r="G348" t="s">
         <v>24</v>
       </c>
       <c r="H348">
         <v>129</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>150</v>
       </c>
       <c r="K348">
         <v>0</v>
       </c>
@@ -24590,51 +24596,51 @@
       </c>
       <c r="O349" t="s">
         <v>25</v>
       </c>
       <c r="P349" t="s">
         <v>25</v>
       </c>
       <c r="Q349" t="s">
         <v>25</v>
       </c>
       <c r="R349" t="s">
         <v>25</v>
       </c>
       <c r="S349" t="s">
         <v>25</v>
       </c>
       <c r="T349">
         <v>103.25</v>
       </c>
     </row>
     <row r="350" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C350" t="s">
         <v>615</v>
       </c>
       <c r="E350" t="s">
         <v>25</v>
       </c>
       <c r="F350" t="s">
         <v>23</v>
       </c>
       <c r="G350" t="s">
         <v>24</v>
       </c>
       <c r="H350">
         <v>130</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>150</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
@@ -24649,51 +24655,51 @@
       </c>
       <c r="O350" t="s">
         <v>25</v>
       </c>
       <c r="P350" t="s">
         <v>25</v>
       </c>
       <c r="Q350">
         <v>103.2</v>
       </c>
       <c r="R350" t="s">
         <v>25</v>
       </c>
       <c r="S350" t="s">
         <v>25</v>
       </c>
       <c r="T350">
         <v>103.2</v>
       </c>
     </row>
     <row r="351" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C351" t="s">
         <v>616</v>
       </c>
       <c r="E351" t="s">
         <v>66</v>
       </c>
       <c r="F351" t="s">
         <v>23</v>
       </c>
       <c r="G351" t="s">
         <v>24</v>
       </c>
       <c r="H351">
         <v>131</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>150</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
@@ -24717,51 +24723,51 @@
       </c>
       <c r="R351" t="s">
         <v>25</v>
       </c>
       <c r="S351" t="s">
         <v>25</v>
       </c>
       <c r="T351">
         <v>103.18</v>
       </c>
     </row>
     <row r="352" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>158</v>
       </c>
       <c r="C352" t="s">
         <v>617</v>
       </c>
       <c r="D352">
         <v>2468</v>
       </c>
       <c r="E352" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F352" t="s">
         <v>23</v>
       </c>
       <c r="G352" t="s">
         <v>24</v>
       </c>
       <c r="H352">
         <v>132</v>
       </c>
       <c r="I352" t="b">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>150</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352" t="s">
         <v>25</v>
       </c>
       <c r="M352" t="s">
         <v>25</v>
       </c>
@@ -24776,51 +24782,51 @@
       </c>
       <c r="Q352" t="s">
         <v>25</v>
       </c>
       <c r="R352" t="s">
         <v>25</v>
       </c>
       <c r="S352" t="s">
         <v>25</v>
       </c>
       <c r="T352">
         <v>103.13</v>
       </c>
     </row>
     <row r="353" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>618</v>
       </c>
       <c r="C353" t="s">
         <v>60</v>
       </c>
       <c r="E353" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F353" t="s">
         <v>39</v>
       </c>
       <c r="G353" t="s">
         <v>24</v>
       </c>
       <c r="H353">
         <v>47</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>150</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353" t="s">
         <v>25</v>
       </c>
       <c r="M353" t="s">
         <v>25</v>
       </c>
@@ -24832,51 +24838,51 @@
       </c>
       <c r="P353" t="s">
         <v>25</v>
       </c>
       <c r="Q353" t="s">
         <v>25</v>
       </c>
       <c r="R353" t="s">
         <v>25</v>
       </c>
       <c r="S353" t="s">
         <v>25</v>
       </c>
       <c r="T353">
         <v>102.97</v>
       </c>
     </row>
     <row r="354" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>619</v>
       </c>
       <c r="C354" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E354" t="s">
         <v>25</v>
       </c>
       <c r="F354" t="s">
         <v>23</v>
       </c>
       <c r="G354" t="s">
         <v>24</v>
       </c>
       <c r="H354">
         <v>133</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>150</v>
       </c>
       <c r="K354">
         <v>0</v>
       </c>
       <c r="L354" t="s">
         <v>25</v>
       </c>
@@ -24888,57 +24894,57 @@
       </c>
       <c r="O354" t="s">
         <v>25</v>
       </c>
       <c r="P354" t="s">
         <v>25</v>
       </c>
       <c r="Q354" t="s">
         <v>25</v>
       </c>
       <c r="R354" t="s">
         <v>25</v>
       </c>
       <c r="S354" t="s">
         <v>25</v>
       </c>
       <c r="T354">
         <v>102.87</v>
       </c>
     </row>
     <row r="355" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C355" t="s">
         <v>620</v>
       </c>
       <c r="E355" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F355" t="s">
         <v>23</v>
       </c>
       <c r="G355" t="s">
         <v>45</v>
       </c>
       <c r="H355">
         <v>32</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>150</v>
       </c>
       <c r="K355">
         <v>0</v>
       </c>
       <c r="L355" t="s">
         <v>25</v>
       </c>
       <c r="M355" t="s">
         <v>25</v>
       </c>
@@ -25130,51 +25136,51 @@
       </c>
       <c r="Q358" t="s">
         <v>25</v>
       </c>
       <c r="R358" t="s">
         <v>25</v>
       </c>
       <c r="S358" t="s">
         <v>25</v>
       </c>
       <c r="T358">
         <v>102.4</v>
       </c>
     </row>
     <row r="359" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>629</v>
       </c>
       <c r="C359" t="s">
         <v>630</v>
       </c>
       <c r="E359" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F359" t="s">
         <v>29</v>
       </c>
       <c r="G359" t="s">
         <v>45</v>
       </c>
       <c r="H359">
         <v>18</v>
       </c>
       <c r="I359" t="b">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>150</v>
       </c>
       <c r="K359">
         <v>1</v>
       </c>
       <c r="L359" t="s">
         <v>25</v>
       </c>
       <c r="M359" t="s">
         <v>25</v>
       </c>
@@ -25425,51 +25431,51 @@
       </c>
       <c r="O363" t="s">
         <v>25</v>
       </c>
       <c r="P363" t="s">
         <v>25</v>
       </c>
       <c r="Q363" t="s">
         <v>25</v>
       </c>
       <c r="R363" t="s">
         <v>25</v>
       </c>
       <c r="S363" t="s">
         <v>25</v>
       </c>
       <c r="T363">
         <v>102.11</v>
       </c>
     </row>
     <row r="364" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C364" t="s">
         <v>637</v>
       </c>
       <c r="E364" t="s">
         <v>25</v>
       </c>
       <c r="F364" t="s">
         <v>29</v>
       </c>
       <c r="G364" t="s">
         <v>24</v>
       </c>
       <c r="H364">
         <v>78</v>
       </c>
       <c r="I364" t="b">
         <v>0</v>
       </c>
       <c r="J364" t="s">
         <v>150</v>
       </c>
       <c r="K364">
         <v>0</v>
       </c>
@@ -25490,51 +25496,51 @@
       </c>
       <c r="Q364" t="s">
         <v>25</v>
       </c>
       <c r="R364" t="s">
         <v>25</v>
       </c>
       <c r="S364" t="s">
         <v>25</v>
       </c>
       <c r="T364">
         <v>102.04</v>
       </c>
     </row>
     <row r="365" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>638</v>
       </c>
       <c r="C365" t="s">
         <v>85</v>
       </c>
       <c r="E365" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F365" t="s">
         <v>39</v>
       </c>
       <c r="G365" t="s">
         <v>24</v>
       </c>
       <c r="H365">
         <v>49</v>
       </c>
       <c r="I365" t="b">
         <v>0</v>
       </c>
       <c r="J365" t="s">
         <v>150</v>
       </c>
       <c r="K365">
         <v>0</v>
       </c>
       <c r="L365" t="s">
         <v>25</v>
       </c>
       <c r="M365" t="s">
         <v>25</v>
       </c>
@@ -25608,51 +25614,51 @@
       </c>
       <c r="Q366" t="s">
         <v>25</v>
       </c>
       <c r="R366" t="s">
         <v>25</v>
       </c>
       <c r="S366" t="s">
         <v>25</v>
       </c>
       <c r="T366">
         <v>101.82</v>
       </c>
     </row>
     <row r="367" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>127</v>
       </c>
       <c r="C367" t="s">
         <v>641</v>
       </c>
       <c r="E367" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F367" t="s">
         <v>39</v>
       </c>
       <c r="G367" t="s">
         <v>24</v>
       </c>
       <c r="H367">
         <v>50</v>
       </c>
       <c r="I367" t="b">
         <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>150</v>
       </c>
       <c r="K367">
         <v>0</v>
       </c>
       <c r="L367" t="s">
         <v>25</v>
       </c>
       <c r="M367" t="s">
         <v>25</v>
       </c>
@@ -25661,57 +25667,57 @@
       </c>
       <c r="O367" t="s">
         <v>25</v>
       </c>
       <c r="P367" t="s">
         <v>25</v>
       </c>
       <c r="Q367" t="s">
         <v>25</v>
       </c>
       <c r="R367" t="s">
         <v>25</v>
       </c>
       <c r="S367" t="s">
         <v>25</v>
       </c>
       <c r="T367">
         <v>101.75</v>
       </c>
     </row>
     <row r="368" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C368" t="s">
         <v>642</v>
       </c>
       <c r="E368" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F368" t="s">
         <v>39</v>
       </c>
       <c r="G368" t="s">
         <v>24</v>
       </c>
       <c r="H368">
         <v>51</v>
       </c>
       <c r="I368" t="b">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>150</v>
       </c>
       <c r="K368">
         <v>0</v>
       </c>
       <c r="L368" t="s">
         <v>25</v>
       </c>
       <c r="M368" t="s">
         <v>25</v>
       </c>
@@ -25720,51 +25726,51 @@
       </c>
       <c r="O368" t="s">
         <v>25</v>
       </c>
       <c r="P368" t="s">
         <v>25</v>
       </c>
       <c r="Q368" t="s">
         <v>25</v>
       </c>
       <c r="R368" t="s">
         <v>25</v>
       </c>
       <c r="S368" t="s">
         <v>25</v>
       </c>
       <c r="T368">
         <v>101.5</v>
       </c>
     </row>
     <row r="369" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C369" t="s">
         <v>643</v>
       </c>
       <c r="D369">
         <v>1650</v>
       </c>
       <c r="E369" t="s">
         <v>25</v>
       </c>
       <c r="F369" t="s">
         <v>23</v>
       </c>
       <c r="G369" t="s">
         <v>24</v>
       </c>
       <c r="H369">
         <v>139</v>
       </c>
       <c r="I369" t="b">
         <v>0</v>
       </c>
       <c r="J369" t="s">
         <v>150</v>
       </c>
@@ -25785,51 +25791,51 @@
       </c>
       <c r="P369" t="s">
         <v>25</v>
       </c>
       <c r="Q369" t="s">
         <v>25</v>
       </c>
       <c r="R369" t="s">
         <v>25</v>
       </c>
       <c r="S369" t="s">
         <v>25</v>
       </c>
       <c r="T369">
         <v>101.21</v>
       </c>
     </row>
     <row r="370" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>644</v>
       </c>
       <c r="C370" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E370" t="s">
         <v>25</v>
       </c>
       <c r="F370" t="s">
         <v>23</v>
       </c>
       <c r="G370" t="s">
         <v>45</v>
       </c>
       <c r="H370">
         <v>33</v>
       </c>
       <c r="I370" t="b">
         <v>0</v>
       </c>
       <c r="J370" t="s">
         <v>150</v>
       </c>
       <c r="K370">
         <v>0</v>
       </c>
       <c r="L370" t="s">
         <v>25</v>
       </c>
@@ -25841,51 +25847,51 @@
       </c>
       <c r="O370" t="s">
         <v>25</v>
       </c>
       <c r="P370" t="s">
         <v>25</v>
       </c>
       <c r="Q370" t="s">
         <v>25</v>
       </c>
       <c r="R370" t="s">
         <v>25</v>
       </c>
       <c r="S370" t="s">
         <v>25</v>
       </c>
       <c r="T370">
         <v>101.21</v>
       </c>
     </row>
     <row r="371" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C371" t="s">
         <v>645</v>
       </c>
       <c r="D371">
         <v>1420</v>
       </c>
       <c r="E371" t="s">
         <v>25</v>
       </c>
       <c r="F371" t="s">
         <v>56</v>
       </c>
       <c r="G371" t="s">
         <v>24</v>
       </c>
       <c r="H371">
         <v>18</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>150</v>
       </c>
@@ -25909,51 +25915,51 @@
       </c>
       <c r="Q371" t="s">
         <v>25</v>
       </c>
       <c r="R371" t="s">
         <v>25</v>
       </c>
       <c r="S371" t="s">
         <v>25</v>
       </c>
       <c r="T371">
         <v>101.02</v>
       </c>
     </row>
     <row r="372" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>646</v>
       </c>
       <c r="C372" t="s">
         <v>647</v>
       </c>
       <c r="E372" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F372" t="s">
         <v>23</v>
       </c>
       <c r="G372" t="s">
         <v>24</v>
       </c>
       <c r="H372">
         <v>140</v>
       </c>
       <c r="I372" t="b">
         <v>0</v>
       </c>
       <c r="J372" t="s">
         <v>150</v>
       </c>
       <c r="K372">
         <v>1</v>
       </c>
       <c r="L372" t="s">
         <v>25</v>
       </c>
       <c r="M372" t="s">
         <v>25</v>
       </c>
@@ -26080,51 +26086,51 @@
       </c>
       <c r="O374" t="s">
         <v>25</v>
       </c>
       <c r="P374" t="s">
         <v>25</v>
       </c>
       <c r="Q374" t="s">
         <v>25</v>
       </c>
       <c r="R374" t="s">
         <v>25</v>
       </c>
       <c r="S374" t="s">
         <v>25</v>
       </c>
       <c r="T374">
         <v>100.89</v>
       </c>
     </row>
     <row r="375" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C375" t="s">
         <v>651</v>
       </c>
       <c r="D375">
         <v>1976</v>
       </c>
       <c r="E375" t="s">
         <v>66</v>
       </c>
       <c r="F375" t="s">
         <v>23</v>
       </c>
       <c r="G375" t="s">
         <v>45</v>
       </c>
       <c r="H375">
         <v>35</v>
       </c>
       <c r="I375" t="b">
         <v>0</v>
       </c>
       <c r="J375" t="s">
         <v>150</v>
       </c>
@@ -26207,54 +26213,54 @@
       </c>
       <c r="P376" t="s">
         <v>25</v>
       </c>
       <c r="Q376" t="s">
         <v>25</v>
       </c>
       <c r="R376" t="s">
         <v>25</v>
       </c>
       <c r="S376" t="s">
         <v>25</v>
       </c>
       <c r="T376">
         <v>100.88</v>
       </c>
     </row>
     <row r="377" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>654</v>
       </c>
       <c r="C377" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E377" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F377" t="s">
         <v>29</v>
       </c>
       <c r="G377" t="s">
         <v>24</v>
       </c>
       <c r="H377">
         <v>81</v>
       </c>
       <c r="I377" t="b">
         <v>0</v>
       </c>
       <c r="J377" t="s">
         <v>150</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
       <c r="L377" t="s">
         <v>25</v>
       </c>
       <c r="M377" t="s">
         <v>25</v>
       </c>
@@ -26263,51 +26269,51 @@
       </c>
       <c r="O377" t="s">
         <v>25</v>
       </c>
       <c r="P377" t="s">
         <v>25</v>
       </c>
       <c r="Q377">
         <v>100.81</v>
       </c>
       <c r="R377" t="s">
         <v>25</v>
       </c>
       <c r="S377" t="s">
         <v>25</v>
       </c>
       <c r="T377">
         <v>100.81</v>
       </c>
     </row>
     <row r="378" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C378" t="s">
         <v>655</v>
       </c>
       <c r="E378" t="s">
         <v>656</v>
       </c>
       <c r="F378" t="s">
         <v>39</v>
       </c>
       <c r="G378" t="s">
         <v>45</v>
       </c>
       <c r="H378">
         <v>7</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>150</v>
       </c>
       <c r="K378">
         <v>1</v>
       </c>
@@ -26446,60 +26452,60 @@
       </c>
       <c r="O380" t="s">
         <v>25</v>
       </c>
       <c r="P380" t="s">
         <v>25</v>
       </c>
       <c r="Q380">
         <v>100.2</v>
       </c>
       <c r="R380" t="s">
         <v>25</v>
       </c>
       <c r="S380" t="s">
         <v>25</v>
       </c>
       <c r="T380">
         <v>100.2</v>
       </c>
     </row>
     <row r="381" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C381" t="s">
         <v>662</v>
       </c>
       <c r="D381">
         <v>1962</v>
       </c>
       <c r="E381" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F381" t="s">
         <v>29</v>
       </c>
       <c r="G381" t="s">
         <v>24</v>
       </c>
       <c r="H381">
         <v>83</v>
       </c>
       <c r="I381" t="b">
         <v>0</v>
       </c>
       <c r="J381" t="s">
         <v>150</v>
       </c>
       <c r="K381">
         <v>0</v>
       </c>
       <c r="L381" t="s">
         <v>25</v>
       </c>
       <c r="M381" t="s">
         <v>25</v>
       </c>
@@ -26629,51 +26635,51 @@
       </c>
       <c r="O383" t="s">
         <v>25</v>
       </c>
       <c r="P383">
         <v>99.84</v>
       </c>
       <c r="Q383" t="s">
         <v>25</v>
       </c>
       <c r="R383" t="s">
         <v>25</v>
       </c>
       <c r="S383" t="s">
         <v>25</v>
       </c>
       <c r="T383">
         <v>99.84</v>
       </c>
     </row>
     <row r="384" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C384" t="s">
         <v>665</v>
       </c>
       <c r="E384" t="s">
         <v>25</v>
       </c>
       <c r="F384" t="s">
         <v>29</v>
       </c>
       <c r="G384" t="s">
         <v>24</v>
       </c>
       <c r="H384">
         <v>84</v>
       </c>
       <c r="I384" t="b">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>150</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
@@ -26868,51 +26874,51 @@
       </c>
       <c r="O387" t="s">
         <v>25</v>
       </c>
       <c r="P387" t="s">
         <v>25</v>
       </c>
       <c r="Q387" t="s">
         <v>25</v>
       </c>
       <c r="R387" t="s">
         <v>25</v>
       </c>
       <c r="S387" t="s">
         <v>25</v>
       </c>
       <c r="T387">
         <v>99.64</v>
       </c>
     </row>
     <row r="388" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C388" t="s">
         <v>21</v>
       </c>
       <c r="E388" t="s">
         <v>673</v>
       </c>
       <c r="F388" t="s">
         <v>23</v>
       </c>
       <c r="G388" t="s">
         <v>24</v>
       </c>
       <c r="H388">
         <v>143</v>
       </c>
       <c r="I388" t="b">
         <v>0</v>
       </c>
       <c r="J388" t="s">
         <v>150</v>
       </c>
       <c r="K388">
         <v>0</v>
       </c>
@@ -26933,51 +26939,51 @@
       </c>
       <c r="Q388" t="s">
         <v>25</v>
       </c>
       <c r="R388" t="s">
         <v>25</v>
       </c>
       <c r="S388" t="s">
         <v>25</v>
       </c>
       <c r="T388">
         <v>99.64</v>
       </c>
     </row>
     <row r="389" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>674</v>
       </c>
       <c r="C389" t="s">
         <v>642</v>
       </c>
       <c r="E389" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F389" t="s">
         <v>23</v>
       </c>
       <c r="G389" t="s">
         <v>45</v>
       </c>
       <c r="H389">
         <v>36</v>
       </c>
       <c r="I389" t="b">
         <v>0</v>
       </c>
       <c r="J389" t="s">
         <v>150</v>
       </c>
       <c r="K389">
         <v>1</v>
       </c>
       <c r="L389" t="s">
         <v>25</v>
       </c>
       <c r="M389" t="s">
         <v>25</v>
       </c>
@@ -27110,51 +27116,51 @@
       </c>
       <c r="P391" t="s">
         <v>25</v>
       </c>
       <c r="Q391" t="s">
         <v>25</v>
       </c>
       <c r="R391" t="s">
         <v>25</v>
       </c>
       <c r="S391" t="s">
         <v>25</v>
       </c>
       <c r="T391">
         <v>99.44</v>
       </c>
     </row>
     <row r="392" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
         <v>148</v>
       </c>
       <c r="C392" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E392" t="s">
         <v>25</v>
       </c>
       <c r="F392" t="s">
         <v>23</v>
       </c>
       <c r="G392" t="s">
         <v>24</v>
       </c>
       <c r="H392">
         <v>144</v>
       </c>
       <c r="I392" t="b">
         <v>0</v>
       </c>
       <c r="J392" t="s">
         <v>150</v>
       </c>
       <c r="K392">
         <v>1</v>
       </c>
       <c r="L392" t="s">
         <v>25</v>
       </c>
@@ -27166,51 +27172,51 @@
       </c>
       <c r="O392" t="s">
         <v>25</v>
       </c>
       <c r="P392" t="s">
         <v>25</v>
       </c>
       <c r="Q392" t="s">
         <v>25</v>
       </c>
       <c r="R392" t="s">
         <v>25</v>
       </c>
       <c r="S392" t="s">
         <v>25</v>
       </c>
       <c r="T392">
         <v>99.42</v>
       </c>
     </row>
     <row r="393" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C393" t="s">
         <v>678</v>
       </c>
       <c r="E393" t="s">
         <v>22</v>
       </c>
       <c r="F393" t="s">
         <v>29</v>
       </c>
       <c r="G393" t="s">
         <v>24</v>
       </c>
       <c r="H393">
         <v>86</v>
       </c>
       <c r="I393" t="b">
         <v>0</v>
       </c>
       <c r="J393" t="s">
         <v>150</v>
       </c>
       <c r="K393">
         <v>0</v>
       </c>
@@ -27287,51 +27293,51 @@
       </c>
       <c r="P394">
         <v>99.18</v>
       </c>
       <c r="Q394" t="s">
         <v>25</v>
       </c>
       <c r="R394" t="s">
         <v>25</v>
       </c>
       <c r="S394" t="s">
         <v>25</v>
       </c>
       <c r="T394">
         <v>99.18</v>
       </c>
     </row>
     <row r="395" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>659</v>
       </c>
       <c r="C395" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E395" t="s">
         <v>679</v>
       </c>
       <c r="F395" t="s">
         <v>39</v>
       </c>
       <c r="G395" t="s">
         <v>45</v>
       </c>
       <c r="H395">
         <v>8</v>
       </c>
       <c r="I395" t="b">
         <v>0</v>
       </c>
       <c r="J395" t="s">
         <v>150</v>
       </c>
       <c r="K395">
         <v>1</v>
       </c>
       <c r="L395" t="s">
         <v>25</v>
       </c>
@@ -27343,54 +27349,54 @@
       </c>
       <c r="O395" t="s">
         <v>25</v>
       </c>
       <c r="P395" t="s">
         <v>25</v>
       </c>
       <c r="Q395" t="s">
         <v>25</v>
       </c>
       <c r="R395" t="s">
         <v>25</v>
       </c>
       <c r="S395" t="s">
         <v>25</v>
       </c>
       <c r="T395">
         <v>99.13</v>
       </c>
     </row>
     <row r="396" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C396" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E396" t="s">
         <v>680</v>
       </c>
       <c r="F396" t="s">
         <v>23</v>
       </c>
       <c r="G396" t="s">
         <v>45</v>
       </c>
       <c r="H396">
         <v>39</v>
       </c>
       <c r="I396" t="b">
         <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>150</v>
       </c>
       <c r="K396">
         <v>0</v>
       </c>
       <c r="L396" t="s">
         <v>25</v>
       </c>
@@ -27461,51 +27467,51 @@
       </c>
       <c r="O397" t="s">
         <v>25</v>
       </c>
       <c r="P397" t="s">
         <v>25</v>
       </c>
       <c r="Q397" t="s">
         <v>25</v>
       </c>
       <c r="R397" t="s">
         <v>25</v>
       </c>
       <c r="S397" t="s">
         <v>25</v>
       </c>
       <c r="T397">
         <v>98.86</v>
       </c>
     </row>
     <row r="398" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C398" t="s">
         <v>683</v>
       </c>
       <c r="E398" t="s">
         <v>25</v>
       </c>
       <c r="F398" t="s">
         <v>39</v>
       </c>
       <c r="G398" t="s">
         <v>24</v>
       </c>
       <c r="H398">
         <v>55</v>
       </c>
       <c r="I398" t="b">
         <v>0</v>
       </c>
       <c r="J398" t="s">
         <v>150</v>
       </c>
       <c r="K398">
         <v>1</v>
       </c>
@@ -27579,54 +27585,54 @@
       </c>
       <c r="O399" t="s">
         <v>25</v>
       </c>
       <c r="P399" t="s">
         <v>25</v>
       </c>
       <c r="Q399" t="s">
         <v>25</v>
       </c>
       <c r="R399" t="s">
         <v>25</v>
       </c>
       <c r="S399" t="s">
         <v>25</v>
       </c>
       <c r="T399">
         <v>98.84</v>
       </c>
     </row>
     <row r="400" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C400" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D400">
         <v>745</v>
       </c>
       <c r="E400" t="s">
         <v>51</v>
       </c>
       <c r="F400" t="s">
         <v>39</v>
       </c>
       <c r="G400" t="s">
         <v>45</v>
       </c>
       <c r="H400">
         <v>9</v>
       </c>
       <c r="I400" t="b">
         <v>0</v>
       </c>
       <c r="J400" t="s">
         <v>150</v>
       </c>
       <c r="K400">
         <v>0</v>
       </c>
@@ -27700,60 +27706,60 @@
       </c>
       <c r="O401" t="s">
         <v>25</v>
       </c>
       <c r="P401">
         <v>98.63</v>
       </c>
       <c r="Q401" t="s">
         <v>25</v>
       </c>
       <c r="R401" t="s">
         <v>25</v>
       </c>
       <c r="S401" t="s">
         <v>25</v>
       </c>
       <c r="T401">
         <v>98.63</v>
       </c>
     </row>
     <row r="402" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C402" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D402">
         <v>1639</v>
       </c>
       <c r="E402" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F402" t="s">
         <v>39</v>
       </c>
       <c r="G402" t="s">
         <v>24</v>
       </c>
       <c r="H402">
         <v>56</v>
       </c>
       <c r="I402" t="b">
         <v>0</v>
       </c>
       <c r="J402" t="s">
         <v>150</v>
       </c>
       <c r="K402">
         <v>0</v>
       </c>
       <c r="L402" t="s">
         <v>25</v>
       </c>
       <c r="M402" t="s">
         <v>25</v>
       </c>
@@ -27827,51 +27833,51 @@
       </c>
       <c r="Q403" t="s">
         <v>25</v>
       </c>
       <c r="R403" t="s">
         <v>25</v>
       </c>
       <c r="S403" t="s">
         <v>25</v>
       </c>
       <c r="T403">
         <v>98.51</v>
       </c>
     </row>
     <row r="404" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>689</v>
       </c>
       <c r="C404" t="s">
         <v>21</v>
       </c>
       <c r="E404" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F404" t="s">
         <v>29</v>
       </c>
       <c r="G404" t="s">
         <v>45</v>
       </c>
       <c r="H404">
         <v>22</v>
       </c>
       <c r="I404" t="b">
         <v>0</v>
       </c>
       <c r="J404" t="s">
         <v>150</v>
       </c>
       <c r="K404">
         <v>1</v>
       </c>
       <c r="L404" t="s">
         <v>25</v>
       </c>
       <c r="M404" t="s">
         <v>25</v>
       </c>
@@ -27880,60 +27886,60 @@
       </c>
       <c r="O404" t="s">
         <v>25</v>
       </c>
       <c r="P404" t="s">
         <v>25</v>
       </c>
       <c r="Q404" t="s">
         <v>25</v>
       </c>
       <c r="R404" t="s">
         <v>25</v>
       </c>
       <c r="S404" t="s">
         <v>25</v>
       </c>
       <c r="T404">
         <v>98.43</v>
       </c>
     </row>
     <row r="405" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C405" t="s">
         <v>690</v>
       </c>
       <c r="D405">
         <v>2169</v>
       </c>
       <c r="E405" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F405" t="s">
         <v>56</v>
       </c>
       <c r="G405" t="s">
         <v>24</v>
       </c>
       <c r="H405">
         <v>19</v>
       </c>
       <c r="I405" t="b">
         <v>0</v>
       </c>
       <c r="J405" t="s">
         <v>150</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405">
         <v>98.35</v>
       </c>
       <c r="M405" t="s">
         <v>25</v>
       </c>
@@ -27948,51 +27954,51 @@
       </c>
       <c r="Q405" t="s">
         <v>25</v>
       </c>
       <c r="R405" t="s">
         <v>25</v>
       </c>
       <c r="S405" t="s">
         <v>25</v>
       </c>
       <c r="T405">
         <v>98.35</v>
       </c>
     </row>
     <row r="406" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>148</v>
       </c>
       <c r="C406" t="s">
         <v>691</v>
       </c>
       <c r="E406" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F406" t="s">
         <v>39</v>
       </c>
       <c r="G406" t="s">
         <v>24</v>
       </c>
       <c r="H406">
         <v>57</v>
       </c>
       <c r="I406" t="b">
         <v>0</v>
       </c>
       <c r="J406" t="s">
         <v>150</v>
       </c>
       <c r="K406">
         <v>0</v>
       </c>
       <c r="L406" t="s">
         <v>25</v>
       </c>
       <c r="M406" t="s">
         <v>25</v>
       </c>
@@ -28069,51 +28075,51 @@
       </c>
       <c r="R407" t="s">
         <v>25</v>
       </c>
       <c r="S407" t="s">
         <v>25</v>
       </c>
       <c r="T407">
         <v>98.07</v>
       </c>
     </row>
     <row r="408" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>72</v>
       </c>
       <c r="C408" t="s">
         <v>694</v>
       </c>
       <c r="E408" t="s">
         <v>51</v>
       </c>
       <c r="F408" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G408" t="s">
         <v>24</v>
       </c>
       <c r="H408">
         <v>2</v>
       </c>
       <c r="I408" t="b">
         <v>0</v>
       </c>
       <c r="J408" t="s">
         <v>150</v>
       </c>
       <c r="K408">
         <v>1</v>
       </c>
       <c r="L408" t="s">
         <v>25</v>
       </c>
       <c r="M408" t="s">
         <v>25</v>
       </c>
       <c r="N408" t="s">
         <v>25</v>
       </c>
@@ -28178,57 +28184,57 @@
       </c>
       <c r="O409" t="s">
         <v>25</v>
       </c>
       <c r="P409" t="s">
         <v>25</v>
       </c>
       <c r="Q409" t="s">
         <v>25</v>
       </c>
       <c r="R409" t="s">
         <v>25</v>
       </c>
       <c r="S409" t="s">
         <v>25</v>
       </c>
       <c r="T409">
         <v>98</v>
       </c>
     </row>
     <row r="410" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C410" t="s">
         <v>697</v>
       </c>
       <c r="E410" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F410" t="s">
         <v>29</v>
       </c>
       <c r="G410" t="s">
         <v>45</v>
       </c>
       <c r="H410">
         <v>23</v>
       </c>
       <c r="I410" t="b">
         <v>0</v>
       </c>
       <c r="J410" t="s">
         <v>150</v>
       </c>
       <c r="K410">
         <v>0</v>
       </c>
       <c r="L410" t="s">
         <v>25</v>
       </c>
       <c r="M410" t="s">
         <v>25</v>
       </c>
@@ -28237,57 +28243,57 @@
       </c>
       <c r="O410" t="s">
         <v>25</v>
       </c>
       <c r="P410" t="s">
         <v>25</v>
       </c>
       <c r="Q410" t="s">
         <v>25</v>
       </c>
       <c r="R410" t="s">
         <v>25</v>
       </c>
       <c r="S410" t="s">
         <v>25</v>
       </c>
       <c r="T410">
         <v>97.94</v>
       </c>
     </row>
     <row r="411" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C411" t="s">
         <v>698</v>
       </c>
       <c r="E411" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F411" t="s">
         <v>29</v>
       </c>
       <c r="G411" t="s">
         <v>24</v>
       </c>
       <c r="H411">
         <v>89</v>
       </c>
       <c r="I411" t="b">
         <v>0</v>
       </c>
       <c r="J411" t="s">
         <v>150</v>
       </c>
       <c r="K411">
         <v>0</v>
       </c>
       <c r="L411" t="s">
         <v>25</v>
       </c>
       <c r="M411" t="s">
         <v>25</v>
       </c>
@@ -28423,51 +28429,51 @@
       </c>
       <c r="Q413" t="s">
         <v>25</v>
       </c>
       <c r="R413" t="s">
         <v>25</v>
       </c>
       <c r="S413" t="s">
         <v>25</v>
       </c>
       <c r="T413">
         <v>97.84</v>
       </c>
     </row>
     <row r="414" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>703</v>
       </c>
       <c r="C414" t="s">
         <v>704</v>
       </c>
       <c r="E414" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F414" t="s">
         <v>23</v>
       </c>
       <c r="G414" t="s">
         <v>45</v>
       </c>
       <c r="H414">
         <v>42</v>
       </c>
       <c r="I414" t="b">
         <v>0</v>
       </c>
       <c r="J414" t="s">
         <v>150</v>
       </c>
       <c r="K414">
         <v>1</v>
       </c>
       <c r="L414">
         <v>97.79</v>
       </c>
       <c r="M414" t="s">
         <v>25</v>
       </c>
@@ -28535,51 +28541,51 @@
       </c>
       <c r="O415" t="s">
         <v>25</v>
       </c>
       <c r="P415" t="s">
         <v>25</v>
       </c>
       <c r="Q415" t="s">
         <v>25</v>
       </c>
       <c r="R415" t="s">
         <v>25</v>
       </c>
       <c r="S415" t="s">
         <v>25</v>
       </c>
       <c r="T415">
         <v>97.7</v>
       </c>
     </row>
     <row r="416" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C416" t="s">
         <v>705</v>
       </c>
       <c r="E416" t="s">
         <v>25</v>
       </c>
       <c r="F416" t="s">
         <v>56</v>
       </c>
       <c r="G416" t="s">
         <v>24</v>
       </c>
       <c r="H416">
         <v>20</v>
       </c>
       <c r="I416" t="b">
         <v>0</v>
       </c>
       <c r="J416" t="s">
         <v>150</v>
       </c>
       <c r="K416">
         <v>0</v>
       </c>
@@ -28594,51 +28600,51 @@
       </c>
       <c r="O416" t="s">
         <v>25</v>
       </c>
       <c r="P416" t="s">
         <v>25</v>
       </c>
       <c r="Q416" t="s">
         <v>25</v>
       </c>
       <c r="R416" t="s">
         <v>25</v>
       </c>
       <c r="S416" t="s">
         <v>25</v>
       </c>
       <c r="T416">
         <v>97.69</v>
       </c>
     </row>
     <row r="417" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C417" t="s">
         <v>706</v>
       </c>
       <c r="E417" t="s">
         <v>25</v>
       </c>
       <c r="F417" t="s">
         <v>23</v>
       </c>
       <c r="G417" t="s">
         <v>24</v>
       </c>
       <c r="H417">
         <v>145</v>
       </c>
       <c r="I417" t="b">
         <v>0</v>
       </c>
       <c r="J417" t="s">
         <v>150</v>
       </c>
       <c r="K417">
         <v>1</v>
       </c>
@@ -28653,51 +28659,51 @@
       </c>
       <c r="O417" t="s">
         <v>25</v>
       </c>
       <c r="P417" t="s">
         <v>25</v>
       </c>
       <c r="Q417" t="s">
         <v>25</v>
       </c>
       <c r="R417" t="s">
         <v>25</v>
       </c>
       <c r="S417" t="s">
         <v>25</v>
       </c>
       <c r="T417">
         <v>97.64</v>
       </c>
     </row>
     <row r="418" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C418" t="s">
         <v>707</v>
       </c>
       <c r="E418" t="s">
         <v>708</v>
       </c>
       <c r="F418" t="s">
         <v>39</v>
       </c>
       <c r="G418" t="s">
         <v>24</v>
       </c>
       <c r="H418">
         <v>59</v>
       </c>
       <c r="I418" t="b">
         <v>0</v>
       </c>
       <c r="J418" t="s">
         <v>150</v>
       </c>
       <c r="K418">
         <v>1</v>
       </c>
@@ -28783,51 +28789,51 @@
       </c>
       <c r="R419" t="s">
         <v>25</v>
       </c>
       <c r="S419" t="s">
         <v>25</v>
       </c>
       <c r="T419">
         <v>97.48</v>
       </c>
     </row>
     <row r="420" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>711</v>
       </c>
       <c r="C420" t="s">
         <v>712</v>
       </c>
       <c r="D420">
         <v>1617</v>
       </c>
       <c r="E420" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F420" t="s">
         <v>29</v>
       </c>
       <c r="G420" t="s">
         <v>24</v>
       </c>
       <c r="H420">
         <v>91</v>
       </c>
       <c r="I420" t="b">
         <v>0</v>
       </c>
       <c r="J420" t="s">
         <v>150</v>
       </c>
       <c r="K420">
         <v>0</v>
       </c>
       <c r="L420" t="s">
         <v>25</v>
       </c>
       <c r="M420" t="s">
         <v>25</v>
       </c>
@@ -28839,51 +28845,51 @@
       </c>
       <c r="P420" t="s">
         <v>25</v>
       </c>
       <c r="Q420" t="s">
         <v>25</v>
       </c>
       <c r="R420" t="s">
         <v>25</v>
       </c>
       <c r="S420" t="s">
         <v>25</v>
       </c>
       <c r="T420">
         <v>97.28</v>
       </c>
     </row>
     <row r="421" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>713</v>
       </c>
       <c r="C421" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E421" t="s">
         <v>25</v>
       </c>
       <c r="F421" t="s">
         <v>39</v>
       </c>
       <c r="G421" t="s">
         <v>45</v>
       </c>
       <c r="H421">
         <v>10</v>
       </c>
       <c r="I421" t="b">
         <v>0</v>
       </c>
       <c r="J421" t="s">
         <v>150</v>
       </c>
       <c r="K421">
         <v>0</v>
       </c>
       <c r="L421" t="s">
         <v>25</v>
       </c>
@@ -28898,51 +28904,51 @@
       </c>
       <c r="P421" t="s">
         <v>25</v>
       </c>
       <c r="Q421" t="s">
         <v>25</v>
       </c>
       <c r="R421" t="s">
         <v>25</v>
       </c>
       <c r="S421" t="s">
         <v>25</v>
       </c>
       <c r="T421">
         <v>97.08</v>
       </c>
     </row>
     <row r="422" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>687</v>
       </c>
       <c r="C422" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D422">
         <v>62</v>
       </c>
       <c r="E422" t="s">
         <v>38</v>
       </c>
       <c r="F422" t="s">
         <v>56</v>
       </c>
       <c r="G422" t="s">
         <v>24</v>
       </c>
       <c r="H422">
         <v>21</v>
       </c>
       <c r="I422" t="b">
         <v>0</v>
       </c>
       <c r="J422" t="s">
         <v>150</v>
       </c>
       <c r="K422">
         <v>1</v>
       </c>
@@ -28957,51 +28963,51 @@
       </c>
       <c r="O422" t="s">
         <v>25</v>
       </c>
       <c r="P422" t="s">
         <v>25</v>
       </c>
       <c r="Q422" t="s">
         <v>25</v>
       </c>
       <c r="R422" t="s">
         <v>25</v>
       </c>
       <c r="S422" t="s">
         <v>25</v>
       </c>
       <c r="T422">
         <v>96.86</v>
       </c>
     </row>
     <row r="423" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C423" t="s">
         <v>714</v>
       </c>
       <c r="E423" t="s">
         <v>25</v>
       </c>
       <c r="F423" t="s">
         <v>29</v>
       </c>
       <c r="G423" t="s">
         <v>24</v>
       </c>
       <c r="H423">
         <v>92</v>
       </c>
       <c r="I423" t="b">
         <v>0</v>
       </c>
       <c r="J423" t="s">
         <v>150</v>
       </c>
       <c r="K423">
         <v>1</v>
       </c>
@@ -29016,51 +29022,51 @@
       </c>
       <c r="O423" t="s">
         <v>25</v>
       </c>
       <c r="P423" t="s">
         <v>25</v>
       </c>
       <c r="Q423" t="s">
         <v>25</v>
       </c>
       <c r="R423" t="s">
         <v>25</v>
       </c>
       <c r="S423" t="s">
         <v>25</v>
       </c>
       <c r="T423">
         <v>96.71</v>
       </c>
     </row>
     <row r="424" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C424" t="s">
         <v>715</v>
       </c>
       <c r="E424" t="s">
         <v>25</v>
       </c>
       <c r="F424" t="s">
         <v>23</v>
       </c>
       <c r="G424" t="s">
         <v>24</v>
       </c>
       <c r="H424">
         <v>146</v>
       </c>
       <c r="I424" t="b">
         <v>0</v>
       </c>
       <c r="J424" t="s">
         <v>150</v>
       </c>
       <c r="K424">
         <v>0</v>
       </c>
@@ -29081,51 +29087,51 @@
       </c>
       <c r="Q424" t="s">
         <v>25</v>
       </c>
       <c r="R424" t="s">
         <v>25</v>
       </c>
       <c r="S424" t="s">
         <v>25</v>
       </c>
       <c r="T424">
         <v>96.71</v>
       </c>
     </row>
     <row r="425" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>108</v>
       </c>
       <c r="C425" t="s">
         <v>716</v>
       </c>
       <c r="E425" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F425" t="s">
         <v>29</v>
       </c>
       <c r="G425" t="s">
         <v>24</v>
       </c>
       <c r="H425">
         <v>93</v>
       </c>
       <c r="I425" t="b">
         <v>0</v>
       </c>
       <c r="J425" t="s">
         <v>150</v>
       </c>
       <c r="K425">
         <v>0</v>
       </c>
       <c r="L425" t="s">
         <v>25</v>
       </c>
       <c r="M425" t="s">
         <v>25</v>
       </c>
@@ -29137,54 +29143,54 @@
       </c>
       <c r="P425" t="s">
         <v>25</v>
       </c>
       <c r="Q425" t="s">
         <v>25</v>
       </c>
       <c r="R425" t="s">
         <v>25</v>
       </c>
       <c r="S425" t="s">
         <v>25</v>
       </c>
       <c r="T425">
         <v>96.53</v>
       </c>
     </row>
     <row r="426" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>717</v>
       </c>
       <c r="C426" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E426" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F426" t="s">
         <v>29</v>
       </c>
       <c r="G426" t="s">
         <v>45</v>
       </c>
       <c r="H426">
         <v>26</v>
       </c>
       <c r="I426" t="b">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>150</v>
       </c>
       <c r="K426">
         <v>0</v>
       </c>
       <c r="L426" t="s">
         <v>25</v>
       </c>
       <c r="M426" t="s">
         <v>25</v>
       </c>
@@ -29258,51 +29264,51 @@
       </c>
       <c r="Q427">
         <v>96.29</v>
       </c>
       <c r="R427" t="s">
         <v>25</v>
       </c>
       <c r="S427" t="s">
         <v>25</v>
       </c>
       <c r="T427">
         <v>96.29</v>
       </c>
     </row>
     <row r="428" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>108</v>
       </c>
       <c r="C428" t="s">
         <v>721</v>
       </c>
       <c r="E428" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F428" t="s">
         <v>56</v>
       </c>
       <c r="G428" t="s">
         <v>24</v>
       </c>
       <c r="H428">
         <v>22</v>
       </c>
       <c r="I428" t="b">
         <v>0</v>
       </c>
       <c r="J428" t="s">
         <v>150</v>
       </c>
       <c r="K428">
         <v>1</v>
       </c>
       <c r="L428" t="s">
         <v>25</v>
       </c>
       <c r="M428" t="s">
         <v>25</v>
       </c>
@@ -29311,51 +29317,51 @@
       </c>
       <c r="O428" t="s">
         <v>25</v>
       </c>
       <c r="P428" t="s">
         <v>25</v>
       </c>
       <c r="Q428">
         <v>96.25</v>
       </c>
       <c r="R428" t="s">
         <v>25</v>
       </c>
       <c r="S428" t="s">
         <v>25</v>
       </c>
       <c r="T428">
         <v>96.25</v>
       </c>
     </row>
     <row r="429" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C429" t="s">
         <v>722</v>
       </c>
       <c r="E429" t="s">
         <v>54</v>
       </c>
       <c r="F429" t="s">
         <v>23</v>
       </c>
       <c r="G429" t="s">
         <v>723</v>
       </c>
       <c r="H429">
         <v>1</v>
       </c>
       <c r="I429" t="b">
         <v>0</v>
       </c>
       <c r="J429" t="s">
         <v>150</v>
       </c>
       <c r="K429">
         <v>0</v>
       </c>
@@ -29432,51 +29438,51 @@
       </c>
       <c r="P430" t="s">
         <v>25</v>
       </c>
       <c r="Q430" t="s">
         <v>25</v>
       </c>
       <c r="R430" t="s">
         <v>25</v>
       </c>
       <c r="S430" t="s">
         <v>25</v>
       </c>
       <c r="T430">
         <v>96.07</v>
       </c>
     </row>
     <row r="431" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>652</v>
       </c>
       <c r="C431" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E431" t="s">
         <v>66</v>
       </c>
       <c r="F431" t="s">
         <v>23</v>
       </c>
       <c r="G431" t="s">
         <v>24</v>
       </c>
       <c r="H431">
         <v>147</v>
       </c>
       <c r="I431" t="b">
         <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>150</v>
       </c>
       <c r="K431">
         <v>1</v>
       </c>
       <c r="L431" t="s">
         <v>25</v>
       </c>
@@ -29497,51 +29503,51 @@
       </c>
       <c r="R431" t="s">
         <v>25</v>
       </c>
       <c r="S431" t="s">
         <v>25</v>
       </c>
       <c r="T431">
         <v>96.06</v>
       </c>
     </row>
     <row r="432" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
         <v>725</v>
       </c>
       <c r="C432" t="s">
         <v>86</v>
       </c>
       <c r="D432">
         <v>158</v>
       </c>
       <c r="E432" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F432" t="s">
         <v>56</v>
       </c>
       <c r="G432" t="s">
         <v>45</v>
       </c>
       <c r="H432">
         <v>7</v>
       </c>
       <c r="I432" t="b">
         <v>0</v>
       </c>
       <c r="J432" t="s">
         <v>150</v>
       </c>
       <c r="K432">
         <v>1</v>
       </c>
       <c r="L432">
         <v>95.87</v>
       </c>
       <c r="M432" t="s">
         <v>25</v>
       </c>
@@ -29556,51 +29562,51 @@
       </c>
       <c r="Q432" t="s">
         <v>25</v>
       </c>
       <c r="R432" t="s">
         <v>25</v>
       </c>
       <c r="S432" t="s">
         <v>25</v>
       </c>
       <c r="T432">
         <v>95.87</v>
       </c>
     </row>
     <row r="433" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>726</v>
       </c>
       <c r="C433" t="s">
         <v>68</v>
       </c>
       <c r="E433" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F433" t="s">
         <v>29</v>
       </c>
       <c r="G433" t="s">
         <v>45</v>
       </c>
       <c r="H433">
         <v>27</v>
       </c>
       <c r="I433" t="b">
         <v>0</v>
       </c>
       <c r="J433" t="s">
         <v>150</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
       <c r="L433" t="s">
         <v>25</v>
       </c>
       <c r="M433" t="s">
         <v>25</v>
       </c>
@@ -29671,51 +29677,51 @@
       </c>
       <c r="O434" t="s">
         <v>25</v>
       </c>
       <c r="P434" t="s">
         <v>25</v>
       </c>
       <c r="Q434" t="s">
         <v>25</v>
       </c>
       <c r="R434" t="s">
         <v>25</v>
       </c>
       <c r="S434" t="s">
         <v>25</v>
       </c>
       <c r="T434">
         <v>95.62</v>
       </c>
     </row>
     <row r="435" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C435" t="s">
         <v>60</v>
       </c>
       <c r="E435" t="s">
         <v>25</v>
       </c>
       <c r="F435" t="s">
         <v>56</v>
       </c>
       <c r="G435" t="s">
         <v>24</v>
       </c>
       <c r="H435">
         <v>23</v>
       </c>
       <c r="I435" t="b">
         <v>0</v>
       </c>
       <c r="J435" t="s">
         <v>150</v>
       </c>
       <c r="K435">
         <v>0</v>
       </c>
@@ -29730,51 +29736,51 @@
       </c>
       <c r="O435" t="s">
         <v>25</v>
       </c>
       <c r="P435" t="s">
         <v>25</v>
       </c>
       <c r="Q435" t="s">
         <v>25</v>
       </c>
       <c r="R435" t="s">
         <v>25</v>
       </c>
       <c r="S435" t="s">
         <v>25</v>
       </c>
       <c r="T435">
         <v>95.55</v>
       </c>
     </row>
     <row r="436" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C436" t="s">
         <v>729</v>
       </c>
       <c r="E436" t="s">
         <v>153</v>
       </c>
       <c r="F436" t="s">
         <v>39</v>
       </c>
       <c r="G436" t="s">
         <v>24</v>
       </c>
       <c r="H436">
         <v>61</v>
       </c>
       <c r="I436" t="b">
         <v>0</v>
       </c>
       <c r="J436" t="s">
         <v>150</v>
       </c>
       <c r="K436">
         <v>0</v>
       </c>
@@ -29916,51 +29922,51 @@
       </c>
       <c r="R438" t="s">
         <v>25</v>
       </c>
       <c r="S438" t="s">
         <v>25</v>
       </c>
       <c r="T438">
         <v>95.35</v>
       </c>
     </row>
     <row r="439" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>106</v>
       </c>
       <c r="C439" t="s">
         <v>603</v>
       </c>
       <c r="D439">
         <v>2414</v>
       </c>
       <c r="E439" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F439" t="s">
         <v>29</v>
       </c>
       <c r="G439" t="s">
         <v>24</v>
       </c>
       <c r="H439">
         <v>95</v>
       </c>
       <c r="I439" t="b">
         <v>0</v>
       </c>
       <c r="J439" t="s">
         <v>150</v>
       </c>
       <c r="K439">
         <v>1</v>
       </c>
       <c r="L439" t="s">
         <v>25</v>
       </c>
       <c r="M439" t="s">
         <v>25</v>
       </c>
@@ -30093,51 +30099,51 @@
       </c>
       <c r="P441" t="s">
         <v>25</v>
       </c>
       <c r="Q441" t="s">
         <v>25</v>
       </c>
       <c r="R441" t="s">
         <v>25</v>
       </c>
       <c r="S441" t="s">
         <v>25</v>
       </c>
       <c r="T441">
         <v>95.26</v>
       </c>
     </row>
     <row r="442" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
         <v>137</v>
       </c>
       <c r="C442" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E442" t="s">
         <v>736</v>
       </c>
       <c r="F442" t="s">
         <v>39</v>
       </c>
       <c r="G442" t="s">
         <v>24</v>
       </c>
       <c r="H442">
         <v>62</v>
       </c>
       <c r="I442" t="b">
         <v>0</v>
       </c>
       <c r="J442" t="s">
         <v>150</v>
       </c>
       <c r="K442">
         <v>0</v>
       </c>
       <c r="L442" t="s">
         <v>25</v>
       </c>
@@ -30158,51 +30164,51 @@
       </c>
       <c r="R442" t="s">
         <v>25</v>
       </c>
       <c r="S442" t="s">
         <v>25</v>
       </c>
       <c r="T442">
         <v>94.94</v>
       </c>
     </row>
     <row r="443" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>69</v>
       </c>
       <c r="C443" t="s">
         <v>737</v>
       </c>
       <c r="D443">
         <v>174</v>
       </c>
       <c r="E443" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F443" t="s">
         <v>39</v>
       </c>
       <c r="G443" t="s">
         <v>24</v>
       </c>
       <c r="H443">
         <v>63</v>
       </c>
       <c r="I443" t="b">
         <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>150</v>
       </c>
       <c r="K443">
         <v>1</v>
       </c>
       <c r="L443" t="s">
         <v>25</v>
       </c>
       <c r="M443" t="s">
         <v>25</v>
       </c>
@@ -30211,51 +30217,51 @@
       </c>
       <c r="O443" t="s">
         <v>25</v>
       </c>
       <c r="P443" t="s">
         <v>25</v>
       </c>
       <c r="Q443">
         <v>94.8</v>
       </c>
       <c r="R443" t="s">
         <v>25</v>
       </c>
       <c r="S443" t="s">
         <v>25</v>
       </c>
       <c r="T443">
         <v>94.8</v>
       </c>
     </row>
     <row r="444" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C444" t="s">
         <v>172</v>
       </c>
       <c r="E444" t="s">
         <v>25</v>
       </c>
       <c r="F444" t="s">
         <v>23</v>
       </c>
       <c r="G444" t="s">
         <v>24</v>
       </c>
       <c r="H444">
         <v>148</v>
       </c>
       <c r="I444" t="b">
         <v>0</v>
       </c>
       <c r="J444" t="s">
         <v>150</v>
       </c>
       <c r="K444">
         <v>1</v>
       </c>
@@ -30273,51 +30279,51 @@
       </c>
       <c r="P444" t="s">
         <v>25</v>
       </c>
       <c r="Q444" t="s">
         <v>25</v>
       </c>
       <c r="R444" t="s">
         <v>25</v>
       </c>
       <c r="S444" t="s">
         <v>25</v>
       </c>
       <c r="T444">
         <v>94.8</v>
       </c>
     </row>
     <row r="445" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
         <v>738</v>
       </c>
       <c r="C445" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E445" t="s">
         <v>66</v>
       </c>
       <c r="F445" t="s">
         <v>29</v>
       </c>
       <c r="G445" t="s">
         <v>45</v>
       </c>
       <c r="H445">
         <v>31</v>
       </c>
       <c r="I445" t="b">
         <v>0</v>
       </c>
       <c r="J445" t="s">
         <v>150</v>
       </c>
       <c r="K445">
         <v>0</v>
       </c>
       <c r="L445" t="s">
         <v>25</v>
       </c>
@@ -30453,51 +30459,51 @@
       </c>
       <c r="Q447" t="s">
         <v>25</v>
       </c>
       <c r="R447" t="s">
         <v>25</v>
       </c>
       <c r="S447" t="s">
         <v>25</v>
       </c>
       <c r="T447">
         <v>94.58</v>
       </c>
     </row>
     <row r="448" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
         <v>740</v>
       </c>
       <c r="C448" t="s">
         <v>741</v>
       </c>
       <c r="E448" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F448" t="s">
         <v>29</v>
       </c>
       <c r="G448" t="s">
         <v>45</v>
       </c>
       <c r="H448">
         <v>32</v>
       </c>
       <c r="I448" t="b">
         <v>0</v>
       </c>
       <c r="J448" t="s">
         <v>150</v>
       </c>
       <c r="K448">
         <v>1</v>
       </c>
       <c r="L448" t="s">
         <v>25</v>
       </c>
       <c r="M448" t="s">
         <v>25</v>
       </c>
@@ -30624,51 +30630,51 @@
       </c>
       <c r="O450" t="s">
         <v>25</v>
       </c>
       <c r="P450" t="s">
         <v>25</v>
       </c>
       <c r="Q450" t="s">
         <v>25</v>
       </c>
       <c r="R450" t="s">
         <v>25</v>
       </c>
       <c r="S450" t="s">
         <v>25</v>
       </c>
       <c r="T450">
         <v>94.2</v>
       </c>
     </row>
     <row r="451" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C451" t="s">
         <v>744</v>
       </c>
       <c r="E451" t="s">
         <v>611</v>
       </c>
       <c r="F451" t="s">
         <v>39</v>
       </c>
       <c r="G451" t="s">
         <v>24</v>
       </c>
       <c r="H451">
         <v>65</v>
       </c>
       <c r="I451" t="b">
         <v>0</v>
       </c>
       <c r="J451" t="s">
         <v>150</v>
       </c>
       <c r="K451">
         <v>1</v>
       </c>
@@ -30742,51 +30748,51 @@
       </c>
       <c r="O452" t="s">
         <v>25</v>
       </c>
       <c r="P452" t="s">
         <v>25</v>
       </c>
       <c r="Q452" t="s">
         <v>25</v>
       </c>
       <c r="R452" t="s">
         <v>25</v>
       </c>
       <c r="S452" t="s">
         <v>25</v>
       </c>
       <c r="T452">
         <v>93.99</v>
       </c>
     </row>
     <row r="453" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C453" t="s">
         <v>744</v>
       </c>
       <c r="E453" t="s">
         <v>25</v>
       </c>
       <c r="F453" t="s">
         <v>23</v>
       </c>
       <c r="G453" t="s">
         <v>24</v>
       </c>
       <c r="H453">
         <v>149</v>
       </c>
       <c r="I453" t="b">
         <v>0</v>
       </c>
       <c r="J453" t="s">
         <v>150</v>
       </c>
       <c r="K453">
         <v>0</v>
       </c>
@@ -30869,51 +30875,51 @@
       </c>
       <c r="R454" t="s">
         <v>25</v>
       </c>
       <c r="S454" t="s">
         <v>25</v>
       </c>
       <c r="T454">
         <v>93.56</v>
       </c>
     </row>
     <row r="455" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>749</v>
       </c>
       <c r="C455" t="s">
         <v>750</v>
       </c>
       <c r="D455">
         <v>2221</v>
       </c>
       <c r="E455" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F455" t="s">
         <v>56</v>
       </c>
       <c r="G455" t="s">
         <v>45</v>
       </c>
       <c r="H455">
         <v>8</v>
       </c>
       <c r="I455" t="b">
         <v>0</v>
       </c>
       <c r="J455" t="s">
         <v>150</v>
       </c>
       <c r="K455">
         <v>0</v>
       </c>
       <c r="L455" t="s">
         <v>25</v>
       </c>
       <c r="M455" t="s">
         <v>25</v>
       </c>
@@ -31105,51 +31111,51 @@
       </c>
       <c r="Q458" t="s">
         <v>25</v>
       </c>
       <c r="R458" t="s">
         <v>25</v>
       </c>
       <c r="S458" t="s">
         <v>25</v>
       </c>
       <c r="T458">
         <v>93.12</v>
       </c>
     </row>
     <row r="459" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
         <v>756</v>
       </c>
       <c r="C459" t="s">
         <v>757</v>
       </c>
       <c r="E459" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F459" t="s">
         <v>23</v>
       </c>
       <c r="G459" t="s">
         <v>24</v>
       </c>
       <c r="H459">
         <v>150</v>
       </c>
       <c r="I459" t="b">
         <v>0</v>
       </c>
       <c r="J459" t="s">
         <v>150</v>
       </c>
       <c r="K459">
         <v>0</v>
       </c>
       <c r="L459" t="s">
         <v>25</v>
       </c>
       <c r="M459" t="s">
         <v>25</v>
       </c>
@@ -31164,51 +31170,51 @@
       </c>
       <c r="Q459" t="s">
         <v>25</v>
       </c>
       <c r="R459" t="s">
         <v>25</v>
       </c>
       <c r="S459" t="s">
         <v>25</v>
       </c>
       <c r="T459">
         <v>92.92</v>
       </c>
     </row>
     <row r="460" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>758</v>
       </c>
       <c r="C460" t="s">
         <v>759</v>
       </c>
       <c r="E460" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F460" t="s">
         <v>23</v>
       </c>
       <c r="G460" t="s">
         <v>45</v>
       </c>
       <c r="H460">
         <v>46</v>
       </c>
       <c r="I460" t="b">
         <v>0</v>
       </c>
       <c r="J460" t="s">
         <v>150</v>
       </c>
       <c r="K460">
         <v>0</v>
       </c>
       <c r="L460" t="s">
         <v>25</v>
       </c>
       <c r="M460" t="s">
         <v>25</v>
       </c>
@@ -31394,60 +31400,60 @@
       </c>
       <c r="O463" t="s">
         <v>25</v>
       </c>
       <c r="P463" t="s">
         <v>25</v>
       </c>
       <c r="Q463" t="s">
         <v>25</v>
       </c>
       <c r="R463" t="s">
         <v>25</v>
       </c>
       <c r="S463" t="s">
         <v>25</v>
       </c>
       <c r="T463">
         <v>92.83</v>
       </c>
     </row>
     <row r="464" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C464" t="s">
         <v>764</v>
       </c>
       <c r="D464">
         <v>1</v>
       </c>
       <c r="E464" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F464" t="s">
         <v>56</v>
       </c>
       <c r="G464" t="s">
         <v>24</v>
       </c>
       <c r="H464">
         <v>26</v>
       </c>
       <c r="I464" t="b">
         <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>150</v>
       </c>
       <c r="K464">
         <v>0</v>
       </c>
       <c r="L464" t="s">
         <v>25</v>
       </c>
       <c r="M464" t="s">
         <v>25</v>
       </c>
@@ -31648,51 +31654,51 @@
       </c>
       <c r="Q467">
         <v>92.47</v>
       </c>
       <c r="R467" t="s">
         <v>25</v>
       </c>
       <c r="S467" t="s">
         <v>25</v>
       </c>
       <c r="T467">
         <v>92.47</v>
       </c>
     </row>
     <row r="468" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>137</v>
       </c>
       <c r="C468" t="s">
         <v>771</v>
       </c>
       <c r="E468" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F468" t="s">
         <v>56</v>
       </c>
       <c r="G468" t="s">
         <v>24</v>
       </c>
       <c r="H468">
         <v>27</v>
       </c>
       <c r="I468" t="b">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>150</v>
       </c>
       <c r="K468">
         <v>1</v>
       </c>
       <c r="L468" t="s">
         <v>25</v>
       </c>
       <c r="M468" t="s">
         <v>25</v>
       </c>
@@ -31701,51 +31707,51 @@
       </c>
       <c r="O468" t="s">
         <v>25</v>
       </c>
       <c r="P468" t="s">
         <v>25</v>
       </c>
       <c r="Q468" t="s">
         <v>25</v>
       </c>
       <c r="R468" t="s">
         <v>25</v>
       </c>
       <c r="S468" t="s">
         <v>25</v>
       </c>
       <c r="T468">
         <v>92.46</v>
       </c>
     </row>
     <row r="469" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C469" t="s">
         <v>772</v>
       </c>
       <c r="E469" t="s">
         <v>773</v>
       </c>
       <c r="F469" t="s">
         <v>29</v>
       </c>
       <c r="G469" t="s">
         <v>45</v>
       </c>
       <c r="H469">
         <v>38</v>
       </c>
       <c r="I469" t="b">
         <v>0</v>
       </c>
       <c r="J469" t="s">
         <v>150</v>
       </c>
       <c r="K469">
         <v>0</v>
       </c>
@@ -32005,51 +32011,51 @@
       </c>
       <c r="Q473" t="s">
         <v>25</v>
       </c>
       <c r="R473" t="s">
         <v>25</v>
       </c>
       <c r="S473" t="s">
         <v>25</v>
       </c>
       <c r="T473">
         <v>91.72</v>
       </c>
     </row>
     <row r="474" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
         <v>780</v>
       </c>
       <c r="C474" t="s">
         <v>781</v>
       </c>
       <c r="E474" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F474" t="s">
         <v>39</v>
       </c>
       <c r="G474" t="s">
         <v>24</v>
       </c>
       <c r="H474">
         <v>67</v>
       </c>
       <c r="I474" t="b">
         <v>0</v>
       </c>
       <c r="J474" t="s">
         <v>150</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
       <c r="L474" t="s">
         <v>25</v>
       </c>
       <c r="M474" t="s">
         <v>25</v>
       </c>
@@ -32179,51 +32185,51 @@
       </c>
       <c r="O476" t="s">
         <v>25</v>
       </c>
       <c r="P476" t="s">
         <v>25</v>
       </c>
       <c r="Q476" t="s">
         <v>25</v>
       </c>
       <c r="R476" t="s">
         <v>25</v>
       </c>
       <c r="S476" t="s">
         <v>25</v>
       </c>
       <c r="T476">
         <v>91.53</v>
       </c>
     </row>
     <row r="477" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C477" t="s">
         <v>59</v>
       </c>
       <c r="E477" t="s">
         <v>25</v>
       </c>
       <c r="F477" t="s">
         <v>39</v>
       </c>
       <c r="G477" t="s">
         <v>24</v>
       </c>
       <c r="H477">
         <v>68</v>
       </c>
       <c r="I477" t="b">
         <v>0</v>
       </c>
       <c r="J477" t="s">
         <v>150</v>
       </c>
       <c r="K477">
         <v>0</v>
       </c>
@@ -32356,54 +32362,54 @@
       </c>
       <c r="O479" t="s">
         <v>25</v>
       </c>
       <c r="P479" t="s">
         <v>25</v>
       </c>
       <c r="Q479" t="s">
         <v>25</v>
       </c>
       <c r="R479" t="s">
         <v>25</v>
       </c>
       <c r="S479" t="s">
         <v>25</v>
       </c>
       <c r="T479">
         <v>91.16</v>
       </c>
     </row>
     <row r="480" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C480" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E480" t="s">
         <v>789</v>
       </c>
       <c r="F480" t="s">
         <v>29</v>
       </c>
       <c r="G480" t="s">
         <v>45</v>
       </c>
       <c r="H480">
         <v>42</v>
       </c>
       <c r="I480" t="b">
         <v>0</v>
       </c>
       <c r="J480" t="s">
         <v>150</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
       <c r="L480" t="s">
         <v>25</v>
       </c>
@@ -32536,54 +32542,54 @@
       </c>
       <c r="P482">
         <v>90.94</v>
       </c>
       <c r="Q482" t="s">
         <v>25</v>
       </c>
       <c r="R482" t="s">
         <v>25</v>
       </c>
       <c r="S482" t="s">
         <v>25</v>
       </c>
       <c r="T482">
         <v>90.94</v>
       </c>
     </row>
     <row r="483" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
         <v>793</v>
       </c>
       <c r="C483" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E483" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F483" t="s">
         <v>56</v>
       </c>
       <c r="G483" t="s">
         <v>45</v>
       </c>
       <c r="H483">
         <v>9</v>
       </c>
       <c r="I483" t="b">
         <v>0</v>
       </c>
       <c r="J483" t="s">
         <v>150</v>
       </c>
       <c r="K483">
         <v>1</v>
       </c>
       <c r="L483" t="s">
         <v>25</v>
       </c>
       <c r="M483" t="s">
         <v>25</v>
       </c>
@@ -32592,57 +32598,57 @@
       </c>
       <c r="O483">
         <v>90.92</v>
       </c>
       <c r="P483" t="s">
         <v>25</v>
       </c>
       <c r="Q483" t="s">
         <v>25</v>
       </c>
       <c r="R483" t="s">
         <v>25</v>
       </c>
       <c r="S483" t="s">
         <v>25</v>
       </c>
       <c r="T483">
         <v>90.92</v>
       </c>
     </row>
     <row r="484" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C484" t="s">
         <v>603</v>
       </c>
       <c r="E484" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F484" t="s">
         <v>29</v>
       </c>
       <c r="G484" t="s">
         <v>24</v>
       </c>
       <c r="H484">
         <v>99</v>
       </c>
       <c r="I484" t="b">
         <v>0</v>
       </c>
       <c r="J484" t="s">
         <v>150</v>
       </c>
       <c r="K484">
         <v>0</v>
       </c>
       <c r="L484" t="s">
         <v>25</v>
       </c>
       <c r="M484" t="s">
         <v>25</v>
       </c>
@@ -32651,57 +32657,57 @@
       </c>
       <c r="O484" t="s">
         <v>25</v>
       </c>
       <c r="P484" t="s">
         <v>25</v>
       </c>
       <c r="Q484" t="s">
         <v>25</v>
       </c>
       <c r="R484" t="s">
         <v>25</v>
       </c>
       <c r="S484" t="s">
         <v>25</v>
       </c>
       <c r="T484">
         <v>90.84</v>
       </c>
     </row>
     <row r="485" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C485" t="s">
         <v>794</v>
       </c>
       <c r="E485" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F485" t="s">
         <v>39</v>
       </c>
       <c r="G485" t="s">
         <v>45</v>
       </c>
       <c r="H485">
         <v>12</v>
       </c>
       <c r="I485" t="b">
         <v>0</v>
       </c>
       <c r="J485" t="s">
         <v>150</v>
       </c>
       <c r="K485">
         <v>1</v>
       </c>
       <c r="L485" t="s">
         <v>25</v>
       </c>
       <c r="M485" t="s">
         <v>25</v>
       </c>
@@ -32716,51 +32722,51 @@
       </c>
       <c r="Q485" t="s">
         <v>25</v>
       </c>
       <c r="R485" t="s">
         <v>25</v>
       </c>
       <c r="S485" t="s">
         <v>25</v>
       </c>
       <c r="T485">
         <v>90.75</v>
       </c>
     </row>
     <row r="486" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
         <v>72</v>
       </c>
       <c r="C486" t="s">
         <v>592</v>
       </c>
       <c r="E486" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F486" t="s">
         <v>29</v>
       </c>
       <c r="G486" t="s">
         <v>24</v>
       </c>
       <c r="H486">
         <v>100</v>
       </c>
       <c r="I486" t="b">
         <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>150</v>
       </c>
       <c r="K486">
         <v>1</v>
       </c>
       <c r="L486" t="s">
         <v>25</v>
       </c>
       <c r="M486" t="s">
         <v>25</v>
       </c>
@@ -32828,51 +32834,51 @@
       </c>
       <c r="O487" t="s">
         <v>25</v>
       </c>
       <c r="P487">
         <v>90.68</v>
       </c>
       <c r="Q487" t="s">
         <v>25</v>
       </c>
       <c r="R487" t="s">
         <v>25</v>
       </c>
       <c r="S487" t="s">
         <v>25</v>
       </c>
       <c r="T487">
         <v>90.68</v>
       </c>
     </row>
     <row r="488" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C488" t="s">
         <v>797</v>
       </c>
       <c r="E488" t="s">
         <v>66</v>
       </c>
       <c r="F488" t="s">
         <v>39</v>
       </c>
       <c r="G488" t="s">
         <v>24</v>
       </c>
       <c r="H488">
         <v>72</v>
       </c>
       <c r="I488" t="b">
         <v>0</v>
       </c>
       <c r="J488" t="s">
         <v>150</v>
       </c>
       <c r="K488">
         <v>0</v>
       </c>
@@ -33064,54 +33070,54 @@
       </c>
       <c r="O491" t="s">
         <v>25</v>
       </c>
       <c r="P491" t="s">
         <v>25</v>
       </c>
       <c r="Q491" t="s">
         <v>25</v>
       </c>
       <c r="R491" t="s">
         <v>25</v>
       </c>
       <c r="S491" t="s">
         <v>25</v>
       </c>
       <c r="T491">
         <v>89.61</v>
       </c>
     </row>
     <row r="492" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C492" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E492" t="s">
         <v>804</v>
       </c>
       <c r="F492" t="s">
         <v>29</v>
       </c>
       <c r="G492" t="s">
         <v>24</v>
       </c>
       <c r="H492">
         <v>101</v>
       </c>
       <c r="I492" t="b">
         <v>0</v>
       </c>
       <c r="J492" t="s">
         <v>150</v>
       </c>
       <c r="K492">
         <v>0</v>
       </c>
       <c r="L492" t="s">
         <v>25</v>
       </c>
@@ -33247,51 +33253,51 @@
       </c>
       <c r="Q494" t="s">
         <v>25</v>
       </c>
       <c r="R494" t="s">
         <v>25</v>
       </c>
       <c r="S494" t="s">
         <v>25</v>
       </c>
       <c r="T494">
         <v>89.18</v>
       </c>
     </row>
     <row r="495" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>646</v>
       </c>
       <c r="C495" t="s">
         <v>808</v>
       </c>
       <c r="E495" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F495" t="s">
         <v>56</v>
       </c>
       <c r="G495" t="s">
         <v>24</v>
       </c>
       <c r="H495">
         <v>31</v>
       </c>
       <c r="I495" t="b">
         <v>0</v>
       </c>
       <c r="J495" t="s">
         <v>150</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
       <c r="L495">
         <v>89.04</v>
       </c>
       <c r="M495" t="s">
         <v>25</v>
       </c>
@@ -33365,51 +33371,51 @@
       </c>
       <c r="Q496" t="s">
         <v>25</v>
       </c>
       <c r="R496" t="s">
         <v>25</v>
       </c>
       <c r="S496" t="s">
         <v>25</v>
       </c>
       <c r="T496">
         <v>89.03</v>
       </c>
     </row>
     <row r="497" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
         <v>811</v>
       </c>
       <c r="C497" t="s">
         <v>812</v>
       </c>
       <c r="E497" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F497" t="s">
         <v>23</v>
       </c>
       <c r="G497" t="s">
         <v>24</v>
       </c>
       <c r="H497">
         <v>155</v>
       </c>
       <c r="I497" t="b">
         <v>0</v>
       </c>
       <c r="J497" t="s">
         <v>150</v>
       </c>
       <c r="K497">
         <v>1</v>
       </c>
       <c r="L497" t="s">
         <v>25</v>
       </c>
       <c r="M497" t="s">
         <v>25</v>
       </c>
@@ -33424,51 +33430,51 @@
       </c>
       <c r="Q497" t="s">
         <v>25</v>
       </c>
       <c r="R497" t="s">
         <v>25</v>
       </c>
       <c r="S497" t="s">
         <v>25</v>
       </c>
       <c r="T497">
         <v>89.03</v>
       </c>
     </row>
     <row r="498" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
         <v>813</v>
       </c>
       <c r="C498" t="s">
         <v>814</v>
       </c>
       <c r="E498" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F498" t="s">
         <v>23</v>
       </c>
       <c r="G498" t="s">
         <v>45</v>
       </c>
       <c r="H498">
         <v>50</v>
       </c>
       <c r="I498" t="b">
         <v>0</v>
       </c>
       <c r="J498" t="s">
         <v>150</v>
       </c>
       <c r="K498">
         <v>0</v>
       </c>
       <c r="L498" t="s">
         <v>25</v>
       </c>
       <c r="M498" t="s">
         <v>25</v>
       </c>
@@ -33486,51 +33492,51 @@
       </c>
       <c r="R498" t="s">
         <v>25</v>
       </c>
       <c r="S498" t="s">
         <v>25</v>
       </c>
       <c r="T498">
         <v>88.85</v>
       </c>
     </row>
     <row r="499" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>127</v>
       </c>
       <c r="C499" t="s">
         <v>784</v>
       </c>
       <c r="D499">
         <v>768</v>
       </c>
       <c r="E499" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F499" t="s">
         <v>56</v>
       </c>
       <c r="G499" t="s">
         <v>24</v>
       </c>
       <c r="H499">
         <v>32</v>
       </c>
       <c r="I499" t="b">
         <v>0</v>
       </c>
       <c r="J499" t="s">
         <v>150</v>
       </c>
       <c r="K499">
         <v>0</v>
       </c>
       <c r="L499" t="s">
         <v>25</v>
       </c>
       <c r="M499" t="s">
         <v>25</v>
       </c>
@@ -33902,51 +33908,51 @@
       </c>
       <c r="P505" t="s">
         <v>25</v>
       </c>
       <c r="Q505" t="s">
         <v>25</v>
       </c>
       <c r="R505" t="s">
         <v>25</v>
       </c>
       <c r="S505" t="s">
         <v>25</v>
       </c>
       <c r="T505">
         <v>88.46</v>
       </c>
     </row>
     <row r="506" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
         <v>823</v>
       </c>
       <c r="C506" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E506" t="s">
         <v>66</v>
       </c>
       <c r="F506" t="s">
         <v>29</v>
       </c>
       <c r="G506" t="s">
         <v>45</v>
       </c>
       <c r="H506">
         <v>45</v>
       </c>
       <c r="I506" t="b">
         <v>0</v>
       </c>
       <c r="J506" t="s">
         <v>150</v>
       </c>
       <c r="K506">
         <v>0</v>
       </c>
       <c r="L506" t="s">
         <v>25</v>
       </c>
@@ -34076,63 +34082,63 @@
       </c>
       <c r="O508" t="s">
         <v>25</v>
       </c>
       <c r="P508" t="s">
         <v>25</v>
       </c>
       <c r="Q508" t="s">
         <v>25</v>
       </c>
       <c r="R508" t="s">
         <v>25</v>
       </c>
       <c r="S508" t="s">
         <v>25</v>
       </c>
       <c r="T508">
         <v>88.25</v>
       </c>
     </row>
     <row r="509" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C509" t="s">
         <v>828</v>
       </c>
       <c r="D509">
         <v>1649</v>
       </c>
       <c r="E509" t="s">
         <v>144</v>
       </c>
       <c r="F509" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G509" t="s">
         <v>24</v>
       </c>
       <c r="H509">
         <v>3</v>
       </c>
       <c r="I509" t="b">
         <v>0</v>
       </c>
       <c r="J509" t="s">
         <v>150</v>
       </c>
       <c r="K509">
         <v>0</v>
       </c>
       <c r="L509" t="s">
         <v>25</v>
       </c>
       <c r="M509" t="s">
         <v>25</v>
       </c>
       <c r="N509" t="s">
         <v>25</v>
       </c>
@@ -34147,51 +34153,51 @@
       </c>
       <c r="R509" t="s">
         <v>25</v>
       </c>
       <c r="S509" t="s">
         <v>25</v>
       </c>
       <c r="T509">
         <v>88.24</v>
       </c>
     </row>
     <row r="510" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>69</v>
       </c>
       <c r="C510" t="s">
         <v>829</v>
       </c>
       <c r="D510">
         <v>590</v>
       </c>
       <c r="E510" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F510" t="s">
         <v>56</v>
       </c>
       <c r="G510" t="s">
         <v>24</v>
       </c>
       <c r="H510">
         <v>34</v>
       </c>
       <c r="I510" t="b">
         <v>0</v>
       </c>
       <c r="J510" t="s">
         <v>150</v>
       </c>
       <c r="K510">
         <v>1</v>
       </c>
       <c r="L510">
         <v>88.1</v>
       </c>
       <c r="M510" t="s">
         <v>25</v>
       </c>
@@ -34324,51 +34330,51 @@
       </c>
       <c r="Q512" t="s">
         <v>25</v>
       </c>
       <c r="R512" t="s">
         <v>25</v>
       </c>
       <c r="S512" t="s">
         <v>25</v>
       </c>
       <c r="T512">
         <v>87.91</v>
       </c>
     </row>
     <row r="513" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
         <v>834</v>
       </c>
       <c r="C513" t="s">
         <v>21</v>
       </c>
       <c r="E513" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F513" t="s">
         <v>29</v>
       </c>
       <c r="G513" t="s">
         <v>45</v>
       </c>
       <c r="H513">
         <v>46</v>
       </c>
       <c r="I513" t="b">
         <v>0</v>
       </c>
       <c r="J513" t="s">
         <v>150</v>
       </c>
       <c r="K513">
         <v>0</v>
       </c>
       <c r="L513" t="s">
         <v>25</v>
       </c>
       <c r="M513" t="s">
         <v>25</v>
       </c>
@@ -34436,57 +34442,57 @@
       </c>
       <c r="O514" t="s">
         <v>25</v>
       </c>
       <c r="P514" t="s">
         <v>25</v>
       </c>
       <c r="Q514" t="s">
         <v>25</v>
       </c>
       <c r="R514" t="s">
         <v>25</v>
       </c>
       <c r="S514" t="s">
         <v>25</v>
       </c>
       <c r="T514">
         <v>87.68</v>
       </c>
     </row>
     <row r="515" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C515" t="s">
         <v>836</v>
       </c>
       <c r="E515" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F515" t="s">
         <v>29</v>
       </c>
       <c r="G515" t="s">
         <v>45</v>
       </c>
       <c r="H515">
         <v>47</v>
       </c>
       <c r="I515" t="b">
         <v>0</v>
       </c>
       <c r="J515" t="s">
         <v>150</v>
       </c>
       <c r="K515">
         <v>1</v>
       </c>
       <c r="L515" t="s">
         <v>25</v>
       </c>
       <c r="M515" t="s">
         <v>25</v>
       </c>
@@ -34619,51 +34625,51 @@
       </c>
       <c r="Q517" t="s">
         <v>25</v>
       </c>
       <c r="R517" t="s">
         <v>25</v>
       </c>
       <c r="S517" t="s">
         <v>25</v>
       </c>
       <c r="T517">
         <v>87.41</v>
       </c>
     </row>
     <row r="518" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
         <v>839</v>
       </c>
       <c r="C518" t="s">
         <v>840</v>
       </c>
       <c r="E518" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F518" t="s">
         <v>23</v>
       </c>
       <c r="G518" t="s">
         <v>45</v>
       </c>
       <c r="H518">
         <v>51</v>
       </c>
       <c r="I518" t="b">
         <v>0</v>
       </c>
       <c r="J518" t="s">
         <v>150</v>
       </c>
       <c r="K518">
         <v>1</v>
       </c>
       <c r="L518" t="s">
         <v>25</v>
       </c>
       <c r="M518" t="s">
         <v>25</v>
       </c>
@@ -34678,51 +34684,51 @@
       </c>
       <c r="Q518" t="s">
         <v>25</v>
       </c>
       <c r="R518" t="s">
         <v>25</v>
       </c>
       <c r="S518" t="s">
         <v>25</v>
       </c>
       <c r="T518">
         <v>87.4</v>
       </c>
     </row>
     <row r="519" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
         <v>96</v>
       </c>
       <c r="C519" t="s">
         <v>841</v>
       </c>
       <c r="E519" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F519" t="s">
         <v>29</v>
       </c>
       <c r="G519" t="s">
         <v>24</v>
       </c>
       <c r="H519">
         <v>104</v>
       </c>
       <c r="I519" t="b">
         <v>0</v>
       </c>
       <c r="J519" t="s">
         <v>150</v>
       </c>
       <c r="K519">
         <v>1</v>
       </c>
       <c r="L519" t="s">
         <v>25</v>
       </c>
       <c r="M519" t="s">
         <v>25</v>
       </c>
@@ -34731,51 +34737,51 @@
       </c>
       <c r="O519" t="s">
         <v>25</v>
       </c>
       <c r="P519" t="s">
         <v>25</v>
       </c>
       <c r="Q519" t="s">
         <v>25</v>
       </c>
       <c r="R519" t="s">
         <v>25</v>
       </c>
       <c r="S519" t="s">
         <v>25</v>
       </c>
       <c r="T519">
         <v>87.39</v>
       </c>
     </row>
     <row r="520" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C520" t="s">
         <v>21</v>
       </c>
       <c r="E520" t="s">
         <v>842</v>
       </c>
       <c r="F520" t="s">
         <v>29</v>
       </c>
       <c r="G520" t="s">
         <v>45</v>
       </c>
       <c r="H520">
         <v>48</v>
       </c>
       <c r="I520" t="b">
         <v>0</v>
       </c>
       <c r="J520" t="s">
         <v>150</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
@@ -34790,57 +34796,57 @@
       </c>
       <c r="O520" t="s">
         <v>25</v>
       </c>
       <c r="P520" t="s">
         <v>25</v>
       </c>
       <c r="Q520" t="s">
         <v>25</v>
       </c>
       <c r="R520" t="s">
         <v>25</v>
       </c>
       <c r="S520" t="s">
         <v>25</v>
       </c>
       <c r="T520">
         <v>87.29</v>
       </c>
     </row>
     <row r="521" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C521" t="s">
         <v>843</v>
       </c>
       <c r="E521" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F521" t="s">
         <v>39</v>
       </c>
       <c r="G521" t="s">
         <v>24</v>
       </c>
       <c r="H521">
         <v>78</v>
       </c>
       <c r="I521" t="b">
         <v>0</v>
       </c>
       <c r="J521" t="s">
         <v>150</v>
       </c>
       <c r="K521">
         <v>0</v>
       </c>
       <c r="L521" t="s">
         <v>25</v>
       </c>
       <c r="M521" t="s">
         <v>25</v>
       </c>
@@ -34849,57 +34855,57 @@
       </c>
       <c r="O521" t="s">
         <v>25</v>
       </c>
       <c r="P521" t="s">
         <v>25</v>
       </c>
       <c r="Q521" t="s">
         <v>25</v>
       </c>
       <c r="R521" t="s">
         <v>25</v>
       </c>
       <c r="S521" t="s">
         <v>25</v>
       </c>
       <c r="T521">
         <v>87.1</v>
       </c>
     </row>
     <row r="522" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C522" t="s">
         <v>844</v>
       </c>
       <c r="E522" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F522" t="s">
         <v>39</v>
       </c>
       <c r="G522" t="s">
         <v>24</v>
       </c>
       <c r="H522">
         <v>79</v>
       </c>
       <c r="I522" t="b">
         <v>0</v>
       </c>
       <c r="J522" t="s">
         <v>150</v>
       </c>
       <c r="K522">
         <v>0</v>
       </c>
       <c r="L522" t="s">
         <v>25</v>
       </c>
       <c r="M522" t="s">
         <v>25</v>
       </c>
@@ -34973,51 +34979,51 @@
       </c>
       <c r="Q523" t="s">
         <v>25</v>
       </c>
       <c r="R523" t="s">
         <v>25</v>
       </c>
       <c r="S523" t="s">
         <v>25</v>
       </c>
       <c r="T523">
         <v>86.79</v>
       </c>
     </row>
     <row r="524" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
         <v>848</v>
       </c>
       <c r="C524" t="s">
         <v>764</v>
       </c>
       <c r="E524" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F524" t="s">
         <v>39</v>
       </c>
       <c r="G524" t="s">
         <v>45</v>
       </c>
       <c r="H524">
         <v>15</v>
       </c>
       <c r="I524" t="b">
         <v>0</v>
       </c>
       <c r="J524" t="s">
         <v>150</v>
       </c>
       <c r="K524">
         <v>0</v>
       </c>
       <c r="L524" t="s">
         <v>25</v>
       </c>
       <c r="M524" t="s">
         <v>25</v>
       </c>
@@ -35032,51 +35038,51 @@
       </c>
       <c r="Q524" t="s">
         <v>25</v>
       </c>
       <c r="R524" t="s">
         <v>25</v>
       </c>
       <c r="S524" t="s">
         <v>25</v>
       </c>
       <c r="T524">
         <v>86.79</v>
       </c>
     </row>
     <row r="525" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
         <v>652</v>
       </c>
       <c r="C525" t="s">
         <v>849</v>
       </c>
       <c r="E525" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F525" t="s">
         <v>29</v>
       </c>
       <c r="G525" t="s">
         <v>24</v>
       </c>
       <c r="H525">
         <v>105</v>
       </c>
       <c r="I525" t="b">
         <v>0</v>
       </c>
       <c r="J525" t="s">
         <v>150</v>
       </c>
       <c r="K525">
         <v>0</v>
       </c>
       <c r="L525" t="s">
         <v>25</v>
       </c>
       <c r="M525" t="s">
         <v>25</v>
       </c>
@@ -35150,51 +35156,51 @@
       </c>
       <c r="P526" t="s">
         <v>25</v>
       </c>
       <c r="Q526" t="s">
         <v>25</v>
       </c>
       <c r="R526" t="s">
         <v>25</v>
       </c>
       <c r="S526" t="s">
         <v>25</v>
       </c>
       <c r="T526">
         <v>86.62</v>
       </c>
     </row>
     <row r="527" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>851</v>
       </c>
       <c r="C527" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E527" t="s">
         <v>25</v>
       </c>
       <c r="F527" t="s">
         <v>23</v>
       </c>
       <c r="G527" t="s">
         <v>45</v>
       </c>
       <c r="H527">
         <v>53</v>
       </c>
       <c r="I527" t="b">
         <v>0</v>
       </c>
       <c r="J527" t="s">
         <v>150</v>
       </c>
       <c r="K527">
         <v>0</v>
       </c>
       <c r="L527" t="s">
         <v>25</v>
       </c>
@@ -35389,51 +35395,51 @@
       </c>
       <c r="Q530" t="s">
         <v>25</v>
       </c>
       <c r="R530" t="s">
         <v>25</v>
       </c>
       <c r="S530" t="s">
         <v>25</v>
       </c>
       <c r="T530">
         <v>86.11</v>
       </c>
     </row>
     <row r="531" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
         <v>127</v>
       </c>
       <c r="C531" t="s">
         <v>858</v>
       </c>
       <c r="E531" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F531" t="s">
         <v>39</v>
       </c>
       <c r="G531" t="s">
         <v>24</v>
       </c>
       <c r="H531">
         <v>80</v>
       </c>
       <c r="I531" t="b">
         <v>0</v>
       </c>
       <c r="J531" t="s">
         <v>150</v>
       </c>
       <c r="K531">
         <v>1</v>
       </c>
       <c r="L531">
         <v>86.03</v>
       </c>
       <c r="M531" t="s">
         <v>25</v>
       </c>
@@ -35442,51 +35448,51 @@
       </c>
       <c r="O531" t="s">
         <v>25</v>
       </c>
       <c r="P531" t="s">
         <v>25</v>
       </c>
       <c r="Q531" t="s">
         <v>25</v>
       </c>
       <c r="R531" t="s">
         <v>25</v>
       </c>
       <c r="S531" t="s">
         <v>25</v>
       </c>
       <c r="T531">
         <v>86.03</v>
       </c>
     </row>
     <row r="532" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C532" t="s">
         <v>859</v>
       </c>
       <c r="E532" t="s">
         <v>66</v>
       </c>
       <c r="F532" t="s">
         <v>39</v>
       </c>
       <c r="G532" t="s">
         <v>24</v>
       </c>
       <c r="H532">
         <v>81</v>
       </c>
       <c r="I532" t="b">
         <v>0</v>
       </c>
       <c r="J532" t="s">
         <v>150</v>
       </c>
       <c r="K532">
         <v>0</v>
       </c>
@@ -35684,51 +35690,51 @@
       </c>
       <c r="Q535" t="s">
         <v>25</v>
       </c>
       <c r="R535" t="s">
         <v>25</v>
       </c>
       <c r="S535" t="s">
         <v>25</v>
       </c>
       <c r="T535">
         <v>85.75</v>
       </c>
     </row>
     <row r="536" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
         <v>864</v>
       </c>
       <c r="C536" t="s">
         <v>865</v>
       </c>
       <c r="E536" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F536" t="s">
         <v>56</v>
       </c>
       <c r="G536" t="s">
         <v>24</v>
       </c>
       <c r="H536">
         <v>36</v>
       </c>
       <c r="I536" t="b">
         <v>0</v>
       </c>
       <c r="J536" t="s">
         <v>150</v>
       </c>
       <c r="K536">
         <v>0</v>
       </c>
       <c r="L536" t="s">
         <v>25</v>
       </c>
       <c r="M536" t="s">
         <v>25</v>
       </c>
@@ -35740,54 +35746,54 @@
       </c>
       <c r="P536" t="s">
         <v>25</v>
       </c>
       <c r="Q536" t="s">
         <v>25</v>
       </c>
       <c r="R536" t="s">
         <v>25</v>
       </c>
       <c r="S536" t="s">
         <v>25</v>
       </c>
       <c r="T536">
         <v>85.65</v>
       </c>
     </row>
     <row r="537" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
         <v>866</v>
       </c>
       <c r="C537" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E537" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F537" t="s">
         <v>23</v>
       </c>
       <c r="G537" t="s">
         <v>45</v>
       </c>
       <c r="H537">
         <v>55</v>
       </c>
       <c r="I537" t="b">
         <v>0</v>
       </c>
       <c r="J537" t="s">
         <v>150</v>
       </c>
       <c r="K537">
         <v>0</v>
       </c>
       <c r="L537" t="s">
         <v>25</v>
       </c>
       <c r="M537" t="s">
         <v>25</v>
       </c>
@@ -35805,51 +35811,51 @@
       </c>
       <c r="R537" t="s">
         <v>25</v>
       </c>
       <c r="S537" t="s">
         <v>25</v>
       </c>
       <c r="T537">
         <v>85.45</v>
       </c>
     </row>
     <row r="538" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
         <v>867</v>
       </c>
       <c r="C538" t="s">
         <v>86</v>
       </c>
       <c r="E538" t="s">
         <v>66</v>
       </c>
       <c r="F538" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G538" t="s">
         <v>24</v>
       </c>
       <c r="H538">
         <v>4</v>
       </c>
       <c r="I538" t="b">
         <v>0</v>
       </c>
       <c r="J538" t="s">
         <v>150</v>
       </c>
       <c r="K538">
         <v>0</v>
       </c>
       <c r="L538" t="s">
         <v>25</v>
       </c>
       <c r="M538" t="s">
         <v>25</v>
       </c>
       <c r="N538" t="s">
         <v>25</v>
       </c>
@@ -35914,57 +35920,57 @@
       </c>
       <c r="O539">
         <v>85.14</v>
       </c>
       <c r="P539" t="s">
         <v>25</v>
       </c>
       <c r="Q539" t="s">
         <v>25</v>
       </c>
       <c r="R539" t="s">
         <v>25</v>
       </c>
       <c r="S539" t="s">
         <v>25</v>
       </c>
       <c r="T539">
         <v>85.14</v>
       </c>
     </row>
     <row r="540" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C540" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E540" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F540" t="s">
         <v>56</v>
       </c>
       <c r="G540" t="s">
         <v>24</v>
       </c>
       <c r="H540">
         <v>38</v>
       </c>
       <c r="I540" t="b">
         <v>0</v>
       </c>
       <c r="J540" t="s">
         <v>150</v>
       </c>
       <c r="K540">
         <v>0</v>
       </c>
       <c r="L540" t="s">
         <v>25</v>
       </c>
       <c r="M540" t="s">
         <v>25</v>
       </c>
@@ -35973,57 +35979,57 @@
       </c>
       <c r="O540" t="s">
         <v>25</v>
       </c>
       <c r="P540" t="s">
         <v>25</v>
       </c>
       <c r="Q540" t="s">
         <v>25</v>
       </c>
       <c r="R540" t="s">
         <v>25</v>
       </c>
       <c r="S540" t="s">
         <v>25</v>
       </c>
       <c r="T540">
         <v>85.14</v>
       </c>
     </row>
     <row r="541" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C541" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E541" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F541" t="s">
         <v>39</v>
       </c>
       <c r="G541" t="s">
         <v>24</v>
       </c>
       <c r="H541">
         <v>82</v>
       </c>
       <c r="I541" t="b">
         <v>0</v>
       </c>
       <c r="J541" t="s">
         <v>150</v>
       </c>
       <c r="K541">
         <v>0</v>
       </c>
       <c r="L541" t="s">
         <v>25</v>
       </c>
       <c r="M541" t="s">
         <v>25</v>
       </c>
@@ -36277,54 +36283,54 @@
       </c>
       <c r="P545" t="s">
         <v>25</v>
       </c>
       <c r="Q545" t="s">
         <v>25</v>
       </c>
       <c r="R545" t="s">
         <v>25</v>
       </c>
       <c r="S545" t="s">
         <v>25</v>
       </c>
       <c r="T545">
         <v>84.73</v>
       </c>
     </row>
     <row r="546" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
         <v>634</v>
       </c>
       <c r="C546" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E546" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F546" t="s">
         <v>29</v>
       </c>
       <c r="G546" t="s">
         <v>45</v>
       </c>
       <c r="H546">
         <v>51</v>
       </c>
       <c r="I546" t="b">
         <v>0</v>
       </c>
       <c r="J546" t="s">
         <v>150</v>
       </c>
       <c r="K546">
         <v>0</v>
       </c>
       <c r="L546" t="s">
         <v>25</v>
       </c>
       <c r="M546" t="s">
         <v>25</v>
       </c>
@@ -36398,51 +36404,51 @@
       </c>
       <c r="Q547" t="s">
         <v>25</v>
       </c>
       <c r="R547" t="s">
         <v>25</v>
       </c>
       <c r="S547" t="s">
         <v>25</v>
       </c>
       <c r="T547">
         <v>84.67</v>
       </c>
     </row>
     <row r="548" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
         <v>67</v>
       </c>
       <c r="C548" t="s">
         <v>878</v>
       </c>
       <c r="E548" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F548" t="s">
         <v>29</v>
       </c>
       <c r="G548" t="s">
         <v>45</v>
       </c>
       <c r="H548">
         <v>53</v>
       </c>
       <c r="I548" t="b">
         <v>0</v>
       </c>
       <c r="J548" t="s">
         <v>150</v>
       </c>
       <c r="K548">
         <v>0</v>
       </c>
       <c r="L548" t="s">
         <v>25</v>
       </c>
       <c r="M548" t="s">
         <v>25</v>
       </c>
@@ -36460,51 +36466,51 @@
       </c>
       <c r="R548" t="s">
         <v>25</v>
       </c>
       <c r="S548" t="s">
         <v>25</v>
       </c>
       <c r="T548">
         <v>84.65</v>
       </c>
     </row>
     <row r="549" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
         <v>749</v>
       </c>
       <c r="C549" t="s">
         <v>879</v>
       </c>
       <c r="D549">
         <v>2072</v>
       </c>
       <c r="E549" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F549" t="s">
         <v>39</v>
       </c>
       <c r="G549" t="s">
         <v>45</v>
       </c>
       <c r="H549">
         <v>17</v>
       </c>
       <c r="I549" t="b">
         <v>0</v>
       </c>
       <c r="J549" t="s">
         <v>150</v>
       </c>
       <c r="K549">
         <v>1</v>
       </c>
       <c r="L549" t="s">
         <v>25</v>
       </c>
       <c r="M549" t="s">
         <v>25</v>
       </c>
@@ -36513,51 +36519,51 @@
       </c>
       <c r="O549" t="s">
         <v>25</v>
       </c>
       <c r="P549">
         <v>84.57</v>
       </c>
       <c r="Q549" t="s">
         <v>25</v>
       </c>
       <c r="R549" t="s">
         <v>25</v>
       </c>
       <c r="S549" t="s">
         <v>25</v>
       </c>
       <c r="T549">
         <v>84.57</v>
       </c>
     </row>
     <row r="550" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C550" t="s">
         <v>880</v>
       </c>
       <c r="E550" t="s">
         <v>78</v>
       </c>
       <c r="F550" t="s">
         <v>29</v>
       </c>
       <c r="G550" t="s">
         <v>24</v>
       </c>
       <c r="H550">
         <v>106</v>
       </c>
       <c r="I550" t="b">
         <v>0</v>
       </c>
       <c r="J550" t="s">
         <v>150</v>
       </c>
       <c r="K550">
         <v>1</v>
       </c>
@@ -36572,57 +36578,57 @@
       </c>
       <c r="O550" t="s">
         <v>25</v>
       </c>
       <c r="P550" t="s">
         <v>25</v>
       </c>
       <c r="Q550" t="s">
         <v>25</v>
       </c>
       <c r="R550" t="s">
         <v>25</v>
       </c>
       <c r="S550" t="s">
         <v>25</v>
       </c>
       <c r="T550">
         <v>84.56</v>
       </c>
     </row>
     <row r="551" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C551" t="s">
         <v>881</v>
       </c>
       <c r="E551" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F551" t="s">
         <v>29</v>
       </c>
       <c r="G551" t="s">
         <v>24</v>
       </c>
       <c r="H551">
         <v>107</v>
       </c>
       <c r="I551" t="b">
         <v>0</v>
       </c>
       <c r="J551" t="s">
         <v>150</v>
       </c>
       <c r="K551">
         <v>1</v>
       </c>
       <c r="L551" t="s">
         <v>25</v>
       </c>
       <c r="M551" t="s">
         <v>25</v>
       </c>
@@ -36631,51 +36637,51 @@
       </c>
       <c r="O551" t="s">
         <v>25</v>
       </c>
       <c r="P551" t="s">
         <v>25</v>
       </c>
       <c r="Q551" t="s">
         <v>25</v>
       </c>
       <c r="R551" t="s">
         <v>25</v>
       </c>
       <c r="S551" t="s">
         <v>25</v>
       </c>
       <c r="T551">
         <v>84.51</v>
       </c>
     </row>
     <row r="552" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C552" t="s">
         <v>118</v>
       </c>
       <c r="E552" t="s">
         <v>25</v>
       </c>
       <c r="F552" t="s">
         <v>29</v>
       </c>
       <c r="G552" t="s">
         <v>45</v>
       </c>
       <c r="H552">
         <v>54</v>
       </c>
       <c r="I552" t="b">
         <v>0</v>
       </c>
       <c r="J552" t="s">
         <v>150</v>
       </c>
       <c r="K552">
         <v>0</v>
       </c>
@@ -36755,51 +36761,51 @@
       </c>
       <c r="Q553" t="s">
         <v>25</v>
       </c>
       <c r="R553" t="s">
         <v>25</v>
       </c>
       <c r="S553" t="s">
         <v>25</v>
       </c>
       <c r="T553">
         <v>84.29</v>
       </c>
     </row>
     <row r="554" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>72</v>
       </c>
       <c r="C554" t="s">
         <v>883</v>
       </c>
       <c r="E554" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F554" t="s">
         <v>56</v>
       </c>
       <c r="G554" t="s">
         <v>24</v>
       </c>
       <c r="H554">
         <v>39</v>
       </c>
       <c r="I554" t="b">
         <v>0</v>
       </c>
       <c r="J554" t="s">
         <v>150</v>
       </c>
       <c r="K554">
         <v>0</v>
       </c>
       <c r="L554" t="s">
         <v>25</v>
       </c>
       <c r="M554" t="s">
         <v>25</v>
       </c>
@@ -36867,57 +36873,57 @@
       </c>
       <c r="O555" t="s">
         <v>25</v>
       </c>
       <c r="P555" t="s">
         <v>25</v>
       </c>
       <c r="Q555" t="s">
         <v>25</v>
       </c>
       <c r="R555" t="s">
         <v>25</v>
       </c>
       <c r="S555" t="s">
         <v>25</v>
       </c>
       <c r="T555">
         <v>84.04</v>
       </c>
     </row>
     <row r="556" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C556" t="s">
         <v>884</v>
       </c>
       <c r="E556" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F556" t="s">
         <v>23</v>
       </c>
       <c r="G556" t="s">
         <v>45</v>
       </c>
       <c r="H556">
         <v>57</v>
       </c>
       <c r="I556" t="b">
         <v>0</v>
       </c>
       <c r="J556" t="s">
         <v>150</v>
       </c>
       <c r="K556">
         <v>1</v>
       </c>
       <c r="L556" t="s">
         <v>25</v>
       </c>
       <c r="M556" t="s">
         <v>25</v>
       </c>
@@ -37050,51 +37056,51 @@
       </c>
       <c r="Q558" t="s">
         <v>25</v>
       </c>
       <c r="R558" t="s">
         <v>25</v>
       </c>
       <c r="S558" t="s">
         <v>25</v>
       </c>
       <c r="T558">
         <v>83.29</v>
       </c>
     </row>
     <row r="559" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
         <v>848</v>
       </c>
       <c r="C559" t="s">
         <v>889</v>
       </c>
       <c r="E559" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F559" t="s">
         <v>56</v>
       </c>
       <c r="G559" t="s">
         <v>45</v>
       </c>
       <c r="H559">
         <v>13</v>
       </c>
       <c r="I559" t="b">
         <v>0</v>
       </c>
       <c r="J559" t="s">
         <v>150</v>
       </c>
       <c r="K559">
         <v>1</v>
       </c>
       <c r="L559">
         <v>83.28</v>
       </c>
       <c r="M559" t="s">
         <v>25</v>
       </c>
@@ -37162,51 +37168,51 @@
       </c>
       <c r="O560" t="s">
         <v>25</v>
       </c>
       <c r="P560" t="s">
         <v>25</v>
       </c>
       <c r="Q560" t="s">
         <v>25</v>
       </c>
       <c r="R560" t="s">
         <v>25</v>
       </c>
       <c r="S560" t="s">
         <v>25</v>
       </c>
       <c r="T560">
         <v>83.19</v>
       </c>
     </row>
     <row r="561" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C561" t="s">
         <v>892</v>
       </c>
       <c r="E561" t="s">
         <v>25</v>
       </c>
       <c r="F561" t="s">
         <v>56</v>
       </c>
       <c r="G561" t="s">
         <v>24</v>
       </c>
       <c r="H561">
         <v>41</v>
       </c>
       <c r="I561" t="b">
         <v>0</v>
       </c>
       <c r="J561" t="s">
         <v>150</v>
       </c>
       <c r="K561">
         <v>1</v>
       </c>
@@ -37283,51 +37289,51 @@
       </c>
       <c r="P562" t="s">
         <v>25</v>
       </c>
       <c r="Q562" t="s">
         <v>25</v>
       </c>
       <c r="R562" t="s">
         <v>25</v>
       </c>
       <c r="S562" t="s">
         <v>25</v>
       </c>
       <c r="T562">
         <v>83.1</v>
       </c>
     </row>
     <row r="563" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
         <v>86</v>
       </c>
       <c r="C563" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E563" t="s">
         <v>38</v>
       </c>
       <c r="F563" t="s">
         <v>29</v>
       </c>
       <c r="G563" t="s">
         <v>45</v>
       </c>
       <c r="H563">
         <v>55</v>
       </c>
       <c r="I563" t="b">
         <v>0</v>
       </c>
       <c r="J563" t="s">
         <v>150</v>
       </c>
       <c r="K563">
         <v>1</v>
       </c>
       <c r="L563">
         <v>83.01</v>
       </c>
@@ -37457,54 +37463,54 @@
       </c>
       <c r="O565" t="s">
         <v>25</v>
       </c>
       <c r="P565" t="s">
         <v>25</v>
       </c>
       <c r="Q565" t="s">
         <v>25</v>
       </c>
       <c r="R565" t="s">
         <v>25</v>
       </c>
       <c r="S565" t="s">
         <v>25</v>
       </c>
       <c r="T565">
         <v>82.97</v>
       </c>
     </row>
     <row r="566" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C566" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E566" t="s">
         <v>51</v>
       </c>
       <c r="F566" t="s">
         <v>29</v>
       </c>
       <c r="G566" t="s">
         <v>24</v>
       </c>
       <c r="H566">
         <v>110</v>
       </c>
       <c r="I566" t="b">
         <v>0</v>
       </c>
       <c r="J566" t="s">
         <v>150</v>
       </c>
       <c r="K566">
         <v>0</v>
       </c>
       <c r="L566" t="s">
         <v>25</v>
       </c>
@@ -37516,57 +37522,57 @@
       </c>
       <c r="O566" t="s">
         <v>25</v>
       </c>
       <c r="P566" t="s">
         <v>25</v>
       </c>
       <c r="Q566" t="s">
         <v>25</v>
       </c>
       <c r="R566" t="s">
         <v>25</v>
       </c>
       <c r="S566" t="s">
         <v>25</v>
       </c>
       <c r="T566">
         <v>82.92</v>
       </c>
     </row>
     <row r="567" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C567" t="s">
         <v>900</v>
       </c>
       <c r="E567" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F567" t="s">
         <v>29</v>
       </c>
       <c r="G567" t="s">
         <v>45</v>
       </c>
       <c r="H567">
         <v>57</v>
       </c>
       <c r="I567" t="b">
         <v>0</v>
       </c>
       <c r="J567" t="s">
         <v>150</v>
       </c>
       <c r="K567">
         <v>0</v>
       </c>
       <c r="L567" t="s">
         <v>25</v>
       </c>
       <c r="M567" t="s">
         <v>25</v>
       </c>
@@ -37575,51 +37581,51 @@
       </c>
       <c r="O567" t="s">
         <v>25</v>
       </c>
       <c r="P567" t="s">
         <v>25</v>
       </c>
       <c r="Q567" t="s">
         <v>25</v>
       </c>
       <c r="R567" t="s">
         <v>25</v>
       </c>
       <c r="S567" t="s">
         <v>25</v>
       </c>
       <c r="T567">
         <v>82.76</v>
       </c>
     </row>
     <row r="568" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C568" t="s">
         <v>594</v>
       </c>
       <c r="E568" t="s">
         <v>66</v>
       </c>
       <c r="F568" t="s">
         <v>56</v>
       </c>
       <c r="G568" t="s">
         <v>24</v>
       </c>
       <c r="H568">
         <v>43</v>
       </c>
       <c r="I568" t="b">
         <v>0</v>
       </c>
       <c r="J568" t="s">
         <v>150</v>
       </c>
       <c r="K568">
         <v>0</v>
       </c>
@@ -37643,51 +37649,51 @@
       </c>
       <c r="R568" t="s">
         <v>25</v>
       </c>
       <c r="S568" t="s">
         <v>25</v>
       </c>
       <c r="T568">
         <v>82.31</v>
       </c>
     </row>
     <row r="569" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
         <v>766</v>
       </c>
       <c r="C569" t="s">
         <v>901</v>
       </c>
       <c r="D569">
         <v>589</v>
       </c>
       <c r="E569" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F569" t="s">
         <v>56</v>
       </c>
       <c r="G569" t="s">
         <v>45</v>
       </c>
       <c r="H569">
         <v>14</v>
       </c>
       <c r="I569" t="b">
         <v>0</v>
       </c>
       <c r="J569" t="s">
         <v>150</v>
       </c>
       <c r="K569">
         <v>1</v>
       </c>
       <c r="L569">
         <v>82.07</v>
       </c>
       <c r="M569" t="s">
         <v>25</v>
       </c>
@@ -37764,51 +37770,51 @@
       </c>
       <c r="Q570" t="s">
         <v>25</v>
       </c>
       <c r="R570" t="s">
         <v>25</v>
       </c>
       <c r="S570" t="s">
         <v>25</v>
       </c>
       <c r="T570">
         <v>82.02</v>
       </c>
     </row>
     <row r="571" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
         <v>659</v>
       </c>
       <c r="C571" t="s">
         <v>903</v>
       </c>
       <c r="E571" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F571" t="s">
         <v>56</v>
       </c>
       <c r="G571" t="s">
         <v>45</v>
       </c>
       <c r="H571">
         <v>15</v>
       </c>
       <c r="I571" t="b">
         <v>0</v>
       </c>
       <c r="J571" t="s">
         <v>150</v>
       </c>
       <c r="K571">
         <v>1</v>
       </c>
       <c r="L571">
         <v>82.02</v>
       </c>
       <c r="M571" t="s">
         <v>25</v>
       </c>
@@ -37817,51 +37823,51 @@
       </c>
       <c r="O571" t="s">
         <v>25</v>
       </c>
       <c r="P571" t="s">
         <v>25</v>
       </c>
       <c r="Q571" t="s">
         <v>25</v>
       </c>
       <c r="R571" t="s">
         <v>25</v>
       </c>
       <c r="S571" t="s">
         <v>25</v>
       </c>
       <c r="T571">
         <v>82.02</v>
       </c>
     </row>
     <row r="572" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C572" t="s">
         <v>904</v>
       </c>
       <c r="E572" t="s">
         <v>905</v>
       </c>
       <c r="F572" t="s">
         <v>39</v>
       </c>
       <c r="G572" t="s">
         <v>24</v>
       </c>
       <c r="H572">
         <v>87</v>
       </c>
       <c r="I572" t="b">
         <v>0</v>
       </c>
       <c r="J572" t="s">
         <v>150</v>
       </c>
       <c r="K572">
         <v>0</v>
       </c>
@@ -37997,51 +38003,51 @@
       </c>
       <c r="P574" t="s">
         <v>25</v>
       </c>
       <c r="Q574" t="s">
         <v>25</v>
       </c>
       <c r="R574" t="s">
         <v>25</v>
       </c>
       <c r="S574" t="s">
         <v>25</v>
       </c>
       <c r="T574">
         <v>81.72</v>
       </c>
     </row>
     <row r="575" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
         <v>911</v>
       </c>
       <c r="C575" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E575" t="s">
         <v>25</v>
       </c>
       <c r="F575" t="s">
         <v>56</v>
       </c>
       <c r="G575" t="s">
         <v>24</v>
       </c>
       <c r="H575">
         <v>44</v>
       </c>
       <c r="I575" t="b">
         <v>0</v>
       </c>
       <c r="J575" t="s">
         <v>150</v>
       </c>
       <c r="K575">
         <v>0</v>
       </c>
       <c r="L575" t="s">
         <v>25</v>
       </c>
@@ -38174,51 +38180,51 @@
       </c>
       <c r="P577" t="s">
         <v>25</v>
       </c>
       <c r="Q577" t="s">
         <v>25</v>
       </c>
       <c r="R577" t="s">
         <v>25</v>
       </c>
       <c r="S577" t="s">
         <v>25</v>
       </c>
       <c r="T577">
         <v>81.35</v>
       </c>
     </row>
     <row r="578" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
         <v>172</v>
       </c>
       <c r="C578" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E578" t="s">
         <v>25</v>
       </c>
       <c r="F578" t="s">
         <v>29</v>
       </c>
       <c r="G578" t="s">
         <v>24</v>
       </c>
       <c r="H578">
         <v>111</v>
       </c>
       <c r="I578" t="b">
         <v>0</v>
       </c>
       <c r="J578" t="s">
         <v>150</v>
       </c>
       <c r="K578">
         <v>0</v>
       </c>
       <c r="L578" t="s">
         <v>25</v>
       </c>
@@ -38360,51 +38366,51 @@
       </c>
       <c r="S580" t="s">
         <v>25</v>
       </c>
       <c r="T580">
         <v>81.1</v>
       </c>
     </row>
     <row r="581" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>69</v>
       </c>
       <c r="C581" t="s">
         <v>87</v>
       </c>
       <c r="D581">
         <v>823</v>
       </c>
       <c r="E581" t="s">
         <v>920</v>
       </c>
       <c r="F581" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G581" t="s">
         <v>24</v>
       </c>
       <c r="H581">
         <v>5</v>
       </c>
       <c r="I581" t="b">
         <v>0</v>
       </c>
       <c r="J581" t="s">
         <v>150</v>
       </c>
       <c r="K581">
         <v>1</v>
       </c>
       <c r="L581">
         <v>81.03</v>
       </c>
       <c r="M581" t="s">
         <v>25</v>
       </c>
       <c r="N581" t="s">
         <v>25</v>
       </c>
@@ -38528,60 +38534,60 @@
       </c>
       <c r="O583" t="s">
         <v>25</v>
       </c>
       <c r="P583" t="s">
         <v>25</v>
       </c>
       <c r="Q583" t="s">
         <v>25</v>
       </c>
       <c r="R583" t="s">
         <v>25</v>
       </c>
       <c r="S583" t="s">
         <v>25</v>
       </c>
       <c r="T583">
         <v>80.94</v>
       </c>
     </row>
     <row r="584" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C584" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D584">
         <v>898</v>
       </c>
       <c r="E584" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F584" t="s">
         <v>39</v>
       </c>
       <c r="G584" t="s">
         <v>24</v>
       </c>
       <c r="H584">
         <v>90</v>
       </c>
       <c r="I584" t="b">
         <v>0</v>
       </c>
       <c r="J584" t="s">
         <v>150</v>
       </c>
       <c r="K584">
         <v>1</v>
       </c>
       <c r="L584" t="s">
         <v>25</v>
       </c>
       <c r="M584" t="s">
         <v>25</v>
       </c>
@@ -38593,51 +38599,51 @@
       </c>
       <c r="P584">
         <v>80.7</v>
       </c>
       <c r="Q584" t="s">
         <v>25</v>
       </c>
       <c r="R584" t="s">
         <v>25</v>
       </c>
       <c r="S584" t="s">
         <v>25</v>
       </c>
       <c r="T584">
         <v>80.7</v>
       </c>
     </row>
     <row r="585" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
         <v>923</v>
       </c>
       <c r="C585" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E585" t="s">
         <v>66</v>
       </c>
       <c r="F585" t="s">
         <v>924</v>
       </c>
       <c r="G585" t="s">
         <v>24</v>
       </c>
       <c r="H585">
         <v>1</v>
       </c>
       <c r="I585" t="b">
         <v>0</v>
       </c>
       <c r="J585" t="s">
         <v>150</v>
       </c>
       <c r="K585">
         <v>0</v>
       </c>
       <c r="L585" t="s">
         <v>25</v>
       </c>
@@ -38714,51 +38720,51 @@
       </c>
       <c r="P586" t="s">
         <v>25</v>
       </c>
       <c r="Q586" t="s">
         <v>25</v>
       </c>
       <c r="R586" t="s">
         <v>25</v>
       </c>
       <c r="S586" t="s">
         <v>25</v>
       </c>
       <c r="T586">
         <v>80.63</v>
       </c>
     </row>
     <row r="587" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
         <v>927</v>
       </c>
       <c r="C587" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E587" t="s">
         <v>25</v>
       </c>
       <c r="F587" t="s">
         <v>23</v>
       </c>
       <c r="G587" t="s">
         <v>45</v>
       </c>
       <c r="H587">
         <v>58</v>
       </c>
       <c r="I587" t="b">
         <v>0</v>
       </c>
       <c r="J587" t="s">
         <v>150</v>
       </c>
       <c r="K587">
         <v>0</v>
       </c>
       <c r="L587" t="s">
         <v>25</v>
       </c>
@@ -38829,51 +38835,51 @@
       </c>
       <c r="O588" t="s">
         <v>25</v>
       </c>
       <c r="P588" t="s">
         <v>25</v>
       </c>
       <c r="Q588" t="s">
         <v>25</v>
       </c>
       <c r="R588" t="s">
         <v>25</v>
       </c>
       <c r="S588" t="s">
         <v>25</v>
       </c>
       <c r="T588">
         <v>80.24</v>
       </c>
     </row>
     <row r="589" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C589" t="s">
         <v>929</v>
       </c>
       <c r="E589" t="s">
         <v>25</v>
       </c>
       <c r="F589" t="s">
         <v>23</v>
       </c>
       <c r="G589" t="s">
         <v>45</v>
       </c>
       <c r="H589">
         <v>59</v>
       </c>
       <c r="I589" t="b">
         <v>0</v>
       </c>
       <c r="J589" t="s">
         <v>150</v>
       </c>
       <c r="K589">
         <v>1</v>
       </c>
@@ -38891,51 +38897,51 @@
       </c>
       <c r="P589" t="s">
         <v>25</v>
       </c>
       <c r="Q589" t="s">
         <v>25</v>
       </c>
       <c r="R589" t="s">
         <v>25</v>
       </c>
       <c r="S589" t="s">
         <v>25</v>
       </c>
       <c r="T589">
         <v>80.23</v>
       </c>
     </row>
     <row r="590" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
         <v>930</v>
       </c>
       <c r="C590" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E590" t="s">
         <v>656</v>
       </c>
       <c r="F590" t="s">
         <v>39</v>
       </c>
       <c r="G590" t="s">
         <v>45</v>
       </c>
       <c r="H590">
         <v>19</v>
       </c>
       <c r="I590" t="b">
         <v>0</v>
       </c>
       <c r="J590" t="s">
         <v>150</v>
       </c>
       <c r="K590">
         <v>1</v>
       </c>
       <c r="L590" t="s">
         <v>25</v>
       </c>
@@ -38947,51 +38953,51 @@
       </c>
       <c r="O590" t="s">
         <v>25</v>
       </c>
       <c r="P590" t="s">
         <v>25</v>
       </c>
       <c r="Q590" t="s">
         <v>25</v>
       </c>
       <c r="R590" t="s">
         <v>25</v>
       </c>
       <c r="S590" t="s">
         <v>25</v>
       </c>
       <c r="T590">
         <v>80.18</v>
       </c>
     </row>
     <row r="591" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C591" t="s">
         <v>931</v>
       </c>
       <c r="E591" t="s">
         <v>932</v>
       </c>
       <c r="F591" t="s">
         <v>56</v>
       </c>
       <c r="G591" t="s">
         <v>24</v>
       </c>
       <c r="H591">
         <v>46</v>
       </c>
       <c r="I591" t="b">
         <v>0</v>
       </c>
       <c r="J591" t="s">
         <v>150</v>
       </c>
       <c r="K591">
         <v>0</v>
       </c>
@@ -39068,51 +39074,51 @@
       </c>
       <c r="O592" t="s">
         <v>25</v>
       </c>
       <c r="P592" t="s">
         <v>25</v>
       </c>
       <c r="Q592" t="s">
         <v>25</v>
       </c>
       <c r="R592" t="s">
         <v>25</v>
       </c>
       <c r="S592" t="s">
         <v>25</v>
       </c>
       <c r="T592">
         <v>80.04</v>
       </c>
     </row>
     <row r="593" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C593" t="s">
         <v>935</v>
       </c>
       <c r="E593" t="s">
         <v>51</v>
       </c>
       <c r="F593" t="s">
         <v>56</v>
       </c>
       <c r="G593" t="s">
         <v>24</v>
       </c>
       <c r="H593">
         <v>48</v>
       </c>
       <c r="I593" t="b">
         <v>0</v>
       </c>
       <c r="J593" t="s">
         <v>150</v>
       </c>
       <c r="K593">
         <v>1</v>
       </c>
@@ -39127,51 +39133,51 @@
       </c>
       <c r="O593" t="s">
         <v>25</v>
       </c>
       <c r="P593" t="s">
         <v>25</v>
       </c>
       <c r="Q593" t="s">
         <v>25</v>
       </c>
       <c r="R593" t="s">
         <v>25</v>
       </c>
       <c r="S593" t="s">
         <v>25</v>
       </c>
       <c r="T593">
         <v>79.88</v>
       </c>
     </row>
     <row r="594" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C594" t="s">
         <v>868</v>
       </c>
       <c r="E594" t="s">
         <v>25</v>
       </c>
       <c r="F594" t="s">
         <v>29</v>
       </c>
       <c r="G594" t="s">
         <v>24</v>
       </c>
       <c r="H594">
         <v>113</v>
       </c>
       <c r="I594" t="b">
         <v>0</v>
       </c>
       <c r="J594" t="s">
         <v>150</v>
       </c>
       <c r="K594">
         <v>0</v>
       </c>
@@ -39195,51 +39201,51 @@
       </c>
       <c r="R594" t="s">
         <v>25</v>
       </c>
       <c r="S594" t="s">
         <v>25</v>
       </c>
       <c r="T594">
         <v>79.71</v>
       </c>
     </row>
     <row r="595" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
         <v>882</v>
       </c>
       <c r="C595" t="s">
         <v>936</v>
       </c>
       <c r="D595">
         <v>511</v>
       </c>
       <c r="E595" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F595" t="s">
         <v>39</v>
       </c>
       <c r="G595" t="s">
         <v>24</v>
       </c>
       <c r="H595">
         <v>92</v>
       </c>
       <c r="I595" t="b">
         <v>0</v>
       </c>
       <c r="J595" t="s">
         <v>150</v>
       </c>
       <c r="K595">
         <v>1</v>
       </c>
       <c r="L595" t="s">
         <v>25</v>
       </c>
       <c r="M595" t="s">
         <v>25</v>
       </c>
@@ -39248,110 +39254,110 @@
       </c>
       <c r="O595" t="s">
         <v>25</v>
       </c>
       <c r="P595">
         <v>79.6</v>
       </c>
       <c r="Q595" t="s">
         <v>25</v>
       </c>
       <c r="R595" t="s">
         <v>25</v>
       </c>
       <c r="S595" t="s">
         <v>25</v>
       </c>
       <c r="T595">
         <v>79.6</v>
       </c>
     </row>
     <row r="596" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C596" t="s">
         <v>937</v>
       </c>
       <c r="E596" t="s">
         <v>693</v>
       </c>
       <c r="F596" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G596" t="s">
         <v>24</v>
       </c>
       <c r="H596">
         <v>6</v>
       </c>
       <c r="I596" t="b">
         <v>0</v>
       </c>
       <c r="J596" t="s">
         <v>150</v>
       </c>
       <c r="K596">
         <v>0</v>
       </c>
       <c r="L596" t="s">
         <v>25</v>
       </c>
       <c r="M596" t="s">
         <v>25</v>
       </c>
       <c r="N596" t="s">
         <v>25</v>
       </c>
       <c r="O596" t="s">
         <v>25</v>
       </c>
       <c r="P596" t="s">
         <v>25</v>
       </c>
       <c r="Q596" t="s">
         <v>25</v>
       </c>
       <c r="R596" t="s">
         <v>25</v>
       </c>
       <c r="S596" t="s">
         <v>25</v>
       </c>
       <c r="T596">
         <v>79.52</v>
       </c>
     </row>
     <row r="597" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C597" t="s">
         <v>938</v>
       </c>
       <c r="E597" t="s">
         <v>25</v>
       </c>
       <c r="F597" t="s">
         <v>29</v>
       </c>
       <c r="G597" t="s">
         <v>24</v>
       </c>
       <c r="H597">
         <v>114</v>
       </c>
       <c r="I597" t="b">
         <v>0</v>
       </c>
       <c r="J597" t="s">
         <v>150</v>
       </c>
       <c r="K597">
         <v>1</v>
       </c>
@@ -39428,51 +39434,51 @@
       </c>
       <c r="P598">
         <v>78.71</v>
       </c>
       <c r="Q598" t="s">
         <v>25</v>
       </c>
       <c r="R598" t="s">
         <v>25</v>
       </c>
       <c r="S598" t="s">
         <v>25</v>
       </c>
       <c r="T598">
         <v>78.71</v>
       </c>
     </row>
     <row r="599" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
         <v>941</v>
       </c>
       <c r="C599" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E599" t="s">
         <v>942</v>
       </c>
       <c r="F599" t="s">
         <v>39</v>
       </c>
       <c r="G599" t="s">
         <v>45</v>
       </c>
       <c r="H599">
         <v>21</v>
       </c>
       <c r="I599" t="b">
         <v>0</v>
       </c>
       <c r="J599" t="s">
         <v>150</v>
       </c>
       <c r="K599">
         <v>0</v>
       </c>
       <c r="L599" t="s">
         <v>25</v>
       </c>
@@ -39490,51 +39496,51 @@
       </c>
       <c r="Q599" t="s">
         <v>25</v>
       </c>
       <c r="R599" t="s">
         <v>25</v>
       </c>
       <c r="S599" t="s">
         <v>25</v>
       </c>
       <c r="T599">
         <v>78.56</v>
       </c>
     </row>
     <row r="600" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
         <v>943</v>
       </c>
       <c r="C600" t="s">
         <v>944</v>
       </c>
       <c r="E600" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F600" t="s">
         <v>56</v>
       </c>
       <c r="G600" t="s">
         <v>45</v>
       </c>
       <c r="H600">
         <v>17</v>
       </c>
       <c r="I600" t="b">
         <v>0</v>
       </c>
       <c r="J600" t="s">
         <v>150</v>
       </c>
       <c r="K600">
         <v>0</v>
       </c>
       <c r="L600" t="s">
         <v>25</v>
       </c>
       <c r="M600" t="s">
         <v>25</v>
       </c>
@@ -39664,51 +39670,51 @@
       </c>
       <c r="O602" t="s">
         <v>25</v>
       </c>
       <c r="P602" t="s">
         <v>25</v>
       </c>
       <c r="Q602" t="s">
         <v>25</v>
       </c>
       <c r="R602" t="s">
         <v>25</v>
       </c>
       <c r="S602" t="s">
         <v>25</v>
       </c>
       <c r="T602">
         <v>78.14</v>
       </c>
     </row>
     <row r="603" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C603" t="s">
         <v>948</v>
       </c>
       <c r="E603" t="s">
         <v>51</v>
       </c>
       <c r="F603" t="s">
         <v>56</v>
       </c>
       <c r="G603" t="s">
         <v>45</v>
       </c>
       <c r="H603">
         <v>18</v>
       </c>
       <c r="I603" t="b">
         <v>0</v>
       </c>
       <c r="J603" t="s">
         <v>150</v>
       </c>
       <c r="K603">
         <v>0</v>
       </c>
@@ -39726,51 +39732,51 @@
       </c>
       <c r="P603" t="s">
         <v>25</v>
       </c>
       <c r="Q603" t="s">
         <v>25</v>
       </c>
       <c r="R603" t="s">
         <v>25</v>
       </c>
       <c r="S603" t="s">
         <v>25</v>
       </c>
       <c r="T603">
         <v>77.88</v>
       </c>
     </row>
     <row r="604" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
         <v>949</v>
       </c>
       <c r="C604" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E604" t="s">
         <v>25</v>
       </c>
       <c r="F604" t="s">
         <v>39</v>
       </c>
       <c r="G604" t="s">
         <v>24</v>
       </c>
       <c r="H604">
         <v>93</v>
       </c>
       <c r="I604" t="b">
         <v>0</v>
       </c>
       <c r="J604" t="s">
         <v>150</v>
       </c>
       <c r="K604">
         <v>0</v>
       </c>
       <c r="L604" t="s">
         <v>25</v>
       </c>
@@ -39782,51 +39788,51 @@
       </c>
       <c r="O604" t="s">
         <v>25</v>
       </c>
       <c r="P604" t="s">
         <v>25</v>
       </c>
       <c r="Q604" t="s">
         <v>25</v>
       </c>
       <c r="R604" t="s">
         <v>25</v>
       </c>
       <c r="S604" t="s">
         <v>25</v>
       </c>
       <c r="T604">
         <v>77.81</v>
       </c>
     </row>
     <row r="605" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C605" t="s">
         <v>950</v>
       </c>
       <c r="E605" t="s">
         <v>25</v>
       </c>
       <c r="F605" t="s">
         <v>23</v>
       </c>
       <c r="G605" t="s">
         <v>24</v>
       </c>
       <c r="H605">
         <v>160</v>
       </c>
       <c r="I605" t="b">
         <v>0</v>
       </c>
       <c r="J605" t="s">
         <v>150</v>
       </c>
       <c r="K605">
         <v>0</v>
       </c>
@@ -40086,54 +40092,54 @@
       </c>
       <c r="Q609" t="s">
         <v>25</v>
       </c>
       <c r="R609" t="s">
         <v>25</v>
       </c>
       <c r="S609" t="s">
         <v>25</v>
       </c>
       <c r="T609">
         <v>76.32</v>
       </c>
     </row>
     <row r="610" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
         <v>949</v>
       </c>
       <c r="C610" t="s">
         <v>603</v>
       </c>
       <c r="E610" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F610" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G610" t="s">
         <v>24</v>
       </c>
       <c r="H610">
         <v>7</v>
       </c>
       <c r="I610" t="b">
         <v>0</v>
       </c>
       <c r="J610" t="s">
         <v>150</v>
       </c>
       <c r="K610">
         <v>0</v>
       </c>
       <c r="L610" t="s">
         <v>25</v>
       </c>
       <c r="M610" t="s">
         <v>25</v>
       </c>
       <c r="N610" t="s">
         <v>25</v>
       </c>
@@ -40201,51 +40207,51 @@
       </c>
       <c r="O611" t="s">
         <v>25</v>
       </c>
       <c r="P611" t="s">
         <v>25</v>
       </c>
       <c r="Q611" t="s">
         <v>25</v>
       </c>
       <c r="R611" t="s">
         <v>25</v>
       </c>
       <c r="S611" t="s">
         <v>25</v>
       </c>
       <c r="T611">
         <v>75.77</v>
       </c>
     </row>
     <row r="612" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C612" t="s">
         <v>960</v>
       </c>
       <c r="E612" t="s">
         <v>961</v>
       </c>
       <c r="F612" t="s">
         <v>29</v>
       </c>
       <c r="G612" t="s">
         <v>24</v>
       </c>
       <c r="H612">
         <v>115</v>
       </c>
       <c r="I612" t="b">
         <v>0</v>
       </c>
       <c r="J612" t="s">
         <v>150</v>
       </c>
       <c r="K612">
         <v>0</v>
       </c>
@@ -40260,54 +40266,54 @@
       </c>
       <c r="O612" t="s">
         <v>25</v>
       </c>
       <c r="P612" t="s">
         <v>25</v>
       </c>
       <c r="Q612" t="s">
         <v>25</v>
       </c>
       <c r="R612" t="s">
         <v>25</v>
       </c>
       <c r="S612" t="s">
         <v>25</v>
       </c>
       <c r="T612">
         <v>75.48</v>
       </c>
     </row>
     <row r="613" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C613" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D613">
         <v>59</v>
       </c>
       <c r="E613" t="s">
         <v>66</v>
       </c>
       <c r="F613" t="s">
         <v>126</v>
       </c>
       <c r="G613" t="s">
         <v>24</v>
       </c>
       <c r="H613">
         <v>6</v>
       </c>
       <c r="I613" t="b">
         <v>0</v>
       </c>
       <c r="J613" t="s">
         <v>150</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
@@ -40325,54 +40331,54 @@
       </c>
       <c r="P613" t="s">
         <v>25</v>
       </c>
       <c r="Q613" t="s">
         <v>25</v>
       </c>
       <c r="R613" t="s">
         <v>25</v>
       </c>
       <c r="S613" t="s">
         <v>25</v>
       </c>
       <c r="T613">
         <v>75.45</v>
       </c>
     </row>
     <row r="614" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
         <v>777</v>
       </c>
       <c r="C614" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E614" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F614" t="s">
         <v>56</v>
       </c>
       <c r="G614" t="s">
         <v>45</v>
       </c>
       <c r="H614">
         <v>19</v>
       </c>
       <c r="I614" t="b">
         <v>0</v>
       </c>
       <c r="J614" t="s">
         <v>150</v>
       </c>
       <c r="K614">
         <v>0</v>
       </c>
       <c r="L614" t="s">
         <v>25</v>
       </c>
       <c r="M614" t="s">
         <v>25</v>
       </c>
@@ -40443,51 +40449,51 @@
       </c>
       <c r="P615">
         <v>74.55</v>
       </c>
       <c r="Q615" t="s">
         <v>25</v>
       </c>
       <c r="R615" t="s">
         <v>25</v>
       </c>
       <c r="S615" t="s">
         <v>25</v>
       </c>
       <c r="T615">
         <v>74.55</v>
       </c>
     </row>
     <row r="616" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
         <v>165</v>
       </c>
       <c r="C616" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D616">
         <v>1530</v>
       </c>
       <c r="E616" t="s">
         <v>963</v>
       </c>
       <c r="F616" t="s">
         <v>56</v>
       </c>
       <c r="G616" t="s">
         <v>24</v>
       </c>
       <c r="H616">
         <v>49</v>
       </c>
       <c r="I616" t="b">
         <v>0</v>
       </c>
       <c r="J616" t="s">
         <v>150</v>
       </c>
       <c r="K616">
         <v>1</v>
       </c>
@@ -40679,51 +40685,51 @@
       </c>
       <c r="O619" t="s">
         <v>25</v>
       </c>
       <c r="P619" t="s">
         <v>25</v>
       </c>
       <c r="Q619" t="s">
         <v>25</v>
       </c>
       <c r="R619" t="s">
         <v>25</v>
       </c>
       <c r="S619" t="s">
         <v>25</v>
       </c>
       <c r="T619">
         <v>73.53</v>
       </c>
     </row>
     <row r="620" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C620" t="s">
         <v>969</v>
       </c>
       <c r="E620" t="s">
         <v>25</v>
       </c>
       <c r="F620" t="s">
         <v>23</v>
       </c>
       <c r="G620" t="s">
         <v>45</v>
       </c>
       <c r="H620">
         <v>63</v>
       </c>
       <c r="I620" t="b">
         <v>0</v>
       </c>
       <c r="J620" t="s">
         <v>150</v>
       </c>
       <c r="K620">
         <v>1</v>
       </c>
@@ -40797,113 +40803,113 @@
       </c>
       <c r="O621" t="s">
         <v>25</v>
       </c>
       <c r="P621" t="s">
         <v>25</v>
       </c>
       <c r="Q621" t="s">
         <v>25</v>
       </c>
       <c r="R621" t="s">
         <v>25</v>
       </c>
       <c r="S621" t="s">
         <v>25</v>
       </c>
       <c r="T621">
         <v>72.82</v>
       </c>
     </row>
     <row r="622" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C622" t="s">
         <v>80</v>
       </c>
       <c r="D622">
         <v>2333</v>
       </c>
       <c r="E622" t="s">
         <v>971</v>
       </c>
       <c r="F622" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G622" t="s">
         <v>24</v>
       </c>
       <c r="H622">
         <v>8</v>
       </c>
       <c r="I622" t="b">
         <v>0</v>
       </c>
       <c r="J622" t="s">
         <v>150</v>
       </c>
       <c r="K622">
         <v>0</v>
       </c>
       <c r="L622" t="s">
         <v>25</v>
       </c>
       <c r="M622" t="s">
         <v>25</v>
       </c>
       <c r="N622" t="s">
         <v>25</v>
       </c>
       <c r="O622" t="s">
         <v>25</v>
       </c>
       <c r="P622" t="s">
         <v>25</v>
       </c>
       <c r="Q622" t="s">
         <v>25</v>
       </c>
       <c r="R622" t="s">
         <v>25</v>
       </c>
       <c r="S622" t="s">
         <v>25</v>
       </c>
       <c r="T622">
         <v>71.78</v>
       </c>
     </row>
     <row r="623" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C623" t="s">
         <v>972</v>
       </c>
       <c r="E623" t="s">
         <v>25</v>
       </c>
       <c r="F623" t="s">
         <v>39</v>
       </c>
       <c r="G623" t="s">
         <v>24</v>
       </c>
       <c r="H623">
         <v>96</v>
       </c>
       <c r="I623" t="b">
         <v>0</v>
       </c>
       <c r="J623" t="s">
         <v>150</v>
       </c>
       <c r="K623">
         <v>1</v>
       </c>
@@ -40918,51 +40924,51 @@
       </c>
       <c r="O623" t="s">
         <v>25</v>
       </c>
       <c r="P623" t="s">
         <v>25</v>
       </c>
       <c r="Q623" t="s">
         <v>25</v>
       </c>
       <c r="R623" t="s">
         <v>25</v>
       </c>
       <c r="S623" t="s">
         <v>25</v>
       </c>
       <c r="T623">
         <v>71.52</v>
       </c>
     </row>
     <row r="624" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C624" t="s">
         <v>973</v>
       </c>
       <c r="E624" t="s">
         <v>25</v>
       </c>
       <c r="F624" t="s">
         <v>29</v>
       </c>
       <c r="G624" t="s">
         <v>24</v>
       </c>
       <c r="H624">
         <v>116</v>
       </c>
       <c r="I624" t="b">
         <v>0</v>
       </c>
       <c r="J624" t="s">
         <v>150</v>
       </c>
       <c r="K624">
         <v>0</v>
       </c>
@@ -40986,51 +40992,51 @@
       </c>
       <c r="R624" t="s">
         <v>25</v>
       </c>
       <c r="S624" t="s">
         <v>25</v>
       </c>
       <c r="T624">
         <v>71.51</v>
       </c>
     </row>
     <row r="625" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
         <v>974</v>
       </c>
       <c r="C625" t="s">
         <v>975</v>
       </c>
       <c r="E625" t="s">
         <v>976</v>
       </c>
       <c r="F625" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G625" t="s">
         <v>45</v>
       </c>
       <c r="H625">
         <v>1</v>
       </c>
       <c r="I625" t="b">
         <v>0</v>
       </c>
       <c r="J625" t="s">
         <v>150</v>
       </c>
       <c r="K625">
         <v>0</v>
       </c>
       <c r="L625" t="s">
         <v>25</v>
       </c>
       <c r="M625" t="s">
         <v>25</v>
       </c>
       <c r="N625" t="s">
         <v>25</v>
       </c>
@@ -41337,51 +41343,51 @@
       </c>
       <c r="P630" t="s">
         <v>25</v>
       </c>
       <c r="Q630" t="s">
         <v>25</v>
       </c>
       <c r="R630" t="s">
         <v>25</v>
       </c>
       <c r="S630" t="s">
         <v>25</v>
       </c>
       <c r="T630">
         <v>66.5</v>
       </c>
     </row>
     <row r="631" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
         <v>981</v>
       </c>
       <c r="C631" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E631" t="s">
         <v>25</v>
       </c>
       <c r="F631" t="s">
         <v>56</v>
       </c>
       <c r="G631" t="s">
         <v>24</v>
       </c>
       <c r="H631">
         <v>53</v>
       </c>
       <c r="I631" t="b">
         <v>0</v>
       </c>
       <c r="J631" t="s">
         <v>150</v>
       </c>
       <c r="K631">
         <v>0</v>
       </c>
       <c r="L631" t="s">
         <v>25</v>
       </c>
@@ -41455,54 +41461,54 @@
       </c>
       <c r="O632" t="s">
         <v>25</v>
       </c>
       <c r="P632">
         <v>56.14</v>
       </c>
       <c r="Q632" t="s">
         <v>25</v>
       </c>
       <c r="R632" t="s">
         <v>25</v>
       </c>
       <c r="S632" t="s">
         <v>25</v>
       </c>
       <c r="T632">
         <v>56.14</v>
       </c>
     </row>
     <row r="633" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C633" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E633" t="s">
         <v>983</v>
       </c>
       <c r="F633" t="s">
         <v>39</v>
       </c>
       <c r="G633" t="s">
         <v>24</v>
       </c>
       <c r="H633">
         <v>98</v>
       </c>
       <c r="I633" t="b">
         <v>0</v>
       </c>
       <c r="J633" t="s">
         <v>150</v>
       </c>
       <c r="K633">
         <v>1</v>
       </c>
       <c r="L633" t="s">
         <v>25</v>
       </c>
@@ -41638,60 +41644,60 @@
       </c>
       <c r="O635">
         <v>131.3</v>
       </c>
       <c r="P635" t="s">
         <v>25</v>
       </c>
       <c r="Q635" t="s">
         <v>25</v>
       </c>
       <c r="R635" t="s">
         <v>25</v>
       </c>
       <c r="S635" t="s">
         <v>25</v>
       </c>
       <c r="T635">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C636" t="s">
         <v>987</v>
       </c>
       <c r="D636">
         <v>1711</v>
       </c>
       <c r="E636" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F636" t="s">
         <v>29</v>
       </c>
       <c r="G636" t="s">
         <v>45</v>
       </c>
       <c r="H636">
         <v>63</v>
       </c>
       <c r="I636" t="b">
         <v>0</v>
       </c>
       <c r="J636" t="s">
         <v>150</v>
       </c>
       <c r="K636">
         <v>1</v>
       </c>
       <c r="L636" t="s">
         <v>25</v>
       </c>
       <c r="M636" t="s">
         <v>25</v>
       </c>
@@ -41703,51 +41709,51 @@
       </c>
       <c r="P636" t="s">
         <v>25</v>
       </c>
       <c r="Q636" t="s">
         <v>25</v>
       </c>
       <c r="R636" t="s">
         <v>25</v>
       </c>
       <c r="S636" t="s">
         <v>25</v>
       </c>
       <c r="T636">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
         <v>117</v>
       </c>
       <c r="C637" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D637">
         <v>2251</v>
       </c>
       <c r="E637" t="s">
         <v>66</v>
       </c>
       <c r="F637" t="s">
         <v>39</v>
       </c>
       <c r="G637" t="s">
         <v>24</v>
       </c>
       <c r="H637">
         <v>99</v>
       </c>
       <c r="I637" t="b">
         <v>0</v>
       </c>
       <c r="J637" t="s">
         <v>150</v>
       </c>
       <c r="K637">
         <v>1</v>
       </c>
@@ -41883,51 +41889,51 @@
       </c>
       <c r="O639" t="s">
         <v>25</v>
       </c>
       <c r="P639" t="s">
         <v>25</v>
       </c>
       <c r="Q639" t="s">
         <v>25</v>
       </c>
       <c r="R639" t="s">
         <v>25</v>
       </c>
       <c r="S639" t="s">
         <v>25</v>
       </c>
       <c r="T639">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C640" t="s">
         <v>991</v>
       </c>
       <c r="D640">
         <v>1843</v>
       </c>
       <c r="E640" t="s">
         <v>54</v>
       </c>
       <c r="F640" t="s">
         <v>39</v>
       </c>
       <c r="G640" t="s">
         <v>24</v>
       </c>
       <c r="H640">
         <v>101</v>
       </c>
       <c r="I640" t="b">
         <v>0</v>
       </c>
       <c r="J640" t="s">
         <v>150</v>
       </c>
@@ -41945,51 +41951,51 @@
       </c>
       <c r="O640" t="s">
         <v>25</v>
       </c>
       <c r="P640" t="s">
         <v>25</v>
       </c>
       <c r="Q640" t="s">
         <v>25</v>
       </c>
       <c r="R640" t="s">
         <v>25</v>
       </c>
       <c r="S640" t="s">
         <v>25</v>
       </c>
       <c r="T640">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C641" t="s">
         <v>992</v>
       </c>
       <c r="D641">
         <v>1879</v>
       </c>
       <c r="E641" t="s">
         <v>25</v>
       </c>
       <c r="F641" t="s">
         <v>23</v>
       </c>
       <c r="G641" t="s">
         <v>24</v>
       </c>
       <c r="H641">
         <v>163</v>
       </c>
       <c r="I641" t="b">
         <v>0</v>
       </c>
       <c r="J641" t="s">
         <v>150</v>
       </c>
@@ -42007,57 +42013,57 @@
       </c>
       <c r="O641" t="s">
         <v>25</v>
       </c>
       <c r="P641" t="s">
         <v>25</v>
       </c>
       <c r="Q641" t="s">
         <v>25</v>
       </c>
       <c r="R641" t="s">
         <v>25</v>
       </c>
       <c r="S641" t="s">
         <v>25</v>
       </c>
       <c r="T641">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C642" t="s">
         <v>627</v>
       </c>
       <c r="E642" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F642" t="s">
         <v>56</v>
       </c>
       <c r="G642" t="s">
         <v>24</v>
       </c>
       <c r="H642">
         <v>54</v>
       </c>
       <c r="I642" t="b">
         <v>0</v>
       </c>
       <c r="J642" t="s">
         <v>150</v>
       </c>
       <c r="K642">
         <v>0</v>
       </c>
       <c r="L642" t="s">
         <v>25</v>
       </c>
       <c r="M642" t="s">
         <v>25</v>
       </c>
@@ -42066,51 +42072,51 @@
       </c>
       <c r="O642" t="s">
         <v>25</v>
       </c>
       <c r="P642" t="s">
         <v>25</v>
       </c>
       <c r="Q642" t="s">
         <v>25</v>
       </c>
       <c r="R642" t="s">
         <v>25</v>
       </c>
       <c r="S642" t="s">
         <v>25</v>
       </c>
       <c r="T642">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C643" t="s">
         <v>993</v>
       </c>
       <c r="E643" t="s">
         <v>25</v>
       </c>
       <c r="F643" t="s">
         <v>29</v>
       </c>
       <c r="G643" t="s">
         <v>24</v>
       </c>
       <c r="H643">
         <v>118</v>
       </c>
       <c r="I643" t="b">
         <v>0</v>
       </c>
       <c r="J643" t="s">
         <v>150</v>
       </c>
       <c r="K643">
         <v>1</v>
       </c>
@@ -42243,51 +42249,51 @@
       </c>
       <c r="O645">
         <v>125.66</v>
       </c>
       <c r="P645" t="s">
         <v>25</v>
       </c>
       <c r="Q645" t="s">
         <v>25</v>
       </c>
       <c r="R645" t="s">
         <v>25</v>
       </c>
       <c r="S645" t="s">
         <v>25</v>
       </c>
       <c r="T645">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C646" t="s">
         <v>997</v>
       </c>
       <c r="E646" t="s">
         <v>51</v>
       </c>
       <c r="F646" t="s">
         <v>23</v>
       </c>
       <c r="G646" t="s">
         <v>24</v>
       </c>
       <c r="H646">
         <v>165</v>
       </c>
       <c r="I646" t="b">
         <v>0</v>
       </c>
       <c r="J646" t="s">
         <v>150</v>
       </c>
       <c r="K646">
         <v>1</v>
       </c>
@@ -42420,51 +42426,51 @@
       </c>
       <c r="O648">
         <v>120.32</v>
       </c>
       <c r="P648" t="s">
         <v>25</v>
       </c>
       <c r="Q648" t="s">
         <v>25</v>
       </c>
       <c r="R648" t="s">
         <v>25</v>
       </c>
       <c r="S648" t="s">
         <v>25</v>
       </c>
       <c r="T648">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C649" t="s">
         <v>1002</v>
       </c>
       <c r="E649" t="s">
         <v>25</v>
       </c>
       <c r="F649" t="s">
         <v>23</v>
       </c>
       <c r="G649" t="s">
         <v>24</v>
       </c>
       <c r="H649">
         <v>166</v>
       </c>
       <c r="I649" t="b">
         <v>0</v>
       </c>
       <c r="J649" t="s">
         <v>150</v>
       </c>
       <c r="K649">
         <v>1</v>
       </c>
@@ -42479,51 +42485,51 @@
       </c>
       <c r="O649">
         <v>118.57</v>
       </c>
       <c r="P649" t="s">
         <v>25</v>
       </c>
       <c r="Q649" t="s">
         <v>25</v>
       </c>
       <c r="R649" t="s">
         <v>25</v>
       </c>
       <c r="S649" t="s">
         <v>25</v>
       </c>
       <c r="T649">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C650" t="s">
         <v>684</v>
       </c>
       <c r="E650" t="s">
         <v>25</v>
       </c>
       <c r="F650" t="s">
         <v>23</v>
       </c>
       <c r="G650" t="s">
         <v>24</v>
       </c>
       <c r="H650">
         <v>167</v>
       </c>
       <c r="I650" t="b">
         <v>0</v>
       </c>
       <c r="J650" t="s">
         <v>150</v>
       </c>
       <c r="K650">
         <v>1</v>
       </c>
@@ -42600,51 +42606,51 @@
       </c>
       <c r="P651" t="s">
         <v>25</v>
       </c>
       <c r="Q651" t="s">
         <v>25</v>
       </c>
       <c r="R651" t="s">
         <v>25</v>
       </c>
       <c r="S651" t="s">
         <v>25</v>
       </c>
       <c r="T651">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
         <v>72</v>
       </c>
       <c r="C652" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E652" t="s">
         <v>1005</v>
       </c>
       <c r="F652" t="s">
         <v>29</v>
       </c>
       <c r="G652" t="s">
         <v>24</v>
       </c>
       <c r="H652">
         <v>120</v>
       </c>
       <c r="I652" t="b">
         <v>0</v>
       </c>
       <c r="J652" t="s">
         <v>150</v>
       </c>
       <c r="K652">
         <v>1</v>
       </c>
       <c r="L652" t="s">
         <v>25</v>
       </c>
@@ -42656,54 +42662,54 @@
       </c>
       <c r="O652">
         <v>117.03</v>
       </c>
       <c r="P652" t="s">
         <v>25</v>
       </c>
       <c r="Q652" t="s">
         <v>25</v>
       </c>
       <c r="R652" t="s">
         <v>25</v>
       </c>
       <c r="S652" t="s">
         <v>25</v>
       </c>
       <c r="T652">
         <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C653" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E653" t="s">
         <v>1005</v>
       </c>
       <c r="F653" t="s">
         <v>23</v>
       </c>
       <c r="G653" t="s">
         <v>24</v>
       </c>
       <c r="H653">
         <v>169</v>
       </c>
       <c r="I653" t="b">
         <v>0</v>
       </c>
       <c r="J653" t="s">
         <v>150</v>
       </c>
       <c r="K653">
         <v>1</v>
       </c>
       <c r="L653" t="s">
         <v>25</v>
       </c>
@@ -42715,57 +42721,57 @@
       </c>
       <c r="O653">
         <v>116.72</v>
       </c>
       <c r="P653" t="s">
         <v>25</v>
       </c>
       <c r="Q653" t="s">
         <v>25</v>
       </c>
       <c r="R653" t="s">
         <v>25</v>
       </c>
       <c r="S653" t="s">
         <v>25</v>
       </c>
       <c r="T653">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C654" t="s">
         <v>1002</v>
       </c>
       <c r="E654" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F654" t="s">
         <v>39</v>
       </c>
       <c r="G654" t="s">
         <v>24</v>
       </c>
       <c r="H654">
         <v>102</v>
       </c>
       <c r="I654" t="b">
         <v>0</v>
       </c>
       <c r="J654" t="s">
         <v>150</v>
       </c>
       <c r="K654">
         <v>1</v>
       </c>
       <c r="L654" t="s">
         <v>25</v>
       </c>
       <c r="M654" t="s">
         <v>25</v>
       </c>
@@ -42780,51 +42786,51 @@
       </c>
       <c r="Q654" t="s">
         <v>25</v>
       </c>
       <c r="R654" t="s">
         <v>25</v>
       </c>
       <c r="S654" t="s">
         <v>25</v>
       </c>
       <c r="T654">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
         <v>1006</v>
       </c>
       <c r="C655" t="s">
         <v>1007</v>
       </c>
       <c r="E655" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F655" t="s">
         <v>23</v>
       </c>
       <c r="G655" t="s">
         <v>24</v>
       </c>
       <c r="H655">
         <v>170</v>
       </c>
       <c r="I655" t="b">
         <v>0</v>
       </c>
       <c r="J655" t="s">
         <v>150</v>
       </c>
       <c r="K655">
         <v>1</v>
       </c>
       <c r="L655" t="s">
         <v>25</v>
       </c>
       <c r="M655" t="s">
         <v>25</v>
       </c>
@@ -42839,51 +42845,51 @@
       </c>
       <c r="Q655" t="s">
         <v>25</v>
       </c>
       <c r="R655" t="s">
         <v>25</v>
       </c>
       <c r="S655" t="s">
         <v>25</v>
       </c>
       <c r="T655">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
         <v>67</v>
       </c>
       <c r="C656" t="s">
         <v>1008</v>
       </c>
       <c r="E656" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F656" t="s">
         <v>23</v>
       </c>
       <c r="G656" t="s">
         <v>45</v>
       </c>
       <c r="H656">
         <v>66</v>
       </c>
       <c r="I656" t="b">
         <v>0</v>
       </c>
       <c r="J656" t="s">
         <v>150</v>
       </c>
       <c r="K656">
         <v>1</v>
       </c>
       <c r="L656" t="s">
         <v>25</v>
       </c>
       <c r="M656" t="s">
         <v>25</v>
       </c>
@@ -42951,57 +42957,57 @@
       </c>
       <c r="O657">
         <v>114.45</v>
       </c>
       <c r="P657" t="s">
         <v>25</v>
       </c>
       <c r="Q657" t="s">
         <v>25</v>
       </c>
       <c r="R657" t="s">
         <v>25</v>
       </c>
       <c r="S657" t="s">
         <v>25</v>
       </c>
       <c r="T657">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C658" t="s">
         <v>162</v>
       </c>
       <c r="E658" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F658" t="s">
         <v>39</v>
       </c>
       <c r="G658" t="s">
         <v>45</v>
       </c>
       <c r="H658">
         <v>25</v>
       </c>
       <c r="I658" t="b">
         <v>0</v>
       </c>
       <c r="J658" t="s">
         <v>150</v>
       </c>
       <c r="K658">
         <v>1</v>
       </c>
       <c r="L658" t="s">
         <v>25</v>
       </c>
       <c r="M658" t="s">
         <v>25</v>
       </c>
@@ -43069,57 +43075,57 @@
       </c>
       <c r="O659">
         <v>112.86</v>
       </c>
       <c r="P659" t="s">
         <v>25</v>
       </c>
       <c r="Q659" t="s">
         <v>25</v>
       </c>
       <c r="R659" t="s">
         <v>25</v>
       </c>
       <c r="S659" t="s">
         <v>25</v>
       </c>
       <c r="T659">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C660" t="s">
         <v>1012</v>
       </c>
       <c r="E660" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F660" t="s">
         <v>23</v>
       </c>
       <c r="G660" t="s">
         <v>24</v>
       </c>
       <c r="H660">
         <v>172</v>
       </c>
       <c r="I660" t="b">
         <v>0</v>
       </c>
       <c r="J660" t="s">
         <v>150</v>
       </c>
       <c r="K660">
         <v>1</v>
       </c>
       <c r="L660" t="s">
         <v>25</v>
       </c>
       <c r="M660" t="s">
         <v>25</v>
       </c>
@@ -43134,51 +43140,51 @@
       </c>
       <c r="Q660" t="s">
         <v>25</v>
       </c>
       <c r="R660" t="s">
         <v>25</v>
       </c>
       <c r="S660" t="s">
         <v>25</v>
       </c>
       <c r="T660">
         <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
         <v>1013</v>
       </c>
       <c r="C661" t="s">
         <v>596</v>
       </c>
       <c r="E661" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F661" t="s">
         <v>29</v>
       </c>
       <c r="G661" t="s">
         <v>24</v>
       </c>
       <c r="H661">
         <v>122</v>
       </c>
       <c r="I661" t="b">
         <v>0</v>
       </c>
       <c r="J661" t="s">
         <v>150</v>
       </c>
       <c r="K661">
         <v>1</v>
       </c>
       <c r="L661" t="s">
         <v>25</v>
       </c>
       <c r="M661" t="s">
         <v>25</v>
       </c>
@@ -43187,51 +43193,51 @@
       </c>
       <c r="O661">
         <v>111.19</v>
       </c>
       <c r="P661" t="s">
         <v>25</v>
       </c>
       <c r="Q661" t="s">
         <v>25</v>
       </c>
       <c r="R661" t="s">
         <v>25</v>
       </c>
       <c r="S661" t="s">
         <v>25</v>
       </c>
       <c r="T661">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C662" t="s">
         <v>1014</v>
       </c>
       <c r="E662" t="s">
         <v>25</v>
       </c>
       <c r="F662" t="s">
         <v>23</v>
       </c>
       <c r="G662" t="s">
         <v>24</v>
       </c>
       <c r="H662">
         <v>173</v>
       </c>
       <c r="I662" t="b">
         <v>0</v>
       </c>
       <c r="J662" t="s">
         <v>150</v>
       </c>
       <c r="K662">
         <v>1</v>
       </c>
@@ -43246,54 +43252,54 @@
       </c>
       <c r="O662">
         <v>110.71</v>
       </c>
       <c r="P662" t="s">
         <v>25</v>
       </c>
       <c r="Q662" t="s">
         <v>25</v>
       </c>
       <c r="R662" t="s">
         <v>25</v>
       </c>
       <c r="S662" t="s">
         <v>25</v>
       </c>
       <c r="T662">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C663" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E663" t="s">
         <v>25</v>
       </c>
       <c r="F663" t="s">
         <v>23</v>
       </c>
       <c r="G663" t="s">
         <v>45</v>
       </c>
       <c r="H663">
         <v>67</v>
       </c>
       <c r="I663" t="b">
         <v>0</v>
       </c>
       <c r="J663" t="s">
         <v>150</v>
       </c>
       <c r="K663">
         <v>1</v>
       </c>
       <c r="L663" t="s">
         <v>25</v>
       </c>
@@ -43600,51 +43606,51 @@
       </c>
       <c r="O668">
         <v>106.82</v>
       </c>
       <c r="P668" t="s">
         <v>25</v>
       </c>
       <c r="Q668" t="s">
         <v>25</v>
       </c>
       <c r="R668" t="s">
         <v>25</v>
       </c>
       <c r="S668" t="s">
         <v>25</v>
       </c>
       <c r="T668">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C669" t="s">
         <v>759</v>
       </c>
       <c r="E669" t="s">
         <v>775</v>
       </c>
       <c r="F669" t="s">
         <v>29</v>
       </c>
       <c r="G669" t="s">
         <v>24</v>
       </c>
       <c r="H669">
         <v>125</v>
       </c>
       <c r="I669" t="b">
         <v>0</v>
       </c>
       <c r="J669" t="s">
         <v>150</v>
       </c>
       <c r="K669">
         <v>1</v>
       </c>
@@ -43659,51 +43665,51 @@
       </c>
       <c r="O669">
         <v>106.79</v>
       </c>
       <c r="P669" t="s">
         <v>25</v>
       </c>
       <c r="Q669" t="s">
         <v>25</v>
       </c>
       <c r="R669" t="s">
         <v>25</v>
       </c>
       <c r="S669" t="s">
         <v>25</v>
       </c>
       <c r="T669">
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C670" t="s">
         <v>1022</v>
       </c>
       <c r="E670" t="s">
         <v>1023</v>
       </c>
       <c r="F670" t="s">
         <v>39</v>
       </c>
       <c r="G670" t="s">
         <v>45</v>
       </c>
       <c r="H670">
         <v>27</v>
       </c>
       <c r="I670" t="b">
         <v>0</v>
       </c>
       <c r="J670" t="s">
         <v>150</v>
       </c>
       <c r="K670">
         <v>1</v>
       </c>
@@ -43839,51 +43845,51 @@
       </c>
       <c r="P672" t="s">
         <v>25</v>
       </c>
       <c r="Q672" t="s">
         <v>25</v>
       </c>
       <c r="R672" t="s">
         <v>25</v>
       </c>
       <c r="S672" t="s">
         <v>25</v>
       </c>
       <c r="T672">
         <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
         <v>699</v>
       </c>
       <c r="C673" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E673" t="s">
         <v>25</v>
       </c>
       <c r="F673" t="s">
         <v>39</v>
       </c>
       <c r="G673" t="s">
         <v>24</v>
       </c>
       <c r="H673">
         <v>105</v>
       </c>
       <c r="I673" t="b">
         <v>0</v>
       </c>
       <c r="J673" t="s">
         <v>150</v>
       </c>
       <c r="K673">
         <v>1</v>
       </c>
       <c r="L673" t="s">
         <v>25</v>
       </c>
@@ -43960,51 +43966,51 @@
       </c>
       <c r="Q674" t="s">
         <v>25</v>
       </c>
       <c r="R674" t="s">
         <v>25</v>
       </c>
       <c r="S674" t="s">
         <v>25</v>
       </c>
       <c r="T674">
         <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
         <v>69</v>
       </c>
       <c r="C675" t="s">
         <v>1029</v>
       </c>
       <c r="E675" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F675" t="s">
         <v>29</v>
       </c>
       <c r="G675" t="s">
         <v>24</v>
       </c>
       <c r="H675">
         <v>126</v>
       </c>
       <c r="I675" t="b">
         <v>0</v>
       </c>
       <c r="J675" t="s">
         <v>150</v>
       </c>
       <c r="K675">
         <v>1</v>
       </c>
       <c r="L675" t="s">
         <v>25</v>
       </c>
       <c r="M675" t="s">
         <v>25</v>
       </c>
@@ -44016,54 +44022,54 @@
       </c>
       <c r="P675" t="s">
         <v>25</v>
       </c>
       <c r="Q675" t="s">
         <v>25</v>
       </c>
       <c r="R675" t="s">
         <v>25</v>
       </c>
       <c r="S675" t="s">
         <v>25</v>
       </c>
       <c r="T675">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
         <v>801</v>
       </c>
       <c r="C676" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E676" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F676" t="s">
         <v>29</v>
       </c>
       <c r="G676" t="s">
         <v>24</v>
       </c>
       <c r="H676">
         <v>127</v>
       </c>
       <c r="I676" t="b">
         <v>0</v>
       </c>
       <c r="J676" t="s">
         <v>150</v>
       </c>
       <c r="K676">
         <v>1</v>
       </c>
       <c r="L676" t="s">
         <v>25</v>
       </c>
       <c r="M676" t="s">
         <v>25</v>
       </c>
@@ -44190,51 +44196,51 @@
       </c>
       <c r="O678">
         <v>102.63</v>
       </c>
       <c r="P678" t="s">
         <v>25</v>
       </c>
       <c r="Q678" t="s">
         <v>25</v>
       </c>
       <c r="R678" t="s">
         <v>25</v>
       </c>
       <c r="S678" t="s">
         <v>25</v>
       </c>
       <c r="T678">
         <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C679" t="s">
         <v>1033</v>
       </c>
       <c r="E679" t="s">
         <v>25</v>
       </c>
       <c r="F679" t="s">
         <v>39</v>
       </c>
       <c r="G679" t="s">
         <v>24</v>
       </c>
       <c r="H679">
         <v>107</v>
       </c>
       <c r="I679" t="b">
         <v>0</v>
       </c>
       <c r="J679" t="s">
         <v>150</v>
       </c>
       <c r="K679">
         <v>1</v>
       </c>
@@ -44367,51 +44373,51 @@
       </c>
       <c r="O681">
         <v>97.51</v>
       </c>
       <c r="P681" t="s">
         <v>25</v>
       </c>
       <c r="Q681" t="s">
         <v>25</v>
       </c>
       <c r="R681" t="s">
         <v>25</v>
       </c>
       <c r="S681" t="s">
         <v>25</v>
       </c>
       <c r="T681">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C682" t="s">
         <v>585</v>
       </c>
       <c r="E682" t="s">
         <v>1028</v>
       </c>
       <c r="F682" t="s">
         <v>39</v>
       </c>
       <c r="G682" t="s">
         <v>24</v>
       </c>
       <c r="H682">
         <v>108</v>
       </c>
       <c r="I682" t="b">
         <v>0</v>
       </c>
       <c r="J682" t="s">
         <v>150</v>
       </c>
       <c r="K682">
         <v>1</v>
       </c>
@@ -44550,51 +44556,51 @@
       </c>
       <c r="Q684" t="s">
         <v>25</v>
       </c>
       <c r="R684" t="s">
         <v>25</v>
       </c>
       <c r="S684" t="s">
         <v>25</v>
       </c>
       <c r="T684">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
         <v>1039</v>
       </c>
       <c r="C685" t="s">
         <v>1040</v>
       </c>
       <c r="E685" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F685" t="s">
         <v>39</v>
       </c>
       <c r="G685" t="s">
         <v>45</v>
       </c>
       <c r="H685">
         <v>29</v>
       </c>
       <c r="I685" t="b">
         <v>0</v>
       </c>
       <c r="J685" t="s">
         <v>150</v>
       </c>
       <c r="K685">
         <v>1</v>
       </c>
       <c r="L685" t="s">
         <v>25</v>
       </c>
       <c r="M685" t="s">
         <v>25</v>
       </c>
@@ -44724,51 +44730,51 @@
       </c>
       <c r="P687" t="s">
         <v>25</v>
       </c>
       <c r="Q687" t="s">
         <v>25</v>
       </c>
       <c r="R687" t="s">
         <v>25</v>
       </c>
       <c r="S687" t="s">
         <v>25</v>
       </c>
       <c r="T687">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
         <v>1041</v>
       </c>
       <c r="C688" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E688" t="s">
         <v>25</v>
       </c>
       <c r="F688" t="s">
         <v>39</v>
       </c>
       <c r="G688" t="s">
         <v>45</v>
       </c>
       <c r="H688">
         <v>31</v>
       </c>
       <c r="I688" t="b">
         <v>0</v>
       </c>
       <c r="J688" t="s">
         <v>150</v>
       </c>
       <c r="K688">
         <v>1</v>
       </c>
       <c r="L688" t="s">
         <v>25</v>
       </c>
@@ -45016,51 +45022,51 @@
       </c>
       <c r="O692">
         <v>83.29</v>
       </c>
       <c r="P692" t="s">
         <v>25</v>
       </c>
       <c r="Q692" t="s">
         <v>25</v>
       </c>
       <c r="R692" t="s">
         <v>25</v>
       </c>
       <c r="S692" t="s">
         <v>25</v>
       </c>
       <c r="T692">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C693" t="s">
         <v>1049</v>
       </c>
       <c r="E693" t="s">
         <v>25</v>
       </c>
       <c r="F693" t="s">
         <v>39</v>
       </c>
       <c r="G693" t="s">
         <v>24</v>
       </c>
       <c r="H693">
         <v>110</v>
       </c>
       <c r="I693" t="b">
         <v>0</v>
       </c>
       <c r="J693" t="s">
         <v>150</v>
       </c>
       <c r="K693">
         <v>1</v>
       </c>
@@ -45134,54 +45140,54 @@
       </c>
       <c r="O694">
         <v>79.79</v>
       </c>
       <c r="P694" t="s">
         <v>25</v>
       </c>
       <c r="Q694" t="s">
         <v>25</v>
       </c>
       <c r="R694" t="s">
         <v>25</v>
       </c>
       <c r="S694" t="s">
         <v>25</v>
       </c>
       <c r="T694">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C695" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E695" t="s">
         <v>25</v>
       </c>
       <c r="F695" t="s">
         <v>23</v>
       </c>
       <c r="G695" t="s">
         <v>45</v>
       </c>
       <c r="H695">
         <v>72</v>
       </c>
       <c r="I695" t="b">
         <v>0</v>
       </c>
       <c r="J695" t="s">
         <v>150</v>
       </c>
       <c r="K695">
         <v>1</v>
       </c>
       <c r="L695" t="s">
         <v>25</v>
       </c>
@@ -45199,51 +45205,51 @@
       </c>
       <c r="Q695" t="s">
         <v>25</v>
       </c>
       <c r="R695" t="s">
         <v>25</v>
       </c>
       <c r="S695" t="s">
         <v>25</v>
       </c>
       <c r="T695">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
         <v>811</v>
       </c>
       <c r="C696" t="s">
         <v>1052</v>
       </c>
       <c r="E696" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F696" t="s">
         <v>39</v>
       </c>
       <c r="G696" t="s">
         <v>24</v>
       </c>
       <c r="H696">
         <v>111</v>
       </c>
       <c r="I696" t="b">
         <v>0</v>
       </c>
       <c r="J696" t="s">
         <v>150</v>
       </c>
       <c r="K696">
         <v>1</v>
       </c>
       <c r="L696" t="s">
         <v>25</v>
       </c>
       <c r="M696" t="s">
         <v>25</v>
       </c>
@@ -45252,51 +45258,51 @@
       </c>
       <c r="O696">
         <v>76.22</v>
       </c>
       <c r="P696" t="s">
         <v>25</v>
       </c>
       <c r="Q696" t="s">
         <v>25</v>
       </c>
       <c r="R696" t="s">
         <v>25</v>
       </c>
       <c r="S696" t="s">
         <v>25</v>
       </c>
       <c r="T696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C697" t="s">
         <v>1053</v>
       </c>
       <c r="E697" t="s">
         <v>1054</v>
       </c>
       <c r="F697" t="s">
         <v>39</v>
       </c>
       <c r="G697" t="s">
         <v>24</v>
       </c>
       <c r="H697">
         <v>112</v>
       </c>
       <c r="I697" t="b">
         <v>0</v>
       </c>
       <c r="J697" t="s">
         <v>150</v>
       </c>
       <c r="K697">
         <v>1</v>
       </c>
@@ -45435,51 +45441,51 @@
       </c>
       <c r="Q699" t="s">
         <v>25</v>
       </c>
       <c r="R699" t="s">
         <v>25</v>
       </c>
       <c r="S699" t="s">
         <v>25</v>
       </c>
       <c r="T699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
         <v>863</v>
       </c>
       <c r="C700" t="s">
         <v>1052</v>
       </c>
       <c r="E700" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F700" t="s">
         <v>39</v>
       </c>
       <c r="G700" t="s">
         <v>45</v>
       </c>
       <c r="H700">
         <v>35</v>
       </c>
       <c r="I700" t="b">
         <v>0</v>
       </c>
       <c r="J700" t="s">
         <v>150</v>
       </c>
       <c r="K700">
         <v>1</v>
       </c>
       <c r="L700" t="s">
         <v>25</v>
       </c>
       <c r="M700" t="s">
         <v>25</v>
       </c>
@@ -45488,51 +45494,51 @@
       </c>
       <c r="O700">
         <v>62.85</v>
       </c>
       <c r="P700" t="s">
         <v>25</v>
       </c>
       <c r="Q700" t="s">
         <v>25</v>
       </c>
       <c r="R700" t="s">
         <v>25</v>
       </c>
       <c r="S700" t="s">
         <v>25</v>
       </c>
       <c r="T700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C701" t="s">
         <v>1058</v>
       </c>
       <c r="E701" t="s">
         <v>1059</v>
       </c>
       <c r="F701" t="s">
         <v>23</v>
       </c>
       <c r="G701" t="s">
         <v>24</v>
       </c>
       <c r="H701">
         <v>178</v>
       </c>
       <c r="I701" t="b">
         <v>0</v>
       </c>
       <c r="J701" t="s">
         <v>150</v>
       </c>
       <c r="K701">
         <v>0</v>
       </c>
@@ -45547,57 +45553,57 @@
       </c>
       <c r="O701" t="s">
         <v>25</v>
       </c>
       <c r="P701" t="s">
         <v>25</v>
       </c>
       <c r="Q701" t="s">
         <v>25</v>
       </c>
       <c r="R701" t="s">
         <v>25</v>
       </c>
       <c r="S701" t="s">
         <v>25</v>
       </c>
       <c r="T701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C702" t="s">
         <v>1060</v>
       </c>
       <c r="E702" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F702" t="s">
         <v>39</v>
       </c>
       <c r="G702" t="s">
         <v>24</v>
       </c>
       <c r="H702">
         <v>113</v>
       </c>
       <c r="I702" t="b">
         <v>0</v>
       </c>
       <c r="J702" t="s">
         <v>150</v>
       </c>
       <c r="K702">
         <v>0</v>
       </c>
       <c r="L702" t="s">
         <v>25</v>
       </c>
       <c r="M702" t="s">
         <v>25</v>
       </c>
@@ -45671,51 +45677,51 @@
       </c>
       <c r="Q703" t="s">
         <v>25</v>
       </c>
       <c r="R703" t="s">
         <v>25</v>
       </c>
       <c r="S703" t="s">
         <v>25</v>
       </c>
       <c r="T703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
         <v>1062</v>
       </c>
       <c r="C704" t="s">
         <v>944</v>
       </c>
       <c r="E704" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F704" t="s">
         <v>23</v>
       </c>
       <c r="G704" t="s">
         <v>45</v>
       </c>
       <c r="H704">
         <v>73</v>
       </c>
       <c r="I704" t="b">
         <v>0</v>
       </c>
       <c r="J704" t="s">
         <v>150</v>
       </c>
       <c r="K704">
         <v>0</v>
       </c>
       <c r="L704" t="s">
         <v>25</v>
       </c>
       <c r="M704" t="s">
         <v>25</v>
       </c>