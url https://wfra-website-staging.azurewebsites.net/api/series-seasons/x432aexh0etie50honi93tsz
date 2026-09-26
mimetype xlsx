--- v2 (2026-05-11)
+++ v3 (2026-09-26)
@@ -2613,51 +2613,51 @@
       </c>
       <c r="R3">
         <v>142.35</v>
       </c>
       <c r="S3" t="s">
         <v>26</v>
       </c>
       <c r="T3" t="s">
         <v>26</v>
       </c>
       <c r="U3">
         <v>734.17</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4">
-        <v>2146</v>
+        <v>372</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>129.57</v>
       </c>
@@ -2678,51 +2678,51 @@
       </c>
       <c r="R4" t="s">
         <v>26</v>
       </c>
       <c r="S4" t="s">
         <v>26</v>
       </c>
       <c r="T4" t="s">
         <v>26</v>
       </c>
       <c r="U4">
         <v>703.18</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>123.34</v>
       </c>
@@ -2743,51 +2743,51 @@
       </c>
       <c r="R5">
         <v>128.56</v>
       </c>
       <c r="S5" t="s">
         <v>26</v>
       </c>
       <c r="T5" t="s">
         <v>26</v>
       </c>
       <c r="U5">
         <v>665.01</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6">
         <v>5</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6">
         <v>4</v>
       </c>
       <c r="L6">
         <v>118.68</v>
       </c>
@@ -2808,51 +2808,51 @@
       </c>
       <c r="R6">
         <v>133.41</v>
       </c>
       <c r="S6" t="s">
         <v>26</v>
       </c>
       <c r="T6" t="s">
         <v>26</v>
       </c>
       <c r="U6">
         <v>658.41</v>
       </c>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
         <v>25</v>
       </c>
       <c r="H7">
         <v>6</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7">
         <v>4</v>
       </c>
       <c r="L7">
         <v>120.25</v>
       </c>
@@ -2938,51 +2938,51 @@
       </c>
       <c r="R8">
         <v>133.81</v>
       </c>
       <c r="S8" t="s">
         <v>26</v>
       </c>
       <c r="T8" t="s">
         <v>26</v>
       </c>
       <c r="U8">
         <v>642.53</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
         <v>25</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="L9">
         <v>98.03</v>
       </c>
@@ -3003,51 +3003,51 @@
       </c>
       <c r="R9">
         <v>122.98</v>
       </c>
       <c r="S9" t="s">
         <v>26</v>
       </c>
       <c r="T9">
         <v>120.04</v>
       </c>
       <c r="U9">
         <v>638.69</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10" t="s">
         <v>25</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="L10">
         <v>118.31</v>
       </c>
@@ -3133,51 +3133,51 @@
       </c>
       <c r="R11" t="s">
         <v>26</v>
       </c>
       <c r="S11" t="s">
         <v>26</v>
       </c>
       <c r="T11" t="s">
         <v>26</v>
       </c>
       <c r="U11">
         <v>611.61</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12">
         <v>108.54</v>
       </c>
@@ -3198,51 +3198,51 @@
       </c>
       <c r="R12">
         <v>114.64</v>
       </c>
       <c r="S12" t="s">
         <v>26</v>
       </c>
       <c r="T12">
         <v>112.1</v>
       </c>
       <c r="U12">
         <v>605.94</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
         <v>25</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13">
         <v>2</v>
       </c>
       <c r="L13">
         <v>114.78</v>
       </c>
@@ -3263,51 +3263,51 @@
       </c>
       <c r="R13" t="s">
         <v>26</v>
       </c>
       <c r="S13" t="s">
         <v>26</v>
       </c>
       <c r="T13" t="s">
         <v>26</v>
       </c>
       <c r="U13">
         <v>600.95</v>
       </c>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14">
-        <v>2292</v>
+        <v>114</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>25</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14">
         <v>107.56</v>
       </c>
@@ -3520,51 +3520,51 @@
       </c>
       <c r="R17">
         <v>114.83</v>
       </c>
       <c r="S17" t="s">
         <v>26</v>
       </c>
       <c r="T17" t="s">
         <v>26</v>
       </c>
       <c r="U17">
         <v>567.51</v>
       </c>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18">
-        <v>2549</v>
+        <v>464</v>
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
       <c r="G18" t="s">
         <v>53</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18">
         <v>97.84</v>
       </c>
@@ -3585,51 +3585,51 @@
       </c>
       <c r="R18">
         <v>107.69</v>
       </c>
       <c r="S18" t="s">
         <v>26</v>
       </c>
       <c r="T18" t="s">
         <v>26</v>
       </c>
       <c r="U18">
         <v>560.91</v>
       </c>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
       <c r="G19" t="s">
         <v>25</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>101.32</v>
       </c>
@@ -3780,51 +3780,51 @@
       </c>
       <c r="R21">
         <v>114.68</v>
       </c>
       <c r="S21" t="s">
         <v>26</v>
       </c>
       <c r="T21" t="s">
         <v>26</v>
       </c>
       <c r="U21">
         <v>547.2</v>
       </c>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>25</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22">
         <v>4</v>
       </c>
       <c r="L22">
         <v>99.81</v>
       </c>
@@ -3845,51 +3845,51 @@
       </c>
       <c r="R22">
         <v>104.59</v>
       </c>
       <c r="S22" t="s">
         <v>26</v>
       </c>
       <c r="T22">
         <v>99.23</v>
       </c>
       <c r="U22">
         <v>546.09</v>
       </c>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
       <c r="G23" t="s">
         <v>53</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23">
         <v>4</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
@@ -4037,51 +4037,51 @@
       </c>
       <c r="R25">
         <v>108.51</v>
       </c>
       <c r="S25" t="s">
         <v>26</v>
       </c>
       <c r="T25" t="s">
         <v>26</v>
       </c>
       <c r="U25">
         <v>531.84</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26">
-        <v>2209</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
         <v>85</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
         <v>25</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="L26">
         <v>100.26</v>
       </c>
@@ -4164,51 +4164,51 @@
       </c>
       <c r="R27" t="s">
         <v>26</v>
       </c>
       <c r="S27" t="s">
         <v>26</v>
       </c>
       <c r="T27" t="s">
         <v>26</v>
       </c>
       <c r="U27">
         <v>514.82</v>
       </c>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>53</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28">
         <v>3</v>
       </c>
       <c r="L28">
         <v>96.61</v>
       </c>
@@ -4291,51 +4291,51 @@
       </c>
       <c r="R29" t="s">
         <v>26</v>
       </c>
       <c r="S29" t="s">
         <v>26</v>
       </c>
       <c r="T29" t="s">
         <v>26</v>
       </c>
       <c r="U29">
         <v>511.59</v>
       </c>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
         <v>76</v>
       </c>
       <c r="G30" t="s">
         <v>25</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
@@ -4356,51 +4356,51 @@
       </c>
       <c r="R30" t="s">
         <v>26</v>
       </c>
       <c r="S30" t="s">
         <v>26</v>
       </c>
       <c r="T30">
         <v>91.8</v>
       </c>
       <c r="U30">
         <v>510.49</v>
       </c>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
       <c r="G31" t="s">
         <v>25</v>
       </c>
       <c r="H31">
         <v>10</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="L31">
         <v>120.16</v>
       </c>
@@ -4421,51 +4421,51 @@
       </c>
       <c r="R31" t="s">
         <v>26</v>
       </c>
       <c r="S31" t="s">
         <v>26</v>
       </c>
       <c r="T31" t="s">
         <v>26</v>
       </c>
       <c r="U31">
         <v>501.06</v>
       </c>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>63</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E32" t="s">
         <v>95</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
       <c r="G32" t="s">
         <v>25</v>
       </c>
       <c r="H32">
         <v>7</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32">
         <v>3</v>
       </c>
       <c r="L32">
         <v>94.3</v>
       </c>
@@ -4486,51 +4486,51 @@
       </c>
       <c r="R32" t="s">
         <v>26</v>
       </c>
       <c r="S32" t="s">
         <v>26</v>
       </c>
       <c r="T32">
         <v>94.54</v>
       </c>
       <c r="U32">
         <v>495.74</v>
       </c>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>50</v>
       </c>
       <c r="C33" t="s">
         <v>96</v>
       </c>
       <c r="D33">
-        <v>2516</v>
+        <v>295</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
       <c r="G33" t="s">
         <v>53</v>
       </c>
       <c r="H33">
         <v>5</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33">
         <v>87.74</v>
       </c>
@@ -4551,51 +4551,51 @@
       </c>
       <c r="R33">
         <v>95.92</v>
       </c>
       <c r="S33" t="s">
         <v>26</v>
       </c>
       <c r="T33" t="s">
         <v>26</v>
       </c>
       <c r="U33">
         <v>488.65</v>
       </c>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
       <c r="D34">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E34" t="s">
         <v>95</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
       <c r="G34" t="s">
         <v>53</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34">
         <v>5</v>
       </c>
       <c r="L34">
         <v>91.17</v>
       </c>
@@ -4743,51 +4743,51 @@
       </c>
       <c r="R36" t="s">
         <v>26</v>
       </c>
       <c r="S36" t="s">
         <v>26</v>
       </c>
       <c r="T36">
         <v>102.44</v>
       </c>
       <c r="U36">
         <v>466.13</v>
       </c>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
       <c r="D37">
-        <v>1420</v>
+        <v>287</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
       <c r="G37" t="s">
         <v>25</v>
       </c>
       <c r="H37">
         <v>3</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
@@ -4935,51 +4935,51 @@
       </c>
       <c r="R39">
         <v>90.11</v>
       </c>
       <c r="S39" t="s">
         <v>26</v>
       </c>
       <c r="T39" t="s">
         <v>26</v>
       </c>
       <c r="U39">
         <v>451.13</v>
       </c>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E40" t="s">
         <v>110</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40" t="s">
         <v>25</v>
       </c>
       <c r="H40">
         <v>9</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40">
         <v>3</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
@@ -5127,51 +5127,51 @@
       </c>
       <c r="R42" t="s">
         <v>26</v>
       </c>
       <c r="S42" t="s">
         <v>26</v>
       </c>
       <c r="T42" t="s">
         <v>26</v>
       </c>
       <c r="U42">
         <v>437.17</v>
       </c>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>54</v>
       </c>
       <c r="C43" t="s">
         <v>115</v>
       </c>
       <c r="D43">
-        <v>2350</v>
+        <v>336</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43" t="s">
         <v>25</v>
       </c>
       <c r="H43">
         <v>10</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43">
         <v>3</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
@@ -5192,51 +5192,51 @@
       </c>
       <c r="R43">
         <v>112.32</v>
       </c>
       <c r="S43" t="s">
         <v>26</v>
       </c>
       <c r="T43" t="s">
         <v>26</v>
       </c>
       <c r="U43">
         <v>429.39</v>
       </c>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
         <v>117</v>
       </c>
       <c r="D44">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44" t="s">
         <v>25</v>
       </c>
       <c r="H44">
         <v>11</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44">
         <v>2</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
@@ -5322,51 +5322,51 @@
       </c>
       <c r="R45" t="s">
         <v>26</v>
       </c>
       <c r="S45" t="s">
         <v>26</v>
       </c>
       <c r="T45" t="s">
         <v>26</v>
       </c>
       <c r="U45">
         <v>419</v>
       </c>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>119</v>
       </c>
       <c r="D46">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
       <c r="G46" t="s">
         <v>25</v>
       </c>
       <c r="H46">
         <v>10</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46">
         <v>73.21</v>
       </c>
@@ -5449,51 +5449,51 @@
       </c>
       <c r="R47">
         <v>100.9</v>
       </c>
       <c r="S47" t="s">
         <v>26</v>
       </c>
       <c r="T47" t="s">
         <v>26</v>
       </c>
       <c r="U47">
         <v>416.27</v>
       </c>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>79</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48">
-        <v>2333</v>
+        <v>331</v>
       </c>
       <c r="E48" t="s">
         <v>85</v>
       </c>
       <c r="F48" t="s">
         <v>46</v>
       </c>
       <c r="G48" t="s">
         <v>25</v>
       </c>
       <c r="H48">
         <v>12</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48">
         <v>2</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
@@ -5579,51 +5579,51 @@
       </c>
       <c r="R49">
         <v>79.82</v>
       </c>
       <c r="S49" t="s">
         <v>26</v>
       </c>
       <c r="T49">
         <v>76.65</v>
       </c>
       <c r="U49">
         <v>407.73</v>
       </c>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>24</v>
       </c>
       <c r="G50" t="s">
         <v>25</v>
       </c>
       <c r="H50">
         <v>12</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="L50">
         <v>131.01</v>
       </c>
@@ -5644,51 +5644,51 @@
       </c>
       <c r="R50" t="s">
         <v>26</v>
       </c>
       <c r="S50" t="s">
         <v>26</v>
       </c>
       <c r="T50" t="s">
         <v>26</v>
       </c>
       <c r="U50">
         <v>401.16</v>
       </c>
     </row>
     <row r="51" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E51" t="s">
         <v>129</v>
       </c>
       <c r="F51" t="s">
         <v>24</v>
       </c>
       <c r="G51" t="s">
         <v>25</v>
       </c>
       <c r="H51">
         <v>13</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="L51">
         <v>127.43</v>
       </c>
@@ -5709,51 +5709,51 @@
       </c>
       <c r="R51" t="s">
         <v>26</v>
       </c>
       <c r="S51" t="s">
         <v>26</v>
       </c>
       <c r="T51" t="s">
         <v>26</v>
       </c>
       <c r="U51">
         <v>400.66</v>
       </c>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E52" t="s">
         <v>132</v>
       </c>
       <c r="F52" t="s">
         <v>133</v>
       </c>
       <c r="G52" t="s">
         <v>25</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52">
         <v>3</v>
       </c>
       <c r="L52">
         <v>73.17</v>
       </c>
@@ -5966,51 +5966,51 @@
       </c>
       <c r="R55">
         <v>103.12</v>
       </c>
       <c r="S55" t="s">
         <v>26</v>
       </c>
       <c r="T55" t="s">
         <v>26</v>
       </c>
       <c r="U55">
         <v>376.38</v>
       </c>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" t="s">
         <v>142</v>
       </c>
       <c r="D56">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56" t="s">
         <v>53</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
@@ -6031,51 +6031,51 @@
       </c>
       <c r="R56">
         <v>114.97</v>
       </c>
       <c r="S56" t="s">
         <v>26</v>
       </c>
       <c r="T56" t="s">
         <v>26</v>
       </c>
       <c r="U56">
         <v>370.5</v>
       </c>
     </row>
     <row r="57" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>1713</v>
+        <v>650</v>
       </c>
       <c r="E57" t="s">
         <v>144</v>
       </c>
       <c r="F57" t="s">
         <v>43</v>
       </c>
       <c r="G57" t="s">
         <v>25</v>
       </c>
       <c r="H57">
         <v>13</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
@@ -6096,51 +6096,51 @@
       </c>
       <c r="R57">
         <v>111.53</v>
       </c>
       <c r="S57" t="s">
         <v>26</v>
       </c>
       <c r="T57" t="s">
         <v>26</v>
       </c>
       <c r="U57">
         <v>352.16</v>
       </c>
     </row>
     <row r="58" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" t="s">
         <v>146</v>
       </c>
       <c r="D58">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E58" t="s">
         <v>147</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
       <c r="G58" t="s">
         <v>53</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58">
         <v>4</v>
       </c>
       <c r="L58">
         <v>88.34</v>
       </c>
@@ -6412,51 +6412,51 @@
       </c>
       <c r="R62">
         <v>115.51</v>
       </c>
       <c r="S62" t="s">
         <v>26</v>
       </c>
       <c r="T62" t="s">
         <v>26</v>
       </c>
       <c r="U62">
         <v>337.43</v>
       </c>
     </row>
     <row r="63" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>54</v>
       </c>
       <c r="C63" t="s">
         <v>158</v>
       </c>
       <c r="D63">
-        <v>2332</v>
+        <v>343</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
       <c r="G63" t="s">
         <v>25</v>
       </c>
       <c r="H63">
         <v>14</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>26</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
@@ -6601,51 +6601,51 @@
       </c>
       <c r="R65" t="s">
         <v>26</v>
       </c>
       <c r="S65" t="s">
         <v>26</v>
       </c>
       <c r="T65">
         <v>103.31</v>
       </c>
       <c r="U65">
         <v>319.06</v>
       </c>
     </row>
     <row r="66" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" t="s">
         <v>164</v>
       </c>
       <c r="D66">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>46</v>
       </c>
       <c r="G66" t="s">
         <v>53</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="L66">
         <v>73.03</v>
       </c>
@@ -6666,51 +6666,51 @@
       </c>
       <c r="R66">
         <v>79.82</v>
       </c>
       <c r="S66" t="s">
         <v>26</v>
       </c>
       <c r="T66" t="s">
         <v>26</v>
       </c>
       <c r="U66">
         <v>315.76</v>
       </c>
     </row>
     <row r="67" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" t="s">
         <v>166</v>
       </c>
       <c r="D67">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>43</v>
       </c>
       <c r="G67" t="s">
         <v>53</v>
       </c>
       <c r="H67">
         <v>4</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>26</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67">
         <v>101.99</v>
       </c>
@@ -6796,51 +6796,51 @@
       </c>
       <c r="R68" t="s">
         <v>26</v>
       </c>
       <c r="S68" t="s">
         <v>26</v>
       </c>
       <c r="T68">
         <v>100.87</v>
       </c>
       <c r="U68">
         <v>307.29</v>
       </c>
     </row>
     <row r="69" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>92</v>
       </c>
       <c r="C69" t="s">
         <v>169</v>
       </c>
       <c r="D69">
-        <v>2322</v>
+        <v>167</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
       <c r="F69" t="s">
         <v>43</v>
       </c>
       <c r="G69" t="s">
         <v>25</v>
       </c>
       <c r="H69">
         <v>15</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
@@ -6861,51 +6861,51 @@
       </c>
       <c r="R69" t="s">
         <v>26</v>
       </c>
       <c r="S69" t="s">
         <v>26</v>
       </c>
       <c r="T69" t="s">
         <v>26</v>
       </c>
       <c r="U69">
         <v>287.62</v>
       </c>
     </row>
     <row r="70" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>40</v>
       </c>
       <c r="C70" t="s">
         <v>170</v>
       </c>
       <c r="D70">
-        <v>1646</v>
+        <v>649</v>
       </c>
       <c r="E70" t="s">
         <v>87</v>
       </c>
       <c r="F70" t="s">
         <v>46</v>
       </c>
       <c r="G70" t="s">
         <v>25</v>
       </c>
       <c r="H70">
         <v>14</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
@@ -6926,51 +6926,51 @@
       </c>
       <c r="R70" t="s">
         <v>26</v>
       </c>
       <c r="S70" t="s">
         <v>26</v>
       </c>
       <c r="T70" t="s">
         <v>26</v>
       </c>
       <c r="U70">
         <v>286.48</v>
       </c>
     </row>
     <row r="71" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" t="s">
         <v>172</v>
       </c>
       <c r="D71">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E71" t="s">
         <v>52</v>
       </c>
       <c r="F71" t="s">
         <v>173</v>
       </c>
       <c r="G71" t="s">
         <v>25</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
@@ -6991,51 +6991,51 @@
       </c>
       <c r="R71">
         <v>139.43</v>
       </c>
       <c r="S71" t="s">
         <v>26</v>
       </c>
       <c r="T71" t="s">
         <v>26</v>
       </c>
       <c r="U71">
         <v>285.73</v>
       </c>
     </row>
     <row r="72" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" t="s">
         <v>175</v>
       </c>
       <c r="D72">
-        <v>2377</v>
+        <v>193</v>
       </c>
       <c r="E72" t="s">
         <v>176</v>
       </c>
       <c r="F72" t="s">
         <v>46</v>
       </c>
       <c r="G72" t="s">
         <v>25</v>
       </c>
       <c r="H72">
         <v>15</v>
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72">
         <v>2</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
@@ -7056,51 +7056,51 @@
       </c>
       <c r="R72">
         <v>90.41</v>
       </c>
       <c r="S72" t="s">
         <v>26</v>
       </c>
       <c r="T72">
         <v>90.57</v>
       </c>
       <c r="U72">
         <v>281.2</v>
       </c>
     </row>
     <row r="73" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" t="s">
         <v>94</v>
       </c>
       <c r="D73">
-        <v>2271</v>
+        <v>208</v>
       </c>
       <c r="E73" t="s">
         <v>178</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
       <c r="G73" t="s">
         <v>25</v>
       </c>
       <c r="H73">
         <v>17</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
@@ -7121,51 +7121,51 @@
       </c>
       <c r="R73">
         <v>78.26</v>
       </c>
       <c r="S73" t="s">
         <v>26</v>
       </c>
       <c r="T73" t="s">
         <v>26</v>
       </c>
       <c r="U73">
         <v>280.13</v>
       </c>
     </row>
     <row r="74" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" t="s">
         <v>180</v>
       </c>
       <c r="D74">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>76</v>
       </c>
       <c r="G74" t="s">
         <v>25</v>
       </c>
       <c r="H74">
         <v>5</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74">
         <v>87.19</v>
       </c>
@@ -7186,51 +7186,51 @@
       </c>
       <c r="R74" t="s">
         <v>26</v>
       </c>
       <c r="S74" t="s">
         <v>26</v>
       </c>
       <c r="T74" t="s">
         <v>26</v>
       </c>
       <c r="U74">
         <v>272.83</v>
       </c>
     </row>
     <row r="75" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>167</v>
       </c>
       <c r="C75" t="s">
         <v>181</v>
       </c>
       <c r="D75">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E75" t="s">
         <v>110</v>
       </c>
       <c r="F75" t="s">
         <v>43</v>
       </c>
       <c r="G75" t="s">
         <v>53</v>
       </c>
       <c r="H75">
         <v>6</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
@@ -7250,50 +7250,53 @@
         <v>26</v>
       </c>
       <c r="R75">
         <v>80.65</v>
       </c>
       <c r="S75" t="s">
         <v>26</v>
       </c>
       <c r="T75" t="s">
         <v>26</v>
       </c>
       <c r="U75">
         <v>263.63</v>
       </c>
     </row>
     <row r="76" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" t="s">
         <v>183</v>
       </c>
+      <c r="D76">
+        <v>648</v>
+      </c>
       <c r="E76" t="s">
         <v>184</v>
       </c>
       <c r="F76" t="s">
         <v>24</v>
       </c>
       <c r="G76" t="s">
         <v>25</v>
       </c>
       <c r="H76">
         <v>18</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
@@ -7313,51 +7316,51 @@
       </c>
       <c r="R76" t="s">
         <v>26</v>
       </c>
       <c r="S76" t="s">
         <v>26</v>
       </c>
       <c r="T76" t="s">
         <v>26</v>
       </c>
       <c r="U76">
         <v>261.6</v>
       </c>
     </row>
     <row r="77" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>59</v>
       </c>
       <c r="C77" t="s">
         <v>185</v>
       </c>
       <c r="D77">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77" t="s">
         <v>25</v>
       </c>
       <c r="H77">
         <v>16</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
         <v>124.04</v>
       </c>
@@ -7505,51 +7508,51 @@
       </c>
       <c r="R79" t="s">
         <v>26</v>
       </c>
       <c r="S79" t="s">
         <v>26</v>
       </c>
       <c r="T79">
         <v>84.57</v>
       </c>
       <c r="U79">
         <v>253.48</v>
       </c>
     </row>
     <row r="80" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>83</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E80" t="s">
         <v>191</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
       <c r="G80" t="s">
         <v>25</v>
       </c>
       <c r="H80">
         <v>16</v>
       </c>
       <c r="I80" t="b">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>26</v>
       </c>
       <c r="K80">
         <v>1</v>
       </c>
       <c r="L80">
         <v>123.44</v>
       </c>
@@ -7570,51 +7573,51 @@
       </c>
       <c r="R80" t="s">
         <v>26</v>
       </c>
       <c r="S80" t="s">
         <v>26</v>
       </c>
       <c r="T80" t="s">
         <v>26</v>
       </c>
       <c r="U80">
         <v>253.3</v>
       </c>
     </row>
     <row r="81" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" t="s">
         <v>193</v>
       </c>
       <c r="D81">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E81" t="s">
         <v>194</v>
       </c>
       <c r="F81" t="s">
         <v>43</v>
       </c>
       <c r="G81" t="s">
         <v>25</v>
       </c>
       <c r="H81">
         <v>17</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>26</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
@@ -7697,51 +7700,51 @@
       </c>
       <c r="R82" t="s">
         <v>26</v>
       </c>
       <c r="S82" t="s">
         <v>26</v>
       </c>
       <c r="T82" t="s">
         <v>26</v>
       </c>
       <c r="U82">
         <v>251.75</v>
       </c>
     </row>
     <row r="83" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>196</v>
       </c>
       <c r="C83" t="s">
         <v>197</v>
       </c>
       <c r="D83">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E83" t="s">
         <v>56</v>
       </c>
       <c r="F83" t="s">
         <v>173</v>
       </c>
       <c r="G83" t="s">
         <v>25</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>26</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83">
         <v>124.64</v>
       </c>
@@ -7824,51 +7827,51 @@
       </c>
       <c r="R84">
         <v>128.32</v>
       </c>
       <c r="S84" t="s">
         <v>26</v>
       </c>
       <c r="T84">
         <v>121.06</v>
       </c>
       <c r="U84">
         <v>249.38</v>
       </c>
     </row>
     <row r="85" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" t="s">
         <v>202</v>
       </c>
       <c r="D85">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>24</v>
       </c>
       <c r="G85" t="s">
         <v>25</v>
       </c>
       <c r="H85">
         <v>20</v>
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
@@ -8016,51 +8019,51 @@
       </c>
       <c r="R87" t="s">
         <v>26</v>
       </c>
       <c r="S87" t="s">
         <v>26</v>
       </c>
       <c r="T87" t="s">
         <v>26</v>
       </c>
       <c r="U87">
         <v>243.38</v>
       </c>
     </row>
     <row r="88" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>209</v>
       </c>
       <c r="C88" t="s">
         <v>94</v>
       </c>
       <c r="D88">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>136</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
       <c r="G88" t="s">
         <v>25</v>
       </c>
       <c r="H88">
         <v>22</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>26</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
@@ -8391,51 +8394,51 @@
       </c>
       <c r="R93">
         <v>115.66</v>
       </c>
       <c r="S93" t="s">
         <v>26</v>
       </c>
       <c r="T93" t="s">
         <v>26</v>
       </c>
       <c r="U93">
         <v>231.03</v>
       </c>
     </row>
     <row r="94" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" t="s">
         <v>218</v>
       </c>
       <c r="D94">
-        <v>1769</v>
+        <v>242</v>
       </c>
       <c r="E94" t="s">
         <v>219</v>
       </c>
       <c r="F94" t="s">
         <v>43</v>
       </c>
       <c r="G94" t="s">
         <v>53</v>
       </c>
       <c r="H94">
         <v>8</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>26</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
@@ -8521,51 +8524,51 @@
       </c>
       <c r="R95" t="s">
         <v>26</v>
       </c>
       <c r="S95" t="s">
         <v>26</v>
       </c>
       <c r="T95" t="s">
         <v>26</v>
       </c>
       <c r="U95">
         <v>229.79</v>
       </c>
     </row>
     <row r="96" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>83</v>
       </c>
       <c r="C96" t="s">
         <v>223</v>
       </c>
       <c r="D96">
-        <v>2310</v>
+        <v>132</v>
       </c>
       <c r="E96" t="s">
         <v>224</v>
       </c>
       <c r="F96" t="s">
         <v>43</v>
       </c>
       <c r="G96" t="s">
         <v>25</v>
       </c>
       <c r="H96">
         <v>20</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>26</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
@@ -8586,51 +8589,51 @@
       </c>
       <c r="R96" t="s">
         <v>26</v>
       </c>
       <c r="S96" t="s">
         <v>26</v>
       </c>
       <c r="T96" t="s">
         <v>26</v>
       </c>
       <c r="U96">
         <v>228.02</v>
       </c>
     </row>
     <row r="97" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>151</v>
       </c>
       <c r="C97" t="s">
         <v>225</v>
       </c>
       <c r="D97">
-        <v>2449</v>
+        <v>166</v>
       </c>
       <c r="E97" t="s">
         <v>87</v>
       </c>
       <c r="F97" t="s">
         <v>46</v>
       </c>
       <c r="G97" t="s">
         <v>25</v>
       </c>
       <c r="H97">
         <v>17</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>26</v>
       </c>
       <c r="K97">
         <v>2</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
@@ -8651,51 +8654,51 @@
       </c>
       <c r="R97">
         <v>114.64</v>
       </c>
       <c r="S97" t="s">
         <v>26</v>
       </c>
       <c r="T97" t="s">
         <v>26</v>
       </c>
       <c r="U97">
         <v>227.44</v>
       </c>
     </row>
     <row r="98" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>226</v>
       </c>
       <c r="C98" t="s">
         <v>118</v>
       </c>
       <c r="D98">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>46</v>
       </c>
       <c r="G98" t="s">
         <v>53</v>
       </c>
       <c r="H98">
         <v>5</v>
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>26</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
@@ -8716,51 +8719,51 @@
       </c>
       <c r="R98" t="s">
         <v>26</v>
       </c>
       <c r="S98" t="s">
         <v>26</v>
       </c>
       <c r="T98" t="s">
         <v>26</v>
       </c>
       <c r="U98">
         <v>227.14</v>
       </c>
     </row>
     <row r="99" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" t="s">
         <v>228</v>
       </c>
       <c r="D99">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
       <c r="F99" t="s">
         <v>24</v>
       </c>
       <c r="G99" t="s">
         <v>25</v>
       </c>
       <c r="H99">
         <v>26</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>26</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>110.81</v>
       </c>
@@ -9094,51 +9097,51 @@
       </c>
       <c r="R104" t="s">
         <v>26</v>
       </c>
       <c r="S104" t="s">
         <v>26</v>
       </c>
       <c r="T104" t="s">
         <v>26</v>
       </c>
       <c r="U104">
         <v>217.09</v>
       </c>
     </row>
     <row r="105" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>240</v>
       </c>
       <c r="C105" t="s">
         <v>241</v>
       </c>
       <c r="D105">
-        <v>1020</v>
+        <v>289</v>
       </c>
       <c r="E105" t="s">
         <v>26</v>
       </c>
       <c r="F105" t="s">
         <v>43</v>
       </c>
       <c r="G105" t="s">
         <v>25</v>
       </c>
       <c r="H105">
         <v>21</v>
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>26</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
@@ -9159,51 +9162,51 @@
       </c>
       <c r="R105" t="s">
         <v>26</v>
       </c>
       <c r="S105" t="s">
         <v>26</v>
       </c>
       <c r="T105" t="s">
         <v>26</v>
       </c>
       <c r="U105">
         <v>215.93</v>
       </c>
     </row>
     <row r="106" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>242</v>
       </c>
       <c r="C106" t="s">
         <v>243</v>
       </c>
       <c r="D106">
-        <v>2341</v>
+        <v>324</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
         <v>46</v>
       </c>
       <c r="G106" t="s">
         <v>53</v>
       </c>
       <c r="H106">
         <v>6</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>26</v>
       </c>
       <c r="K106">
         <v>1</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
@@ -9286,51 +9289,51 @@
       </c>
       <c r="R107" t="s">
         <v>26</v>
       </c>
       <c r="S107" t="s">
         <v>26</v>
       </c>
       <c r="T107" t="s">
         <v>26</v>
       </c>
       <c r="U107">
         <v>214.33</v>
       </c>
     </row>
     <row r="108" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>79</v>
       </c>
       <c r="C108" t="s">
         <v>244</v>
       </c>
       <c r="D108">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>46</v>
       </c>
       <c r="G108" t="s">
         <v>25</v>
       </c>
       <c r="H108">
         <v>20</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>26</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
@@ -9667,51 +9670,51 @@
       </c>
       <c r="R113" t="s">
         <v>26</v>
       </c>
       <c r="S113" t="s">
         <v>26</v>
       </c>
       <c r="T113" t="s">
         <v>26</v>
       </c>
       <c r="U113">
         <v>201.02</v>
       </c>
     </row>
     <row r="114" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" t="s">
         <v>254</v>
       </c>
       <c r="D114">
-        <v>2460</v>
+        <v>321</v>
       </c>
       <c r="E114" t="s">
         <v>136</v>
       </c>
       <c r="F114" t="s">
         <v>24</v>
       </c>
       <c r="G114" t="s">
         <v>53</v>
       </c>
       <c r="H114">
         <v>9</v>
       </c>
       <c r="I114" t="b">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>26</v>
       </c>
       <c r="K114">
         <v>1</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
@@ -10420,51 +10423,51 @@
       </c>
       <c r="R125" t="s">
         <v>26</v>
       </c>
       <c r="S125" t="s">
         <v>26</v>
       </c>
       <c r="T125" t="s">
         <v>26</v>
       </c>
       <c r="U125">
         <v>190.04</v>
       </c>
     </row>
     <row r="126" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>275</v>
       </c>
       <c r="C126" t="s">
         <v>276</v>
       </c>
       <c r="D126">
-        <v>2078</v>
+        <v>368</v>
       </c>
       <c r="E126" t="s">
         <v>52</v>
       </c>
       <c r="F126" t="s">
         <v>24</v>
       </c>
       <c r="G126" t="s">
         <v>53</v>
       </c>
       <c r="H126">
         <v>13</v>
       </c>
       <c r="I126" t="b">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>26</v>
       </c>
       <c r="K126">
         <v>1</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
@@ -10485,51 +10488,51 @@
       </c>
       <c r="R126" t="s">
         <v>26</v>
       </c>
       <c r="S126" t="s">
         <v>26</v>
       </c>
       <c r="T126" t="s">
         <v>26</v>
       </c>
       <c r="U126">
         <v>188.39</v>
       </c>
     </row>
     <row r="127" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>277</v>
       </c>
       <c r="C127" t="s">
         <v>278</v>
       </c>
       <c r="D127">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E127" t="s">
         <v>23</v>
       </c>
       <c r="F127" t="s">
         <v>46</v>
       </c>
       <c r="G127" t="s">
         <v>53</v>
       </c>
       <c r="H127">
         <v>7</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>26</v>
       </c>
       <c r="K127">
         <v>2</v>
       </c>
       <c r="L127">
         <v>93.96</v>
       </c>
@@ -10736,51 +10739,51 @@
       </c>
       <c r="R130">
         <v>87.53</v>
       </c>
       <c r="S130" t="s">
         <v>26</v>
       </c>
       <c r="T130" t="s">
         <v>26</v>
       </c>
       <c r="U130">
         <v>180.25</v>
       </c>
     </row>
     <row r="131" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>250</v>
       </c>
       <c r="C131" t="s">
         <v>109</v>
       </c>
       <c r="D131">
-        <v>2475</v>
+        <v>299</v>
       </c>
       <c r="E131" t="s">
         <v>56</v>
       </c>
       <c r="F131" t="s">
         <v>46</v>
       </c>
       <c r="G131" t="s">
         <v>25</v>
       </c>
       <c r="H131">
         <v>25</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>26</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
@@ -10990,51 +10993,51 @@
       </c>
       <c r="R134">
         <v>87.92</v>
       </c>
       <c r="S134" t="s">
         <v>26</v>
       </c>
       <c r="T134" t="s">
         <v>26</v>
       </c>
       <c r="U134">
         <v>172.5</v>
       </c>
     </row>
     <row r="135" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>288</v>
       </c>
       <c r="C135" t="s">
         <v>289</v>
       </c>
       <c r="D135">
-        <v>1466</v>
+        <v>385</v>
       </c>
       <c r="E135" t="s">
         <v>259</v>
       </c>
       <c r="F135" t="s">
         <v>46</v>
       </c>
       <c r="G135" t="s">
         <v>53</v>
       </c>
       <c r="H135">
         <v>8</v>
       </c>
       <c r="I135" t="b">
         <v>1</v>
       </c>
       <c r="J135" t="s">
         <v>26</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
@@ -11055,51 +11058,51 @@
       </c>
       <c r="R135" t="s">
         <v>26</v>
       </c>
       <c r="S135" t="s">
         <v>26</v>
       </c>
       <c r="T135" t="s">
         <v>26</v>
       </c>
       <c r="U135">
         <v>171.96</v>
       </c>
     </row>
     <row r="136" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>290</v>
       </c>
       <c r="C136" t="s">
         <v>291</v>
       </c>
       <c r="D136">
-        <v>2543</v>
+        <v>447</v>
       </c>
       <c r="E136" t="s">
         <v>56</v>
       </c>
       <c r="F136" t="s">
         <v>43</v>
       </c>
       <c r="G136" t="s">
         <v>53</v>
       </c>
       <c r="H136">
         <v>9</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>26</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
@@ -11492,51 +11495,51 @@
       </c>
       <c r="R142">
         <v>73.42</v>
       </c>
       <c r="S142" t="s">
         <v>26</v>
       </c>
       <c r="T142" t="s">
         <v>26</v>
       </c>
       <c r="U142">
         <v>143.97</v>
       </c>
     </row>
     <row r="143" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>304</v>
       </c>
       <c r="C143" t="s">
         <v>305</v>
       </c>
       <c r="D143">
-        <v>1829</v>
+        <v>168</v>
       </c>
       <c r="E143" t="s">
         <v>23</v>
       </c>
       <c r="F143" t="s">
         <v>24</v>
       </c>
       <c r="G143" t="s">
         <v>25</v>
       </c>
       <c r="H143">
         <v>33</v>
       </c>
       <c r="I143" t="b">
         <v>1</v>
       </c>
       <c r="J143" t="s">
         <v>26</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
@@ -12564,51 +12567,51 @@
       </c>
       <c r="R159" t="s">
         <v>26</v>
       </c>
       <c r="S159" t="s">
         <v>26</v>
       </c>
       <c r="T159" t="s">
         <v>26</v>
       </c>
       <c r="U159">
         <v>127.88</v>
       </c>
     </row>
     <row r="160" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>333</v>
       </c>
       <c r="C160" t="s">
         <v>334</v>
       </c>
       <c r="D160">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E160" t="s">
         <v>23</v>
       </c>
       <c r="F160" t="s">
         <v>24</v>
       </c>
       <c r="G160" t="s">
         <v>53</v>
       </c>
       <c r="H160">
         <v>16</v>
       </c>
       <c r="I160" t="b">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>26</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
@@ -13692,51 +13695,51 @@
       </c>
       <c r="R177">
         <v>121.44</v>
       </c>
       <c r="S177" t="s">
         <v>26</v>
       </c>
       <c r="T177" t="s">
         <v>26</v>
       </c>
       <c r="U177">
         <v>121.44</v>
       </c>
     </row>
     <row r="178" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>362</v>
       </c>
       <c r="C178" t="s">
         <v>225</v>
       </c>
       <c r="D178">
-        <v>2508</v>
+        <v>244</v>
       </c>
       <c r="E178" t="s">
         <v>87</v>
       </c>
       <c r="F178" t="s">
         <v>24</v>
       </c>
       <c r="G178" t="s">
         <v>25</v>
       </c>
       <c r="H178">
         <v>52</v>
       </c>
       <c r="I178" t="b">
         <v>1</v>
       </c>
       <c r="J178" t="s">
         <v>26</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
@@ -14014,51 +14017,51 @@
       </c>
       <c r="R182">
         <v>120.53</v>
       </c>
       <c r="S182" t="s">
         <v>26</v>
       </c>
       <c r="T182" t="s">
         <v>26</v>
       </c>
       <c r="U182">
         <v>120.53</v>
       </c>
     </row>
     <row r="183" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>372</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183">
-        <v>2535</v>
+        <v>400</v>
       </c>
       <c r="E183" t="s">
         <v>23</v>
       </c>
       <c r="F183" t="s">
         <v>43</v>
       </c>
       <c r="G183" t="s">
         <v>25</v>
       </c>
       <c r="H183">
         <v>37</v>
       </c>
       <c r="I183" t="b">
         <v>1</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
@@ -15263,51 +15266,51 @@
       </c>
       <c r="R202" t="s">
         <v>26</v>
       </c>
       <c r="S202" t="s">
         <v>26</v>
       </c>
       <c r="T202" t="s">
         <v>26</v>
       </c>
       <c r="U202">
         <v>113.13</v>
       </c>
     </row>
     <row r="203" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>308</v>
       </c>
       <c r="C203" t="s">
         <v>403</v>
       </c>
       <c r="D203">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E203" t="s">
         <v>191</v>
       </c>
       <c r="F203" t="s">
         <v>76</v>
       </c>
       <c r="G203" t="s">
         <v>25</v>
       </c>
       <c r="H203">
         <v>11</v>
       </c>
       <c r="I203" t="b">
         <v>1</v>
       </c>
       <c r="J203" t="s">
         <v>26</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
@@ -15328,51 +15331,51 @@
       </c>
       <c r="R203" t="s">
         <v>26</v>
       </c>
       <c r="S203" t="s">
         <v>26</v>
       </c>
       <c r="T203" t="s">
         <v>26</v>
       </c>
       <c r="U203">
         <v>112.73</v>
       </c>
     </row>
     <row r="204" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>27</v>
       </c>
       <c r="C204" t="s">
         <v>225</v>
       </c>
       <c r="D204">
-        <v>2312</v>
+        <v>50</v>
       </c>
       <c r="E204" t="s">
         <v>56</v>
       </c>
       <c r="F204" t="s">
         <v>46</v>
       </c>
       <c r="G204" t="s">
         <v>25</v>
       </c>
       <c r="H204">
         <v>33</v>
       </c>
       <c r="I204" t="b">
         <v>1</v>
       </c>
       <c r="J204" t="s">
         <v>26</v>
       </c>
       <c r="K204">
         <v>1</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
@@ -15951,51 +15954,51 @@
       </c>
       <c r="R213">
         <v>110.54</v>
       </c>
       <c r="S213" t="s">
         <v>26</v>
       </c>
       <c r="T213" t="s">
         <v>26</v>
       </c>
       <c r="U213">
         <v>110.54</v>
       </c>
     </row>
     <row r="214" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>418</v>
       </c>
       <c r="C214" t="s">
         <v>419</v>
       </c>
       <c r="D214">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E214" t="s">
         <v>265</v>
       </c>
       <c r="F214" t="s">
         <v>43</v>
       </c>
       <c r="G214" t="s">
         <v>53</v>
       </c>
       <c r="H214">
         <v>10</v>
       </c>
       <c r="I214" t="b">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>26</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
@@ -16143,51 +16146,51 @@
       </c>
       <c r="R216" t="s">
         <v>26</v>
       </c>
       <c r="S216" t="s">
         <v>26</v>
       </c>
       <c r="T216" t="s">
         <v>26</v>
       </c>
       <c r="U216">
         <v>110</v>
       </c>
     </row>
     <row r="217" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>90</v>
       </c>
       <c r="C217" t="s">
         <v>423</v>
       </c>
       <c r="D217">
-        <v>692</v>
+        <v>377</v>
       </c>
       <c r="E217" t="s">
         <v>56</v>
       </c>
       <c r="F217" t="s">
         <v>76</v>
       </c>
       <c r="G217" t="s">
         <v>25</v>
       </c>
       <c r="H217">
         <v>12</v>
       </c>
       <c r="I217" t="b">
         <v>1</v>
       </c>
       <c r="J217" t="s">
         <v>26</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
@@ -16208,51 +16211,51 @@
       </c>
       <c r="R217" t="s">
         <v>26</v>
       </c>
       <c r="S217" t="s">
         <v>26</v>
       </c>
       <c r="T217" t="s">
         <v>26</v>
       </c>
       <c r="U217">
         <v>109.95</v>
       </c>
     </row>
     <row r="218" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>424</v>
       </c>
       <c r="C218" t="s">
         <v>425</v>
       </c>
       <c r="D218">
-        <v>2231</v>
+        <v>173</v>
       </c>
       <c r="E218" t="s">
         <v>26</v>
       </c>
       <c r="F218" t="s">
         <v>24</v>
       </c>
       <c r="G218" t="s">
         <v>25</v>
       </c>
       <c r="H218">
         <v>70</v>
       </c>
       <c r="I218" t="b">
         <v>1</v>
       </c>
       <c r="J218" t="s">
         <v>26</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
@@ -16586,51 +16589,51 @@
       </c>
       <c r="R223" t="s">
         <v>26</v>
       </c>
       <c r="S223" t="s">
         <v>26</v>
       </c>
       <c r="T223" t="s">
         <v>26</v>
       </c>
       <c r="U223">
         <v>108.03</v>
       </c>
     </row>
     <row r="224" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>35</v>
       </c>
       <c r="C224" t="s">
         <v>436</v>
       </c>
       <c r="D224">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>23</v>
       </c>
       <c r="F224" t="s">
         <v>43</v>
       </c>
       <c r="G224" t="s">
         <v>25</v>
       </c>
       <c r="H224">
         <v>45</v>
       </c>
       <c r="I224" t="b">
         <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>26</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
@@ -17457,51 +17460,51 @@
       </c>
       <c r="R237">
         <v>104.43</v>
       </c>
       <c r="S237" t="s">
         <v>26</v>
       </c>
       <c r="T237" t="s">
         <v>26</v>
       </c>
       <c r="U237">
         <v>104.43</v>
       </c>
     </row>
     <row r="238" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>99</v>
       </c>
       <c r="C238" t="s">
         <v>457</v>
       </c>
       <c r="D238">
-        <v>1612</v>
+        <v>392</v>
       </c>
       <c r="E238" t="s">
         <v>23</v>
       </c>
       <c r="F238" t="s">
         <v>46</v>
       </c>
       <c r="G238" t="s">
         <v>25</v>
       </c>
       <c r="H238">
         <v>38</v>
       </c>
       <c r="I238" t="b">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>26</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
@@ -17646,51 +17649,51 @@
       </c>
       <c r="R240">
         <v>103.79</v>
       </c>
       <c r="S240" t="s">
         <v>26</v>
       </c>
       <c r="T240" t="s">
         <v>26</v>
       </c>
       <c r="U240">
         <v>103.79</v>
       </c>
     </row>
     <row r="241" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>460</v>
       </c>
       <c r="C241" t="s">
         <v>461</v>
       </c>
       <c r="D241">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E241" t="s">
         <v>23</v>
       </c>
       <c r="F241" t="s">
         <v>43</v>
       </c>
       <c r="G241" t="s">
         <v>25</v>
       </c>
       <c r="H241">
         <v>49</v>
       </c>
       <c r="I241" t="b">
         <v>1</v>
       </c>
       <c r="J241" t="s">
         <v>26</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241">
         <v>103.78</v>
       </c>
@@ -17959,51 +17962,51 @@
       </c>
       <c r="R245" t="s">
         <v>26</v>
       </c>
       <c r="S245" t="s">
         <v>26</v>
       </c>
       <c r="T245" t="s">
         <v>26</v>
       </c>
       <c r="U245">
         <v>102.18</v>
       </c>
     </row>
     <row r="246" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>44</v>
       </c>
       <c r="C246" t="s">
         <v>469</v>
       </c>
       <c r="D246">
-        <v>2457</v>
+        <v>617</v>
       </c>
       <c r="E246" t="s">
         <v>52</v>
       </c>
       <c r="F246" t="s">
         <v>46</v>
       </c>
       <c r="G246" t="s">
         <v>25</v>
       </c>
       <c r="H246">
         <v>40</v>
       </c>
       <c r="I246" t="b">
         <v>1</v>
       </c>
       <c r="J246" t="s">
         <v>26</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
@@ -18526,51 +18529,51 @@
       </c>
       <c r="R254" t="s">
         <v>26</v>
       </c>
       <c r="S254" t="s">
         <v>26</v>
       </c>
       <c r="T254" t="s">
         <v>26</v>
       </c>
       <c r="U254">
         <v>100.41</v>
       </c>
     </row>
     <row r="255" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>72</v>
       </c>
       <c r="C255" t="s">
         <v>404</v>
       </c>
       <c r="D255">
-        <v>2484</v>
+        <v>39</v>
       </c>
       <c r="E255" t="s">
         <v>176</v>
       </c>
       <c r="F255" t="s">
         <v>46</v>
       </c>
       <c r="G255" t="s">
         <v>25</v>
       </c>
       <c r="H255">
         <v>42</v>
       </c>
       <c r="I255" t="b">
         <v>1</v>
       </c>
       <c r="J255" t="s">
         <v>26</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
@@ -19285,51 +19288,51 @@
       </c>
       <c r="R266" t="s">
         <v>26</v>
       </c>
       <c r="S266" t="s">
         <v>26</v>
       </c>
       <c r="T266" t="s">
         <v>26</v>
       </c>
       <c r="U266">
         <v>98.18</v>
       </c>
     </row>
     <row r="267" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>310</v>
       </c>
       <c r="C267" t="s">
         <v>112</v>
       </c>
       <c r="D267">
-        <v>1305</v>
+        <v>270</v>
       </c>
       <c r="E267" t="s">
         <v>26</v>
       </c>
       <c r="F267" t="s">
         <v>46</v>
       </c>
       <c r="G267" t="s">
         <v>25</v>
       </c>
       <c r="H267">
         <v>45</v>
       </c>
       <c r="I267" t="b">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>26</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
@@ -20658,51 +20661,51 @@
       </c>
       <c r="R288" t="s">
         <v>26</v>
       </c>
       <c r="S288" t="s">
         <v>26</v>
       </c>
       <c r="T288" t="s">
         <v>26</v>
       </c>
       <c r="U288">
         <v>91.2</v>
       </c>
     </row>
     <row r="289" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>526</v>
       </c>
       <c r="C289" t="s">
         <v>527</v>
       </c>
       <c r="D289">
-        <v>1171</v>
+        <v>510</v>
       </c>
       <c r="E289" t="s">
         <v>528</v>
       </c>
       <c r="F289" t="s">
         <v>76</v>
       </c>
       <c r="G289" t="s">
         <v>25</v>
       </c>
       <c r="H289">
         <v>17</v>
       </c>
       <c r="I289" t="b">
         <v>1</v>
       </c>
       <c r="J289" t="s">
         <v>26</v>
       </c>
       <c r="K289">
         <v>1</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
@@ -23351,51 +23354,51 @@
       </c>
       <c r="R331" t="s">
         <v>26</v>
       </c>
       <c r="S331" t="s">
         <v>26</v>
       </c>
       <c r="T331" t="s">
         <v>26</v>
       </c>
       <c r="U331">
         <v>83.89</v>
       </c>
     </row>
     <row r="332" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>545</v>
       </c>
       <c r="C332" t="s">
         <v>589</v>
       </c>
       <c r="D332">
-        <v>690</v>
+        <v>157</v>
       </c>
       <c r="E332" t="s">
         <v>191</v>
       </c>
       <c r="F332" t="s">
         <v>46</v>
       </c>
       <c r="G332" t="s">
         <v>53</v>
       </c>
       <c r="H332">
         <v>19</v>
       </c>
       <c r="I332" t="b">
         <v>1</v>
       </c>
       <c r="J332" t="s">
         <v>26</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
@@ -23608,51 +23611,51 @@
       </c>
       <c r="R335" t="s">
         <v>26</v>
       </c>
       <c r="S335" t="s">
         <v>26</v>
       </c>
       <c r="T335" t="s">
         <v>26</v>
       </c>
       <c r="U335">
         <v>83.36</v>
       </c>
     </row>
     <row r="336" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>593</v>
       </c>
       <c r="C336" t="s">
         <v>594</v>
       </c>
       <c r="D336">
-        <v>2547</v>
+        <v>460</v>
       </c>
       <c r="E336" t="s">
         <v>595</v>
       </c>
       <c r="F336" t="s">
         <v>43</v>
       </c>
       <c r="G336" t="s">
         <v>53</v>
       </c>
       <c r="H336">
         <v>18</v>
       </c>
       <c r="I336" t="b">
         <v>1</v>
       </c>
       <c r="J336" t="s">
         <v>26</v>
       </c>
       <c r="K336">
         <v>0</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
@@ -24113,51 +24116,51 @@
       </c>
       <c r="R343" t="s">
         <v>26</v>
       </c>
       <c r="S343" t="s">
         <v>26</v>
       </c>
       <c r="T343" t="s">
         <v>26</v>
       </c>
       <c r="U343">
         <v>80.27</v>
       </c>
     </row>
     <row r="344" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>608</v>
       </c>
       <c r="C344" t="s">
         <v>609</v>
       </c>
       <c r="D344">
-        <v>2462</v>
+        <v>147</v>
       </c>
       <c r="E344" t="s">
         <v>259</v>
       </c>
       <c r="F344" t="s">
         <v>133</v>
       </c>
       <c r="G344" t="s">
         <v>53</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344" t="b">
         <v>1</v>
       </c>
       <c r="J344" t="s">
         <v>26</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
@@ -25920,51 +25923,51 @@
       </c>
       <c r="R372" t="s">
         <v>26</v>
       </c>
       <c r="S372" t="s">
         <v>26</v>
       </c>
       <c r="T372" t="s">
         <v>26</v>
       </c>
       <c r="U372">
         <v>64.49</v>
       </c>
     </row>
     <row r="373" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>652</v>
       </c>
       <c r="C373" t="s">
         <v>653</v>
       </c>
       <c r="D373">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E373" t="s">
         <v>56</v>
       </c>
       <c r="F373" t="s">
         <v>76</v>
       </c>
       <c r="G373" t="s">
         <v>53</v>
       </c>
       <c r="H373">
         <v>9</v>
       </c>
       <c r="I373" t="b">
         <v>1</v>
       </c>
       <c r="J373" t="s">
         <v>26</v>
       </c>
       <c r="K373">
         <v>0</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
@@ -26295,51 +26298,51 @@
       </c>
       <c r="R378" t="s">
         <v>26</v>
       </c>
       <c r="S378" t="s">
         <v>26</v>
       </c>
       <c r="T378" t="s">
         <v>26</v>
       </c>
       <c r="U378">
         <v>60.94</v>
       </c>
     </row>
     <row r="379" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>100</v>
       </c>
       <c r="C379" t="s">
         <v>662</v>
       </c>
       <c r="D379">
-        <v>1410</v>
+        <v>288</v>
       </c>
       <c r="E379" t="s">
         <v>26</v>
       </c>
       <c r="F379" t="s">
         <v>133</v>
       </c>
       <c r="G379" t="s">
         <v>25</v>
       </c>
       <c r="H379">
         <v>11</v>
       </c>
       <c r="I379" t="b">
         <v>1</v>
       </c>
       <c r="J379" t="s">
         <v>26</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
@@ -26360,51 +26363,51 @@
       </c>
       <c r="R379">
         <v>60.88</v>
       </c>
       <c r="S379" t="s">
         <v>26</v>
       </c>
       <c r="T379" t="s">
         <v>26</v>
       </c>
       <c r="U379">
         <v>60.88</v>
       </c>
     </row>
     <row r="380" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>167</v>
       </c>
       <c r="C380" t="s">
         <v>663</v>
       </c>
       <c r="D380">
-        <v>849</v>
+        <v>415</v>
       </c>
       <c r="E380" t="s">
         <v>664</v>
       </c>
       <c r="F380" t="s">
         <v>76</v>
       </c>
       <c r="G380" t="s">
         <v>53</v>
       </c>
       <c r="H380">
         <v>10</v>
       </c>
       <c r="I380" t="b">
         <v>1</v>
       </c>
       <c r="J380" t="s">
         <v>26</v>
       </c>
       <c r="K380">
         <v>0</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>