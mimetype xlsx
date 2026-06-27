--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1258" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="239">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1202,60 +1202,60 @@
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2">
         <v>1798</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2">
         <v>138.32</v>
       </c>
-      <c r="N2" t="s">
-        <v>26</v>
+      <c r="N2">
+        <v>124.44</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>26</v>
       </c>
       <c r="S2">
         <v>133.77</v>
       </c>
       <c r="T2">
         <v>272.09</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
@@ -1264,60 +1264,60 @@
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3">
         <v>514</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3">
         <v>129.5</v>
       </c>
-      <c r="N3" t="s">
-        <v>26</v>
+      <c r="N3">
+        <v>123.67</v>
       </c>
       <c r="O3" t="s">
         <v>26</v>
       </c>
       <c r="P3" t="s">
         <v>26</v>
       </c>
       <c r="Q3" t="s">
         <v>26</v>
       </c>
       <c r="R3" t="s">
         <v>26</v>
       </c>
       <c r="S3">
         <v>128.82</v>
       </c>
       <c r="T3">
         <v>258.32</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
@@ -1326,60 +1326,60 @@
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4">
         <v>1771</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4">
         <v>126.82</v>
       </c>
-      <c r="N4" t="s">
-        <v>26</v>
+      <c r="N4">
+        <v>125.49</v>
       </c>
       <c r="O4" t="s">
         <v>26</v>
       </c>
       <c r="P4" t="s">
         <v>26</v>
       </c>
       <c r="Q4" t="s">
         <v>26</v>
       </c>
       <c r="R4" t="s">
         <v>26</v>
       </c>
       <c r="S4">
         <v>129.19</v>
       </c>
       <c r="T4">
         <v>256.01</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
@@ -1450,60 +1450,60 @@
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>2482</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
       <c r="G6" t="s">
         <v>24</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6">
         <v>122.75</v>
       </c>
-      <c r="N6" t="s">
-        <v>26</v>
+      <c r="N6">
+        <v>113.61</v>
       </c>
       <c r="O6" t="s">
         <v>26</v>
       </c>
       <c r="P6" t="s">
         <v>26</v>
       </c>
       <c r="Q6" t="s">
         <v>26</v>
       </c>
       <c r="R6" t="s">
         <v>26</v>
       </c>
       <c r="S6">
         <v>118.86</v>
       </c>
       <c r="T6">
         <v>241.61</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
@@ -1512,60 +1512,60 @@
       <c r="C7" t="s">
         <v>41</v>
       </c>
       <c r="D7">
         <v>1413</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>24</v>
       </c>
       <c r="H7">
         <v>3</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7">
         <v>121.4</v>
       </c>
-      <c r="N7" t="s">
-        <v>26</v>
+      <c r="N7">
+        <v>109.53</v>
       </c>
       <c r="O7" t="s">
         <v>26</v>
       </c>
       <c r="P7" t="s">
         <v>26</v>
       </c>
       <c r="Q7" t="s">
         <v>26</v>
       </c>
       <c r="R7" t="s">
         <v>26</v>
       </c>
       <c r="S7">
         <v>118.33</v>
       </c>
       <c r="T7">
         <v>239.73</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
@@ -1574,60 +1574,60 @@
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8">
         <v>1169</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>24</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8">
         <v>117.63</v>
       </c>
-      <c r="N8" t="s">
-        <v>26</v>
+      <c r="N8">
+        <v>105.01</v>
       </c>
       <c r="O8" t="s">
         <v>26</v>
       </c>
       <c r="P8" t="s">
         <v>26</v>
       </c>
       <c r="Q8" t="s">
         <v>26</v>
       </c>
       <c r="R8" t="s">
         <v>26</v>
       </c>
       <c r="S8">
         <v>117.76</v>
       </c>
       <c r="T8">
         <v>235.39</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
@@ -2005,60 +2005,60 @@
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15">
         <v>1223</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
       <c r="G15" t="s">
         <v>24</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15">
         <v>101.47</v>
       </c>
-      <c r="N15" t="s">
-        <v>26</v>
+      <c r="N15">
+        <v>89.6</v>
       </c>
       <c r="O15" t="s">
         <v>26</v>
       </c>
       <c r="P15" t="s">
         <v>26</v>
       </c>
       <c r="Q15" t="s">
         <v>26</v>
       </c>
       <c r="R15" t="s">
         <v>26</v>
       </c>
       <c r="S15">
         <v>98.62</v>
       </c>
       <c r="T15">
         <v>200.09</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
@@ -2188,60 +2188,60 @@
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18">
         <v>1666</v>
       </c>
       <c r="E18" t="s">
         <v>73</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
       <c r="G18" t="s">
         <v>24</v>
       </c>
       <c r="H18">
         <v>6</v>
       </c>
       <c r="I18" t="b">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18">
         <v>69.04</v>
       </c>
-      <c r="N18" t="s">
-        <v>26</v>
+      <c r="N18">
+        <v>98.2</v>
       </c>
       <c r="O18" t="s">
         <v>26</v>
       </c>
       <c r="P18" t="s">
         <v>26</v>
       </c>
       <c r="Q18" t="s">
         <v>26</v>
       </c>
       <c r="R18" t="s">
         <v>26</v>
       </c>
       <c r="S18">
         <v>117.15</v>
       </c>
       <c r="T18">
         <v>186.19</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
@@ -2371,60 +2371,60 @@
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21">
         <v>1506</v>
       </c>
       <c r="E21" t="s">
         <v>81</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
       <c r="G21" t="s">
         <v>67</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="b">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21">
         <v>87.4</v>
       </c>
-      <c r="N21" t="s">
-        <v>26</v>
+      <c r="N21">
+        <v>77.83</v>
       </c>
       <c r="O21" t="s">
         <v>26</v>
       </c>
       <c r="P21" t="s">
         <v>26</v>
       </c>
       <c r="Q21" t="s">
         <v>26</v>
       </c>
       <c r="R21" t="s">
         <v>26</v>
       </c>
       <c r="S21">
         <v>84.81</v>
       </c>
       <c r="T21">
         <v>172.21</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
@@ -3097,60 +3097,60 @@
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="E33" t="s">
         <v>111</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="G33" t="s">
         <v>24</v>
       </c>
       <c r="H33">
         <v>10</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>33</v>
       </c>
       <c r="K33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33">
         <v>121.97</v>
       </c>
-      <c r="N33" t="s">
-        <v>26</v>
+      <c r="N33">
+        <v>113.21</v>
       </c>
       <c r="O33" t="s">
         <v>26</v>
       </c>
       <c r="P33" t="s">
         <v>26</v>
       </c>
       <c r="Q33" t="s">
         <v>26</v>
       </c>
       <c r="R33" t="s">
         <v>26</v>
       </c>
       <c r="S33" t="s">
         <v>26</v>
       </c>
       <c r="T33">
         <v>121.97</v>
       </c>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
@@ -3525,119 +3525,119 @@
       <c r="C40" t="s">
         <v>125</v>
       </c>
       <c r="D40">
         <v>1184</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>39</v>
       </c>
       <c r="G40" t="s">
         <v>24</v>
       </c>
       <c r="H40">
         <v>9</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>33</v>
       </c>
       <c r="K40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
-      <c r="N40" t="s">
-        <v>26</v>
+      <c r="N40">
+        <v>110.6</v>
       </c>
       <c r="O40" t="s">
         <v>26</v>
       </c>
       <c r="P40" t="s">
         <v>26</v>
       </c>
       <c r="Q40" t="s">
         <v>26</v>
       </c>
       <c r="R40" t="s">
         <v>26</v>
       </c>
       <c r="S40">
         <v>114.94</v>
       </c>
       <c r="T40">
         <v>114.94</v>
       </c>
     </row>
     <row r="41" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="E41" t="s">
         <v>26</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" t="s">
         <v>24</v>
       </c>
       <c r="H41">
         <v>12</v>
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>33</v>
       </c>
       <c r="K41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
         <v>26</v>
       </c>
-      <c r="N41" t="s">
-        <v>26</v>
+      <c r="N41">
+        <v>125.6</v>
       </c>
       <c r="O41" t="s">
         <v>26</v>
       </c>
       <c r="P41" t="s">
         <v>26</v>
       </c>
       <c r="Q41" t="s">
         <v>26</v>
       </c>
       <c r="R41" t="s">
         <v>26</v>
       </c>
       <c r="S41">
         <v>113.7</v>
       </c>
       <c r="T41">
         <v>113.7</v>
       </c>
     </row>
     <row r="42" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
@@ -3829,60 +3829,60 @@
       <c r="C45" t="s">
         <v>134</v>
       </c>
       <c r="D45">
         <v>981</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
       <c r="F45" t="s">
         <v>39</v>
       </c>
       <c r="G45" t="s">
         <v>67</v>
       </c>
       <c r="H45">
         <v>3</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>26</v>
       </c>
-      <c r="N45" t="s">
-        <v>26</v>
+      <c r="N45">
+        <v>110.52</v>
       </c>
       <c r="O45" t="s">
         <v>26</v>
       </c>
       <c r="P45" t="s">
         <v>26</v>
       </c>
       <c r="Q45" t="s">
         <v>26</v>
       </c>
       <c r="R45" t="s">
         <v>26</v>
       </c>
       <c r="S45">
         <v>111.93</v>
       </c>
       <c r="T45">
         <v>111.93</v>
       </c>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
@@ -4809,60 +4809,60 @@
       <c r="C61" t="s">
         <v>168</v>
       </c>
       <c r="D61">
         <v>2549</v>
       </c>
       <c r="E61" t="s">
         <v>89</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
       <c r="G61" t="s">
         <v>67</v>
       </c>
       <c r="H61">
         <v>5</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61">
         <v>101.87</v>
       </c>
-      <c r="N61" t="s">
-        <v>26</v>
+      <c r="N61">
+        <v>91.56</v>
       </c>
       <c r="O61" t="s">
         <v>26</v>
       </c>
       <c r="P61" t="s">
         <v>26</v>
       </c>
       <c r="Q61" t="s">
         <v>26</v>
       </c>
       <c r="R61" t="s">
         <v>26</v>
       </c>
       <c r="S61" t="s">
         <v>26</v>
       </c>
       <c r="T61">
         <v>101.87</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
@@ -5774,60 +5774,60 @@
       <c r="C77" t="s">
         <v>201</v>
       </c>
       <c r="D77">
         <v>2370</v>
       </c>
       <c r="E77" t="s">
         <v>38</v>
       </c>
       <c r="F77" t="s">
         <v>30</v>
       </c>
       <c r="G77" t="s">
         <v>67</v>
       </c>
       <c r="H77">
         <v>3</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77">
         <v>92.81</v>
       </c>
-      <c r="N77" t="s">
-        <v>26</v>
+      <c r="N77">
+        <v>88.15</v>
       </c>
       <c r="O77" t="s">
         <v>26</v>
       </c>
       <c r="P77" t="s">
         <v>26</v>
       </c>
       <c r="Q77" t="s">
         <v>26</v>
       </c>
       <c r="R77" t="s">
         <v>26</v>
       </c>
       <c r="S77" t="s">
         <v>26</v>
       </c>
       <c r="T77">
         <v>92.81</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">