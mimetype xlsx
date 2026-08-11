--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -8,767 +8,764 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="238">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Coppett Hill Race</t>
   </si>
   <si>
     <t>Cwmdu</t>
   </si>
   <si>
     <t xml:space="preserve">Brecon Beacons : Bannau Brycheiniog </t>
   </si>
   <si>
     <t>Pen y Fan</t>
   </si>
   <si>
     <t>Y Domen Fawr</t>
   </si>
   <si>
-    <t>Fan Brycheiniog</t>
+    <t>Fan Fawr</t>
   </si>
   <si>
     <t>Cat's Back / Ras Crib y Garth</t>
   </si>
   <si>
-    <t>Coppett Hill Race (2)</t>
-[...1 lines deleted...]
-  <si>
     <t>Score</t>
   </si>
   <si>
     <t>Wyndham</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Mynydd Du</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
+    <t>Tony</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>Moon</t>
+  </si>
+  <si>
+    <t>Mynyddwyr de Cymru</t>
+  </si>
+  <si>
+    <t>V40</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Hooper</t>
+  </si>
+  <si>
+    <t>Sarn Helen</t>
+  </si>
+  <si>
+    <t>V50</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>TURNER</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Whistance</t>
+  </si>
+  <si>
+    <t>Rhian</t>
+  </si>
+  <si>
+    <t>Probert</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>Poole Runners</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Bristol Up &amp; Runners</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Medcalf</t>
+  </si>
+  <si>
+    <t>San Domenico RC</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Lawson</t>
+  </si>
+  <si>
+    <t>Chepstow Harriers</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Gunner</t>
+  </si>
+  <si>
+    <t>Croft Ambrey RC</t>
+  </si>
+  <si>
+    <t>V60</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Aberdare Valley</t>
+  </si>
+  <si>
+    <t>Cherry</t>
+  </si>
+  <si>
+    <t>Fowler</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Webb</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Stadden</t>
+  </si>
+  <si>
+    <t>Bitton Road Runners</t>
+  </si>
+  <si>
+    <t>Hilary</t>
+  </si>
+  <si>
+    <t>KEOGH</t>
+  </si>
+  <si>
+    <t>Alix</t>
+  </si>
+  <si>
+    <t>Arndt</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>CAMERON</t>
+  </si>
+  <si>
+    <t>WFRA</t>
+  </si>
+  <si>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>PARKER</t>
+  </si>
+  <si>
+    <t>Basingstoke &amp; Mid Hants AC</t>
+  </si>
+  <si>
     <t>NotEnoughCompletedRaces</t>
   </si>
   <si>
-    <t/>
-[...17 lines deleted...]
-    <t>James</t>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Large</t>
+  </si>
+  <si>
+    <t>Westbury Harriers</t>
+  </si>
+  <si>
+    <t>SCRIVENS</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces, NotAMember</t>
   </si>
   <si>
-    <t>PARKER</t>
-[...56 lines deleted...]
-    <t>V60</t>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>Appleby</t>
+  </si>
+  <si>
+    <t>Lliswerry Runners</t>
+  </si>
+  <si>
+    <t>Bethan</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Brecon AC</t>
+  </si>
+  <si>
+    <t>Keith</t>
+  </si>
+  <si>
+    <t>Pontypridd Roadents</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>TAME</t>
+  </si>
+  <si>
+    <t>Poole AC</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>Hepton</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Frost</t>
+  </si>
+  <si>
+    <t>Mercia Fell Runners</t>
+  </si>
+  <si>
+    <t>KNIGHT</t>
+  </si>
+  <si>
+    <t>Swansea Bay OC (SBOC)</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Sowerby</t>
   </si>
   <si>
-    <t>Brecon AC</t>
+    <t>Beverley</t>
+  </si>
+  <si>
+    <t>Tucker</t>
+  </si>
+  <si>
+    <t>NotAMember</t>
   </si>
   <si>
     <t>Jack</t>
   </si>
   <si>
     <t>CAPON</t>
   </si>
   <si>
     <t>Forest of Dean AC</t>
   </si>
   <si>
+    <t>Julie-Ann</t>
+  </si>
+  <si>
+    <t>MOORE</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Farrer</t>
+  </si>
+  <si>
+    <t>Liza</t>
+  </si>
+  <si>
+    <t>Bradshaw</t>
+  </si>
+  <si>
+    <t>Clc Striders</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Jeggo</t>
+  </si>
+  <si>
+    <t>Springfield Striders</t>
+  </si>
+  <si>
     <t>Smart</t>
   </si>
   <si>
     <t>Hereford Couriers</t>
   </si>
   <si>
-    <t>Matthew</t>
-[...19 lines deleted...]
-  <si>
     <t>Mammatt</t>
   </si>
   <si>
     <t>Hereford Tri</t>
   </si>
   <si>
-    <t>Simon</t>
-[...14 lines deleted...]
-    <t>WFRA</t>
+    <t>Sandra</t>
+  </si>
+  <si>
+    <t>HELK</t>
+  </si>
+  <si>
+    <t>Vegan Runners</t>
   </si>
   <si>
     <t>Lottie</t>
   </si>
   <si>
     <t>Milner</t>
   </si>
   <si>
-    <t>Flora</t>
-[...5 lines deleted...]
-    <t>Croft Ambrey RC</t>
+    <t>Edwards</t>
   </si>
   <si>
     <t>Sean</t>
   </si>
   <si>
     <t>GIBBS</t>
   </si>
   <si>
-    <t>Ellie</t>
-[...20 lines deleted...]
-    <t>MOORE</t>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>Lesniak</t>
+  </si>
+  <si>
+    <t>Achilli Ratti AC</t>
+  </si>
+  <si>
+    <t>V70</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Tremblay</t>
+  </si>
+  <si>
+    <t>Huw</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Owain</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers RC</t>
+  </si>
+  <si>
+    <t>Bush</t>
+  </si>
+  <si>
+    <t>Pennine Fell Runners</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>KIENIEWICZ</t>
+  </si>
+  <si>
+    <t>Tomos</t>
+  </si>
+  <si>
+    <t>Phillips</t>
+  </si>
+  <si>
+    <t>CDF</t>
+  </si>
+  <si>
+    <t>Lance</t>
+  </si>
+  <si>
+    <t>TAYLOR</t>
+  </si>
+  <si>
+    <t>Alastair</t>
+  </si>
+  <si>
+    <t>HODGES</t>
+  </si>
+  <si>
+    <t>Cambridge &amp; Coleridge AC</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Ironside</t>
+  </si>
+  <si>
+    <t>Brett</t>
+  </si>
+  <si>
+    <t>Mahoney</t>
+  </si>
+  <si>
+    <t>Cassie</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>CDF Runners</t>
+  </si>
+  <si>
+    <t>Jenny</t>
+  </si>
+  <si>
+    <t>McCall</t>
+  </si>
+  <si>
+    <t>Islwyn RC</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>Priestnall</t>
+  </si>
+  <si>
+    <t>Agnew</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Heath</t>
+  </si>
+  <si>
+    <t>Spirit Of Monmouth</t>
   </si>
   <si>
     <t>Tomas</t>
   </si>
   <si>
-    <t>Black</t>
-[...2 lines deleted...]
-    <t>U23</t>
+    <t>COX</t>
+  </si>
+  <si>
+    <t>Woodier</t>
+  </si>
+  <si>
+    <t>BEARD</t>
+  </si>
+  <si>
+    <t>Dafydd</t>
+  </si>
+  <si>
+    <t>Soloman</t>
+  </si>
+  <si>
+    <t>SMART</t>
+  </si>
+  <si>
+    <t>PINDER</t>
+  </si>
+  <si>
+    <t>Pete</t>
+  </si>
+  <si>
+    <t>GORDON</t>
+  </si>
+  <si>
+    <t>Stephens</t>
+  </si>
+  <si>
+    <t>Monross-Trailblazers</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>Bull</t>
+  </si>
+  <si>
+    <t>Sion</t>
+  </si>
+  <si>
+    <t>Britton</t>
+  </si>
+  <si>
+    <t>Clwb Rhedeg Pontardawe</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Lees</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Duder</t>
+  </si>
+  <si>
+    <t>Lynette</t>
+  </si>
+  <si>
+    <t>Porter</t>
+  </si>
+  <si>
+    <t>Avon Tempo</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>Chamberlain</t>
+  </si>
+  <si>
+    <t>Jeremiah</t>
+  </si>
+  <si>
+    <t>Parc Bryn Bach Running Club</t>
+  </si>
+  <si>
+    <t>Giles</t>
+  </si>
+  <si>
+    <t>BENNETT</t>
+  </si>
+  <si>
+    <t>Gavin</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>GRIFFIN</t>
+  </si>
+  <si>
+    <t>Antoinette</t>
+  </si>
+  <si>
+    <t>Rose</t>
+  </si>
+  <si>
+    <t>Rowland</t>
+  </si>
+  <si>
+    <t>Croucher</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>GWILLIAM</t>
+  </si>
+  <si>
+    <t>Sue</t>
+  </si>
+  <si>
+    <t>Howarth</t>
+  </si>
+  <si>
+    <t>Sweeper</t>
+  </si>
+  <si>
+    <t>Clare</t>
+  </si>
+  <si>
+    <t>Lolly</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Les Croupiers RC</t>
+  </si>
+  <si>
+    <t>Jorge</t>
+  </si>
+  <si>
+    <t>Lander</t>
+  </si>
+  <si>
+    <t>Jacqui</t>
+  </si>
+  <si>
+    <t>Wynds</t>
+  </si>
+  <si>
+    <t>Maskew</t>
+  </si>
+  <si>
+    <t>Wolverhampton &amp; Bilston</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>DEAN</t>
+  </si>
+  <si>
+    <t>Willem</t>
+  </si>
+  <si>
+    <t>van Prooijen</t>
+  </si>
+  <si>
+    <t>Clwydian Range Runners</t>
+  </si>
+  <si>
+    <t>V75</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
-    <t>Ford</t>
-[...425 lines deleted...]
-    <t>ARNOLD</t>
+    <t>Gledson</t>
+  </si>
+  <si>
+    <t>Town and Country Harriers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1105,54 +1102,54 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T98"/>
+  <dimension ref="A1:S94"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1166,5961 +1163,5410 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
         <v>19</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D2">
         <v>1798</v>
       </c>
       <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
         <v>22</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>23</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5</v>
+      </c>
+      <c r="L2">
+        <v>133.77</v>
       </c>
       <c r="M2">
         <v>138.32</v>
       </c>
       <c r="N2">
         <v>124.44</v>
       </c>
-      <c r="O2" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="O2">
+        <v>119.81</v>
+      </c>
+      <c r="P2">
+        <v>143.64</v>
       </c>
       <c r="Q2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S2">
-        <v>133.77</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
+        <v>540.17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D3">
-        <v>514</v>
+        <v>1771</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5</v>
+      </c>
+      <c r="L3">
+        <v>129.19</v>
       </c>
       <c r="M3">
-        <v>129.5</v>
+        <v>126.82</v>
       </c>
       <c r="N3">
-        <v>123.67</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>125.49</v>
+      </c>
+      <c r="O3">
+        <v>117.29</v>
+      </c>
+      <c r="P3">
+        <v>133.47</v>
       </c>
       <c r="Q3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S3">
-        <v>128.82</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
+        <v>514.97</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D4">
-        <v>1771</v>
+        <v>514</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="K4">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>4</v>
+      </c>
+      <c r="L4">
+        <v>128.82</v>
       </c>
       <c r="M4">
-        <v>126.82</v>
+        <v>129.5</v>
       </c>
       <c r="N4">
-        <v>125.49</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>123.67</v>
+      </c>
+      <c r="O4">
+        <v>123.53</v>
       </c>
       <c r="P4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S4">
-        <v>129.19</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
+        <v>505.52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5">
+        <v>2482</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
       </c>
-      <c r="D5">
-[...7 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K5">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5</v>
+      </c>
+      <c r="L5">
+        <v>118.86</v>
       </c>
       <c r="M5">
-        <v>126.23</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>122.75</v>
+      </c>
+      <c r="N5">
+        <v>113.61</v>
+      </c>
+      <c r="O5">
+        <v>116.44</v>
+      </c>
+      <c r="P5">
+        <v>131.48</v>
       </c>
       <c r="Q5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S5">
-        <v>128.3</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
+        <v>489.53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>2482</v>
+        <v>1413</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K6">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5</v>
+      </c>
+      <c r="L6">
+        <v>118.33</v>
       </c>
       <c r="M6">
-        <v>122.75</v>
+        <v>121.4</v>
       </c>
       <c r="N6">
-        <v>113.61</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>109.53</v>
+      </c>
+      <c r="O6">
+        <v>106.3</v>
+      </c>
+      <c r="P6">
+        <v>125.5</v>
       </c>
       <c r="Q6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S6">
-        <v>118.86</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
+        <v>474.76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>1413</v>
+        <v>1184</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K7">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>121.4</v>
+        <v>4</v>
+      </c>
+      <c r="L7">
+        <v>114.94</v>
+      </c>
+      <c r="M7" t="s">
+        <v>24</v>
       </c>
       <c r="N7">
-        <v>109.53</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>110.6</v>
+      </c>
+      <c r="O7">
+        <v>110.16</v>
+      </c>
+      <c r="P7">
+        <v>120.19</v>
       </c>
       <c r="Q7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S7">
-        <v>118.33</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
+        <v>455.89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>1169</v>
+        <v>981</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K8">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>117.63</v>
+        <v>4</v>
+      </c>
+      <c r="L8">
+        <v>111.93</v>
+      </c>
+      <c r="M8" t="s">
+        <v>24</v>
       </c>
       <c r="N8">
-        <v>105.01</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>110.52</v>
+      </c>
+      <c r="O8">
+        <v>110.12</v>
+      </c>
+      <c r="P8">
+        <v>118.54</v>
       </c>
       <c r="Q8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S8">
-        <v>117.76</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
+        <v>451.11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D9">
-        <v>1827</v>
+        <v>1169</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H9">
+        <v>3</v>
+      </c>
+      <c r="I9" t="b">
+        <v>1</v>
+      </c>
+      <c r="J9" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9">
         <v>4</v>
       </c>
-      <c r="I9" t="b">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="L9">
+        <v>117.76</v>
       </c>
       <c r="M9">
-        <v>117.48</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>117.63</v>
+      </c>
+      <c r="N9">
+        <v>105.01</v>
+      </c>
+      <c r="O9">
+        <v>107.61</v>
       </c>
       <c r="P9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S9">
-        <v>116.72</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
+        <v>448.01</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D10">
-        <v>1126</v>
+        <v>1666</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K10">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>5</v>
+      </c>
+      <c r="L10">
+        <v>117.15</v>
       </c>
       <c r="M10">
-        <v>114.11</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>69.04</v>
+      </c>
+      <c r="N10">
+        <v>98.2</v>
+      </c>
+      <c r="O10">
+        <v>105.42</v>
+      </c>
+      <c r="P10">
+        <v>121.25</v>
       </c>
       <c r="Q10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S10">
-        <v>116.03</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
+        <v>442.02</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D11">
-        <v>2459</v>
+        <v>1126</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K11">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>4</v>
+      </c>
+      <c r="L11">
+        <v>116.03</v>
       </c>
       <c r="M11">
-        <v>111.37</v>
+        <v>114.11</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="O11">
+        <v>95.53</v>
+      </c>
+      <c r="P11">
+        <v>114.42</v>
       </c>
       <c r="Q11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S11">
-        <v>110.26</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
+        <v>440.09</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12">
+        <v>1223</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12">
+        <v>6</v>
+      </c>
+      <c r="I12" t="b">
+        <v>1</v>
+      </c>
+      <c r="J12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12">
+        <v>5</v>
+      </c>
+      <c r="L12">
+        <v>98.62</v>
+      </c>
+      <c r="M12">
+        <v>101.47</v>
+      </c>
+      <c r="N12">
+        <v>89.6</v>
+      </c>
+      <c r="O12">
+        <v>103.29</v>
+      </c>
+      <c r="P12">
+        <v>108.96</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>24</v>
+      </c>
+      <c r="R12" t="s">
+        <v>24</v>
+      </c>
+      <c r="S12">
+        <v>412.34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>13</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D13">
+        <v>1506</v>
+      </c>
+      <c r="E13" t="s">
         <v>55</v>
       </c>
-      <c r="D12">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="F13" t="s">
         <v>56</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12">
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13">
+        <v>1</v>
+      </c>
+      <c r="I13" t="b">
+        <v>1</v>
+      </c>
+      <c r="J13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13">
+        <v>5</v>
+      </c>
+      <c r="L13">
+        <v>84.81</v>
+      </c>
+      <c r="M13">
+        <v>87.4</v>
+      </c>
+      <c r="N13">
+        <v>77.83</v>
+      </c>
+      <c r="O13">
+        <v>80.81</v>
+      </c>
+      <c r="P13">
+        <v>92.38</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S13">
+        <v>345.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14">
+        <v>1827</v>
+      </c>
+      <c r="E14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14">
+        <v>4</v>
+      </c>
+      <c r="I14" t="b">
+        <v>1</v>
+      </c>
+      <c r="J14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14">
+        <v>3</v>
+      </c>
+      <c r="L14">
+        <v>116.72</v>
+      </c>
+      <c r="M14">
+        <v>117.48</v>
+      </c>
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+      <c r="O14">
+        <v>92.78</v>
+      </c>
+      <c r="P14" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>24</v>
+      </c>
+      <c r="R14" t="s">
+        <v>24</v>
+      </c>
+      <c r="S14">
+        <v>326.98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15">
+        <v>1446</v>
+      </c>
+      <c r="E15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15">
         <v>2</v>
       </c>
-      <c r="I12" t="b">
-[...181 lines deleted...]
-      </c>
       <c r="I15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
-      <c r="L15" t="s">
-        <v>26</v>
+      <c r="L15">
+        <v>97.86</v>
       </c>
       <c r="M15">
-        <v>101.47</v>
-[...2 lines deleted...]
-        <v>89.6</v>
+        <v>101.4</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
       </c>
       <c r="O15" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="P15">
+        <v>106.17</v>
       </c>
       <c r="Q15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S15">
-        <v>98.62</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
+        <v>305.43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16">
+        <v>2459</v>
+      </c>
+      <c r="E16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16">
+        <v>1</v>
+      </c>
+      <c r="I16" t="b">
+        <v>1</v>
+      </c>
+      <c r="J16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16">
+        <v>3</v>
+      </c>
+      <c r="L16">
+        <v>110.26</v>
+      </c>
+      <c r="M16">
+        <v>111.37</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+      <c r="O16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P16">
+        <v>71.65</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R16" t="s">
+        <v>24</v>
+      </c>
+      <c r="S16">
+        <v>293.28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>18</v>
+      </c>
+      <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
         <v>65</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D17">
+        <v>1171</v>
+      </c>
+      <c r="E17" t="s">
         <v>66</v>
       </c>
-      <c r="D16">
-[...8 lines deleted...]
-      <c r="G16" t="s">
+      <c r="F17" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17">
+        <v>3</v>
+      </c>
+      <c r="I17" t="b">
+        <v>1</v>
+      </c>
+      <c r="J17" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17">
+        <v>3</v>
+      </c>
+      <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17">
+        <v>82.73</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+      <c r="O17">
+        <v>89.47</v>
+      </c>
+      <c r="P17">
+        <v>93.44</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>24</v>
+      </c>
+      <c r="R17" t="s">
+        <v>24</v>
+      </c>
+      <c r="S17">
+        <v>265.64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
       </c>
-      <c r="H16">
-[...8 lines deleted...]
-      <c r="K16">
+      <c r="C18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18">
+        <v>2118</v>
+      </c>
+      <c r="E18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18">
         <v>2</v>
       </c>
-      <c r="L16" t="s">
-[...110 lines deleted...]
-      </c>
       <c r="I18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
+        <v>24</v>
+      </c>
+      <c r="N18">
+        <v>86.92</v>
+      </c>
+      <c r="O18">
+        <v>86.08</v>
+      </c>
+      <c r="P18">
+        <v>92.08</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>24</v>
+      </c>
+      <c r="R18" t="s">
+        <v>24</v>
+      </c>
+      <c r="S18">
+        <v>265.08</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>21</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19">
+        <v>2370</v>
+      </c>
+      <c r="E19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19">
+        <v>1</v>
+      </c>
+      <c r="I19" t="b">
+        <v>1</v>
+      </c>
+      <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19">
+        <v>3</v>
+      </c>
+      <c r="L19" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19">
+        <v>92.81</v>
+      </c>
+      <c r="N19">
+        <v>88.15</v>
+      </c>
+      <c r="O19">
+        <v>78.76</v>
+      </c>
+      <c r="P19" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>24</v>
+      </c>
+      <c r="R19" t="s">
+        <v>24</v>
+      </c>
+      <c r="S19">
+        <v>259.72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>22</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20">
+        <v>2130</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20">
+        <v>7</v>
+      </c>
+      <c r="I20" t="b">
+        <v>1</v>
+      </c>
+      <c r="J20" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20">
+        <v>3</v>
+      </c>
+      <c r="L20">
+        <v>94.84</v>
+      </c>
+      <c r="M20">
+        <v>85.37</v>
+      </c>
+      <c r="N20" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20">
+        <v>79.39</v>
+      </c>
+      <c r="P20" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>24</v>
+      </c>
+      <c r="R20" t="s">
+        <v>24</v>
+      </c>
+      <c r="S20">
+        <v>259.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A21">
         <v>26</v>
       </c>
-      <c r="M18">
-[...28 lines deleted...]
-      <c r="B19" t="s">
+      <c r="B21" t="s">
         <v>74</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="D19">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="D21">
+        <v>250</v>
+      </c>
+      <c r="E21" t="s">
         <v>76</v>
       </c>
-      <c r="F19" t="s">
-[...119 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G21" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="H21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
-      <c r="L21" t="s">
-        <v>26</v>
+      <c r="L21">
+        <v>75.98</v>
       </c>
       <c r="M21">
-        <v>87.4</v>
-[...2 lines deleted...]
-        <v>77.83</v>
+        <v>71.85</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
       </c>
       <c r="O21" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="P21">
+        <v>71.68</v>
       </c>
       <c r="Q21" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R21" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S21">
-        <v>84.81</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
+        <v>219.51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>77</v>
+      </c>
+      <c r="D22">
+        <v>2534</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="F22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" t="s">
         <v>23</v>
       </c>
-      <c r="G22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
-      <c r="L22" t="s">
-        <v>26</v>
+      <c r="L22">
+        <v>128.3</v>
       </c>
       <c r="M22">
-        <v>81.06</v>
+        <v>126.23</v>
       </c>
       <c r="N22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S22">
-        <v>87.97</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:20" x14ac:dyDescent="0.25">
+        <v>254.53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23">
+        <v>31</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" t="s">
         <v>22</v>
       </c>
-      <c r="B23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="H23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I23" t="b">
         <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23">
+        <v>122.84</v>
       </c>
       <c r="O23" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="P23">
+        <v>126.5</v>
       </c>
       <c r="Q23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S23">
-        <v>75.98</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:20" x14ac:dyDescent="0.25">
+        <v>249.34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24">
+        <v>32</v>
+      </c>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H24">
         <v>5</v>
       </c>
       <c r="I24" t="b">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K24">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="L24">
+        <v>113.7</v>
       </c>
       <c r="M24" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="N24">
+        <v>125.6</v>
       </c>
       <c r="O24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S24">
-        <v>141.79</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
+        <v>239.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="F25" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H25">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M25">
+        <v>121.97</v>
+      </c>
+      <c r="N25">
+        <v>113.21</v>
+      </c>
+      <c r="O25" t="s">
+        <v>24</v>
+      </c>
+      <c r="P25" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>24</v>
+      </c>
+      <c r="R25" t="s">
+        <v>24</v>
+      </c>
+      <c r="S25">
+        <v>235.18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>34</v>
+      </c>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26">
+        <v>1753</v>
+      </c>
+      <c r="E26" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26">
+        <v>2</v>
+      </c>
+      <c r="I26" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26" t="s">
+        <v>79</v>
+      </c>
+      <c r="K26">
+        <v>2</v>
+      </c>
+      <c r="L26" t="s">
+        <v>24</v>
+      </c>
+      <c r="M26" t="s">
+        <v>24</v>
+      </c>
+      <c r="N26">
+        <v>117.51</v>
+      </c>
+      <c r="O26">
+        <v>115.3</v>
+      </c>
+      <c r="P26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>24</v>
+      </c>
+      <c r="R26" t="s">
+        <v>24</v>
+      </c>
+      <c r="S26">
+        <v>232.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>35</v>
+      </c>
+      <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27">
+        <v>1591</v>
+      </c>
+      <c r="E27" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27">
+        <v>9</v>
+      </c>
+      <c r="I27" t="b">
+        <v>0</v>
+      </c>
+      <c r="J27" t="s">
+        <v>79</v>
+      </c>
+      <c r="K27">
+        <v>2</v>
+      </c>
+      <c r="L27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" t="s">
+        <v>24</v>
+      </c>
+      <c r="N27">
+        <v>115.32</v>
+      </c>
+      <c r="O27">
+        <v>117.2</v>
+      </c>
+      <c r="P27" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>24</v>
+      </c>
+      <c r="R27" t="s">
+        <v>24</v>
+      </c>
+      <c r="S27">
+        <v>232.52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>36</v>
+      </c>
+      <c r="B28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" t="s">
         <v>26</v>
       </c>
-      <c r="M25">
-[...40 lines deleted...]
-      <c r="F26" t="s">
+      <c r="D28">
+        <v>1894</v>
+      </c>
+      <c r="E28" t="s">
         <v>94</v>
       </c>
-      <c r="G26" t="s">
-[...46 lines deleted...]
-      <c r="B27" t="s">
+      <c r="F28" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" t="s">
+        <v>23</v>
+      </c>
+      <c r="H28">
+        <v>10</v>
+      </c>
+      <c r="I28" t="b">
+        <v>0</v>
+      </c>
+      <c r="J28" t="s">
+        <v>79</v>
+      </c>
+      <c r="K28">
+        <v>2</v>
+      </c>
+      <c r="L28" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28">
+        <v>120.69</v>
+      </c>
+      <c r="N28" t="s">
+        <v>24</v>
+      </c>
+      <c r="O28">
+        <v>106.34</v>
+      </c>
+      <c r="P28" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>24</v>
+      </c>
+      <c r="R28" t="s">
+        <v>24</v>
+      </c>
+      <c r="S28">
+        <v>227.03</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>38</v>
+      </c>
+      <c r="B29" t="s">
         <v>95</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C29" t="s">
         <v>96</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="E29" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" t="s">
         <v>22</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G29" t="s">
         <v>23</v>
       </c>
-      <c r="G27" t="s">
-[...2 lines deleted...]
-      <c r="H27">
+      <c r="H29">
+        <v>7</v>
+      </c>
+      <c r="I29" t="b">
+        <v>0</v>
+      </c>
+      <c r="J29" t="s">
+        <v>84</v>
+      </c>
+      <c r="K29">
+        <v>2</v>
+      </c>
+      <c r="L29" t="s">
+        <v>24</v>
+      </c>
+      <c r="M29" t="s">
+        <v>24</v>
+      </c>
+      <c r="N29">
+        <v>115.29</v>
+      </c>
+      <c r="O29">
+        <v>105.31</v>
+      </c>
+      <c r="P29" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>24</v>
+      </c>
+      <c r="R29" t="s">
+        <v>24</v>
+      </c>
+      <c r="S29">
+        <v>220.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>39</v>
+      </c>
+      <c r="B30" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30">
+        <v>1093</v>
+      </c>
+      <c r="E30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30">
         <v>6</v>
       </c>
-      <c r="I27" t="b">
-[...52 lines deleted...]
-      <c r="F28" t="s">
+      <c r="I30" t="b">
+        <v>0</v>
+      </c>
+      <c r="J30" t="s">
+        <v>79</v>
+      </c>
+      <c r="K30">
+        <v>2</v>
+      </c>
+      <c r="L30" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30">
+        <v>115.13</v>
+      </c>
+      <c r="N30" t="s">
+        <v>24</v>
+      </c>
+      <c r="O30">
+        <v>105.35</v>
+      </c>
+      <c r="P30" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>24</v>
+      </c>
+      <c r="R30" t="s">
+        <v>24</v>
+      </c>
+      <c r="S30">
+        <v>220.48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>41</v>
+      </c>
+      <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31">
+        <v>2317</v>
+      </c>
+      <c r="E31" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" t="s">
         <v>23</v>
       </c>
-      <c r="G28" t="s">
-[...111 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H31">
+        <v>12</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31" t="s">
+        <v>79</v>
+      </c>
+      <c r="K31">
+        <v>2</v>
+      </c>
+      <c r="L31" t="s">
+        <v>24</v>
+      </c>
+      <c r="M31" t="s">
+        <v>24</v>
+      </c>
+      <c r="N31">
+        <v>101.08</v>
+      </c>
+      <c r="O31">
+        <v>116.8</v>
+      </c>
+      <c r="P31" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>24</v>
+      </c>
+      <c r="R31" t="s">
+        <v>24</v>
+      </c>
+      <c r="S31">
+        <v>217.88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>42</v>
+      </c>
+      <c r="B32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" t="s">
         <v>103</v>
       </c>
-      <c r="E30" t="s">
-[...55 lines deleted...]
-      <c r="C31" t="s">
+      <c r="E32" t="s">
         <v>104</v>
-      </c>
-[...60 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H32">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I32" t="b">
         <v>0</v>
       </c>
       <c r="J32" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L32" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M32" t="s">
+        <v>24</v>
+      </c>
+      <c r="N32">
+        <v>106.72</v>
+      </c>
+      <c r="O32">
+        <v>106.15</v>
       </c>
       <c r="P32" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q32" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R32" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="S32">
+        <v>212.87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>106</v>
+      </c>
+      <c r="D33">
+        <v>949</v>
       </c>
       <c r="E33" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="F33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G33" t="s">
         <v>23</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K33">
         <v>2</v>
       </c>
-      <c r="L33" t="s">
-        <v>26</v>
+      <c r="L33">
+        <v>108.97</v>
       </c>
       <c r="M33">
-        <v>121.97</v>
-[...2 lines deleted...]
-        <v>113.21</v>
+        <v>103.38</v>
+      </c>
+      <c r="N33" t="s">
+        <v>24</v>
       </c>
       <c r="O33" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P33" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q33" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R33" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="34" spans="1:20" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="S33">
+        <v>212.35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B34" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" t="s">
+        <v>108</v>
+      </c>
+      <c r="D34">
+        <v>1011</v>
+      </c>
+      <c r="E34" t="s">
+        <v>21</v>
+      </c>
+      <c r="F34" t="s">
+        <v>34</v>
+      </c>
+      <c r="G34" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34">
+        <v>3</v>
+      </c>
+      <c r="I34" t="b">
+        <v>0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>109</v>
+      </c>
+      <c r="K34">
+        <v>3</v>
+      </c>
+      <c r="L34" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34">
+        <v>67.99</v>
+      </c>
+      <c r="N34" t="s">
+        <v>24</v>
+      </c>
+      <c r="O34">
+        <v>67.85</v>
+      </c>
+      <c r="P34">
+        <v>73.71</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>24</v>
+      </c>
+      <c r="R34" t="s">
+        <v>24</v>
+      </c>
+      <c r="S34">
+        <v>209.55</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>45</v>
+      </c>
+      <c r="B35" t="s">
+        <v>110</v>
+      </c>
+      <c r="C35" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" t="s">
         <v>112</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34" t="s">
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" t="s">
+        <v>23</v>
+      </c>
+      <c r="H35">
+        <v>8</v>
+      </c>
+      <c r="I35" t="b">
+        <v>0</v>
+      </c>
+      <c r="J35" t="s">
+        <v>84</v>
+      </c>
+      <c r="K35">
+        <v>2</v>
+      </c>
+      <c r="L35">
+        <v>104.99</v>
+      </c>
+      <c r="M35">
+        <v>103.74</v>
+      </c>
+      <c r="N35" t="s">
+        <v>24</v>
+      </c>
+      <c r="O35" t="s">
+        <v>24</v>
+      </c>
+      <c r="P35" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>24</v>
+      </c>
+      <c r="R35" t="s">
+        <v>24</v>
+      </c>
+      <c r="S35">
+        <v>208.73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>46</v>
+      </c>
+      <c r="B36" t="s">
         <v>113</v>
       </c>
-      <c r="F34" t="s">
-[...46 lines deleted...]
-      <c r="A35">
+      <c r="C36" t="s">
+        <v>114</v>
+      </c>
+      <c r="E36" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" t="s">
         <v>34</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="G36" t="s">
+        <v>41</v>
+      </c>
+      <c r="H36">
+        <v>4</v>
+      </c>
+      <c r="I36" t="b">
+        <v>0</v>
+      </c>
+      <c r="J36" t="s">
+        <v>109</v>
+      </c>
+      <c r="K36">
+        <v>3</v>
+      </c>
+      <c r="L36">
+        <v>72.47</v>
+      </c>
+      <c r="M36">
+        <v>69.02</v>
+      </c>
+      <c r="N36" t="s">
+        <v>24</v>
+      </c>
+      <c r="O36" t="s">
+        <v>24</v>
+      </c>
+      <c r="P36">
+        <v>66.82</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R36" t="s">
+        <v>24</v>
+      </c>
+      <c r="S36">
+        <v>208.31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>48</v>
+      </c>
+      <c r="B37" t="s">
         <v>115</v>
       </c>
-      <c r="E35" t="s">
-[...2 lines deleted...]
-      <c r="F35" t="s">
+      <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37">
+        <v>1809</v>
+      </c>
+      <c r="E37" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G37" t="s">
         <v>23</v>
       </c>
-      <c r="G35" t="s">
-[...49 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H37">
+        <v>9</v>
+      </c>
+      <c r="I37" t="b">
+        <v>0</v>
+      </c>
+      <c r="J37" t="s">
+        <v>79</v>
+      </c>
+      <c r="K37">
+        <v>2</v>
+      </c>
+      <c r="L37" t="s">
+        <v>24</v>
+      </c>
+      <c r="M37">
+        <v>106.44</v>
+      </c>
+      <c r="N37" t="s">
+        <v>24</v>
+      </c>
+      <c r="O37">
+        <v>101.44</v>
+      </c>
+      <c r="P37" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>24</v>
+      </c>
+      <c r="R37" t="s">
+        <v>24</v>
+      </c>
+      <c r="S37">
+        <v>207.88</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>49</v>
+      </c>
+      <c r="B38" t="s">
         <v>117</v>
       </c>
-      <c r="E36" t="s">
+      <c r="C38" t="s">
         <v>118</v>
       </c>
-      <c r="F36" t="s">
-[...49 lines deleted...]
-      <c r="B37" t="s">
+      <c r="D38">
+        <v>2344</v>
+      </c>
+      <c r="E38" t="s">
         <v>119</v>
-      </c>
-[...69 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
       <c r="G38" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="H38">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I38" t="b">
         <v>0</v>
       </c>
       <c r="J38" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="K38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L38" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M38" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="N38">
+        <v>105.3</v>
+      </c>
+      <c r="O38">
+        <v>102.09</v>
       </c>
       <c r="P38" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q38" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R38" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S38">
-        <v>115.61</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:20" x14ac:dyDescent="0.25">
+        <v>207.39</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="B39" t="s">
+        <v>120</v>
+      </c>
+      <c r="C39" t="s">
+        <v>121</v>
+      </c>
+      <c r="D39">
+        <v>701</v>
+      </c>
+      <c r="E39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39" t="s">
+        <v>56</v>
+      </c>
+      <c r="G39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H39">
+        <v>6</v>
+      </c>
+      <c r="I39" t="b">
+        <v>0</v>
+      </c>
+      <c r="J39" t="s">
+        <v>79</v>
+      </c>
+      <c r="K39">
+        <v>2</v>
+      </c>
+      <c r="L39" t="s">
+        <v>24</v>
+      </c>
+      <c r="M39">
+        <v>106.2</v>
+      </c>
+      <c r="N39" t="s">
+        <v>24</v>
+      </c>
+      <c r="O39">
+        <v>99.56</v>
+      </c>
+      <c r="P39" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>24</v>
+      </c>
+      <c r="R39" t="s">
+        <v>24</v>
+      </c>
+      <c r="S39">
+        <v>205.76</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>51</v>
+      </c>
+      <c r="B40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C40" t="s">
         <v>123</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D40">
+        <v>1646</v>
+      </c>
+      <c r="E40" t="s">
         <v>124</v>
       </c>
-      <c r="D39">
-[...66 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="G40" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H40">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K40">
         <v>2</v>
       </c>
-      <c r="L40" t="s">
-[...6 lines deleted...]
-        <v>110.6</v>
+      <c r="L40">
+        <v>106.16</v>
+      </c>
+      <c r="M40">
+        <v>98.11</v>
+      </c>
+      <c r="N40" t="s">
+        <v>24</v>
       </c>
       <c r="O40" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P40" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q40" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R40" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S40">
-        <v>114.94</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:20" x14ac:dyDescent="0.25">
+        <v>204.27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B41" t="s">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="C41" t="s">
+        <v>125</v>
+      </c>
+      <c r="E41" t="s">
         <v>126</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" t="s">
         <v>23</v>
       </c>
-      <c r="G41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
-      <c r="L41" t="s">
-[...6 lines deleted...]
-        <v>125.6</v>
+      <c r="L41">
+        <v>99.36</v>
+      </c>
+      <c r="M41">
+        <v>94.68</v>
+      </c>
+      <c r="N41" t="s">
+        <v>24</v>
       </c>
       <c r="O41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S41">
-        <v>113.7</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:20" x14ac:dyDescent="0.25">
+        <v>194.04</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42">
-        <v>2343</v>
+        <v>2549</v>
       </c>
       <c r="E42" t="s">
-        <v>29</v>
+        <v>129</v>
       </c>
       <c r="F42" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G42" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="H42">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L42" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M42">
+        <v>101.87</v>
+      </c>
+      <c r="N42">
+        <v>91.56</v>
       </c>
       <c r="O42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S42">
-        <v>113.13</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:20" x14ac:dyDescent="0.25">
+        <v>193.43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="B43" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="C43" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>2487</v>
+        <v>131</v>
       </c>
       <c r="E43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43" t="s">
         <v>22</v>
       </c>
-      <c r="F43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="H43">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="I43" t="b">
         <v>0</v>
       </c>
       <c r="J43" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K43">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="L43">
+        <v>86.74</v>
+      </c>
+      <c r="M43">
+        <v>87.65</v>
       </c>
       <c r="N43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S43">
-        <v>112.69</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:20" x14ac:dyDescent="0.25">
+        <v>174.39</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="C44" t="s">
-        <v>131</v>
+        <v>132</v>
+      </c>
+      <c r="D44">
+        <v>2350</v>
       </c>
       <c r="E44" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H44">
         <v>10</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K44">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L44" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M44" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="N44">
+        <v>86.4</v>
+      </c>
+      <c r="O44">
+        <v>86.3</v>
       </c>
       <c r="P44" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q44" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R44" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S44">
-        <v>112.37</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:20" x14ac:dyDescent="0.25">
+        <v>172.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" t="s">
         <v>134</v>
       </c>
-      <c r="D45">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" t="s">
         <v>22</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H45">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K45">
         <v>2</v>
       </c>
-      <c r="L45" t="s">
-[...6 lines deleted...]
-        <v>110.52</v>
+      <c r="L45">
+        <v>87.97</v>
+      </c>
+      <c r="M45">
+        <v>81.06</v>
+      </c>
+      <c r="N45" t="s">
+        <v>24</v>
       </c>
       <c r="O45" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P45" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q45" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R45" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S45">
-        <v>111.93</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:20" x14ac:dyDescent="0.25">
+        <v>169.03</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46">
-        <v>2187</v>
+        <v>757</v>
       </c>
       <c r="E46" t="s">
         <v>137</v>
       </c>
       <c r="F46" t="s">
+        <v>138</v>
+      </c>
+      <c r="G46" t="s">
+        <v>23</v>
+      </c>
+      <c r="H46">
+        <v>2</v>
+      </c>
+      <c r="I46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J46" t="s">
+        <v>79</v>
+      </c>
+      <c r="K46">
+        <v>2</v>
+      </c>
+      <c r="L46" t="s">
+        <v>24</v>
+      </c>
+      <c r="M46" t="s">
+        <v>24</v>
+      </c>
+      <c r="N46">
+        <v>76.47</v>
+      </c>
+      <c r="O46">
+        <v>73.4</v>
+      </c>
+      <c r="P46" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>24</v>
+      </c>
+      <c r="R46" t="s">
+        <v>24</v>
+      </c>
+      <c r="S46">
+        <v>149.87</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>69</v>
+      </c>
+      <c r="B47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" t="s">
+        <v>140</v>
+      </c>
+      <c r="D47">
+        <v>2077</v>
+      </c>
+      <c r="E47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47">
+        <v>17</v>
+      </c>
+      <c r="I47" t="b">
+        <v>0</v>
+      </c>
+      <c r="J47" t="s">
+        <v>79</v>
+      </c>
+      <c r="K47">
+        <v>1</v>
+      </c>
+      <c r="L47" t="s">
+        <v>24</v>
+      </c>
+      <c r="M47" t="s">
+        <v>24</v>
+      </c>
+      <c r="N47" t="s">
+        <v>24</v>
+      </c>
+      <c r="O47" t="s">
+        <v>24</v>
+      </c>
+      <c r="P47">
+        <v>141.49</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>24</v>
+      </c>
+      <c r="R47" t="s">
+        <v>24</v>
+      </c>
+      <c r="S47">
+        <v>141.49</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>74</v>
+      </c>
+      <c r="B48" t="s">
+        <v>141</v>
+      </c>
+      <c r="C48" t="s">
+        <v>142</v>
+      </c>
+      <c r="E48" t="s">
+        <v>94</v>
+      </c>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48">
+        <v>21</v>
+      </c>
+      <c r="I48" t="b">
+        <v>0</v>
+      </c>
+      <c r="J48" t="s">
+        <v>84</v>
+      </c>
+      <c r="K48">
+        <v>1</v>
+      </c>
+      <c r="L48" t="s">
+        <v>24</v>
+      </c>
+      <c r="M48" t="s">
+        <v>24</v>
+      </c>
+      <c r="N48">
+        <v>133.83</v>
+      </c>
+      <c r="O48" t="s">
+        <v>24</v>
+      </c>
+      <c r="P48" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>24</v>
+      </c>
+      <c r="R48" t="s">
+        <v>24</v>
+      </c>
+      <c r="S48">
+        <v>133.83</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>86</v>
+      </c>
+      <c r="B49" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" t="s">
+        <v>144</v>
+      </c>
+      <c r="D49">
+        <v>1633</v>
+      </c>
+      <c r="E49" t="s">
+        <v>76</v>
+      </c>
+      <c r="F49" t="s">
         <v>30</v>
       </c>
-      <c r="G46" t="s">
-[...182 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>23</v>
       </c>
-      <c r="G49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M49" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="N49">
+        <v>125.04</v>
       </c>
       <c r="O49" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P49" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q49" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R49" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S49">
-        <v>109.04</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:20" x14ac:dyDescent="0.25">
+        <v>125.04</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="C50" t="s">
         <v>145</v>
       </c>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>22</v>
+        <v>146</v>
       </c>
       <c r="F50" t="s">
         <v>30</v>
       </c>
       <c r="G50" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>106.44</v>
+        <v>24</v>
+      </c>
+      <c r="M50" t="s">
+        <v>24</v>
       </c>
       <c r="N50" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O50" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="P50">
+        <v>123.71</v>
       </c>
       <c r="Q50" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R50" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:20" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="S50">
+        <v>123.71</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>35</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
-      <c r="D51">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="F51" t="s">
         <v>30</v>
       </c>
       <c r="G51" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I51" t="b">
         <v>0</v>
       </c>
       <c r="J51" t="s">
+        <v>84</v>
+      </c>
+      <c r="K51">
+        <v>1</v>
+      </c>
+      <c r="L51" t="s">
+        <v>24</v>
+      </c>
+      <c r="M51">
+        <v>123.08</v>
+      </c>
+      <c r="N51" t="s">
+        <v>24</v>
+      </c>
+      <c r="O51" t="s">
+        <v>24</v>
+      </c>
+      <c r="P51" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>24</v>
+      </c>
+      <c r="R51" t="s">
+        <v>24</v>
+      </c>
+      <c r="S51">
+        <v>123.08</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>92</v>
+      </c>
+      <c r="B52" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" t="s">
+        <v>150</v>
+      </c>
+      <c r="E52" t="s">
+        <v>102</v>
+      </c>
+      <c r="F52" t="s">
+        <v>30</v>
+      </c>
+      <c r="G52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52">
+        <v>16</v>
+      </c>
+      <c r="I52" t="b">
+        <v>0</v>
+      </c>
+      <c r="J52" t="s">
+        <v>84</v>
+      </c>
+      <c r="K52">
+        <v>1</v>
+      </c>
+      <c r="L52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M52">
+        <v>122.1</v>
+      </c>
+      <c r="N52" t="s">
+        <v>24</v>
+      </c>
+      <c r="O52" t="s">
+        <v>24</v>
+      </c>
+      <c r="P52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>24</v>
+      </c>
+      <c r="R52" t="s">
+        <v>24</v>
+      </c>
+      <c r="S52">
+        <v>122.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>93</v>
+      </c>
+      <c r="B53" t="s">
+        <v>151</v>
+      </c>
+      <c r="C53" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" t="s">
+        <v>153</v>
+      </c>
+      <c r="F53" t="s">
+        <v>30</v>
+      </c>
+      <c r="G53" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53">
+        <v>17</v>
+      </c>
+      <c r="I53" t="b">
+        <v>0</v>
+      </c>
+      <c r="J53" t="s">
+        <v>84</v>
+      </c>
+      <c r="K53">
+        <v>1</v>
+      </c>
+      <c r="L53" t="s">
+        <v>24</v>
+      </c>
+      <c r="M53" t="s">
+        <v>24</v>
+      </c>
+      <c r="N53" t="s">
+        <v>24</v>
+      </c>
+      <c r="O53" t="s">
+        <v>24</v>
+      </c>
+      <c r="P53">
+        <v>121.74</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>24</v>
+      </c>
+      <c r="R53" t="s">
+        <v>24</v>
+      </c>
+      <c r="S53">
+        <v>121.74</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>96</v>
+      </c>
+      <c r="B54" t="s">
+        <v>154</v>
+      </c>
+      <c r="C54" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54">
+        <v>28</v>
+      </c>
+      <c r="I54" t="b">
+        <v>0</v>
+      </c>
+      <c r="J54" t="s">
+        <v>84</v>
+      </c>
+      <c r="K54">
+        <v>1</v>
+      </c>
+      <c r="L54" t="s">
+        <v>24</v>
+      </c>
+      <c r="M54">
+        <v>119.41</v>
+      </c>
+      <c r="N54" t="s">
+        <v>24</v>
+      </c>
+      <c r="O54" t="s">
+        <v>24</v>
+      </c>
+      <c r="P54" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>24</v>
+      </c>
+      <c r="R54" t="s">
+        <v>24</v>
+      </c>
+      <c r="S54">
+        <v>119.41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>97</v>
+      </c>
+      <c r="B55" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" t="s">
+        <v>158</v>
+      </c>
+      <c r="F55" t="s">
+        <v>30</v>
+      </c>
+      <c r="G55" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55">
+        <v>19</v>
+      </c>
+      <c r="I55" t="b">
+        <v>0</v>
+      </c>
+      <c r="J55" t="s">
+        <v>84</v>
+      </c>
+      <c r="K55">
+        <v>1</v>
+      </c>
+      <c r="L55" t="s">
+        <v>24</v>
+      </c>
+      <c r="M55">
+        <v>118.32</v>
+      </c>
+      <c r="N55" t="s">
+        <v>24</v>
+      </c>
+      <c r="O55" t="s">
+        <v>24</v>
+      </c>
+      <c r="P55" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>24</v>
+      </c>
+      <c r="R55" t="s">
+        <v>24</v>
+      </c>
+      <c r="S55">
+        <v>118.32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>100</v>
+      </c>
+      <c r="B56" t="s">
+        <v>159</v>
+      </c>
+      <c r="C56" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56">
+        <v>1131</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" t="s">
+        <v>41</v>
+      </c>
+      <c r="H56">
+        <v>7</v>
+      </c>
+      <c r="I56" t="b">
+        <v>0</v>
+      </c>
+      <c r="J56" t="s">
+        <v>79</v>
+      </c>
+      <c r="K56">
+        <v>1</v>
+      </c>
+      <c r="L56" t="s">
+        <v>24</v>
+      </c>
+      <c r="M56">
+        <v>116.33</v>
+      </c>
+      <c r="N56" t="s">
+        <v>24</v>
+      </c>
+      <c r="O56" t="s">
+        <v>24</v>
+      </c>
+      <c r="P56" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>24</v>
+      </c>
+      <c r="R56" t="s">
+        <v>24</v>
+      </c>
+      <c r="S56">
+        <v>116.33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>104</v>
+      </c>
+      <c r="B57" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57">
+        <v>1580</v>
+      </c>
+      <c r="E57" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57">
+        <v>32</v>
+      </c>
+      <c r="I57" t="b">
+        <v>0</v>
+      </c>
+      <c r="J57" t="s">
+        <v>79</v>
+      </c>
+      <c r="K57">
+        <v>1</v>
+      </c>
+      <c r="L57" t="s">
+        <v>24</v>
+      </c>
+      <c r="M57" t="s">
+        <v>24</v>
+      </c>
+      <c r="N57">
+        <v>114.11</v>
+      </c>
+      <c r="O57" t="s">
+        <v>24</v>
+      </c>
+      <c r="P57" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>24</v>
+      </c>
+      <c r="R57" t="s">
+        <v>24</v>
+      </c>
+      <c r="S57">
+        <v>114.11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>110</v>
+      </c>
+      <c r="B58" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" t="s">
+        <v>165</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" t="s">
+        <v>41</v>
+      </c>
+      <c r="H58">
+        <v>8</v>
+      </c>
+      <c r="I58" t="b">
+        <v>0</v>
+      </c>
+      <c r="J58" t="s">
+        <v>84</v>
+      </c>
+      <c r="K58">
+        <v>1</v>
+      </c>
+      <c r="L58" t="s">
+        <v>24</v>
+      </c>
+      <c r="M58" t="s">
+        <v>24</v>
+      </c>
+      <c r="N58" t="s">
+        <v>24</v>
+      </c>
+      <c r="O58" t="s">
+        <v>24</v>
+      </c>
+      <c r="P58">
+        <v>112.22</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>24</v>
+      </c>
+      <c r="R58" t="s">
+        <v>24</v>
+      </c>
+      <c r="S58">
+        <v>112.22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>114</v>
+      </c>
+      <c r="B59" t="s">
+        <v>166</v>
+      </c>
+      <c r="C59" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" t="s">
+        <v>168</v>
+      </c>
+      <c r="F59" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" t="s">
+        <v>41</v>
+      </c>
+      <c r="H59">
+        <v>9</v>
+      </c>
+      <c r="I59" t="b">
+        <v>0</v>
+      </c>
+      <c r="J59" t="s">
+        <v>84</v>
+      </c>
+      <c r="K59">
+        <v>1</v>
+      </c>
+      <c r="L59" t="s">
+        <v>24</v>
+      </c>
+      <c r="M59" t="s">
+        <v>24</v>
+      </c>
+      <c r="N59" t="s">
+        <v>24</v>
+      </c>
+      <c r="O59" t="s">
+        <v>24</v>
+      </c>
+      <c r="P59">
+        <v>110.75</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>24</v>
+      </c>
+      <c r="R59" t="s">
+        <v>24</v>
+      </c>
+      <c r="S59">
+        <v>110.75</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>126</v>
+      </c>
+      <c r="B60" t="s">
+        <v>169</v>
+      </c>
+      <c r="C60" t="s">
+        <v>170</v>
+      </c>
+      <c r="D60">
+        <v>1744</v>
+      </c>
+      <c r="E60" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" t="s">
+        <v>56</v>
+      </c>
+      <c r="G60" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60">
+        <v>11</v>
+      </c>
+      <c r="I60" t="b">
+        <v>0</v>
+      </c>
+      <c r="J60" t="s">
+        <v>84</v>
+      </c>
+      <c r="K60">
+        <v>1</v>
+      </c>
+      <c r="L60" t="s">
+        <v>24</v>
+      </c>
+      <c r="M60" t="s">
+        <v>24</v>
+      </c>
+      <c r="N60" t="s">
+        <v>24</v>
+      </c>
+      <c r="O60" t="s">
+        <v>24</v>
+      </c>
+      <c r="P60">
+        <v>105.86</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>24</v>
+      </c>
+      <c r="R60" t="s">
+        <v>24</v>
+      </c>
+      <c r="S60">
+        <v>105.86</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>128</v>
+      </c>
+      <c r="B61" t="s">
+        <v>71</v>
+      </c>
+      <c r="C61" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" t="s">
+        <v>102</v>
+      </c>
+      <c r="F61" t="s">
+        <v>34</v>
+      </c>
+      <c r="G61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61">
+        <v>21</v>
+      </c>
+      <c r="I61" t="b">
+        <v>0</v>
+      </c>
+      <c r="J61" t="s">
+        <v>84</v>
+      </c>
+      <c r="K61">
+        <v>1</v>
+      </c>
+      <c r="L61" t="s">
+        <v>24</v>
+      </c>
+      <c r="M61">
+        <v>104.81</v>
+      </c>
+      <c r="N61" t="s">
+        <v>24</v>
+      </c>
+      <c r="O61" t="s">
+        <v>24</v>
+      </c>
+      <c r="P61" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>24</v>
+      </c>
+      <c r="R61" t="s">
+        <v>24</v>
+      </c>
+      <c r="S61">
+        <v>104.81</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>133</v>
+      </c>
+      <c r="B62" t="s">
+        <v>172</v>
+      </c>
+      <c r="C62" t="s">
+        <v>173</v>
+      </c>
+      <c r="E62" t="s">
+        <v>153</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" t="s">
+        <v>41</v>
+      </c>
+      <c r="H62">
+        <v>13</v>
+      </c>
+      <c r="I62" t="b">
+        <v>0</v>
+      </c>
+      <c r="J62" t="s">
+        <v>84</v>
+      </c>
+      <c r="K62">
+        <v>1</v>
+      </c>
+      <c r="L62" t="s">
+        <v>24</v>
+      </c>
+      <c r="M62" t="s">
+        <v>24</v>
+      </c>
+      <c r="N62" t="s">
+        <v>24</v>
+      </c>
+      <c r="O62" t="s">
+        <v>24</v>
+      </c>
+      <c r="P62">
+        <v>103.92</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>24</v>
+      </c>
+      <c r="R62" t="s">
+        <v>24</v>
+      </c>
+      <c r="S62">
+        <v>103.92</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>134</v>
+      </c>
+      <c r="B63" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" t="s">
+        <v>175</v>
+      </c>
+      <c r="E63" t="s">
+        <v>176</v>
+      </c>
+      <c r="F63" t="s">
+        <v>56</v>
+      </c>
+      <c r="G63" t="s">
+        <v>41</v>
+      </c>
+      <c r="H63">
+        <v>5</v>
+      </c>
+      <c r="I63" t="b">
+        <v>0</v>
+      </c>
+      <c r="J63" t="s">
+        <v>84</v>
+      </c>
+      <c r="K63">
+        <v>1</v>
+      </c>
+      <c r="L63" t="s">
+        <v>24</v>
+      </c>
+      <c r="M63" t="s">
+        <v>24</v>
+      </c>
+      <c r="N63" t="s">
+        <v>24</v>
+      </c>
+      <c r="O63" t="s">
+        <v>24</v>
+      </c>
+      <c r="P63">
+        <v>103.84</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>24</v>
+      </c>
+      <c r="R63" t="s">
+        <v>24</v>
+      </c>
+      <c r="S63">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>136</v>
+      </c>
+      <c r="B64" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64" t="s">
+        <v>178</v>
+      </c>
+      <c r="E64" t="s">
+        <v>165</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64">
+        <v>42</v>
+      </c>
+      <c r="I64" t="b">
+        <v>0</v>
+      </c>
+      <c r="J64" t="s">
+        <v>84</v>
+      </c>
+      <c r="K64">
+        <v>1</v>
+      </c>
+      <c r="L64" t="s">
+        <v>24</v>
+      </c>
+      <c r="M64" t="s">
+        <v>24</v>
+      </c>
+      <c r="N64" t="s">
+        <v>24</v>
+      </c>
+      <c r="O64" t="s">
+        <v>24</v>
+      </c>
+      <c r="P64">
+        <v>103.32</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>24</v>
+      </c>
+      <c r="R64" t="s">
+        <v>24</v>
+      </c>
+      <c r="S64">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>138</v>
+      </c>
+      <c r="B65" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65" t="s">
+        <v>179</v>
+      </c>
+      <c r="D65">
+        <v>1003</v>
+      </c>
+      <c r="E65" t="s">
+        <v>21</v>
+      </c>
+      <c r="F65" t="s">
+        <v>30</v>
+      </c>
+      <c r="G65" t="s">
+        <v>23</v>
+      </c>
+      <c r="H65">
         <v>25</v>
       </c>
-      <c r="K51">
-[...2 lines deleted...]
-      <c r="L51" t="s">
+      <c r="I65" t="b">
+        <v>0</v>
+      </c>
+      <c r="J65" t="s">
+        <v>79</v>
+      </c>
+      <c r="K65">
+        <v>1</v>
+      </c>
+      <c r="L65" t="s">
+        <v>24</v>
+      </c>
+      <c r="M65">
+        <v>102.69</v>
+      </c>
+      <c r="N65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P65" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S65">
+        <v>102.69</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>141</v>
+      </c>
+      <c r="B66" t="s">
+        <v>135</v>
+      </c>
+      <c r="C66" t="s">
+        <v>180</v>
+      </c>
+      <c r="E66" t="s">
+        <v>102</v>
+      </c>
+      <c r="F66" t="s">
+        <v>56</v>
+      </c>
+      <c r="G66" t="s">
+        <v>23</v>
+      </c>
+      <c r="H66">
+        <v>13</v>
+      </c>
+      <c r="I66" t="b">
+        <v>0</v>
+      </c>
+      <c r="J66" t="s">
+        <v>84</v>
+      </c>
+      <c r="K66">
+        <v>1</v>
+      </c>
+      <c r="L66" t="s">
+        <v>24</v>
+      </c>
+      <c r="M66">
+        <v>101.63</v>
+      </c>
+      <c r="N66" t="s">
+        <v>24</v>
+      </c>
+      <c r="O66" t="s">
+        <v>24</v>
+      </c>
+      <c r="P66" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>24</v>
+      </c>
+      <c r="R66" t="s">
+        <v>24</v>
+      </c>
+      <c r="S66">
+        <v>101.63</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>142</v>
+      </c>
+      <c r="B67" t="s">
+        <v>181</v>
+      </c>
+      <c r="C67" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67">
+        <v>1759</v>
+      </c>
+      <c r="E67" t="s">
+        <v>76</v>
+      </c>
+      <c r="F67" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67">
         <v>26</v>
       </c>
-      <c r="M51" t="s">
-[...31 lines deleted...]
-      <c r="C52" t="s">
+      <c r="I67" t="b">
+        <v>0</v>
+      </c>
+      <c r="J67" t="s">
+        <v>79</v>
+      </c>
+      <c r="K67">
+        <v>1</v>
+      </c>
+      <c r="L67" t="s">
+        <v>24</v>
+      </c>
+      <c r="M67" t="s">
+        <v>24</v>
+      </c>
+      <c r="N67">
+        <v>101.1</v>
+      </c>
+      <c r="O67" t="s">
+        <v>24</v>
+      </c>
+      <c r="P67" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>24</v>
+      </c>
+      <c r="R67" t="s">
+        <v>24</v>
+      </c>
+      <c r="S67">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>144</v>
+      </c>
+      <c r="B68" t="s">
+        <v>182</v>
+      </c>
+      <c r="C68" t="s">
+        <v>183</v>
+      </c>
+      <c r="E68" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" t="s">
+        <v>23</v>
+      </c>
+      <c r="H68">
+        <v>44</v>
+      </c>
+      <c r="I68" t="b">
+        <v>0</v>
+      </c>
+      <c r="J68" t="s">
+        <v>84</v>
+      </c>
+      <c r="K68">
+        <v>1</v>
+      </c>
+      <c r="L68" t="s">
+        <v>24</v>
+      </c>
+      <c r="M68">
+        <v>100.75</v>
+      </c>
+      <c r="N68" t="s">
+        <v>24</v>
+      </c>
+      <c r="O68" t="s">
+        <v>24</v>
+      </c>
+      <c r="P68" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>24</v>
+      </c>
+      <c r="R68" t="s">
+        <v>24</v>
+      </c>
+      <c r="S68">
+        <v>100.75</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>146</v>
+      </c>
+      <c r="B69" t="s">
+        <v>110</v>
+      </c>
+      <c r="C69" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" t="s">
+        <v>24</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" t="s">
+        <v>23</v>
+      </c>
+      <c r="H69">
+        <v>46</v>
+      </c>
+      <c r="I69" t="b">
+        <v>0</v>
+      </c>
+      <c r="J69" t="s">
+        <v>84</v>
+      </c>
+      <c r="K69">
+        <v>1</v>
+      </c>
+      <c r="L69" t="s">
+        <v>24</v>
+      </c>
+      <c r="M69">
+        <v>100.55</v>
+      </c>
+      <c r="N69" t="s">
+        <v>24</v>
+      </c>
+      <c r="O69" t="s">
+        <v>24</v>
+      </c>
+      <c r="P69" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>24</v>
+      </c>
+      <c r="R69" t="s">
+        <v>24</v>
+      </c>
+      <c r="S69">
+        <v>100.55</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A70">
         <v>148</v>
       </c>
-      <c r="D52">
-[...120 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B70" t="s">
+        <v>185</v>
+      </c>
+      <c r="C70" t="s">
+        <v>186</v>
+      </c>
+      <c r="D70">
+        <v>2108</v>
+      </c>
+      <c r="E70" t="s">
+        <v>24</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70">
+        <v>47</v>
+      </c>
+      <c r="I70" t="b">
+        <v>0</v>
+      </c>
+      <c r="J70" t="s">
+        <v>84</v>
+      </c>
+      <c r="K70">
+        <v>1</v>
+      </c>
+      <c r="L70" t="s">
+        <v>24</v>
+      </c>
+      <c r="M70" t="s">
+        <v>24</v>
+      </c>
+      <c r="N70">
+        <v>99.58</v>
+      </c>
+      <c r="O70" t="s">
+        <v>24</v>
+      </c>
+      <c r="P70" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>24</v>
+      </c>
+      <c r="R70" t="s">
+        <v>24</v>
+      </c>
+      <c r="S70">
+        <v>99.58</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A71">
         <v>153</v>
       </c>
-      <c r="E54" t="s">
-[...1016 lines deleted...]
-      </c>
       <c r="B71" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="C71" t="s">
         <v>187</v>
       </c>
+      <c r="D71">
+        <v>907</v>
+      </c>
       <c r="E71" t="s">
         <v>188</v>
       </c>
       <c r="F71" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H71">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M71">
+        <v>98.52</v>
       </c>
       <c r="N71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S71">
-        <v>95.58</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:20" x14ac:dyDescent="0.25">
+        <v>98.52</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="B72" t="s">
-        <v>51</v>
+        <v>189</v>
       </c>
       <c r="C72" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E72" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F72" t="s">
+        <v>30</v>
+      </c>
+      <c r="G72" t="s">
+        <v>41</v>
+      </c>
+      <c r="H72">
+        <v>5</v>
+      </c>
+      <c r="I72" t="b">
+        <v>0</v>
+      </c>
+      <c r="J72" t="s">
+        <v>84</v>
+      </c>
+      <c r="K72">
+        <v>1</v>
+      </c>
+      <c r="L72" t="s">
+        <v>24</v>
+      </c>
+      <c r="M72" t="s">
+        <v>24</v>
+      </c>
+      <c r="N72">
+        <v>96.24</v>
+      </c>
+      <c r="O72" t="s">
+        <v>24</v>
+      </c>
+      <c r="P72" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>24</v>
+      </c>
+      <c r="R72" t="s">
+        <v>24</v>
+      </c>
+      <c r="S72">
+        <v>96.24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>161</v>
+      </c>
+      <c r="B73" t="s">
+        <v>191</v>
+      </c>
+      <c r="C73" t="s">
+        <v>192</v>
+      </c>
+      <c r="D73">
+        <v>1834</v>
+      </c>
+      <c r="E73" t="s">
+        <v>193</v>
+      </c>
+      <c r="F73" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" t="s">
         <v>23</v>
       </c>
-      <c r="G72" t="s">
-[...58 lines deleted...]
-      <c r="F73" t="s">
+      <c r="H73">
+        <v>50</v>
+      </c>
+      <c r="I73" t="b">
+        <v>0</v>
+      </c>
+      <c r="J73" t="s">
+        <v>84</v>
+      </c>
+      <c r="K73">
+        <v>1</v>
+      </c>
+      <c r="L73" t="s">
+        <v>24</v>
+      </c>
+      <c r="M73" t="s">
+        <v>24</v>
+      </c>
+      <c r="N73">
+        <v>95.32</v>
+      </c>
+      <c r="O73" t="s">
+        <v>24</v>
+      </c>
+      <c r="P73" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>24</v>
+      </c>
+      <c r="R73" t="s">
+        <v>24</v>
+      </c>
+      <c r="S73">
+        <v>95.32</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>165</v>
+      </c>
+      <c r="B74" t="s">
+        <v>194</v>
+      </c>
+      <c r="C74" t="s">
+        <v>195</v>
+      </c>
+      <c r="D74">
+        <v>2517</v>
+      </c>
+      <c r="E74" t="s">
+        <v>24</v>
+      </c>
+      <c r="F74" t="s">
+        <v>30</v>
+      </c>
+      <c r="G74" t="s">
         <v>23</v>
       </c>
-      <c r="G73" t="s">
-[...2 lines deleted...]
-      <c r="H73">
+      <c r="H74">
+        <v>27</v>
+      </c>
+      <c r="I74" t="b">
+        <v>0</v>
+      </c>
+      <c r="J74" t="s">
+        <v>79</v>
+      </c>
+      <c r="K74">
+        <v>1</v>
+      </c>
+      <c r="L74" t="s">
+        <v>24</v>
+      </c>
+      <c r="M74" t="s">
+        <v>24</v>
+      </c>
+      <c r="N74">
+        <v>94.77</v>
+      </c>
+      <c r="O74" t="s">
+        <v>24</v>
+      </c>
+      <c r="P74" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>24</v>
+      </c>
+      <c r="R74" t="s">
+        <v>24</v>
+      </c>
+      <c r="S74">
+        <v>94.77</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>167</v>
+      </c>
+      <c r="B75" t="s">
+        <v>196</v>
+      </c>
+      <c r="C75" t="s">
+        <v>197</v>
+      </c>
+      <c r="E75" t="s">
+        <v>52</v>
+      </c>
+      <c r="F75" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" t="s">
+        <v>41</v>
+      </c>
+      <c r="H75">
         <v>6</v>
       </c>
-      <c r="I73" t="b">
-[...122 lines deleted...]
-      </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M75">
+        <v>94.05</v>
       </c>
       <c r="N75" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O75" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P75" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q75" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R75" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S75">
-        <v>94.78</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:20" x14ac:dyDescent="0.25">
+        <v>94.05</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76">
-        <v>75</v>
+        <v>168</v>
       </c>
       <c r="B76" t="s">
         <v>198</v>
       </c>
       <c r="C76" t="s">
         <v>199</v>
       </c>
       <c r="E76" t="s">
-        <v>64</v>
+        <v>200</v>
       </c>
       <c r="F76" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="G76" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="H76">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>94.05</v>
+        <v>24</v>
+      </c>
+      <c r="M76" t="s">
+        <v>24</v>
       </c>
       <c r="N76" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O76" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="P76">
+        <v>93.9</v>
       </c>
       <c r="Q76" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R76" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:20" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="S76">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="B77" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C77" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2370</v>
+        <v>202</v>
       </c>
       <c r="E77" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F77" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G77" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H77">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L77" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>92.81</v>
+        <v>24</v>
+      </c>
+      <c r="M77" t="s">
+        <v>24</v>
       </c>
       <c r="N77">
-        <v>88.15</v>
+        <v>90.69</v>
       </c>
       <c r="O77" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P77" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q77" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R77" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:20" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="S77">
+        <v>90.69</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A78">
-        <v>77</v>
+        <v>177</v>
       </c>
       <c r="B78" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="C78" t="s">
         <v>203</v>
       </c>
       <c r="D78">
-        <v>2210</v>
+        <v>1653</v>
       </c>
       <c r="E78" t="s">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="F78" t="s">
+        <v>34</v>
+      </c>
+      <c r="G78" t="s">
+        <v>41</v>
+      </c>
+      <c r="H78">
+        <v>9</v>
+      </c>
+      <c r="I78" t="b">
+        <v>0</v>
+      </c>
+      <c r="J78" t="s">
+        <v>84</v>
+      </c>
+      <c r="K78">
+        <v>1</v>
+      </c>
+      <c r="L78" t="s">
+        <v>24</v>
+      </c>
+      <c r="M78" t="s">
+        <v>24</v>
+      </c>
+      <c r="N78">
+        <v>89.56</v>
+      </c>
+      <c r="O78" t="s">
+        <v>24</v>
+      </c>
+      <c r="P78" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>24</v>
+      </c>
+      <c r="R78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S78">
+        <v>89.56</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>183</v>
+      </c>
+      <c r="B79" t="s">
+        <v>205</v>
+      </c>
+      <c r="C79" t="s">
+        <v>206</v>
+      </c>
+      <c r="E79" t="s">
+        <v>24</v>
+      </c>
+      <c r="F79" t="s">
+        <v>34</v>
+      </c>
+      <c r="G79" t="s">
         <v>23</v>
       </c>
-      <c r="G78" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="H79">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M79">
+        <v>87.53</v>
       </c>
       <c r="N79" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O79" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P79" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q79" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R79" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S79">
-        <v>90.38</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:20" x14ac:dyDescent="0.25">
+        <v>87.53</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A80">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>207</v>
       </c>
       <c r="C80" t="s">
+        <v>95</v>
+      </c>
+      <c r="E80" t="s">
+        <v>24</v>
+      </c>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80">
+        <v>51</v>
+      </c>
+      <c r="I80" t="b">
+        <v>0</v>
+      </c>
+      <c r="J80" t="s">
+        <v>84</v>
+      </c>
+      <c r="K80">
+        <v>1</v>
+      </c>
+      <c r="L80" t="s">
+        <v>24</v>
+      </c>
+      <c r="M80" t="s">
+        <v>24</v>
+      </c>
+      <c r="N80">
+        <v>86.74</v>
+      </c>
+      <c r="O80" t="s">
+        <v>24</v>
+      </c>
+      <c r="P80" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>24</v>
+      </c>
+      <c r="R80" t="s">
+        <v>24</v>
+      </c>
+      <c r="S80">
+        <v>86.74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>187</v>
+      </c>
+      <c r="B81" t="s">
+        <v>208</v>
+      </c>
+      <c r="C81" t="s">
+        <v>209</v>
+      </c>
+      <c r="E81" t="s">
+        <v>112</v>
+      </c>
+      <c r="F81" t="s">
+        <v>138</v>
+      </c>
+      <c r="G81" t="s">
+        <v>23</v>
+      </c>
+      <c r="H81">
+        <v>4</v>
+      </c>
+      <c r="I81" t="b">
+        <v>0</v>
+      </c>
+      <c r="J81" t="s">
+        <v>84</v>
+      </c>
+      <c r="K81">
+        <v>1</v>
+      </c>
+      <c r="L81" t="s">
+        <v>24</v>
+      </c>
+      <c r="M81">
+        <v>84.46</v>
+      </c>
+      <c r="N81" t="s">
+        <v>24</v>
+      </c>
+      <c r="O81" t="s">
+        <v>24</v>
+      </c>
+      <c r="P81" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>24</v>
+      </c>
+      <c r="R81" t="s">
+        <v>24</v>
+      </c>
+      <c r="S81">
+        <v>84.46</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>188</v>
+      </c>
+      <c r="B82" t="s">
+        <v>210</v>
+      </c>
+      <c r="C82" t="s">
+        <v>211</v>
+      </c>
+      <c r="E82" t="s">
+        <v>87</v>
+      </c>
+      <c r="F82" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" t="s">
         <v>41</v>
       </c>
-      <c r="E80" t="s">
-[...120 lines deleted...]
-      <c r="E82" t="s">
+      <c r="H82">
+        <v>17</v>
+      </c>
+      <c r="I82" t="b">
+        <v>0</v>
+      </c>
+      <c r="J82" t="s">
+        <v>84</v>
+      </c>
+      <c r="K82">
+        <v>1</v>
+      </c>
+      <c r="L82" t="s">
+        <v>24</v>
+      </c>
+      <c r="M82" t="s">
+        <v>24</v>
+      </c>
+      <c r="N82">
+        <v>83.93</v>
+      </c>
+      <c r="O82" t="s">
+        <v>24</v>
+      </c>
+      <c r="P82" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>24</v>
+      </c>
+      <c r="R82" t="s">
+        <v>24</v>
+      </c>
+      <c r="S82">
+        <v>83.93</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>189</v>
+      </c>
+      <c r="B83" t="s">
+        <v>110</v>
+      </c>
+      <c r="C83" t="s">
+        <v>212</v>
+      </c>
+      <c r="E83" t="s">
+        <v>87</v>
+      </c>
+      <c r="F83" t="s">
         <v>22</v>
       </c>
-      <c r="F82" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="G83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H83">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="M83" t="s">
+        <v>24</v>
+      </c>
+      <c r="N83">
+        <v>83.92</v>
       </c>
       <c r="O83" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P83" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q83" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R83" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:20" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="S83">
+        <v>83.92</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="B84" t="s">
-        <v>212</v>
+        <v>149</v>
       </c>
       <c r="C84" t="s">
         <v>213</v>
       </c>
-      <c r="D84">
-[...1 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F84" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G84" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H84">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M84" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="N84">
+        <v>83.54</v>
       </c>
       <c r="O84" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P84" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q84" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R84" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S84">
-        <v>87.22</v>
-[...5 lines deleted...]
-    <row r="85" spans="1:20" x14ac:dyDescent="0.25">
+        <v>83.54</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>84</v>
+        <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>214</v>
       </c>
       <c r="C85" t="s">
         <v>215</v>
       </c>
       <c r="D85">
-        <v>1957</v>
+        <v>2458</v>
       </c>
       <c r="E85" t="s">
+        <v>112</v>
+      </c>
+      <c r="F85" t="s">
+        <v>30</v>
+      </c>
+      <c r="G85" t="s">
+        <v>41</v>
+      </c>
+      <c r="H85">
+        <v>7</v>
+      </c>
+      <c r="I85" t="b">
+        <v>0</v>
+      </c>
+      <c r="J85" t="s">
+        <v>79</v>
+      </c>
+      <c r="K85">
+        <v>1</v>
+      </c>
+      <c r="L85" t="s">
+        <v>24</v>
+      </c>
+      <c r="M85" t="s">
+        <v>24</v>
+      </c>
+      <c r="N85" t="s">
+        <v>24</v>
+      </c>
+      <c r="O85" t="s">
+        <v>24</v>
+      </c>
+      <c r="P85">
+        <v>82.47</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>24</v>
+      </c>
+      <c r="R85" t="s">
+        <v>24</v>
+      </c>
+      <c r="S85">
+        <v>82.47</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>198</v>
+      </c>
+      <c r="B86" t="s">
+        <v>216</v>
+      </c>
+      <c r="C86" t="s">
+        <v>217</v>
+      </c>
+      <c r="D86">
+        <v>748</v>
+      </c>
+      <c r="E86" t="s">
+        <v>102</v>
+      </c>
+      <c r="F86" t="s">
+        <v>56</v>
+      </c>
+      <c r="G86" t="s">
+        <v>41</v>
+      </c>
+      <c r="H86">
+        <v>10</v>
+      </c>
+      <c r="I86" t="b">
+        <v>0</v>
+      </c>
+      <c r="J86" t="s">
+        <v>79</v>
+      </c>
+      <c r="K86">
+        <v>1</v>
+      </c>
+      <c r="L86" t="s">
+        <v>24</v>
+      </c>
+      <c r="M86">
+        <v>80.73</v>
+      </c>
+      <c r="N86" t="s">
+        <v>24</v>
+      </c>
+      <c r="O86" t="s">
+        <v>24</v>
+      </c>
+      <c r="P86" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>24</v>
+      </c>
+      <c r="R86" t="s">
+        <v>24</v>
+      </c>
+      <c r="S86">
+        <v>80.73</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>206</v>
+      </c>
+      <c r="B87" t="s">
+        <v>218</v>
+      </c>
+      <c r="C87" t="s">
+        <v>219</v>
+      </c>
+      <c r="E87" t="s">
+        <v>24</v>
+      </c>
+      <c r="F87" t="s">
         <v>22</v>
       </c>
-      <c r="F85" t="s">
-[...117 lines deleted...]
-      <c r="E87" t="s">
+      <c r="G87" t="s">
+        <v>41</v>
+      </c>
+      <c r="H87">
+        <v>20</v>
+      </c>
+      <c r="I87" t="b">
+        <v>0</v>
+      </c>
+      <c r="J87" t="s">
+        <v>84</v>
+      </c>
+      <c r="K87">
+        <v>1</v>
+      </c>
+      <c r="L87" t="s">
+        <v>24</v>
+      </c>
+      <c r="M87" t="s">
+        <v>24</v>
+      </c>
+      <c r="N87">
+        <v>76.47</v>
+      </c>
+      <c r="O87" t="s">
+        <v>24</v>
+      </c>
+      <c r="P87" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>24</v>
+      </c>
+      <c r="R87" t="s">
+        <v>24</v>
+      </c>
+      <c r="S87">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>207</v>
+      </c>
+      <c r="B88" t="s">
+        <v>220</v>
+      </c>
+      <c r="C88" t="s">
+        <v>221</v>
+      </c>
+      <c r="E88" t="s">
+        <v>222</v>
+      </c>
+      <c r="F88" t="s">
+        <v>34</v>
+      </c>
+      <c r="G88" t="s">
+        <v>41</v>
+      </c>
+      <c r="H88">
+        <v>13</v>
+      </c>
+      <c r="I88" t="b">
+        <v>0</v>
+      </c>
+      <c r="J88" t="s">
+        <v>84</v>
+      </c>
+      <c r="K88">
+        <v>1</v>
+      </c>
+      <c r="L88" t="s">
+        <v>24</v>
+      </c>
+      <c r="M88" t="s">
+        <v>24</v>
+      </c>
+      <c r="N88" t="s">
+        <v>24</v>
+      </c>
+      <c r="O88" t="s">
+        <v>24</v>
+      </c>
+      <c r="P88">
+        <v>76.25</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>24</v>
+      </c>
+      <c r="R88" t="s">
+        <v>24</v>
+      </c>
+      <c r="S88">
+        <v>76.25</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>212</v>
+      </c>
+      <c r="B89" t="s">
+        <v>223</v>
+      </c>
+      <c r="C89" t="s">
+        <v>224</v>
+      </c>
+      <c r="E89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" t="s">
+        <v>22</v>
+      </c>
+      <c r="G89" t="s">
+        <v>23</v>
+      </c>
+      <c r="H89">
+        <v>56</v>
+      </c>
+      <c r="I89" t="b">
+        <v>0</v>
+      </c>
+      <c r="J89" t="s">
+        <v>84</v>
+      </c>
+      <c r="K89">
+        <v>1</v>
+      </c>
+      <c r="L89" t="s">
+        <v>24</v>
+      </c>
+      <c r="M89" t="s">
+        <v>24</v>
+      </c>
+      <c r="N89" t="s">
+        <v>24</v>
+      </c>
+      <c r="O89" t="s">
+        <v>24</v>
+      </c>
+      <c r="P89">
+        <v>69.26</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>24</v>
+      </c>
+      <c r="R89" t="s">
+        <v>24</v>
+      </c>
+      <c r="S89">
+        <v>69.26</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>214</v>
+      </c>
+      <c r="B90" t="s">
+        <v>225</v>
+      </c>
+      <c r="C90" t="s">
+        <v>226</v>
+      </c>
+      <c r="D90">
+        <v>2462</v>
+      </c>
+      <c r="E90" t="s">
+        <v>112</v>
+      </c>
+      <c r="F90" t="s">
+        <v>138</v>
+      </c>
+      <c r="G90" t="s">
+        <v>41</v>
+      </c>
+      <c r="H90">
+        <v>2</v>
+      </c>
+      <c r="I90" t="b">
+        <v>0</v>
+      </c>
+      <c r="J90" t="s">
+        <v>79</v>
+      </c>
+      <c r="K90">
+        <v>1</v>
+      </c>
+      <c r="L90" t="s">
+        <v>24</v>
+      </c>
+      <c r="M90" t="s">
+        <v>24</v>
+      </c>
+      <c r="N90" t="s">
+        <v>24</v>
+      </c>
+      <c r="O90" t="s">
+        <v>24</v>
+      </c>
+      <c r="P90">
+        <v>63.55</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>24</v>
+      </c>
+      <c r="R90" t="s">
+        <v>24</v>
+      </c>
+      <c r="S90">
+        <v>63.55</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>218</v>
+      </c>
+      <c r="B91" t="s">
+        <v>45</v>
+      </c>
+      <c r="C91" t="s">
+        <v>227</v>
+      </c>
+      <c r="E91" t="s">
+        <v>228</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" t="s">
+        <v>23</v>
+      </c>
+      <c r="H91">
+        <v>57</v>
+      </c>
+      <c r="I91" t="b">
+        <v>0</v>
+      </c>
+      <c r="J91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K91">
+        <v>1</v>
+      </c>
+      <c r="L91" t="s">
+        <v>24</v>
+      </c>
+      <c r="M91" t="s">
+        <v>24</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91" t="s">
+        <v>24</v>
+      </c>
+      <c r="P91" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>24</v>
+      </c>
+      <c r="R91" t="s">
+        <v>24</v>
+      </c>
+      <c r="S91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>219</v>
+      </c>
+      <c r="B92" t="s">
+        <v>229</v>
+      </c>
+      <c r="C92" t="s">
+        <v>230</v>
+      </c>
+      <c r="E92" t="s">
+        <v>73</v>
+      </c>
+      <c r="F92" t="s">
+        <v>34</v>
+      </c>
+      <c r="G92" t="s">
+        <v>23</v>
+      </c>
+      <c r="H92">
         <v>35</v>
       </c>
-      <c r="F87" t="s">
-[...64 lines deleted...]
-      <c r="H88">
+      <c r="I92" t="b">
+        <v>0</v>
+      </c>
+      <c r="J92" t="s">
+        <v>84</v>
+      </c>
+      <c r="K92">
+        <v>1</v>
+      </c>
+      <c r="L92" t="s">
+        <v>24</v>
+      </c>
+      <c r="M92" t="s">
+        <v>24</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>24</v>
+      </c>
+      <c r="P92" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>24</v>
+      </c>
+      <c r="R92" t="s">
+        <v>24</v>
+      </c>
+      <c r="S92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>221</v>
+      </c>
+      <c r="B93" t="s">
+        <v>231</v>
+      </c>
+      <c r="C93" t="s">
+        <v>232</v>
+      </c>
+      <c r="D93">
+        <v>548</v>
+      </c>
+      <c r="E93" t="s">
+        <v>233</v>
+      </c>
+      <c r="F93" t="s">
+        <v>234</v>
+      </c>
+      <c r="G93" t="s">
+        <v>23</v>
+      </c>
+      <c r="H93">
         <v>2</v>
       </c>
-      <c r="I88" t="b">
-[...49 lines deleted...]
-      <c r="E89" t="s">
+      <c r="I93" t="b">
+        <v>0</v>
+      </c>
+      <c r="J93" t="s">
+        <v>79</v>
+      </c>
+      <c r="K93">
+        <v>1</v>
+      </c>
+      <c r="L93" t="s">
+        <v>24</v>
+      </c>
+      <c r="M93" t="s">
+        <v>24</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+      <c r="O93" t="s">
+        <v>24</v>
+      </c>
+      <c r="P93" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>24</v>
+      </c>
+      <c r="R93" t="s">
+        <v>24</v>
+      </c>
+      <c r="S93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A94">
         <v>222</v>
       </c>
-      <c r="F89" t="s">
-[...293 lines deleted...]
-      </c>
       <c r="B94" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C94" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>1662</v>
+        <v>236</v>
       </c>
       <c r="E94" t="s">
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="F94" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G94" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H94">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>24</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
       </c>
       <c r="O94" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P94" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q94" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R94" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S94">
-        <v>79.27</v>
-[...244 lines deleted...]
-        <v>60.63</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">