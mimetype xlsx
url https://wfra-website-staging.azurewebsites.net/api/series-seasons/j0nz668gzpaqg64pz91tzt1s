--- v3 (2026-08-11)
+++ v4 (2026-09-26)
@@ -854,133 +854,133 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>2384</v>
+        <v>513</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>156.87</v>
       </c>
       <c r="M2">
         <v>156.87</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>155.5</v>
       </c>
       <c r="M3">
         <v>155.5</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4">
-        <v>2585</v>
+        <v>360</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>151.65</v>
       </c>
@@ -1015,51 +1015,51 @@
       </c>
       <c r="J5" t="s">
         <v>18</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>151.58</v>
       </c>
       <c r="M5">
         <v>151.58</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6">
-        <v>1695</v>
+        <v>503</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
         <v>4</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>18</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>147.92</v>
       </c>
@@ -1179,256 +1179,256 @@
       </c>
       <c r="J9" t="s">
         <v>18</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>140.86</v>
       </c>
       <c r="M9">
         <v>140.86</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>18</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10">
         <v>140.18</v>
       </c>
       <c r="M10">
         <v>140.18</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>44</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>18</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>134.9</v>
       </c>
       <c r="M11">
         <v>134.9</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12">
-        <v>2502</v>
+        <v>169</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>3</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>18</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>134.22</v>
       </c>
       <c r="M12">
         <v>134.22</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13">
-        <v>1650</v>
+        <v>205</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>18</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>133.04</v>
       </c>
       <c r="M13">
         <v>133.04</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>18</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
         <v>132.71</v>
       </c>
       <c r="M14">
         <v>132.71</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15">
-        <v>2540</v>
+        <v>442</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>18</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
         <v>132.43</v>
       </c>
@@ -1466,92 +1466,92 @@
       </c>
       <c r="J16" t="s">
         <v>18</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>132.38</v>
       </c>
       <c r="M16">
         <v>132.38</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>18</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>132.21</v>
       </c>
       <c r="M17">
         <v>132.21</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18">
-        <v>403</v>
+        <v>310</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
         <v>4</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>18</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>130.91</v>
       </c>
@@ -1589,297 +1589,297 @@
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>130.75</v>
       </c>
       <c r="M19">
         <v>130.75</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>8</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>18</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
         <v>130.64</v>
       </c>
       <c r="M20">
         <v>130.64</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21">
-        <v>2546</v>
+        <v>457</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>6</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>130.27</v>
       </c>
       <c r="M21">
         <v>130.27</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22">
-        <v>2385</v>
+        <v>476</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>73</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>18</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>129.27</v>
       </c>
       <c r="M22">
         <v>129.27</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>9</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>18</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>129.21</v>
       </c>
       <c r="M23">
         <v>129.21</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>76</v>
       </c>
       <c r="D24">
-        <v>2564</v>
+        <v>536</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24">
         <v>7</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>18</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>126.7</v>
       </c>
       <c r="M24">
         <v>126.7</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>18</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>124.71</v>
       </c>
       <c r="M25">
         <v>124.71</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26">
-        <v>1788</v>
+        <v>540</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>73</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>18</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
         <v>123.7</v>
       </c>
@@ -1917,92 +1917,92 @@
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>123.36</v>
       </c>
       <c r="M27">
         <v>123.36</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" t="s">
         <v>84</v>
       </c>
       <c r="D28">
-        <v>2387</v>
+        <v>575</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>73</v>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>122.41</v>
       </c>
       <c r="M28">
         <v>122.41</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" t="s">
         <v>87</v>
       </c>
       <c r="D29">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E29" t="s">
         <v>88</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>8</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>122.27</v>
       </c>
@@ -2150,50 +2150,53 @@
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>91</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>92.88</v>
       </c>
       <c r="M33">
         <v>92.88</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
+      <c r="D34">
+        <v>583</v>
+      </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
         <v>99</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>15</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>91</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>91.71</v>
       </c>
       <c r="M34">
@@ -2264,50 +2267,53 @@
         <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>91</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>87.79</v>
       </c>
       <c r="M36">
         <v>87.79</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>26</v>
       </c>
+      <c r="D37">
+        <v>609</v>
+      </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>37</v>
       </c>
       <c r="I37" t="b">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>91</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>136.69</v>
       </c>
       <c r="M37">
@@ -2531,51 +2537,51 @@
       </c>
       <c r="J43" t="s">
         <v>91</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>82.18</v>
       </c>
       <c r="M43">
         <v>82.18</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>157</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>2361</v>
+        <v>586</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>73</v>
       </c>
       <c r="H44">
         <v>10</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>91</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>81.48</v>
       </c>
@@ -2648,51 +2654,51 @@
       </c>
       <c r="J46" t="s">
         <v>91</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>75.99</v>
       </c>
       <c r="M46">
         <v>75.99</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>160</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" t="s">
         <v>124</v>
       </c>
       <c r="D47">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
       <c r="G47" t="s">
         <v>73</v>
       </c>
       <c r="H47">
         <v>7</v>
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>91</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>75.81</v>
       </c>
@@ -2765,51 +2771,51 @@
       </c>
       <c r="J49" t="s">
         <v>91</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>75.73</v>
       </c>
       <c r="M49">
         <v>75.73</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>163</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" t="s">
         <v>129</v>
       </c>
       <c r="D50">
-        <v>2401</v>
+        <v>633</v>
       </c>
       <c r="E50" t="s">
         <v>130</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
         <v>73</v>
       </c>
       <c r="H50">
         <v>16</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>91</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>70.38</v>
       </c>
@@ -2882,51 +2888,51 @@
       </c>
       <c r="J52" t="s">
         <v>91</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52">
         <v>38.24</v>
       </c>
       <c r="M52">
         <v>38.24</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>166</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" t="s">
         <v>135</v>
       </c>
       <c r="D53">
-        <v>2517</v>
+        <v>300</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>28</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>136</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>