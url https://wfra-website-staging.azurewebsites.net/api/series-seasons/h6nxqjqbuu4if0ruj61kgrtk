--- v1 (2025-12-25)
+++ v2 (2026-05-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4323" uniqueCount="620">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4323" uniqueCount="621">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -440,50 +440,53 @@
     <t>Sharon</t>
   </si>
   <si>
     <t>Woods</t>
   </si>
   <si>
     <t>Cooksley</t>
   </si>
   <si>
     <t>Bryn Bach RC</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Moir</t>
   </si>
   <si>
     <t>Murrin</t>
   </si>
   <si>
     <t>Cara</t>
   </si>
   <si>
     <t>Perfrement</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
   </si>
   <si>
     <t>Moon</t>
   </si>
   <si>
     <t>Alastair</t>
   </si>
   <si>
     <t>MASSEY</t>
   </si>
   <si>
     <t>Swansea Harriers</t>
   </si>
   <si>
     <t>Rich</t>
   </si>
   <si>
     <t>FOSTER</t>
   </si>
   <si>
     <t>Monross-Trailblazers</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
@@ -3067,50 +3070,53 @@
         <v>122.79</v>
       </c>
       <c r="Q13">
         <v>89.31</v>
       </c>
       <c r="R13">
         <v>114.74</v>
       </c>
       <c r="S13">
         <v>114.75</v>
       </c>
       <c r="T13">
         <v>589.01</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
         <v>59</v>
       </c>
+      <c r="D14">
+        <v>2106</v>
+      </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
       <c r="G14" t="s">
         <v>24</v>
       </c>
       <c r="H14">
         <v>7</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14">
         <v>112.34</v>
       </c>
       <c r="M14" t="s">
@@ -5583,54 +5589,57 @@
       </c>
       <c r="O54">
         <v>98.53</v>
       </c>
       <c r="P54" t="s">
         <v>25</v>
       </c>
       <c r="Q54" t="s">
         <v>25</v>
       </c>
       <c r="R54" t="s">
         <v>25</v>
       </c>
       <c r="S54">
         <v>101.51</v>
       </c>
       <c r="T54">
         <v>393.21</v>
       </c>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="C55" t="s">
-        <v>144</v>
+        <v>145</v>
+      </c>
+      <c r="D55">
+        <v>514</v>
       </c>
       <c r="E55" t="s">
         <v>56</v>
       </c>
       <c r="F55" t="s">
         <v>31</v>
       </c>
       <c r="G55" t="s">
         <v>24</v>
       </c>
       <c r="H55">
         <v>10</v>
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55">
         <v>2</v>
       </c>
       <c r="L55" t="s">
         <v>25</v>
       </c>
@@ -5642,57 +5651,57 @@
       </c>
       <c r="O55" t="s">
         <v>25</v>
       </c>
       <c r="P55" t="s">
         <v>25</v>
       </c>
       <c r="Q55" t="s">
         <v>25</v>
       </c>
       <c r="R55">
         <v>120.89</v>
       </c>
       <c r="S55">
         <v>126.83</v>
       </c>
       <c r="T55">
         <v>378.99</v>
       </c>
     </row>
     <row r="56" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
       <c r="G56" t="s">
         <v>24</v>
       </c>
       <c r="H56">
         <v>13</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56" t="s">
         <v>25</v>
       </c>
       <c r="M56" t="s">
         <v>25</v>
       </c>
@@ -5701,57 +5710,57 @@
       </c>
       <c r="O56" t="s">
         <v>25</v>
       </c>
       <c r="P56" t="s">
         <v>25</v>
       </c>
       <c r="Q56" t="s">
         <v>25</v>
       </c>
       <c r="R56">
         <v>121.88</v>
       </c>
       <c r="S56" t="s">
         <v>25</v>
       </c>
       <c r="T56">
         <v>373.24</v>
       </c>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F57" t="s">
         <v>31</v>
       </c>
       <c r="G57" t="s">
         <v>24</v>
       </c>
       <c r="H57">
         <v>11</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57">
         <v>3</v>
       </c>
       <c r="L57" t="s">
         <v>25</v>
       </c>
       <c r="M57" t="s">
         <v>25</v>
       </c>
@@ -5760,57 +5769,57 @@
       </c>
       <c r="O57">
         <v>129.44</v>
       </c>
       <c r="P57" t="s">
         <v>25</v>
       </c>
       <c r="Q57" t="s">
         <v>25</v>
       </c>
       <c r="R57">
         <v>126.44</v>
       </c>
       <c r="S57" t="s">
         <v>25</v>
       </c>
       <c r="T57">
         <v>369.23</v>
       </c>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
       <c r="G58" t="s">
         <v>24</v>
       </c>
       <c r="H58">
         <v>14</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58">
         <v>3</v>
       </c>
       <c r="L58" t="s">
         <v>25</v>
       </c>
       <c r="M58" t="s">
         <v>25</v>
       </c>
@@ -5819,54 +5828,54 @@
       </c>
       <c r="O58">
         <v>127.07</v>
       </c>
       <c r="P58" t="s">
         <v>25</v>
       </c>
       <c r="Q58">
         <v>109.89</v>
       </c>
       <c r="R58" t="s">
         <v>25</v>
       </c>
       <c r="S58" t="s">
         <v>25</v>
       </c>
       <c r="T58">
         <v>358.09</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D59">
         <v>1466</v>
       </c>
       <c r="E59" t="s">
         <v>109</v>
       </c>
       <c r="F59" t="s">
         <v>50</v>
       </c>
       <c r="G59" t="s">
         <v>57</v>
       </c>
       <c r="H59">
         <v>3</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59">
         <v>3</v>
       </c>
@@ -5881,60 +5890,60 @@
       </c>
       <c r="O59">
         <v>82.54</v>
       </c>
       <c r="P59" t="s">
         <v>25</v>
       </c>
       <c r="Q59" t="s">
         <v>25</v>
       </c>
       <c r="R59" t="s">
         <v>25</v>
       </c>
       <c r="S59">
         <v>84.19</v>
       </c>
       <c r="T59">
         <v>328.14</v>
       </c>
     </row>
     <row r="60" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60">
         <v>2187</v>
       </c>
       <c r="E60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F60" t="s">
         <v>23</v>
       </c>
       <c r="G60" t="s">
         <v>24</v>
       </c>
       <c r="H60">
         <v>15</v>
       </c>
       <c r="I60" t="b">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60">
         <v>2</v>
       </c>
       <c r="L60">
         <v>112.86</v>
       </c>
       <c r="M60" t="s">
         <v>25</v>
       </c>
@@ -5943,60 +5952,60 @@
       </c>
       <c r="O60" t="s">
         <v>25</v>
       </c>
       <c r="P60" t="s">
         <v>25</v>
       </c>
       <c r="Q60" t="s">
         <v>25</v>
       </c>
       <c r="R60" t="s">
         <v>25</v>
       </c>
       <c r="S60">
         <v>93.69</v>
       </c>
       <c r="T60">
         <v>318.8</v>
       </c>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D61">
         <v>1514</v>
       </c>
       <c r="E61" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F61" t="s">
         <v>50</v>
       </c>
       <c r="G61" t="s">
         <v>24</v>
       </c>
       <c r="H61">
         <v>9</v>
       </c>
       <c r="I61" t="b">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61">
         <v>2</v>
       </c>
       <c r="L61" t="s">
         <v>25</v>
       </c>
       <c r="M61" t="s">
         <v>25</v>
       </c>
@@ -6005,54 +6014,54 @@
       </c>
       <c r="O61">
         <v>107.35</v>
       </c>
       <c r="P61" t="s">
         <v>25</v>
       </c>
       <c r="Q61">
         <v>103.07</v>
       </c>
       <c r="R61" t="s">
         <v>25</v>
       </c>
       <c r="S61" t="s">
         <v>25</v>
       </c>
       <c r="T61">
         <v>316.01</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C62" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D62">
         <v>1446</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>50</v>
       </c>
       <c r="G62" t="s">
         <v>57</v>
       </c>
       <c r="H62">
         <v>4</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62">
         <v>3</v>
       </c>
@@ -6067,54 +6076,54 @@
       </c>
       <c r="O62">
         <v>99</v>
       </c>
       <c r="P62">
         <v>110.41</v>
       </c>
       <c r="Q62" t="s">
         <v>25</v>
       </c>
       <c r="R62" t="s">
         <v>25</v>
       </c>
       <c r="S62">
         <v>105.35</v>
       </c>
       <c r="T62">
         <v>314.76</v>
       </c>
     </row>
     <row r="63" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C63" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D63">
         <v>705</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
         <v>62</v>
       </c>
       <c r="G63" t="s">
         <v>24</v>
       </c>
       <c r="H63">
         <v>6</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63">
         <v>2</v>
       </c>
@@ -6132,54 +6141,54 @@
       </c>
       <c r="P63" t="s">
         <v>25</v>
       </c>
       <c r="Q63" t="s">
         <v>25</v>
       </c>
       <c r="R63">
         <v>102.16</v>
       </c>
       <c r="S63">
         <v>108.13</v>
       </c>
       <c r="T63">
         <v>311.27</v>
       </c>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>73</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E64" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F64" t="s">
         <v>50</v>
       </c>
       <c r="G64" t="s">
         <v>24</v>
       </c>
       <c r="H64">
         <v>10</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64">
         <v>3</v>
       </c>
       <c r="L64">
         <v>110.74</v>
       </c>
       <c r="M64" t="s">
         <v>25</v>
       </c>
@@ -6188,54 +6197,54 @@
       </c>
       <c r="O64">
         <v>99.86</v>
       </c>
       <c r="P64" t="s">
         <v>25</v>
       </c>
       <c r="Q64" t="s">
         <v>25</v>
       </c>
       <c r="R64">
         <v>97.49</v>
       </c>
       <c r="S64" t="s">
         <v>25</v>
       </c>
       <c r="T64">
         <v>308.09</v>
       </c>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D65">
         <v>1697</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>31</v>
       </c>
       <c r="G65" t="s">
         <v>24</v>
       </c>
       <c r="H65">
         <v>12</v>
       </c>
       <c r="I65" t="b">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65">
         <v>3</v>
       </c>
@@ -6250,57 +6259,57 @@
       </c>
       <c r="O65">
         <v>106.8</v>
       </c>
       <c r="P65">
         <v>116.08</v>
       </c>
       <c r="Q65" t="s">
         <v>25</v>
       </c>
       <c r="R65" t="s">
         <v>25</v>
       </c>
       <c r="S65" t="s">
         <v>25</v>
       </c>
       <c r="T65">
         <v>302.57</v>
       </c>
     </row>
     <row r="66" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F66" t="s">
         <v>62</v>
       </c>
       <c r="G66" t="s">
         <v>24</v>
       </c>
       <c r="H66">
         <v>7</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="L66" t="s">
         <v>25</v>
       </c>
       <c r="M66" t="s">
         <v>25</v>
       </c>
@@ -6312,54 +6321,54 @@
       </c>
       <c r="P66" t="s">
         <v>25</v>
       </c>
       <c r="Q66" t="s">
         <v>25</v>
       </c>
       <c r="R66" t="s">
         <v>25</v>
       </c>
       <c r="S66">
         <v>100.49</v>
       </c>
       <c r="T66">
         <v>298.42</v>
       </c>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>129</v>
       </c>
       <c r="C67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
       <c r="G67" t="s">
         <v>24</v>
       </c>
       <c r="H67">
         <v>11</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67" t="s">
         <v>25</v>
       </c>
       <c r="M67" t="s">
         <v>25</v>
       </c>
@@ -6368,57 +6377,60 @@
       </c>
       <c r="O67">
         <v>100.25</v>
       </c>
       <c r="P67" t="s">
         <v>25</v>
       </c>
       <c r="Q67" t="s">
         <v>25</v>
       </c>
       <c r="R67" t="s">
         <v>25</v>
       </c>
       <c r="S67">
         <v>94.97</v>
       </c>
       <c r="T67">
         <v>292.07</v>
       </c>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C68" t="s">
-        <v>176</v>
+        <v>177</v>
+      </c>
+      <c r="D68">
+        <v>2549</v>
       </c>
       <c r="E68" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F68" t="s">
         <v>23</v>
       </c>
       <c r="G68" t="s">
         <v>57</v>
       </c>
       <c r="H68">
         <v>4</v>
       </c>
       <c r="I68" t="b">
         <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68">
         <v>3</v>
       </c>
       <c r="L68" t="s">
         <v>25</v>
       </c>
       <c r="M68" t="s">
         <v>25</v>
       </c>
@@ -6427,54 +6439,54 @@
       </c>
       <c r="O68">
         <v>97.36</v>
       </c>
       <c r="P68" t="s">
         <v>25</v>
       </c>
       <c r="Q68">
         <v>99.03</v>
       </c>
       <c r="R68" t="s">
         <v>25</v>
       </c>
       <c r="S68" t="s">
         <v>25</v>
       </c>
       <c r="T68">
         <v>291.77</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C69" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D69">
         <v>2077</v>
       </c>
       <c r="E69" t="s">
         <v>56</v>
       </c>
       <c r="F69" t="s">
         <v>23</v>
       </c>
       <c r="G69" t="s">
         <v>24</v>
       </c>
       <c r="H69">
         <v>16</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
@@ -6489,60 +6501,60 @@
       </c>
       <c r="O69">
         <v>139.96</v>
       </c>
       <c r="P69">
         <v>149.69</v>
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>25</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
       <c r="T69">
         <v>289.65</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C70" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D70">
         <v>2178</v>
       </c>
       <c r="E70" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
         <v>24</v>
       </c>
       <c r="H70">
         <v>17</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="L70" t="s">
         <v>25</v>
       </c>
       <c r="M70" t="s">
         <v>25</v>
       </c>
@@ -6551,57 +6563,57 @@
       </c>
       <c r="O70">
         <v>153.27</v>
       </c>
       <c r="P70" t="s">
         <v>25</v>
       </c>
       <c r="Q70" t="s">
         <v>25</v>
       </c>
       <c r="R70" t="s">
         <v>25</v>
       </c>
       <c r="S70" t="s">
         <v>25</v>
       </c>
       <c r="T70">
         <v>286.24</v>
       </c>
     </row>
     <row r="71" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C71" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E71" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F71" t="s">
         <v>31</v>
       </c>
       <c r="G71" t="s">
         <v>24</v>
       </c>
       <c r="H71">
         <v>13</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71">
         <v>2</v>
       </c>
       <c r="L71" t="s">
         <v>25</v>
       </c>
       <c r="M71" t="s">
         <v>25</v>
       </c>
@@ -6613,51 +6625,51 @@
       </c>
       <c r="P71">
         <v>101.8</v>
       </c>
       <c r="Q71" t="s">
         <v>25</v>
       </c>
       <c r="R71" t="s">
         <v>25</v>
       </c>
       <c r="S71" t="s">
         <v>25</v>
       </c>
       <c r="T71">
         <v>285.09</v>
       </c>
     </row>
     <row r="72" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>32</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D72">
         <v>1544</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>31</v>
       </c>
       <c r="G72" t="s">
         <v>24</v>
       </c>
       <c r="H72">
         <v>14</v>
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72">
         <v>2</v>
       </c>
@@ -6672,54 +6684,54 @@
       </c>
       <c r="O72">
         <v>93.5</v>
       </c>
       <c r="P72">
         <v>94.6</v>
       </c>
       <c r="Q72" t="s">
         <v>25</v>
       </c>
       <c r="R72" t="s">
         <v>25</v>
       </c>
       <c r="S72" t="s">
         <v>25</v>
       </c>
       <c r="T72">
         <v>281.38</v>
       </c>
     </row>
     <row r="73" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E73" t="s">
         <v>22</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
       <c r="G73" t="s">
         <v>24</v>
       </c>
       <c r="H73">
         <v>18</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>25</v>
       </c>
@@ -6734,51 +6746,51 @@
       </c>
       <c r="P73" t="s">
         <v>25</v>
       </c>
       <c r="Q73" t="s">
         <v>25</v>
       </c>
       <c r="R73">
         <v>135.82</v>
       </c>
       <c r="S73" t="s">
         <v>25</v>
       </c>
       <c r="T73">
         <v>281.02</v>
       </c>
     </row>
     <row r="74" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>51</v>
       </c>
       <c r="C74" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D74">
         <v>1646</v>
       </c>
       <c r="E74" t="s">
         <v>81</v>
       </c>
       <c r="F74" t="s">
         <v>50</v>
       </c>
       <c r="G74" t="s">
         <v>24</v>
       </c>
       <c r="H74">
         <v>12</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
@@ -6793,54 +6805,54 @@
       </c>
       <c r="O74">
         <v>99.99</v>
       </c>
       <c r="P74" t="s">
         <v>25</v>
       </c>
       <c r="Q74" t="s">
         <v>25</v>
       </c>
       <c r="R74" t="s">
         <v>25</v>
       </c>
       <c r="S74" t="s">
         <v>25</v>
       </c>
       <c r="T74">
         <v>280.24</v>
       </c>
     </row>
     <row r="75" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E75" t="s">
         <v>42</v>
       </c>
       <c r="F75" t="s">
         <v>23</v>
       </c>
       <c r="G75" t="s">
         <v>57</v>
       </c>
       <c r="H75">
         <v>5</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75">
         <v>3</v>
       </c>
       <c r="L75">
         <v>98.69</v>
       </c>
@@ -6852,54 +6864,54 @@
       </c>
       <c r="O75" t="s">
         <v>25</v>
       </c>
       <c r="P75" t="s">
         <v>25</v>
       </c>
       <c r="Q75" t="s">
         <v>25</v>
       </c>
       <c r="R75">
         <v>87.84</v>
       </c>
       <c r="S75" t="s">
         <v>25</v>
       </c>
       <c r="T75">
         <v>279.71</v>
       </c>
     </row>
     <row r="76" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C76" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D76">
         <v>2217</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
       <c r="G76" t="s">
         <v>24</v>
       </c>
       <c r="H76">
         <v>19</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
@@ -6914,60 +6926,60 @@
       </c>
       <c r="O76" t="s">
         <v>25</v>
       </c>
       <c r="P76" t="s">
         <v>25</v>
       </c>
       <c r="Q76" t="s">
         <v>25</v>
       </c>
       <c r="R76" t="s">
         <v>25</v>
       </c>
       <c r="S76" t="s">
         <v>25</v>
       </c>
       <c r="T76">
         <v>270.41</v>
       </c>
     </row>
     <row r="77" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C77" t="s">
         <v>116</v>
       </c>
       <c r="D77">
         <v>1519</v>
       </c>
       <c r="E77" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F77" t="s">
         <v>62</v>
       </c>
       <c r="G77" t="s">
         <v>24</v>
       </c>
       <c r="H77">
         <v>8</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>25</v>
       </c>
       <c r="M77" t="s">
         <v>25</v>
       </c>
@@ -6976,60 +6988,60 @@
       </c>
       <c r="O77">
         <v>90.76</v>
       </c>
       <c r="P77" t="s">
         <v>25</v>
       </c>
       <c r="Q77" t="s">
         <v>25</v>
       </c>
       <c r="R77" t="s">
         <v>25</v>
       </c>
       <c r="S77" t="s">
         <v>25</v>
       </c>
       <c r="T77">
         <v>266.21</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C78" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D78">
         <v>1678</v>
       </c>
       <c r="E78" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F78" t="s">
         <v>23</v>
       </c>
       <c r="G78" t="s">
         <v>24</v>
       </c>
       <c r="H78">
         <v>20</v>
       </c>
       <c r="I78" t="b">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78">
         <v>2</v>
       </c>
       <c r="L78" t="s">
         <v>25</v>
       </c>
       <c r="M78" t="s">
         <v>25</v>
       </c>
@@ -7100,54 +7112,54 @@
       </c>
       <c r="O79">
         <v>89.45</v>
       </c>
       <c r="P79" t="s">
         <v>25</v>
       </c>
       <c r="Q79">
         <v>83.79</v>
       </c>
       <c r="R79" t="s">
         <v>25</v>
       </c>
       <c r="S79" t="s">
         <v>25</v>
       </c>
       <c r="T79">
         <v>266.13</v>
       </c>
     </row>
     <row r="80" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D80">
         <v>1870</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
       <c r="G80" t="s">
         <v>57</v>
       </c>
       <c r="H80">
         <v>6</v>
       </c>
       <c r="I80" t="b">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80">
         <v>3</v>
       </c>
@@ -7162,60 +7174,60 @@
       </c>
       <c r="O80">
         <v>88.89</v>
       </c>
       <c r="P80">
         <v>96.77</v>
       </c>
       <c r="Q80" t="s">
         <v>25</v>
       </c>
       <c r="R80" t="s">
         <v>25</v>
       </c>
       <c r="S80" t="s">
         <v>25</v>
       </c>
       <c r="T80">
         <v>265.37</v>
       </c>
     </row>
     <row r="81" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C81" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D81">
         <v>638</v>
       </c>
       <c r="E81" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F81" t="s">
         <v>31</v>
       </c>
       <c r="G81" t="s">
         <v>24</v>
       </c>
       <c r="H81">
         <v>15</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81" t="s">
         <v>25</v>
       </c>
       <c r="M81" t="s">
         <v>25</v>
       </c>
@@ -7224,60 +7236,60 @@
       </c>
       <c r="O81" t="s">
         <v>25</v>
       </c>
       <c r="P81">
         <v>138.72</v>
       </c>
       <c r="Q81" t="s">
         <v>25</v>
       </c>
       <c r="R81" t="s">
         <v>25</v>
       </c>
       <c r="S81" t="s">
         <v>25</v>
       </c>
       <c r="T81">
         <v>259.41</v>
       </c>
     </row>
     <row r="82" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C82" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D82">
         <v>1779</v>
       </c>
       <c r="E82" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
       <c r="G82" t="s">
         <v>57</v>
       </c>
       <c r="H82">
         <v>6</v>
       </c>
       <c r="I82" t="b">
         <v>1</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>130.98</v>
       </c>
       <c r="M82" t="s">
         <v>25</v>
       </c>
@@ -7286,54 +7298,54 @@
       </c>
       <c r="O82" t="s">
         <v>25</v>
       </c>
       <c r="P82" t="s">
         <v>25</v>
       </c>
       <c r="Q82" t="s">
         <v>25</v>
       </c>
       <c r="R82" t="s">
         <v>25</v>
       </c>
       <c r="S82" t="s">
         <v>25</v>
       </c>
       <c r="T82">
         <v>258.18</v>
       </c>
     </row>
     <row r="83" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C83" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D83">
         <v>2339</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>128</v>
       </c>
       <c r="G83" t="s">
         <v>24</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
@@ -7351,57 +7363,57 @@
       </c>
       <c r="P83">
         <v>130.7</v>
       </c>
       <c r="Q83" t="s">
         <v>25</v>
       </c>
       <c r="R83" t="s">
         <v>25</v>
       </c>
       <c r="S83" t="s">
         <v>25</v>
       </c>
       <c r="T83">
         <v>252.13</v>
       </c>
     </row>
     <row r="84" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>32</v>
       </c>
       <c r="C84" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D84">
         <v>2099</v>
       </c>
       <c r="E84" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
       <c r="G84" t="s">
         <v>24</v>
       </c>
       <c r="H84">
         <v>21</v>
       </c>
       <c r="I84" t="b">
         <v>1</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84">
         <v>2</v>
       </c>
       <c r="L84" t="s">
         <v>25</v>
       </c>
       <c r="M84" t="s">
         <v>25</v>
       </c>
@@ -7410,57 +7422,57 @@
       </c>
       <c r="O84" t="s">
         <v>25</v>
       </c>
       <c r="P84">
         <v>136.34</v>
       </c>
       <c r="Q84">
         <v>114.56</v>
       </c>
       <c r="R84" t="s">
         <v>25</v>
       </c>
       <c r="S84" t="s">
         <v>25</v>
       </c>
       <c r="T84">
         <v>250.9</v>
       </c>
     </row>
     <row r="85" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C85" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E85" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F85" t="s">
         <v>23</v>
       </c>
       <c r="G85" t="s">
         <v>57</v>
       </c>
       <c r="H85">
         <v>7</v>
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85" t="s">
         <v>25</v>
       </c>
       <c r="M85" t="s">
         <v>25</v>
       </c>
@@ -7472,57 +7484,57 @@
       </c>
       <c r="P85" t="s">
         <v>25</v>
       </c>
       <c r="Q85" t="s">
         <v>25</v>
       </c>
       <c r="R85" t="s">
         <v>25</v>
       </c>
       <c r="S85" t="s">
         <v>25</v>
       </c>
       <c r="T85">
         <v>247.59</v>
       </c>
     </row>
     <row r="86" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>34</v>
       </c>
       <c r="C86" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D86">
         <v>1023</v>
       </c>
       <c r="E86" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F86" t="s">
         <v>62</v>
       </c>
       <c r="G86" t="s">
         <v>24</v>
       </c>
       <c r="H86">
         <v>9</v>
       </c>
       <c r="I86" t="b">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86">
         <v>3</v>
       </c>
       <c r="L86">
         <v>89</v>
       </c>
       <c r="M86" t="s">
         <v>25</v>
       </c>
@@ -7534,57 +7546,57 @@
       </c>
       <c r="P86" t="s">
         <v>25</v>
       </c>
       <c r="Q86" t="s">
         <v>25</v>
       </c>
       <c r="R86" t="s">
         <v>25</v>
       </c>
       <c r="S86" t="s">
         <v>25</v>
       </c>
       <c r="T86">
         <v>246.93</v>
       </c>
     </row>
     <row r="87" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>34</v>
       </c>
       <c r="C87" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D87">
         <v>964</v>
       </c>
       <c r="E87" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F87" t="s">
         <v>50</v>
       </c>
       <c r="G87" t="s">
         <v>24</v>
       </c>
       <c r="H87">
         <v>13</v>
       </c>
       <c r="I87" t="b">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87">
         <v>2</v>
       </c>
       <c r="L87">
         <v>125.69</v>
       </c>
       <c r="M87" t="s">
         <v>25</v>
       </c>
@@ -7593,51 +7605,51 @@
       </c>
       <c r="O87">
         <v>119.38</v>
       </c>
       <c r="P87" t="s">
         <v>25</v>
       </c>
       <c r="Q87" t="s">
         <v>25</v>
       </c>
       <c r="R87" t="s">
         <v>25</v>
       </c>
       <c r="S87" t="s">
         <v>25</v>
       </c>
       <c r="T87">
         <v>245.07</v>
       </c>
     </row>
     <row r="88" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C88" t="s">
         <v>116</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>50</v>
       </c>
       <c r="G88" t="s">
         <v>57</v>
       </c>
       <c r="H88">
         <v>5</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
@@ -7652,54 +7664,54 @@
       </c>
       <c r="O88">
         <v>87</v>
       </c>
       <c r="P88" t="s">
         <v>25</v>
       </c>
       <c r="Q88" t="s">
         <v>25</v>
       </c>
       <c r="R88" t="s">
         <v>25</v>
       </c>
       <c r="S88">
         <v>85.66</v>
       </c>
       <c r="T88">
         <v>244.83</v>
       </c>
     </row>
     <row r="89" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C89" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D89">
         <v>1753</v>
       </c>
       <c r="E89" t="s">
         <v>22</v>
       </c>
       <c r="F89" t="s">
         <v>23</v>
       </c>
       <c r="G89" t="s">
         <v>57</v>
       </c>
       <c r="H89">
         <v>8</v>
       </c>
       <c r="I89" t="b">
         <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89">
         <v>2</v>
       </c>
@@ -7714,54 +7726,54 @@
       </c>
       <c r="O89">
         <v>122.91</v>
       </c>
       <c r="P89" t="s">
         <v>25</v>
       </c>
       <c r="Q89" t="s">
         <v>25</v>
       </c>
       <c r="R89" t="s">
         <v>25</v>
       </c>
       <c r="S89" t="s">
         <v>25</v>
       </c>
       <c r="T89">
         <v>244.14</v>
       </c>
     </row>
     <row r="90" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C90" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D90">
         <v>1580</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>23</v>
       </c>
       <c r="G90" t="s">
         <v>24</v>
       </c>
       <c r="H90">
         <v>22</v>
       </c>
       <c r="I90" t="b">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90">
         <v>1</v>
       </c>
@@ -7841,51 +7853,51 @@
       </c>
       <c r="P91" t="s">
         <v>25</v>
       </c>
       <c r="Q91">
         <v>78.23</v>
       </c>
       <c r="R91" t="s">
         <v>25</v>
       </c>
       <c r="S91" t="s">
         <v>25</v>
       </c>
       <c r="T91">
         <v>239.12</v>
       </c>
     </row>
     <row r="92" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>28</v>
       </c>
       <c r="C92" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E92" t="s">
         <v>25</v>
       </c>
       <c r="F92" t="s">
         <v>31</v>
       </c>
       <c r="G92" t="s">
         <v>24</v>
       </c>
       <c r="H92">
         <v>16</v>
       </c>
       <c r="I92" t="b">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92" t="s">
         <v>25</v>
       </c>
@@ -7897,54 +7909,54 @@
       </c>
       <c r="O92" t="s">
         <v>25</v>
       </c>
       <c r="P92" t="s">
         <v>25</v>
       </c>
       <c r="Q92" t="s">
         <v>25</v>
       </c>
       <c r="R92" t="s">
         <v>25</v>
       </c>
       <c r="S92" t="s">
         <v>25</v>
       </c>
       <c r="T92">
         <v>237.86</v>
       </c>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D93">
         <v>662</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>50</v>
       </c>
       <c r="G93" t="s">
         <v>57</v>
       </c>
       <c r="H93">
         <v>6</v>
       </c>
       <c r="I93" t="b">
         <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93">
         <v>3</v>
       </c>
@@ -7959,54 +7971,54 @@
       </c>
       <c r="O93">
         <v>81.69</v>
       </c>
       <c r="P93" t="s">
         <v>25</v>
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93">
         <v>77.13</v>
       </c>
       <c r="S93">
         <v>77.35</v>
       </c>
       <c r="T93">
         <v>236.17</v>
       </c>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C94" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D94">
         <v>2108</v>
       </c>
       <c r="E94" t="s">
         <v>125</v>
       </c>
       <c r="F94" t="s">
         <v>23</v>
       </c>
       <c r="G94" t="s">
         <v>24</v>
       </c>
       <c r="H94">
         <v>23</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94">
         <v>2</v>
       </c>
@@ -8021,54 +8033,54 @@
       </c>
       <c r="O94" t="s">
         <v>25</v>
       </c>
       <c r="P94" t="s">
         <v>25</v>
       </c>
       <c r="Q94" t="s">
         <v>25</v>
       </c>
       <c r="R94" t="s">
         <v>25</v>
       </c>
       <c r="S94" t="s">
         <v>25</v>
       </c>
       <c r="T94">
         <v>234.46</v>
       </c>
     </row>
     <row r="95" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C95" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D95">
         <v>2105</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
         <v>23</v>
       </c>
       <c r="G95" t="s">
         <v>24</v>
       </c>
       <c r="H95">
         <v>24</v>
       </c>
       <c r="I95" t="b">
         <v>1</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
@@ -8083,54 +8095,54 @@
       </c>
       <c r="O95">
         <v>117.79</v>
       </c>
       <c r="P95" t="s">
         <v>25</v>
       </c>
       <c r="Q95" t="s">
         <v>25</v>
       </c>
       <c r="R95" t="s">
         <v>25</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
       <c r="T95">
         <v>232.61</v>
       </c>
     </row>
     <row r="96" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C96" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D96">
         <v>963</v>
       </c>
       <c r="E96" t="s">
         <v>109</v>
       </c>
       <c r="F96" t="s">
         <v>31</v>
       </c>
       <c r="G96" t="s">
         <v>24</v>
       </c>
       <c r="H96">
         <v>17</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96">
         <v>1</v>
       </c>
@@ -8145,60 +8157,60 @@
       </c>
       <c r="O96">
         <v>118.21</v>
       </c>
       <c r="P96" t="s">
         <v>25</v>
       </c>
       <c r="Q96" t="s">
         <v>25</v>
       </c>
       <c r="R96" t="s">
         <v>25</v>
       </c>
       <c r="S96" t="s">
         <v>25</v>
       </c>
       <c r="T96">
         <v>231.57</v>
       </c>
     </row>
     <row r="97" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
         <v>1894</v>
       </c>
       <c r="E97" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F97" t="s">
         <v>31</v>
       </c>
       <c r="G97" t="s">
         <v>24</v>
       </c>
       <c r="H97">
         <v>18</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
         <v>110.67</v>
       </c>
       <c r="M97" t="s">
         <v>25</v>
       </c>
@@ -8210,51 +8222,51 @@
       </c>
       <c r="P97" t="s">
         <v>25</v>
       </c>
       <c r="Q97" t="s">
         <v>25</v>
       </c>
       <c r="R97" t="s">
         <v>25</v>
       </c>
       <c r="S97" t="s">
         <v>25</v>
       </c>
       <c r="T97">
         <v>231.47</v>
       </c>
     </row>
     <row r="98" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>51</v>
       </c>
       <c r="C98" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>23</v>
       </c>
       <c r="G98" t="s">
         <v>24</v>
       </c>
       <c r="H98">
         <v>25</v>
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98" t="s">
         <v>25</v>
       </c>
@@ -8266,51 +8278,51 @@
       </c>
       <c r="O98" t="s">
         <v>25</v>
       </c>
       <c r="P98" t="s">
         <v>25</v>
       </c>
       <c r="Q98">
         <v>115.11</v>
       </c>
       <c r="R98" t="s">
         <v>25</v>
       </c>
       <c r="S98" t="s">
         <v>25</v>
       </c>
       <c r="T98">
         <v>228.47</v>
       </c>
     </row>
     <row r="99" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C99" t="s">
         <v>74</v>
       </c>
       <c r="D99">
         <v>1011</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>50</v>
       </c>
       <c r="G99" t="s">
         <v>57</v>
       </c>
       <c r="H99">
         <v>7</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
@@ -8328,57 +8340,57 @@
       </c>
       <c r="O99" t="s">
         <v>25</v>
       </c>
       <c r="P99" t="s">
         <v>25</v>
       </c>
       <c r="Q99" t="s">
         <v>25</v>
       </c>
       <c r="R99" t="s">
         <v>25</v>
       </c>
       <c r="S99" t="s">
         <v>25</v>
       </c>
       <c r="T99">
         <v>228.25</v>
       </c>
     </row>
     <row r="100" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C100" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E100" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
       <c r="G100" t="s">
         <v>24</v>
       </c>
       <c r="H100">
         <v>26</v>
       </c>
       <c r="I100" t="b">
         <v>1</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100">
         <v>2</v>
       </c>
       <c r="L100" t="s">
         <v>25</v>
       </c>
       <c r="M100" t="s">
         <v>25</v>
       </c>
@@ -8387,54 +8399,54 @@
       </c>
       <c r="O100">
         <v>115.65</v>
       </c>
       <c r="P100" t="s">
         <v>25</v>
       </c>
       <c r="Q100" t="s">
         <v>25</v>
       </c>
       <c r="R100" t="s">
         <v>25</v>
       </c>
       <c r="S100" t="s">
         <v>25</v>
       </c>
       <c r="T100">
         <v>225.58</v>
       </c>
     </row>
     <row r="101" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C101" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E101" t="s">
         <v>22</v>
       </c>
       <c r="F101" t="s">
         <v>23</v>
       </c>
       <c r="G101" t="s">
         <v>57</v>
       </c>
       <c r="H101">
         <v>10</v>
       </c>
       <c r="I101" t="b">
         <v>1</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>117.5</v>
       </c>
@@ -8446,57 +8458,57 @@
       </c>
       <c r="O101">
         <v>108.01</v>
       </c>
       <c r="P101" t="s">
         <v>25</v>
       </c>
       <c r="Q101" t="s">
         <v>25</v>
       </c>
       <c r="R101" t="s">
         <v>25</v>
       </c>
       <c r="S101" t="s">
         <v>25</v>
       </c>
       <c r="T101">
         <v>225.51</v>
       </c>
     </row>
     <row r="102" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C102" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E102" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F102" t="s">
         <v>31</v>
       </c>
       <c r="G102" t="s">
         <v>24</v>
       </c>
       <c r="H102">
         <v>19</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102" t="s">
         <v>25</v>
       </c>
       <c r="M102" t="s">
         <v>25</v>
       </c>
@@ -8508,51 +8520,51 @@
       </c>
       <c r="P102" t="s">
         <v>25</v>
       </c>
       <c r="Q102" t="s">
         <v>25</v>
       </c>
       <c r="R102" t="s">
         <v>25</v>
       </c>
       <c r="S102" t="s">
         <v>25</v>
       </c>
       <c r="T102">
         <v>225.12</v>
       </c>
     </row>
     <row r="103" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>43</v>
       </c>
       <c r="C103" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
       <c r="G103" t="s">
         <v>24</v>
       </c>
       <c r="H103">
         <v>27</v>
       </c>
       <c r="I103" t="b">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103">
         <v>1</v>
       </c>
       <c r="L103" t="s">
         <v>25</v>
       </c>
@@ -8564,51 +8576,51 @@
       </c>
       <c r="O103">
         <v>116.35</v>
       </c>
       <c r="P103" t="s">
         <v>25</v>
       </c>
       <c r="Q103" t="s">
         <v>25</v>
       </c>
       <c r="R103" t="s">
         <v>25</v>
       </c>
       <c r="S103" t="s">
         <v>25</v>
       </c>
       <c r="T103">
         <v>224.38</v>
       </c>
     </row>
     <row r="104" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>123</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>50</v>
       </c>
       <c r="G104" t="s">
         <v>57</v>
       </c>
       <c r="H104">
         <v>8</v>
       </c>
       <c r="I104" t="b">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104">
         <v>2</v>
       </c>
@@ -8623,57 +8635,57 @@
       </c>
       <c r="O104">
         <v>108.47</v>
       </c>
       <c r="P104">
         <v>115.6</v>
       </c>
       <c r="Q104" t="s">
         <v>25</v>
       </c>
       <c r="R104" t="s">
         <v>25</v>
       </c>
       <c r="S104" t="s">
         <v>25</v>
       </c>
       <c r="T104">
         <v>224.07</v>
       </c>
     </row>
     <row r="105" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C105" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E105" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F105" t="s">
         <v>128</v>
       </c>
       <c r="G105" t="s">
         <v>57</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105">
         <v>2</v>
       </c>
       <c r="L105">
         <v>115.76</v>
       </c>
       <c r="M105" t="s">
         <v>25</v>
       </c>
@@ -8682,54 +8694,54 @@
       </c>
       <c r="O105" t="s">
         <v>25</v>
       </c>
       <c r="P105" t="s">
         <v>25</v>
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>25</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
       <c r="T105">
         <v>223.97</v>
       </c>
     </row>
     <row r="106" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C106" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D106">
         <v>2231</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
       <c r="G106" t="s">
         <v>24</v>
       </c>
       <c r="H106">
         <v>28</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
@@ -8744,54 +8756,54 @@
       </c>
       <c r="O106" t="s">
         <v>25</v>
       </c>
       <c r="P106">
         <v>111.88</v>
       </c>
       <c r="Q106" t="s">
         <v>25</v>
       </c>
       <c r="R106" t="s">
         <v>25</v>
       </c>
       <c r="S106">
         <v>102.32</v>
       </c>
       <c r="T106">
         <v>214.2</v>
       </c>
     </row>
     <row r="107" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C107" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D107">
         <v>2078</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
         <v>23</v>
       </c>
       <c r="G107" t="s">
         <v>57</v>
       </c>
       <c r="H107">
         <v>11</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
@@ -8806,54 +8818,54 @@
       </c>
       <c r="O107" t="s">
         <v>25</v>
       </c>
       <c r="P107" t="s">
         <v>25</v>
       </c>
       <c r="Q107" t="s">
         <v>25</v>
       </c>
       <c r="R107" t="s">
         <v>25</v>
       </c>
       <c r="S107" t="s">
         <v>25</v>
       </c>
       <c r="T107">
         <v>211.93</v>
       </c>
     </row>
     <row r="108" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C108" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
         <v>31</v>
       </c>
       <c r="G108" t="s">
         <v>24</v>
       </c>
       <c r="H108">
         <v>20</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108">
         <v>2</v>
       </c>
       <c r="L108">
         <v>107.88</v>
       </c>
@@ -8865,57 +8877,57 @@
       </c>
       <c r="O108">
         <v>103.19</v>
       </c>
       <c r="P108" t="s">
         <v>25</v>
       </c>
       <c r="Q108" t="s">
         <v>25</v>
       </c>
       <c r="R108" t="s">
         <v>25</v>
       </c>
       <c r="S108" t="s">
         <v>25</v>
       </c>
       <c r="T108">
         <v>211.07</v>
       </c>
     </row>
     <row r="109" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C109" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E109" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
       <c r="G109" t="s">
         <v>57</v>
       </c>
       <c r="H109">
         <v>12</v>
       </c>
       <c r="I109" t="b">
         <v>1</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109">
         <v>2</v>
       </c>
       <c r="L109" t="s">
         <v>25</v>
       </c>
       <c r="M109" t="s">
         <v>25</v>
       </c>
@@ -8927,54 +8939,54 @@
       </c>
       <c r="P109" t="s">
         <v>25</v>
       </c>
       <c r="Q109">
         <v>102.31</v>
       </c>
       <c r="R109" t="s">
         <v>25</v>
       </c>
       <c r="S109" t="s">
         <v>25</v>
       </c>
       <c r="T109">
         <v>210.92</v>
       </c>
     </row>
     <row r="110" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>83</v>
       </c>
       <c r="C110" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E110" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F110" t="s">
         <v>23</v>
       </c>
       <c r="G110" t="s">
         <v>24</v>
       </c>
       <c r="H110">
         <v>29</v>
       </c>
       <c r="I110" t="b">
         <v>1</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110">
         <v>1</v>
       </c>
       <c r="L110" t="s">
         <v>25</v>
       </c>
       <c r="M110" t="s">
         <v>25</v>
       </c>
@@ -8986,57 +8998,57 @@
       </c>
       <c r="P110" t="s">
         <v>25</v>
       </c>
       <c r="Q110" t="s">
         <v>25</v>
       </c>
       <c r="R110" t="s">
         <v>25</v>
       </c>
       <c r="S110" t="s">
         <v>25</v>
       </c>
       <c r="T110">
         <v>210.39</v>
       </c>
     </row>
     <row r="111" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>28</v>
       </c>
       <c r="C111" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D111">
         <v>1471</v>
       </c>
       <c r="E111" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F111" t="s">
         <v>23</v>
       </c>
       <c r="G111" t="s">
         <v>24</v>
       </c>
       <c r="H111">
         <v>30</v>
       </c>
       <c r="I111" t="b">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111">
         <v>1</v>
       </c>
       <c r="L111" t="s">
         <v>25</v>
       </c>
       <c r="M111" t="s">
         <v>25</v>
       </c>
@@ -9045,57 +9057,57 @@
       </c>
       <c r="O111">
         <v>100.25</v>
       </c>
       <c r="P111" t="s">
         <v>25</v>
       </c>
       <c r="Q111" t="s">
         <v>25</v>
       </c>
       <c r="R111" t="s">
         <v>25</v>
       </c>
       <c r="S111" t="s">
         <v>25</v>
       </c>
       <c r="T111">
         <v>203.18</v>
       </c>
     </row>
     <row r="112" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C112" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E112" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F112" t="s">
         <v>128</v>
       </c>
       <c r="G112" t="s">
         <v>57</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
       <c r="I112" t="b">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112">
         <v>104.08</v>
       </c>
       <c r="M112" t="s">
         <v>25</v>
       </c>
@@ -9104,54 +9116,54 @@
       </c>
       <c r="O112" t="s">
         <v>25</v>
       </c>
       <c r="P112" t="s">
         <v>25</v>
       </c>
       <c r="Q112" t="s">
         <v>25</v>
       </c>
       <c r="R112" t="s">
         <v>25</v>
       </c>
       <c r="S112" t="s">
         <v>25</v>
       </c>
       <c r="T112">
         <v>202.89</v>
       </c>
     </row>
     <row r="113" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C113" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E113" t="s">
         <v>81</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
       <c r="G113" t="s">
         <v>24</v>
       </c>
       <c r="H113">
         <v>21</v>
       </c>
       <c r="I113" t="b">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113">
         <v>2</v>
       </c>
       <c r="L113" t="s">
         <v>25</v>
       </c>
@@ -9163,60 +9175,60 @@
       </c>
       <c r="O113">
         <v>102.87</v>
       </c>
       <c r="P113" t="s">
         <v>25</v>
       </c>
       <c r="Q113" t="s">
         <v>25</v>
       </c>
       <c r="R113" t="s">
         <v>25</v>
       </c>
       <c r="S113" t="s">
         <v>25</v>
       </c>
       <c r="T113">
         <v>201.08</v>
       </c>
     </row>
     <row r="114" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C114" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D114">
         <v>1667</v>
       </c>
       <c r="E114" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F114" t="s">
         <v>50</v>
       </c>
       <c r="G114" t="s">
         <v>24</v>
       </c>
       <c r="H114">
         <v>14</v>
       </c>
       <c r="I114" t="b">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114">
         <v>2</v>
       </c>
       <c r="L114" t="s">
         <v>25</v>
       </c>
       <c r="M114" t="s">
         <v>25</v>
       </c>
@@ -9225,57 +9237,57 @@
       </c>
       <c r="O114">
         <v>100.52</v>
       </c>
       <c r="P114" t="s">
         <v>25</v>
       </c>
       <c r="Q114" t="s">
         <v>25</v>
       </c>
       <c r="R114" t="s">
         <v>25</v>
       </c>
       <c r="S114" t="s">
         <v>25</v>
       </c>
       <c r="T114">
         <v>199.2</v>
       </c>
     </row>
     <row r="115" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C115" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E115" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F115" t="s">
         <v>128</v>
       </c>
       <c r="G115" t="s">
         <v>24</v>
       </c>
       <c r="H115">
         <v>3</v>
       </c>
       <c r="I115" t="b">
         <v>1</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115">
         <v>2</v>
       </c>
       <c r="L115">
         <v>98.29</v>
       </c>
       <c r="M115" t="s">
         <v>25</v>
       </c>
@@ -9284,54 +9296,54 @@
       </c>
       <c r="O115" t="s">
         <v>25</v>
       </c>
       <c r="P115" t="s">
         <v>25</v>
       </c>
       <c r="Q115" t="s">
         <v>25</v>
       </c>
       <c r="R115" t="s">
         <v>25</v>
       </c>
       <c r="S115" t="s">
         <v>25</v>
       </c>
       <c r="T115">
         <v>194.97</v>
       </c>
     </row>
     <row r="116" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C116" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E116" t="s">
         <v>25</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" t="s">
         <v>24</v>
       </c>
       <c r="H116">
         <v>31</v>
       </c>
       <c r="I116" t="b">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="L116" t="s">
         <v>25</v>
       </c>
@@ -9343,60 +9355,60 @@
       </c>
       <c r="O116">
         <v>98.32</v>
       </c>
       <c r="P116" t="s">
         <v>25</v>
       </c>
       <c r="Q116" t="s">
         <v>25</v>
       </c>
       <c r="R116" t="s">
         <v>25</v>
       </c>
       <c r="S116" t="s">
         <v>25</v>
       </c>
       <c r="T116">
         <v>193.3</v>
       </c>
     </row>
     <row r="117" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C117" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D117">
         <v>1558</v>
       </c>
       <c r="E117" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F117" t="s">
         <v>50</v>
       </c>
       <c r="G117" t="s">
         <v>24</v>
       </c>
       <c r="H117">
         <v>15</v>
       </c>
       <c r="I117" t="b">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117">
         <v>2</v>
       </c>
       <c r="L117" t="s">
         <v>25</v>
       </c>
       <c r="M117" t="s">
         <v>25</v>
       </c>
@@ -9408,54 +9420,54 @@
       </c>
       <c r="P117" t="s">
         <v>25</v>
       </c>
       <c r="Q117" t="s">
         <v>25</v>
       </c>
       <c r="R117" t="s">
         <v>25</v>
       </c>
       <c r="S117" t="s">
         <v>25</v>
       </c>
       <c r="T117">
         <v>190.21</v>
       </c>
     </row>
     <row r="118" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>43</v>
       </c>
       <c r="C118" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E118" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F118" t="s">
         <v>128</v>
       </c>
       <c r="G118" t="s">
         <v>24</v>
       </c>
       <c r="H118">
         <v>4</v>
       </c>
       <c r="I118" t="b">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118">
         <v>2</v>
       </c>
       <c r="L118">
         <v>92.26</v>
       </c>
       <c r="M118" t="s">
         <v>25</v>
       </c>
@@ -9467,51 +9479,51 @@
       </c>
       <c r="P118" t="s">
         <v>25</v>
       </c>
       <c r="Q118" t="s">
         <v>25</v>
       </c>
       <c r="R118" t="s">
         <v>25</v>
       </c>
       <c r="S118" t="s">
         <v>25</v>
       </c>
       <c r="T118">
         <v>185.47</v>
       </c>
     </row>
     <row r="119" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>32</v>
       </c>
       <c r="C119" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D119">
         <v>1587</v>
       </c>
       <c r="E119" t="s">
         <v>22</v>
       </c>
       <c r="F119" t="s">
         <v>31</v>
       </c>
       <c r="G119" t="s">
         <v>24</v>
       </c>
       <c r="H119">
         <v>22</v>
       </c>
       <c r="I119" t="b">
         <v>1</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119">
         <v>1</v>
       </c>
@@ -9526,54 +9538,54 @@
       </c>
       <c r="O119">
         <v>97.65</v>
       </c>
       <c r="P119" t="s">
         <v>25</v>
       </c>
       <c r="Q119" t="s">
         <v>25</v>
       </c>
       <c r="R119" t="s">
         <v>25</v>
       </c>
       <c r="S119" t="s">
         <v>25</v>
       </c>
       <c r="T119">
         <v>182.27</v>
       </c>
     </row>
     <row r="120" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C120" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
       <c r="F120" t="s">
         <v>62</v>
       </c>
       <c r="G120" t="s">
         <v>24</v>
       </c>
       <c r="H120">
         <v>10</v>
       </c>
       <c r="I120" t="b">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120">
         <v>2</v>
       </c>
       <c r="L120" t="s">
         <v>25</v>
       </c>
@@ -9585,54 +9597,54 @@
       </c>
       <c r="O120">
         <v>91.74</v>
       </c>
       <c r="P120" t="s">
         <v>25</v>
       </c>
       <c r="Q120" t="s">
         <v>25</v>
       </c>
       <c r="R120" t="s">
         <v>25</v>
       </c>
       <c r="S120">
         <v>87.16</v>
       </c>
       <c r="T120">
         <v>178.9</v>
       </c>
     </row>
     <row r="121" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C121" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D121">
         <v>631</v>
       </c>
       <c r="E121" t="s">
         <v>22</v>
       </c>
       <c r="F121" t="s">
         <v>62</v>
       </c>
       <c r="G121" t="s">
         <v>24</v>
       </c>
       <c r="H121">
         <v>11</v>
       </c>
       <c r="I121" t="b">
         <v>1</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121">
         <v>2</v>
       </c>
@@ -9647,60 +9659,60 @@
       </c>
       <c r="O121">
         <v>89.2</v>
       </c>
       <c r="P121" t="s">
         <v>25</v>
       </c>
       <c r="Q121" t="s">
         <v>25</v>
       </c>
       <c r="R121" t="s">
         <v>25</v>
       </c>
       <c r="S121">
         <v>88.76</v>
       </c>
       <c r="T121">
         <v>177.96</v>
       </c>
     </row>
     <row r="122" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C122" t="s">
         <v>99</v>
       </c>
       <c r="D122">
         <v>2257</v>
       </c>
       <c r="E122" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F122" t="s">
         <v>23</v>
       </c>
       <c r="G122" t="s">
         <v>57</v>
       </c>
       <c r="H122">
         <v>13</v>
       </c>
       <c r="I122" t="b">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122">
         <v>2</v>
       </c>
       <c r="L122" t="s">
         <v>25</v>
       </c>
       <c r="M122" t="s">
         <v>25</v>
       </c>
@@ -9709,57 +9721,57 @@
       </c>
       <c r="O122" t="s">
         <v>25</v>
       </c>
       <c r="P122">
         <v>93.17</v>
       </c>
       <c r="Q122" t="s">
         <v>25</v>
       </c>
       <c r="R122">
         <v>84.07</v>
       </c>
       <c r="S122" t="s">
         <v>25</v>
       </c>
       <c r="T122">
         <v>177.24</v>
       </c>
     </row>
     <row r="123" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C123" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E123" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F123" t="s">
         <v>31</v>
       </c>
       <c r="G123" t="s">
         <v>24</v>
       </c>
       <c r="H123">
         <v>23</v>
       </c>
       <c r="I123" t="b">
         <v>1</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123">
         <v>1</v>
       </c>
       <c r="L123" t="s">
         <v>25</v>
       </c>
       <c r="M123" t="s">
         <v>25</v>
       </c>
@@ -9768,54 +9780,54 @@
       </c>
       <c r="O123" t="s">
         <v>25</v>
       </c>
       <c r="P123" t="s">
         <v>25</v>
       </c>
       <c r="Q123" t="s">
         <v>25</v>
       </c>
       <c r="R123" t="s">
         <v>25</v>
       </c>
       <c r="S123" t="s">
         <v>25</v>
       </c>
       <c r="T123">
         <v>175.52</v>
       </c>
     </row>
     <row r="124" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C124" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E124" t="s">
         <v>25</v>
       </c>
       <c r="F124" t="s">
         <v>23</v>
       </c>
       <c r="G124" t="s">
         <v>57</v>
       </c>
       <c r="H124">
         <v>14</v>
       </c>
       <c r="I124" t="b">
         <v>1</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124">
         <v>1</v>
       </c>
       <c r="L124" t="s">
         <v>25</v>
       </c>
@@ -9827,54 +9839,54 @@
       </c>
       <c r="O124" t="s">
         <v>25</v>
       </c>
       <c r="P124" t="s">
         <v>25</v>
       </c>
       <c r="Q124" t="s">
         <v>25</v>
       </c>
       <c r="R124" t="s">
         <v>25</v>
       </c>
       <c r="S124">
         <v>87.41</v>
       </c>
       <c r="T124">
         <v>175.1</v>
       </c>
     </row>
     <row r="125" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C125" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D125">
         <v>2166</v>
       </c>
       <c r="E125" t="s">
         <v>132</v>
       </c>
       <c r="F125" t="s">
         <v>23</v>
       </c>
       <c r="G125" t="s">
         <v>57</v>
       </c>
       <c r="H125">
         <v>15</v>
       </c>
       <c r="I125" t="b">
         <v>1</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125">
         <v>2</v>
       </c>
@@ -9889,54 +9901,54 @@
       </c>
       <c r="O125" t="s">
         <v>25</v>
       </c>
       <c r="P125">
         <v>90.54</v>
       </c>
       <c r="Q125" t="s">
         <v>25</v>
       </c>
       <c r="R125" t="s">
         <v>25</v>
       </c>
       <c r="S125" t="s">
         <v>25</v>
       </c>
       <c r="T125">
         <v>173.81</v>
       </c>
     </row>
     <row r="126" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C126" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D126">
         <v>2202</v>
       </c>
       <c r="E126" t="s">
         <v>39</v>
       </c>
       <c r="F126" t="s">
         <v>50</v>
       </c>
       <c r="G126" t="s">
         <v>57</v>
       </c>
       <c r="H126">
         <v>9</v>
       </c>
       <c r="I126" t="b">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126">
         <v>2</v>
       </c>
@@ -9951,51 +9963,51 @@
       </c>
       <c r="O126" t="s">
         <v>25</v>
       </c>
       <c r="P126" t="s">
         <v>25</v>
       </c>
       <c r="Q126">
         <v>83.75</v>
       </c>
       <c r="R126" t="s">
         <v>25</v>
       </c>
       <c r="S126" t="s">
         <v>25</v>
       </c>
       <c r="T126">
         <v>170.52</v>
       </c>
     </row>
     <row r="127" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C127" t="s">
         <v>78</v>
       </c>
       <c r="E127" t="s">
         <v>56</v>
       </c>
       <c r="F127" t="s">
         <v>62</v>
       </c>
       <c r="G127" t="s">
         <v>24</v>
       </c>
       <c r="H127">
         <v>12</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127">
         <v>1</v>
       </c>
@@ -10010,54 +10022,54 @@
       </c>
       <c r="O127">
         <v>81.11</v>
       </c>
       <c r="P127" t="s">
         <v>25</v>
       </c>
       <c r="Q127" t="s">
         <v>25</v>
       </c>
       <c r="R127" t="s">
         <v>25</v>
       </c>
       <c r="S127" t="s">
         <v>25</v>
       </c>
       <c r="T127">
         <v>165.26</v>
       </c>
     </row>
     <row r="128" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C128" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E128" t="s">
         <v>25</v>
       </c>
       <c r="F128" t="s">
         <v>23</v>
       </c>
       <c r="G128" t="s">
         <v>24</v>
       </c>
       <c r="H128">
         <v>32</v>
       </c>
       <c r="I128" t="b">
         <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128">
         <v>2</v>
       </c>
       <c r="L128" t="s">
         <v>25</v>
       </c>
@@ -10069,51 +10081,51 @@
       </c>
       <c r="O128" t="s">
         <v>25</v>
       </c>
       <c r="P128" t="s">
         <v>25</v>
       </c>
       <c r="Q128">
         <v>77.81</v>
       </c>
       <c r="R128" t="s">
         <v>25</v>
       </c>
       <c r="S128">
         <v>84.09</v>
       </c>
       <c r="T128">
         <v>161.9</v>
       </c>
     </row>
     <row r="129" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C129" t="s">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>39</v>
       </c>
       <c r="F129" t="s">
         <v>23</v>
       </c>
       <c r="G129" t="s">
         <v>57</v>
       </c>
       <c r="H129">
         <v>16</v>
       </c>
       <c r="I129" t="b">
         <v>1</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129">
         <v>2</v>
       </c>
@@ -10128,57 +10140,57 @@
       </c>
       <c r="O129" t="s">
         <v>25</v>
       </c>
       <c r="P129">
         <v>81.42</v>
       </c>
       <c r="Q129" t="s">
         <v>25</v>
       </c>
       <c r="R129" t="s">
         <v>25</v>
       </c>
       <c r="S129">
         <v>79.81</v>
       </c>
       <c r="T129">
         <v>161.23</v>
       </c>
     </row>
     <row r="130" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C130" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E130" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F130" t="s">
         <v>31</v>
       </c>
       <c r="G130" t="s">
         <v>57</v>
       </c>
       <c r="H130">
         <v>7</v>
       </c>
       <c r="I130" t="b">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130">
         <v>2</v>
       </c>
       <c r="L130" t="s">
         <v>25</v>
       </c>
       <c r="M130" t="s">
         <v>25</v>
       </c>
@@ -10190,51 +10202,51 @@
       </c>
       <c r="P130" t="s">
         <v>25</v>
       </c>
       <c r="Q130" t="s">
         <v>25</v>
       </c>
       <c r="R130">
         <v>81.62</v>
       </c>
       <c r="S130" t="s">
         <v>25</v>
       </c>
       <c r="T130">
         <v>159.27</v>
       </c>
     </row>
     <row r="131" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>60</v>
       </c>
       <c r="C131" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D131">
         <v>1389</v>
       </c>
       <c r="E131" t="s">
         <v>56</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" t="s">
         <v>24</v>
       </c>
       <c r="H131">
         <v>33</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
@@ -10249,51 +10261,51 @@
       </c>
       <c r="O131" t="s">
         <v>25</v>
       </c>
       <c r="P131" t="s">
         <v>25</v>
       </c>
       <c r="Q131" t="s">
         <v>25</v>
       </c>
       <c r="R131" t="s">
         <v>25</v>
       </c>
       <c r="S131" t="s">
         <v>25</v>
       </c>
       <c r="T131">
         <v>149.89</v>
       </c>
     </row>
     <row r="132" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C132" t="s">
         <v>78</v>
       </c>
       <c r="D132">
         <v>478</v>
       </c>
       <c r="E132" t="s">
         <v>56</v>
       </c>
       <c r="F132" t="s">
         <v>122</v>
       </c>
       <c r="G132" t="s">
         <v>24</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132" t="b">
         <v>1</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
@@ -10311,54 +10323,54 @@
       </c>
       <c r="O132">
         <v>72.78</v>
       </c>
       <c r="P132" t="s">
         <v>25</v>
       </c>
       <c r="Q132" t="s">
         <v>25</v>
       </c>
       <c r="R132" t="s">
         <v>25</v>
       </c>
       <c r="S132" t="s">
         <v>25</v>
       </c>
       <c r="T132">
         <v>144.73</v>
       </c>
     </row>
     <row r="133" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C133" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E133" t="s">
         <v>42</v>
       </c>
       <c r="F133" t="s">
         <v>23</v>
       </c>
       <c r="G133" t="s">
         <v>24</v>
       </c>
       <c r="H133">
         <v>34</v>
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133">
         <v>1</v>
       </c>
       <c r="L133" t="s">
         <v>25</v>
       </c>
@@ -10370,57 +10382,57 @@
       </c>
       <c r="O133" t="s">
         <v>25</v>
       </c>
       <c r="P133">
         <v>142.77</v>
       </c>
       <c r="Q133" t="s">
         <v>25</v>
       </c>
       <c r="R133" t="s">
         <v>25</v>
       </c>
       <c r="S133" t="s">
         <v>25</v>
       </c>
       <c r="T133">
         <v>142.77</v>
       </c>
     </row>
     <row r="134" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C134" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E134" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" t="s">
         <v>24</v>
       </c>
       <c r="H134">
         <v>35</v>
       </c>
       <c r="I134" t="b">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134">
         <v>1</v>
       </c>
       <c r="L134">
         <v>142.53</v>
       </c>
       <c r="M134" t="s">
         <v>25</v>
       </c>
@@ -10429,54 +10441,54 @@
       </c>
       <c r="O134" t="s">
         <v>25</v>
       </c>
       <c r="P134" t="s">
         <v>25</v>
       </c>
       <c r="Q134" t="s">
         <v>25</v>
       </c>
       <c r="R134" t="s">
         <v>25</v>
       </c>
       <c r="S134" t="s">
         <v>25</v>
       </c>
       <c r="T134">
         <v>142.53</v>
       </c>
     </row>
     <row r="135" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C135" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
       <c r="F135" t="s">
         <v>23</v>
       </c>
       <c r="G135" t="s">
         <v>24</v>
       </c>
       <c r="H135">
         <v>36</v>
       </c>
       <c r="I135" t="b">
         <v>1</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135">
         <v>1</v>
       </c>
       <c r="L135" t="s">
         <v>25</v>
       </c>
@@ -10488,57 +10500,57 @@
       </c>
       <c r="O135" t="s">
         <v>25</v>
       </c>
       <c r="P135">
         <v>141.4</v>
       </c>
       <c r="Q135" t="s">
         <v>25</v>
       </c>
       <c r="R135" t="s">
         <v>25</v>
       </c>
       <c r="S135" t="s">
         <v>25</v>
       </c>
       <c r="T135">
         <v>141.4</v>
       </c>
     </row>
     <row r="136" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C136" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E136" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F136" t="s">
         <v>128</v>
       </c>
       <c r="G136" t="s">
         <v>24</v>
       </c>
       <c r="H136">
         <v>5</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136">
         <v>138.83</v>
       </c>
       <c r="M136" t="s">
         <v>25</v>
       </c>
@@ -10550,51 +10562,51 @@
       </c>
       <c r="P136" t="s">
         <v>25</v>
       </c>
       <c r="Q136" t="s">
         <v>25</v>
       </c>
       <c r="R136" t="s">
         <v>25</v>
       </c>
       <c r="S136" t="s">
         <v>25</v>
       </c>
       <c r="T136">
         <v>138.83</v>
       </c>
     </row>
     <row r="137" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>129</v>
       </c>
       <c r="C137" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E137" t="s">
         <v>39</v>
       </c>
       <c r="F137" t="s">
         <v>50</v>
       </c>
       <c r="G137" t="s">
         <v>24</v>
       </c>
       <c r="H137">
         <v>16</v>
       </c>
       <c r="I137" t="b">
         <v>1</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137">
         <v>2</v>
       </c>
       <c r="L137">
         <v>69.78</v>
       </c>
@@ -10606,54 +10618,54 @@
       </c>
       <c r="O137">
         <v>68.93</v>
       </c>
       <c r="P137" t="s">
         <v>25</v>
       </c>
       <c r="Q137" t="s">
         <v>25</v>
       </c>
       <c r="R137" t="s">
         <v>25</v>
       </c>
       <c r="S137" t="s">
         <v>25</v>
       </c>
       <c r="T137">
         <v>138.71</v>
       </c>
     </row>
     <row r="138" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C138" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D138">
         <v>1082</v>
       </c>
       <c r="E138" t="s">
         <v>56</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
       <c r="G138" t="s">
         <v>24</v>
       </c>
       <c r="H138">
         <v>37</v>
       </c>
       <c r="I138" t="b">
         <v>1</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138">
         <v>1</v>
       </c>
@@ -10668,54 +10680,54 @@
       </c>
       <c r="O138" t="s">
         <v>25</v>
       </c>
       <c r="P138">
         <v>135.54</v>
       </c>
       <c r="Q138" t="s">
         <v>25</v>
       </c>
       <c r="R138" t="s">
         <v>25</v>
       </c>
       <c r="S138" t="s">
         <v>25</v>
       </c>
       <c r="T138">
         <v>135.54</v>
       </c>
     </row>
     <row r="139" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C139" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E139" t="s">
         <v>25</v>
       </c>
       <c r="F139" t="s">
         <v>23</v>
       </c>
       <c r="G139" t="s">
         <v>24</v>
       </c>
       <c r="H139">
         <v>38</v>
       </c>
       <c r="I139" t="b">
         <v>1</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139" t="s">
         <v>25</v>
       </c>
@@ -10727,54 +10739,54 @@
       </c>
       <c r="O139" t="s">
         <v>25</v>
       </c>
       <c r="P139" t="s">
         <v>25</v>
       </c>
       <c r="Q139" t="s">
         <v>25</v>
       </c>
       <c r="R139" t="s">
         <v>25</v>
       </c>
       <c r="S139" t="s">
         <v>25</v>
       </c>
       <c r="T139">
         <v>134.13</v>
       </c>
     </row>
     <row r="140" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C140" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E140" t="s">
         <v>81</v>
       </c>
       <c r="F140" t="s">
         <v>23</v>
       </c>
       <c r="G140" t="s">
         <v>24</v>
       </c>
       <c r="H140">
         <v>39</v>
       </c>
       <c r="I140" t="b">
         <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140">
         <v>1</v>
       </c>
       <c r="L140" t="s">
         <v>25</v>
       </c>
@@ -10789,51 +10801,51 @@
       </c>
       <c r="P140" t="s">
         <v>25</v>
       </c>
       <c r="Q140" t="s">
         <v>25</v>
       </c>
       <c r="R140" t="s">
         <v>25</v>
       </c>
       <c r="S140" t="s">
         <v>25</v>
       </c>
       <c r="T140">
         <v>132.66</v>
       </c>
     </row>
     <row r="141" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>107</v>
       </c>
       <c r="C141" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E141" t="s">
         <v>81</v>
       </c>
       <c r="F141" t="s">
         <v>23</v>
       </c>
       <c r="G141" t="s">
         <v>24</v>
       </c>
       <c r="H141">
         <v>40</v>
       </c>
       <c r="I141" t="b">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141">
         <v>1</v>
       </c>
       <c r="L141" t="s">
         <v>25</v>
       </c>
@@ -10848,54 +10860,54 @@
       </c>
       <c r="P141" t="s">
         <v>25</v>
       </c>
       <c r="Q141" t="s">
         <v>25</v>
       </c>
       <c r="R141">
         <v>131.06</v>
       </c>
       <c r="S141" t="s">
         <v>25</v>
       </c>
       <c r="T141">
         <v>131.06</v>
       </c>
     </row>
     <row r="142" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>43</v>
       </c>
       <c r="C142" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E142" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F142" t="s">
         <v>23</v>
       </c>
       <c r="G142" t="s">
         <v>24</v>
       </c>
       <c r="H142">
         <v>41</v>
       </c>
       <c r="I142" t="b">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142">
         <v>1</v>
       </c>
       <c r="L142">
         <v>130.48</v>
       </c>
       <c r="M142" t="s">
         <v>25</v>
       </c>
@@ -10904,54 +10916,54 @@
       </c>
       <c r="O142" t="s">
         <v>25</v>
       </c>
       <c r="P142" t="s">
         <v>25</v>
       </c>
       <c r="Q142" t="s">
         <v>25</v>
       </c>
       <c r="R142" t="s">
         <v>25</v>
       </c>
       <c r="S142" t="s">
         <v>25</v>
       </c>
       <c r="T142">
         <v>130.48</v>
       </c>
     </row>
     <row r="143" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C143" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
       <c r="F143" t="s">
         <v>23</v>
       </c>
       <c r="G143" t="s">
         <v>24</v>
       </c>
       <c r="H143">
         <v>42</v>
       </c>
       <c r="I143" t="b">
         <v>1</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143" t="s">
         <v>25</v>
       </c>
@@ -10963,54 +10975,54 @@
       </c>
       <c r="O143" t="s">
         <v>25</v>
       </c>
       <c r="P143" t="s">
         <v>25</v>
       </c>
       <c r="Q143" t="s">
         <v>25</v>
       </c>
       <c r="R143" t="s">
         <v>25</v>
       </c>
       <c r="S143" t="s">
         <v>25</v>
       </c>
       <c r="T143">
         <v>130.41</v>
       </c>
     </row>
     <row r="144" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C144" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E144" t="s">
         <v>25</v>
       </c>
       <c r="F144" t="s">
         <v>23</v>
       </c>
       <c r="G144" t="s">
         <v>24</v>
       </c>
       <c r="H144">
         <v>43</v>
       </c>
       <c r="I144" t="b">
         <v>1</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144" t="s">
         <v>25</v>
       </c>
@@ -11022,54 +11034,54 @@
       </c>
       <c r="O144" t="s">
         <v>25</v>
       </c>
       <c r="P144" t="s">
         <v>25</v>
       </c>
       <c r="Q144" t="s">
         <v>25</v>
       </c>
       <c r="R144" t="s">
         <v>25</v>
       </c>
       <c r="S144" t="s">
         <v>25</v>
       </c>
       <c r="T144">
         <v>128.81</v>
       </c>
     </row>
     <row r="145" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C145" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>50</v>
       </c>
       <c r="G145" t="s">
         <v>24</v>
       </c>
       <c r="H145">
         <v>17</v>
       </c>
       <c r="I145" t="b">
         <v>1</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145">
         <v>1</v>
       </c>
       <c r="L145" t="s">
         <v>25</v>
       </c>
@@ -11081,54 +11093,54 @@
       </c>
       <c r="O145" t="s">
         <v>25</v>
       </c>
       <c r="P145">
         <v>126.94</v>
       </c>
       <c r="Q145" t="s">
         <v>25</v>
       </c>
       <c r="R145" t="s">
         <v>25</v>
       </c>
       <c r="S145" t="s">
         <v>25</v>
       </c>
       <c r="T145">
         <v>126.94</v>
       </c>
     </row>
     <row r="146" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C146" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>23</v>
       </c>
       <c r="G146" t="s">
         <v>24</v>
       </c>
       <c r="H146">
         <v>44</v>
       </c>
       <c r="I146" t="b">
         <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146" t="s">
         <v>25</v>
       </c>
@@ -11140,57 +11152,57 @@
       </c>
       <c r="O146">
         <v>125.81</v>
       </c>
       <c r="P146" t="s">
         <v>25</v>
       </c>
       <c r="Q146" t="s">
         <v>25</v>
       </c>
       <c r="R146" t="s">
         <v>25</v>
       </c>
       <c r="S146" t="s">
         <v>25</v>
       </c>
       <c r="T146">
         <v>125.81</v>
       </c>
     </row>
     <row r="147" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C147" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E147" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F147" t="s">
         <v>23</v>
       </c>
       <c r="G147" t="s">
         <v>24</v>
       </c>
       <c r="H147">
         <v>45</v>
       </c>
       <c r="I147" t="b">
         <v>1</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147">
         <v>1</v>
       </c>
       <c r="L147" t="s">
         <v>25</v>
       </c>
       <c r="M147" t="s">
         <v>25</v>
       </c>
@@ -11199,54 +11211,54 @@
       </c>
       <c r="O147" t="s">
         <v>25</v>
       </c>
       <c r="P147">
         <v>124.61</v>
       </c>
       <c r="Q147" t="s">
         <v>25</v>
       </c>
       <c r="R147" t="s">
         <v>25</v>
       </c>
       <c r="S147" t="s">
         <v>25</v>
       </c>
       <c r="T147">
         <v>124.61</v>
       </c>
     </row>
     <row r="148" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C148" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E148" t="s">
         <v>56</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" t="s">
         <v>24</v>
       </c>
       <c r="H148">
         <v>46</v>
       </c>
       <c r="I148" t="b">
         <v>1</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148">
         <v>1</v>
       </c>
       <c r="L148" t="s">
         <v>25</v>
       </c>
@@ -11261,51 +11273,51 @@
       </c>
       <c r="P148">
         <v>124.55</v>
       </c>
       <c r="Q148" t="s">
         <v>25</v>
       </c>
       <c r="R148" t="s">
         <v>25</v>
       </c>
       <c r="S148" t="s">
         <v>25</v>
       </c>
       <c r="T148">
         <v>124.55</v>
       </c>
     </row>
     <row r="149" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>46</v>
       </c>
       <c r="C149" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E149" t="s">
         <v>56</v>
       </c>
       <c r="F149" t="s">
         <v>23</v>
       </c>
       <c r="G149" t="s">
         <v>24</v>
       </c>
       <c r="H149">
         <v>47</v>
       </c>
       <c r="I149" t="b">
         <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
       <c r="L149" t="s">
         <v>25</v>
       </c>
@@ -11320,57 +11332,57 @@
       </c>
       <c r="P149" t="s">
         <v>25</v>
       </c>
       <c r="Q149" t="s">
         <v>25</v>
       </c>
       <c r="R149">
         <v>123.94</v>
       </c>
       <c r="S149" t="s">
         <v>25</v>
       </c>
       <c r="T149">
         <v>123.94</v>
       </c>
     </row>
     <row r="150" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>83</v>
       </c>
       <c r="C150" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D150">
         <v>1539</v>
       </c>
       <c r="E150" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F150" t="s">
         <v>31</v>
       </c>
       <c r="G150" t="s">
         <v>24</v>
       </c>
       <c r="H150">
         <v>24</v>
       </c>
       <c r="I150" t="b">
         <v>1</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150">
         <v>1</v>
       </c>
       <c r="L150" t="s">
         <v>25</v>
       </c>
       <c r="M150" t="s">
         <v>25</v>
       </c>
@@ -11382,51 +11394,51 @@
       </c>
       <c r="P150">
         <v>123.89</v>
       </c>
       <c r="Q150" t="s">
         <v>25</v>
       </c>
       <c r="R150" t="s">
         <v>25</v>
       </c>
       <c r="S150" t="s">
         <v>25</v>
       </c>
       <c r="T150">
         <v>123.89</v>
       </c>
     </row>
     <row r="151" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>43</v>
       </c>
       <c r="C151" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D151">
         <v>2337</v>
       </c>
       <c r="E151" t="s">
         <v>22</v>
       </c>
       <c r="F151" t="s">
         <v>31</v>
       </c>
       <c r="G151" t="s">
         <v>24</v>
       </c>
       <c r="H151">
         <v>25</v>
       </c>
       <c r="I151" t="b">
         <v>1</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
@@ -11444,51 +11456,51 @@
       </c>
       <c r="P151" t="s">
         <v>25</v>
       </c>
       <c r="Q151">
         <v>123.8</v>
       </c>
       <c r="R151" t="s">
         <v>25</v>
       </c>
       <c r="S151" t="s">
         <v>25</v>
       </c>
       <c r="T151">
         <v>123.8</v>
       </c>
     </row>
     <row r="152" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>123</v>
       </c>
       <c r="C152" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E152" t="s">
         <v>25</v>
       </c>
       <c r="F152" t="s">
         <v>23</v>
       </c>
       <c r="G152" t="s">
         <v>24</v>
       </c>
       <c r="H152">
         <v>48</v>
       </c>
       <c r="I152" t="b">
         <v>1</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152">
         <v>1</v>
       </c>
       <c r="L152" t="s">
         <v>25</v>
       </c>
@@ -11500,51 +11512,51 @@
       </c>
       <c r="O152" t="s">
         <v>25</v>
       </c>
       <c r="P152" t="s">
         <v>25</v>
       </c>
       <c r="Q152">
         <v>123.32</v>
       </c>
       <c r="R152" t="s">
         <v>25</v>
       </c>
       <c r="S152" t="s">
         <v>25</v>
       </c>
       <c r="T152">
         <v>123.32</v>
       </c>
     </row>
     <row r="153" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C153" t="s">
         <v>49</v>
       </c>
       <c r="D153">
         <v>2338</v>
       </c>
       <c r="E153" t="s">
         <v>39</v>
       </c>
       <c r="F153" t="s">
         <v>128</v>
       </c>
       <c r="G153" t="s">
         <v>24</v>
       </c>
       <c r="H153">
         <v>6</v>
       </c>
       <c r="I153" t="b">
         <v>1</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
@@ -11562,60 +11574,60 @@
       </c>
       <c r="O153" t="s">
         <v>25</v>
       </c>
       <c r="P153">
         <v>122.79</v>
       </c>
       <c r="Q153" t="s">
         <v>25</v>
       </c>
       <c r="R153" t="s">
         <v>25</v>
       </c>
       <c r="S153" t="s">
         <v>25</v>
       </c>
       <c r="T153">
         <v>122.79</v>
       </c>
     </row>
     <row r="154" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C154" t="s">
         <v>78</v>
       </c>
       <c r="D154">
         <v>1673</v>
       </c>
       <c r="E154" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F154" t="s">
         <v>23</v>
       </c>
       <c r="G154" t="s">
         <v>24</v>
       </c>
       <c r="H154">
         <v>49</v>
       </c>
       <c r="I154" t="b">
         <v>1</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154" t="s">
         <v>25</v>
       </c>
       <c r="M154" t="s">
         <v>25</v>
       </c>
@@ -11624,54 +11636,54 @@
       </c>
       <c r="O154" t="s">
         <v>25</v>
       </c>
       <c r="P154" t="s">
         <v>25</v>
       </c>
       <c r="Q154" t="s">
         <v>25</v>
       </c>
       <c r="R154" t="s">
         <v>25</v>
       </c>
       <c r="S154" t="s">
         <v>25</v>
       </c>
       <c r="T154">
         <v>122.65</v>
       </c>
     </row>
     <row r="155" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C155" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E155" t="s">
         <v>25</v>
       </c>
       <c r="F155" t="s">
         <v>23</v>
       </c>
       <c r="G155" t="s">
         <v>24</v>
       </c>
       <c r="H155">
         <v>50</v>
       </c>
       <c r="I155" t="b">
         <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
       <c r="L155" t="s">
         <v>25</v>
       </c>
@@ -11683,57 +11695,57 @@
       </c>
       <c r="O155" t="s">
         <v>25</v>
       </c>
       <c r="P155">
         <v>122.63</v>
       </c>
       <c r="Q155" t="s">
         <v>25</v>
       </c>
       <c r="R155" t="s">
         <v>25</v>
       </c>
       <c r="S155" t="s">
         <v>25</v>
       </c>
       <c r="T155">
         <v>122.63</v>
       </c>
     </row>
     <row r="156" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C156" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E156" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
       <c r="G156" t="s">
         <v>24</v>
       </c>
       <c r="H156">
         <v>51</v>
       </c>
       <c r="I156" t="b">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156">
         <v>1</v>
       </c>
       <c r="L156" t="s">
         <v>25</v>
       </c>
       <c r="M156" t="s">
         <v>25</v>
       </c>
@@ -11742,60 +11754,60 @@
       </c>
       <c r="O156">
         <v>122.06</v>
       </c>
       <c r="P156" t="s">
         <v>25</v>
       </c>
       <c r="Q156" t="s">
         <v>25</v>
       </c>
       <c r="R156" t="s">
         <v>25</v>
       </c>
       <c r="S156" t="s">
         <v>25</v>
       </c>
       <c r="T156">
         <v>122.06</v>
       </c>
     </row>
     <row r="157" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C157" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D157">
         <v>110</v>
       </c>
       <c r="E157" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F157" t="s">
         <v>122</v>
       </c>
       <c r="G157" t="s">
         <v>24</v>
       </c>
       <c r="H157">
         <v>3</v>
       </c>
       <c r="I157" t="b">
         <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157">
         <v>2</v>
       </c>
       <c r="L157">
         <v>62.43</v>
       </c>
       <c r="M157" t="s">
         <v>25</v>
       </c>
@@ -11807,54 +11819,54 @@
       </c>
       <c r="P157" t="s">
         <v>25</v>
       </c>
       <c r="Q157" t="s">
         <v>25</v>
       </c>
       <c r="R157" t="s">
         <v>25</v>
       </c>
       <c r="S157" t="s">
         <v>25</v>
       </c>
       <c r="T157">
         <v>120.83</v>
       </c>
     </row>
     <row r="158" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>107</v>
       </c>
       <c r="C158" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E158" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F158" t="s">
         <v>23</v>
       </c>
       <c r="G158" t="s">
         <v>24</v>
       </c>
       <c r="H158">
         <v>52</v>
       </c>
       <c r="I158" t="b">
         <v>1</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158">
         <v>1</v>
       </c>
       <c r="L158" t="s">
         <v>25</v>
       </c>
       <c r="M158" t="s">
         <v>25</v>
       </c>
@@ -11866,54 +11878,54 @@
       </c>
       <c r="P158" t="s">
         <v>25</v>
       </c>
       <c r="Q158">
         <v>120.18</v>
       </c>
       <c r="R158" t="s">
         <v>25</v>
       </c>
       <c r="S158" t="s">
         <v>25</v>
       </c>
       <c r="T158">
         <v>120.18</v>
       </c>
     </row>
     <row r="159" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>51</v>
       </c>
       <c r="C159" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E159" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F159" t="s">
         <v>31</v>
       </c>
       <c r="G159" t="s">
         <v>24</v>
       </c>
       <c r="H159">
         <v>26</v>
       </c>
       <c r="I159" t="b">
         <v>1</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
       <c r="L159" t="s">
         <v>25</v>
       </c>
       <c r="M159" t="s">
         <v>25</v>
       </c>
@@ -11922,54 +11934,54 @@
       </c>
       <c r="O159">
         <v>119.63</v>
       </c>
       <c r="P159" t="s">
         <v>25</v>
       </c>
       <c r="Q159" t="s">
         <v>25</v>
       </c>
       <c r="R159" t="s">
         <v>25</v>
       </c>
       <c r="S159" t="s">
         <v>25</v>
       </c>
       <c r="T159">
         <v>119.63</v>
       </c>
     </row>
     <row r="160" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C160" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D160">
         <v>1538</v>
       </c>
       <c r="E160" t="s">
         <v>39</v>
       </c>
       <c r="F160" t="s">
         <v>50</v>
       </c>
       <c r="G160" t="s">
         <v>57</v>
       </c>
       <c r="H160">
         <v>10</v>
       </c>
       <c r="I160" t="b">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
@@ -11984,54 +11996,54 @@
       </c>
       <c r="O160" t="s">
         <v>25</v>
       </c>
       <c r="P160">
         <v>61.23</v>
       </c>
       <c r="Q160" t="s">
         <v>25</v>
       </c>
       <c r="R160" t="s">
         <v>25</v>
       </c>
       <c r="S160" t="s">
         <v>25</v>
       </c>
       <c r="T160">
         <v>119.61</v>
       </c>
     </row>
     <row r="161" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C161" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E161" t="s">
         <v>39</v>
       </c>
       <c r="F161" t="s">
         <v>50</v>
       </c>
       <c r="G161" t="s">
         <v>57</v>
       </c>
       <c r="H161">
         <v>11</v>
       </c>
       <c r="I161" t="b">
         <v>1</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161">
         <v>1</v>
       </c>
       <c r="L161" t="s">
         <v>25</v>
       </c>
@@ -12043,54 +12055,54 @@
       </c>
       <c r="O161" t="s">
         <v>25</v>
       </c>
       <c r="P161">
         <v>119.57</v>
       </c>
       <c r="Q161" t="s">
         <v>25</v>
       </c>
       <c r="R161" t="s">
         <v>25</v>
       </c>
       <c r="S161" t="s">
         <v>25</v>
       </c>
       <c r="T161">
         <v>119.57</v>
       </c>
     </row>
     <row r="162" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C162" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D162">
         <v>1093</v>
       </c>
       <c r="E162" t="s">
         <v>22</v>
       </c>
       <c r="F162" t="s">
         <v>31</v>
       </c>
       <c r="G162" t="s">
         <v>24</v>
       </c>
       <c r="H162">
         <v>27</v>
       </c>
       <c r="I162" t="b">
         <v>1</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
@@ -12108,51 +12120,54 @@
       </c>
       <c r="P162" t="s">
         <v>25</v>
       </c>
       <c r="Q162" t="s">
         <v>25</v>
       </c>
       <c r="R162" t="s">
         <v>25</v>
       </c>
       <c r="S162" t="s">
         <v>25</v>
       </c>
       <c r="T162">
         <v>118.58</v>
       </c>
     </row>
     <row r="163" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>129</v>
       </c>
       <c r="C163" t="s">
-        <v>344</v>
+        <v>345</v>
+      </c>
+      <c r="D163">
+        <v>2556</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
       <c r="F163" t="s">
         <v>23</v>
       </c>
       <c r="G163" t="s">
         <v>24</v>
       </c>
       <c r="H163">
         <v>53</v>
       </c>
       <c r="I163" t="b">
         <v>1</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163">
         <v>1</v>
       </c>
       <c r="L163" t="s">
         <v>25</v>
       </c>
@@ -12167,54 +12182,54 @@
       </c>
       <c r="P163">
         <v>118.2</v>
       </c>
       <c r="Q163" t="s">
         <v>25</v>
       </c>
       <c r="R163" t="s">
         <v>25</v>
       </c>
       <c r="S163" t="s">
         <v>25</v>
       </c>
       <c r="T163">
         <v>118.2</v>
       </c>
     </row>
     <row r="164" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>73</v>
       </c>
       <c r="C164" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E164" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F164" t="s">
         <v>31</v>
       </c>
       <c r="G164" t="s">
         <v>24</v>
       </c>
       <c r="H164">
         <v>28</v>
       </c>
       <c r="I164" t="b">
         <v>1</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164" t="s">
         <v>25</v>
       </c>
       <c r="M164" t="s">
         <v>25</v>
       </c>
@@ -12223,54 +12238,57 @@
       </c>
       <c r="O164" t="s">
         <v>25</v>
       </c>
       <c r="P164" t="s">
         <v>25</v>
       </c>
       <c r="Q164" t="s">
         <v>25</v>
       </c>
       <c r="R164" t="s">
         <v>25</v>
       </c>
       <c r="S164" t="s">
         <v>25</v>
       </c>
       <c r="T164">
         <v>118.19</v>
       </c>
     </row>
     <row r="165" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C165" t="s">
-        <v>348</v>
+        <v>349</v>
+      </c>
+      <c r="D165">
+        <v>2490</v>
       </c>
       <c r="E165" t="s">
         <v>42</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
       <c r="G165" t="s">
         <v>24</v>
       </c>
       <c r="H165">
         <v>54</v>
       </c>
       <c r="I165" t="b">
         <v>1</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165">
         <v>1</v>
       </c>
       <c r="L165" t="s">
         <v>25</v>
       </c>
@@ -12282,54 +12300,54 @@
       </c>
       <c r="O165" t="s">
         <v>25</v>
       </c>
       <c r="P165">
         <v>118.05</v>
       </c>
       <c r="Q165" t="s">
         <v>25</v>
       </c>
       <c r="R165" t="s">
         <v>25</v>
       </c>
       <c r="S165" t="s">
         <v>25</v>
       </c>
       <c r="T165">
         <v>118.05</v>
       </c>
     </row>
     <row r="166" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C166" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E166" t="s">
         <v>42</v>
       </c>
       <c r="F166" t="s">
         <v>23</v>
       </c>
       <c r="G166" t="s">
         <v>24</v>
       </c>
       <c r="H166">
         <v>55</v>
       </c>
       <c r="I166" t="b">
         <v>1</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166" t="s">
         <v>25</v>
       </c>
@@ -12341,57 +12359,57 @@
       </c>
       <c r="O166" t="s">
         <v>25</v>
       </c>
       <c r="P166">
         <v>118.05</v>
       </c>
       <c r="Q166" t="s">
         <v>25</v>
       </c>
       <c r="R166" t="s">
         <v>25</v>
       </c>
       <c r="S166" t="s">
         <v>25</v>
       </c>
       <c r="T166">
         <v>118.05</v>
       </c>
     </row>
     <row r="167" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C167" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E167" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F167" t="s">
         <v>31</v>
       </c>
       <c r="G167" t="s">
         <v>24</v>
       </c>
       <c r="H167">
         <v>29</v>
       </c>
       <c r="I167" t="b">
         <v>1</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167" t="s">
         <v>25</v>
       </c>
       <c r="M167" t="s">
         <v>25</v>
       </c>
@@ -12400,60 +12418,60 @@
       </c>
       <c r="O167" t="s">
         <v>25</v>
       </c>
       <c r="P167" t="s">
         <v>25</v>
       </c>
       <c r="Q167" t="s">
         <v>25</v>
       </c>
       <c r="R167" t="s">
         <v>25</v>
       </c>
       <c r="S167" t="s">
         <v>25</v>
       </c>
       <c r="T167">
         <v>117.13</v>
       </c>
     </row>
     <row r="168" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C168" t="s">
         <v>78</v>
       </c>
       <c r="D168">
         <v>1713</v>
       </c>
       <c r="E168" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F168" t="s">
         <v>31</v>
       </c>
       <c r="G168" t="s">
         <v>24</v>
       </c>
       <c r="H168">
         <v>30</v>
       </c>
       <c r="I168" t="b">
         <v>1</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>25</v>
       </c>
       <c r="M168" t="s">
         <v>25</v>
       </c>
@@ -12462,54 +12480,54 @@
       </c>
       <c r="O168">
         <v>117.07</v>
       </c>
       <c r="P168" t="s">
         <v>25</v>
       </c>
       <c r="Q168" t="s">
         <v>25</v>
       </c>
       <c r="R168" t="s">
         <v>25</v>
       </c>
       <c r="S168" t="s">
         <v>25</v>
       </c>
       <c r="T168">
         <v>117.07</v>
       </c>
     </row>
     <row r="169" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C169" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E169" t="s">
         <v>25</v>
       </c>
       <c r="F169" t="s">
         <v>23</v>
       </c>
       <c r="G169" t="s">
         <v>24</v>
       </c>
       <c r="H169">
         <v>56</v>
       </c>
       <c r="I169" t="b">
         <v>1</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169">
         <v>1</v>
       </c>
       <c r="L169" t="s">
         <v>25</v>
       </c>
@@ -12521,57 +12539,57 @@
       </c>
       <c r="O169" t="s">
         <v>25</v>
       </c>
       <c r="P169" t="s">
         <v>25</v>
       </c>
       <c r="Q169" t="s">
         <v>25</v>
       </c>
       <c r="R169" t="s">
         <v>25</v>
       </c>
       <c r="S169" t="s">
         <v>25</v>
       </c>
       <c r="T169">
         <v>116.95</v>
       </c>
     </row>
     <row r="170" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C170" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E170" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F170" t="s">
         <v>31</v>
       </c>
       <c r="G170" t="s">
         <v>24</v>
       </c>
       <c r="H170">
         <v>31</v>
       </c>
       <c r="I170" t="b">
         <v>1</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
       <c r="L170" t="s">
         <v>25</v>
       </c>
       <c r="M170" t="s">
         <v>25</v>
       </c>
@@ -12580,54 +12598,54 @@
       </c>
       <c r="O170">
         <v>116.95</v>
       </c>
       <c r="P170" t="s">
         <v>25</v>
       </c>
       <c r="Q170" t="s">
         <v>25</v>
       </c>
       <c r="R170" t="s">
         <v>25</v>
       </c>
       <c r="S170" t="s">
         <v>25</v>
       </c>
       <c r="T170">
         <v>116.95</v>
       </c>
     </row>
     <row r="171" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C171" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E171" t="s">
         <v>56</v>
       </c>
       <c r="F171" t="s">
         <v>23</v>
       </c>
       <c r="G171" t="s">
         <v>24</v>
       </c>
       <c r="H171">
         <v>57</v>
       </c>
       <c r="I171" t="b">
         <v>1</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171" t="s">
         <v>25</v>
       </c>
@@ -12639,54 +12657,54 @@
       </c>
       <c r="O171" t="s">
         <v>25</v>
       </c>
       <c r="P171">
         <v>116.57</v>
       </c>
       <c r="Q171" t="s">
         <v>25</v>
       </c>
       <c r="R171" t="s">
         <v>25</v>
       </c>
       <c r="S171" t="s">
         <v>25</v>
       </c>
       <c r="T171">
         <v>116.57</v>
       </c>
     </row>
     <row r="172" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C172" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E172" t="s">
         <v>25</v>
       </c>
       <c r="F172" t="s">
         <v>23</v>
       </c>
       <c r="G172" t="s">
         <v>24</v>
       </c>
       <c r="H172">
         <v>58</v>
       </c>
       <c r="I172" t="b">
         <v>1</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172" t="s">
         <v>25</v>
       </c>
@@ -12701,51 +12719,51 @@
       </c>
       <c r="P172" t="s">
         <v>25</v>
       </c>
       <c r="Q172" t="s">
         <v>25</v>
       </c>
       <c r="R172" t="s">
         <v>25</v>
       </c>
       <c r="S172" t="s">
         <v>25</v>
       </c>
       <c r="T172">
         <v>116.55</v>
       </c>
     </row>
     <row r="173" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>77</v>
       </c>
       <c r="C173" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D173">
         <v>1346</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>31</v>
       </c>
       <c r="G173" t="s">
         <v>24</v>
       </c>
       <c r="H173">
         <v>32</v>
       </c>
       <c r="I173" t="b">
         <v>1</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
@@ -12760,54 +12778,54 @@
       </c>
       <c r="O173" t="s">
         <v>25</v>
       </c>
       <c r="P173" t="s">
         <v>25</v>
       </c>
       <c r="Q173">
         <v>116.5</v>
       </c>
       <c r="R173" t="s">
         <v>25</v>
       </c>
       <c r="S173" t="s">
         <v>25</v>
       </c>
       <c r="T173">
         <v>116.5</v>
       </c>
     </row>
     <row r="174" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C174" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E174" t="s">
         <v>25</v>
       </c>
       <c r="F174" t="s">
         <v>23</v>
       </c>
       <c r="G174" t="s">
         <v>24</v>
       </c>
       <c r="H174">
         <v>59</v>
       </c>
       <c r="I174" t="b">
         <v>1</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174">
         <v>1</v>
       </c>
       <c r="L174" t="s">
         <v>25</v>
       </c>
@@ -12819,54 +12837,54 @@
       </c>
       <c r="O174">
         <v>115.41</v>
       </c>
       <c r="P174" t="s">
         <v>25</v>
       </c>
       <c r="Q174" t="s">
         <v>25</v>
       </c>
       <c r="R174" t="s">
         <v>25</v>
       </c>
       <c r="S174" t="s">
         <v>25</v>
       </c>
       <c r="T174">
         <v>115.41</v>
       </c>
     </row>
     <row r="175" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C175" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E175" t="s">
         <v>25</v>
       </c>
       <c r="F175" t="s">
         <v>31</v>
       </c>
       <c r="G175" t="s">
         <v>24</v>
       </c>
       <c r="H175">
         <v>33</v>
       </c>
       <c r="I175" t="b">
         <v>1</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175">
         <v>1</v>
       </c>
       <c r="L175" t="s">
         <v>25</v>
       </c>
@@ -12878,57 +12896,57 @@
       </c>
       <c r="O175" t="s">
         <v>25</v>
       </c>
       <c r="P175" t="s">
         <v>25</v>
       </c>
       <c r="Q175" t="s">
         <v>25</v>
       </c>
       <c r="R175" t="s">
         <v>25</v>
       </c>
       <c r="S175" t="s">
         <v>25</v>
       </c>
       <c r="T175">
         <v>115.14</v>
       </c>
     </row>
     <row r="176" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C176" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E176" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F176" t="s">
         <v>50</v>
       </c>
       <c r="G176" t="s">
         <v>24</v>
       </c>
       <c r="H176">
         <v>18</v>
       </c>
       <c r="I176" t="b">
         <v>1</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176">
         <v>114.9</v>
       </c>
       <c r="M176" t="s">
         <v>25</v>
       </c>
@@ -12940,51 +12958,51 @@
       </c>
       <c r="P176" t="s">
         <v>25</v>
       </c>
       <c r="Q176" t="s">
         <v>25</v>
       </c>
       <c r="R176" t="s">
         <v>25</v>
       </c>
       <c r="S176" t="s">
         <v>25</v>
       </c>
       <c r="T176">
         <v>114.9</v>
       </c>
     </row>
     <row r="177" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>26</v>
       </c>
       <c r="C177" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E177" t="s">
         <v>25</v>
       </c>
       <c r="F177" t="s">
         <v>23</v>
       </c>
       <c r="G177" t="s">
         <v>24</v>
       </c>
       <c r="H177">
         <v>60</v>
       </c>
       <c r="I177" t="b">
         <v>1</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177" t="s">
         <v>25</v>
       </c>
@@ -12999,51 +13017,51 @@
       </c>
       <c r="P177" t="s">
         <v>25</v>
       </c>
       <c r="Q177" t="s">
         <v>25</v>
       </c>
       <c r="R177" t="s">
         <v>25</v>
       </c>
       <c r="S177" t="s">
         <v>25</v>
       </c>
       <c r="T177">
         <v>114.43</v>
       </c>
     </row>
     <row r="178" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>73</v>
       </c>
       <c r="C178" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D178">
         <v>1007</v>
       </c>
       <c r="E178" t="s">
         <v>39</v>
       </c>
       <c r="F178" t="s">
         <v>62</v>
       </c>
       <c r="G178" t="s">
         <v>24</v>
       </c>
       <c r="H178">
         <v>13</v>
       </c>
       <c r="I178" t="b">
         <v>1</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
@@ -13061,51 +13079,51 @@
       </c>
       <c r="P178" t="s">
         <v>25</v>
       </c>
       <c r="Q178" t="s">
         <v>25</v>
       </c>
       <c r="R178" t="s">
         <v>25</v>
       </c>
       <c r="S178">
         <v>113.93</v>
       </c>
       <c r="T178">
         <v>113.93</v>
       </c>
     </row>
     <row r="179" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>90</v>
       </c>
       <c r="C179" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D179">
         <v>1920</v>
       </c>
       <c r="E179" t="s">
         <v>56</v>
       </c>
       <c r="F179" t="s">
         <v>23</v>
       </c>
       <c r="G179" t="s">
         <v>24</v>
       </c>
       <c r="H179">
         <v>61</v>
       </c>
       <c r="I179" t="b">
         <v>1</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179">
         <v>1</v>
       </c>
@@ -13120,54 +13138,54 @@
       </c>
       <c r="O179" t="s">
         <v>25</v>
       </c>
       <c r="P179" t="s">
         <v>25</v>
       </c>
       <c r="Q179">
         <v>113.54</v>
       </c>
       <c r="R179" t="s">
         <v>25</v>
       </c>
       <c r="S179" t="s">
         <v>25</v>
       </c>
       <c r="T179">
         <v>113.54</v>
       </c>
     </row>
     <row r="180" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C180" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E180" t="s">
         <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>23</v>
       </c>
       <c r="G180" t="s">
         <v>24</v>
       </c>
       <c r="H180">
         <v>62</v>
       </c>
       <c r="I180" t="b">
         <v>1</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180">
         <v>1</v>
       </c>
       <c r="L180" t="s">
         <v>25</v>
       </c>
@@ -13179,57 +13197,57 @@
       </c>
       <c r="O180" t="s">
         <v>25</v>
       </c>
       <c r="P180" t="s">
         <v>25</v>
       </c>
       <c r="Q180" t="s">
         <v>25</v>
       </c>
       <c r="R180" t="s">
         <v>25</v>
       </c>
       <c r="S180" t="s">
         <v>25</v>
       </c>
       <c r="T180">
         <v>113.44</v>
       </c>
     </row>
     <row r="181" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C181" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E181" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F181" t="s">
         <v>23</v>
       </c>
       <c r="G181" t="s">
         <v>57</v>
       </c>
       <c r="H181">
         <v>17</v>
       </c>
       <c r="I181" t="b">
         <v>1</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181">
         <v>1</v>
       </c>
       <c r="L181" t="s">
         <v>25</v>
       </c>
       <c r="M181" t="s">
         <v>25</v>
       </c>
@@ -13238,57 +13256,57 @@
       </c>
       <c r="O181" t="s">
         <v>25</v>
       </c>
       <c r="P181" t="s">
         <v>25</v>
       </c>
       <c r="Q181">
         <v>113.35</v>
       </c>
       <c r="R181" t="s">
         <v>25</v>
       </c>
       <c r="S181" t="s">
         <v>25</v>
       </c>
       <c r="T181">
         <v>113.35</v>
       </c>
     </row>
     <row r="182" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C182" t="s">
         <v>78</v>
       </c>
       <c r="E182" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F182" t="s">
         <v>128</v>
       </c>
       <c r="G182" t="s">
         <v>57</v>
       </c>
       <c r="H182">
         <v>3</v>
       </c>
       <c r="I182" t="b">
         <v>1</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182">
         <v>1</v>
       </c>
       <c r="L182">
         <v>113.31</v>
       </c>
       <c r="M182" t="s">
         <v>25</v>
       </c>
@@ -13300,51 +13318,51 @@
       </c>
       <c r="P182" t="s">
         <v>25</v>
       </c>
       <c r="Q182" t="s">
         <v>25</v>
       </c>
       <c r="R182" t="s">
         <v>25</v>
       </c>
       <c r="S182" t="s">
         <v>25</v>
       </c>
       <c r="T182">
         <v>113.31</v>
       </c>
     </row>
     <row r="183" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>43</v>
       </c>
       <c r="C183" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E183" t="s">
         <v>25</v>
       </c>
       <c r="F183" t="s">
         <v>23</v>
       </c>
       <c r="G183" t="s">
         <v>24</v>
       </c>
       <c r="H183">
         <v>63</v>
       </c>
       <c r="I183" t="b">
         <v>1</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183">
         <v>1</v>
       </c>
       <c r="L183" t="s">
         <v>25</v>
       </c>
@@ -13356,54 +13374,54 @@
       </c>
       <c r="O183" t="s">
         <v>25</v>
       </c>
       <c r="P183">
         <v>112.83</v>
       </c>
       <c r="Q183" t="s">
         <v>25</v>
       </c>
       <c r="R183" t="s">
         <v>25</v>
       </c>
       <c r="S183" t="s">
         <v>25</v>
       </c>
       <c r="T183">
         <v>112.83</v>
       </c>
     </row>
     <row r="184" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C184" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D184">
         <v>1598</v>
       </c>
       <c r="E184" t="s">
         <v>22</v>
       </c>
       <c r="F184" t="s">
         <v>31</v>
       </c>
       <c r="G184" t="s">
         <v>24</v>
       </c>
       <c r="H184">
         <v>34</v>
       </c>
       <c r="I184" t="b">
         <v>1</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184">
         <v>1</v>
       </c>
@@ -13421,51 +13439,51 @@
       </c>
       <c r="P184" t="s">
         <v>25</v>
       </c>
       <c r="Q184" t="s">
         <v>25</v>
       </c>
       <c r="R184" t="s">
         <v>25</v>
       </c>
       <c r="S184" t="s">
         <v>25</v>
       </c>
       <c r="T184">
         <v>112.74</v>
       </c>
     </row>
     <row r="185" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>104</v>
       </c>
       <c r="C185" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E185" t="s">
         <v>42</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
       <c r="G185" t="s">
         <v>57</v>
       </c>
       <c r="H185">
         <v>18</v>
       </c>
       <c r="I185" t="b">
         <v>1</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185">
         <v>1</v>
       </c>
       <c r="L185" t="s">
         <v>25</v>
       </c>
@@ -13480,51 +13498,51 @@
       </c>
       <c r="P185">
         <v>111.88</v>
       </c>
       <c r="Q185" t="s">
         <v>25</v>
       </c>
       <c r="R185" t="s">
         <v>25</v>
       </c>
       <c r="S185" t="s">
         <v>25</v>
       </c>
       <c r="T185">
         <v>111.88</v>
       </c>
     </row>
     <row r="186" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>32</v>
       </c>
       <c r="C186" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E186" t="s">
         <v>25</v>
       </c>
       <c r="F186" t="s">
         <v>31</v>
       </c>
       <c r="G186" t="s">
         <v>24</v>
       </c>
       <c r="H186">
         <v>35</v>
       </c>
       <c r="I186" t="b">
         <v>1</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186" t="s">
         <v>25</v>
       </c>
@@ -13536,54 +13554,57 @@
       </c>
       <c r="O186" t="s">
         <v>25</v>
       </c>
       <c r="P186" t="s">
         <v>25</v>
       </c>
       <c r="Q186" t="s">
         <v>25</v>
       </c>
       <c r="R186" t="s">
         <v>25</v>
       </c>
       <c r="S186" t="s">
         <v>25</v>
       </c>
       <c r="T186">
         <v>111.72</v>
       </c>
     </row>
     <row r="187" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C187" t="s">
-        <v>379</v>
+        <v>380</v>
+      </c>
+      <c r="D187">
+        <v>949</v>
       </c>
       <c r="E187" t="s">
         <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>62</v>
       </c>
       <c r="G187" t="s">
         <v>24</v>
       </c>
       <c r="H187">
         <v>14</v>
       </c>
       <c r="I187" t="b">
         <v>1</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>25</v>
       </c>
@@ -13595,54 +13616,54 @@
       </c>
       <c r="O187" t="s">
         <v>25</v>
       </c>
       <c r="P187" t="s">
         <v>25</v>
       </c>
       <c r="Q187" t="s">
         <v>25</v>
       </c>
       <c r="R187" t="s">
         <v>25</v>
       </c>
       <c r="S187">
         <v>111.3</v>
       </c>
       <c r="T187">
         <v>111.3</v>
       </c>
     </row>
     <row r="188" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C188" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E188" t="s">
         <v>42</v>
       </c>
       <c r="F188" t="s">
         <v>31</v>
       </c>
       <c r="G188" t="s">
         <v>24</v>
       </c>
       <c r="H188">
         <v>36</v>
       </c>
       <c r="I188" t="b">
         <v>1</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188">
         <v>1</v>
       </c>
       <c r="L188" t="s">
         <v>25</v>
       </c>
@@ -13654,54 +13675,54 @@
       </c>
       <c r="O188" t="s">
         <v>25</v>
       </c>
       <c r="P188">
         <v>111.12</v>
       </c>
       <c r="Q188" t="s">
         <v>25</v>
       </c>
       <c r="R188" t="s">
         <v>25</v>
       </c>
       <c r="S188" t="s">
         <v>25</v>
       </c>
       <c r="T188">
         <v>111.12</v>
       </c>
     </row>
     <row r="189" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C189" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E189" t="s">
         <v>56</v>
       </c>
       <c r="F189" t="s">
         <v>23</v>
       </c>
       <c r="G189" t="s">
         <v>24</v>
       </c>
       <c r="H189">
         <v>64</v>
       </c>
       <c r="I189" t="b">
         <v>1</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189" t="s">
         <v>25</v>
       </c>
@@ -13713,54 +13734,54 @@
       </c>
       <c r="O189" t="s">
         <v>25</v>
       </c>
       <c r="P189">
         <v>110.72</v>
       </c>
       <c r="Q189" t="s">
         <v>25</v>
       </c>
       <c r="R189" t="s">
         <v>25</v>
       </c>
       <c r="S189" t="s">
         <v>25</v>
       </c>
       <c r="T189">
         <v>110.72</v>
       </c>
     </row>
     <row r="190" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C190" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E190" t="s">
         <v>25</v>
       </c>
       <c r="F190" t="s">
         <v>23</v>
       </c>
       <c r="G190" t="s">
         <v>24</v>
       </c>
       <c r="H190">
         <v>65</v>
       </c>
       <c r="I190" t="b">
         <v>1</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190" t="s">
         <v>25</v>
       </c>
@@ -13772,54 +13793,54 @@
       </c>
       <c r="O190">
         <v>110.35</v>
       </c>
       <c r="P190" t="s">
         <v>25</v>
       </c>
       <c r="Q190" t="s">
         <v>25</v>
       </c>
       <c r="R190" t="s">
         <v>25</v>
       </c>
       <c r="S190" t="s">
         <v>25</v>
       </c>
       <c r="T190">
         <v>110.35</v>
       </c>
     </row>
     <row r="191" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C191" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E191" t="s">
         <v>22</v>
       </c>
       <c r="F191" t="s">
         <v>23</v>
       </c>
       <c r="G191" t="s">
         <v>24</v>
       </c>
       <c r="H191">
         <v>66</v>
       </c>
       <c r="I191" t="b">
         <v>1</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191">
         <v>1</v>
       </c>
       <c r="L191" t="s">
         <v>25</v>
       </c>
@@ -13831,54 +13852,54 @@
       </c>
       <c r="O191" t="s">
         <v>25</v>
       </c>
       <c r="P191" t="s">
         <v>25</v>
       </c>
       <c r="Q191">
         <v>109.5</v>
       </c>
       <c r="R191" t="s">
         <v>25</v>
       </c>
       <c r="S191" t="s">
         <v>25</v>
       </c>
       <c r="T191">
         <v>109.5</v>
       </c>
     </row>
     <row r="192" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C192" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D192">
         <v>516</v>
       </c>
       <c r="E192" t="s">
         <v>39</v>
       </c>
       <c r="F192" t="s">
         <v>50</v>
       </c>
       <c r="G192" t="s">
         <v>24</v>
       </c>
       <c r="H192">
         <v>19</v>
       </c>
       <c r="I192" t="b">
         <v>1</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192">
         <v>1</v>
       </c>
@@ -13893,54 +13914,54 @@
       </c>
       <c r="O192" t="s">
         <v>25</v>
       </c>
       <c r="P192">
         <v>109.28</v>
       </c>
       <c r="Q192" t="s">
         <v>25</v>
       </c>
       <c r="R192" t="s">
         <v>25</v>
       </c>
       <c r="S192" t="s">
         <v>25</v>
       </c>
       <c r="T192">
         <v>109.28</v>
       </c>
     </row>
     <row r="193" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C193" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E193" t="s">
         <v>25</v>
       </c>
       <c r="F193" t="s">
         <v>31</v>
       </c>
       <c r="G193" t="s">
         <v>57</v>
       </c>
       <c r="H193">
         <v>8</v>
       </c>
       <c r="I193" t="b">
         <v>1</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193">
         <v>1</v>
       </c>
       <c r="L193" t="s">
         <v>25</v>
       </c>
@@ -13955,51 +13976,51 @@
       </c>
       <c r="P193">
         <v>109.07</v>
       </c>
       <c r="Q193" t="s">
         <v>25</v>
       </c>
       <c r="R193" t="s">
         <v>25</v>
       </c>
       <c r="S193" t="s">
         <v>25</v>
       </c>
       <c r="T193">
         <v>109.07</v>
       </c>
     </row>
     <row r="194" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>32</v>
       </c>
       <c r="C194" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D194">
         <v>999</v>
       </c>
       <c r="E194" t="s">
         <v>22</v>
       </c>
       <c r="F194" t="s">
         <v>23</v>
       </c>
       <c r="G194" t="s">
         <v>24</v>
       </c>
       <c r="H194">
         <v>67</v>
       </c>
       <c r="I194" t="b">
         <v>1</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194">
         <v>1</v>
       </c>
@@ -14014,54 +14035,54 @@
       </c>
       <c r="O194">
         <v>108.83</v>
       </c>
       <c r="P194" t="s">
         <v>25</v>
       </c>
       <c r="Q194" t="s">
         <v>25</v>
       </c>
       <c r="R194" t="s">
         <v>25</v>
       </c>
       <c r="S194" t="s">
         <v>25</v>
       </c>
       <c r="T194">
         <v>108.83</v>
       </c>
     </row>
     <row r="195" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C195" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
         <v>31</v>
       </c>
       <c r="G195" t="s">
         <v>57</v>
       </c>
       <c r="H195">
         <v>9</v>
       </c>
       <c r="I195" t="b">
         <v>1</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195">
         <v>1</v>
       </c>
       <c r="L195" t="s">
         <v>25</v>
       </c>
@@ -14073,51 +14094,51 @@
       </c>
       <c r="O195" t="s">
         <v>25</v>
       </c>
       <c r="P195">
         <v>108.52</v>
       </c>
       <c r="Q195" t="s">
         <v>25</v>
       </c>
       <c r="R195" t="s">
         <v>25</v>
       </c>
       <c r="S195" t="s">
         <v>25</v>
       </c>
       <c r="T195">
         <v>108.52</v>
       </c>
     </row>
     <row r="196" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C196" t="s">
         <v>61</v>
       </c>
       <c r="E196" t="s">
         <v>42</v>
       </c>
       <c r="F196" t="s">
         <v>31</v>
       </c>
       <c r="G196" t="s">
         <v>24</v>
       </c>
       <c r="H196">
         <v>37</v>
       </c>
       <c r="I196" t="b">
         <v>1</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196">
         <v>1</v>
       </c>
@@ -14132,54 +14153,54 @@
       </c>
       <c r="O196" t="s">
         <v>25</v>
       </c>
       <c r="P196" t="s">
         <v>25</v>
       </c>
       <c r="Q196" t="s">
         <v>25</v>
       </c>
       <c r="R196" t="s">
         <v>25</v>
       </c>
       <c r="S196" t="s">
         <v>25</v>
       </c>
       <c r="T196">
         <v>108.33</v>
       </c>
     </row>
     <row r="197" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C197" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E197" t="s">
         <v>25</v>
       </c>
       <c r="F197" t="s">
         <v>31</v>
       </c>
       <c r="G197" t="s">
         <v>57</v>
       </c>
       <c r="H197">
         <v>10</v>
       </c>
       <c r="I197" t="b">
         <v>1</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197">
         <v>1</v>
       </c>
       <c r="L197" t="s">
         <v>25</v>
       </c>
@@ -14194,54 +14215,54 @@
       </c>
       <c r="P197" t="s">
         <v>25</v>
       </c>
       <c r="Q197" t="s">
         <v>25</v>
       </c>
       <c r="R197" t="s">
         <v>25</v>
       </c>
       <c r="S197" t="s">
         <v>25</v>
       </c>
       <c r="T197">
         <v>107.96</v>
       </c>
     </row>
     <row r="198" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>115</v>
       </c>
       <c r="C198" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E198" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F198" t="s">
         <v>23</v>
       </c>
       <c r="G198" t="s">
         <v>57</v>
       </c>
       <c r="H198">
         <v>19</v>
       </c>
       <c r="I198" t="b">
         <v>1</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198">
         <v>1</v>
       </c>
       <c r="L198" t="s">
         <v>25</v>
       </c>
       <c r="M198" t="s">
         <v>25</v>
       </c>
@@ -14253,51 +14274,51 @@
       </c>
       <c r="P198" t="s">
         <v>25</v>
       </c>
       <c r="Q198" t="s">
         <v>25</v>
       </c>
       <c r="R198" t="s">
         <v>25</v>
       </c>
       <c r="S198" t="s">
         <v>25</v>
       </c>
       <c r="T198">
         <v>107.65</v>
       </c>
     </row>
     <row r="199" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>51</v>
       </c>
       <c r="C199" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E199" t="s">
         <v>25</v>
       </c>
       <c r="F199" t="s">
         <v>23</v>
       </c>
       <c r="G199" t="s">
         <v>24</v>
       </c>
       <c r="H199">
         <v>68</v>
       </c>
       <c r="I199" t="b">
         <v>1</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199">
         <v>1</v>
       </c>
       <c r="L199">
         <v>107.48</v>
       </c>
@@ -14309,54 +14330,54 @@
       </c>
       <c r="O199" t="s">
         <v>25</v>
       </c>
       <c r="P199" t="s">
         <v>25</v>
       </c>
       <c r="Q199" t="s">
         <v>25</v>
       </c>
       <c r="R199" t="s">
         <v>25</v>
       </c>
       <c r="S199" t="s">
         <v>25</v>
       </c>
       <c r="T199">
         <v>107.48</v>
       </c>
     </row>
     <row r="200" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C200" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E200" t="s">
         <v>39</v>
       </c>
       <c r="F200" t="s">
         <v>31</v>
       </c>
       <c r="G200" t="s">
         <v>24</v>
       </c>
       <c r="H200">
         <v>38</v>
       </c>
       <c r="I200" t="b">
         <v>1</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200">
         <v>1</v>
       </c>
       <c r="L200" t="s">
         <v>25</v>
       </c>
@@ -14368,57 +14389,57 @@
       </c>
       <c r="O200" t="s">
         <v>25</v>
       </c>
       <c r="P200" t="s">
         <v>25</v>
       </c>
       <c r="Q200" t="s">
         <v>25</v>
       </c>
       <c r="R200" t="s">
         <v>25</v>
       </c>
       <c r="S200">
         <v>107.23</v>
       </c>
       <c r="T200">
         <v>107.23</v>
       </c>
     </row>
     <row r="201" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C201" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E201" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F201" t="s">
         <v>31</v>
       </c>
       <c r="G201" t="s">
         <v>24</v>
       </c>
       <c r="H201">
         <v>39</v>
       </c>
       <c r="I201" t="b">
         <v>1</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201">
         <v>1</v>
       </c>
       <c r="L201" t="s">
         <v>25</v>
       </c>
       <c r="M201" t="s">
         <v>25</v>
       </c>
@@ -14427,54 +14448,54 @@
       </c>
       <c r="O201" t="s">
         <v>25</v>
       </c>
       <c r="P201" t="s">
         <v>25</v>
       </c>
       <c r="Q201" t="s">
         <v>25</v>
       </c>
       <c r="R201">
         <v>106.88</v>
       </c>
       <c r="S201" t="s">
         <v>25</v>
       </c>
       <c r="T201">
         <v>106.88</v>
       </c>
     </row>
     <row r="202" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C202" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E202" t="s">
         <v>79</v>
       </c>
       <c r="F202" t="s">
         <v>50</v>
       </c>
       <c r="G202" t="s">
         <v>24</v>
       </c>
       <c r="H202">
         <v>20</v>
       </c>
       <c r="I202" t="b">
         <v>1</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202">
         <v>1</v>
       </c>
       <c r="L202">
         <v>106.68</v>
       </c>
@@ -14489,51 +14510,51 @@
       </c>
       <c r="P202" t="s">
         <v>25</v>
       </c>
       <c r="Q202" t="s">
         <v>25</v>
       </c>
       <c r="R202" t="s">
         <v>25</v>
       </c>
       <c r="S202" t="s">
         <v>25</v>
       </c>
       <c r="T202">
         <v>106.68</v>
       </c>
     </row>
     <row r="203" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>69</v>
       </c>
       <c r="C203" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D203">
         <v>2459</v>
       </c>
       <c r="E203" t="s">
         <v>22</v>
       </c>
       <c r="F203" t="s">
         <v>50</v>
       </c>
       <c r="G203" t="s">
         <v>24</v>
       </c>
       <c r="H203">
         <v>21</v>
       </c>
       <c r="I203" t="b">
         <v>1</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203">
         <v>1</v>
       </c>
@@ -14551,54 +14572,54 @@
       </c>
       <c r="P203" t="s">
         <v>25</v>
       </c>
       <c r="Q203" t="s">
         <v>25</v>
       </c>
       <c r="R203">
         <v>106.59</v>
       </c>
       <c r="S203" t="s">
         <v>25</v>
       </c>
       <c r="T203">
         <v>106.59</v>
       </c>
     </row>
     <row r="204" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>37</v>
       </c>
       <c r="C204" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E204" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F204" t="s">
         <v>31</v>
       </c>
       <c r="G204" t="s">
         <v>24</v>
       </c>
       <c r="H204">
         <v>40</v>
       </c>
       <c r="I204" t="b">
         <v>1</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204">
         <v>1</v>
       </c>
       <c r="L204" t="s">
         <v>25</v>
       </c>
       <c r="M204" t="s">
         <v>25</v>
       </c>
@@ -14607,54 +14628,54 @@
       </c>
       <c r="O204" t="s">
         <v>25</v>
       </c>
       <c r="P204">
         <v>105.87</v>
       </c>
       <c r="Q204" t="s">
         <v>25</v>
       </c>
       <c r="R204" t="s">
         <v>25</v>
       </c>
       <c r="S204" t="s">
         <v>25</v>
       </c>
       <c r="T204">
         <v>105.87</v>
       </c>
     </row>
     <row r="205" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C205" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E205" t="s">
         <v>25</v>
       </c>
       <c r="F205" t="s">
         <v>50</v>
       </c>
       <c r="G205" t="s">
         <v>24</v>
       </c>
       <c r="H205">
         <v>22</v>
       </c>
       <c r="I205" t="b">
         <v>1</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205" t="s">
         <v>25</v>
       </c>
@@ -14669,57 +14690,57 @@
       </c>
       <c r="P205" t="s">
         <v>25</v>
       </c>
       <c r="Q205" t="s">
         <v>25</v>
       </c>
       <c r="R205" t="s">
         <v>25</v>
       </c>
       <c r="S205" t="s">
         <v>25</v>
       </c>
       <c r="T205">
         <v>105.73</v>
       </c>
     </row>
     <row r="206" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>71</v>
       </c>
       <c r="C206" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D206">
         <v>1848</v>
       </c>
       <c r="E206" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F206" t="s">
         <v>23</v>
       </c>
       <c r="G206" t="s">
         <v>57</v>
       </c>
       <c r="H206">
         <v>20</v>
       </c>
       <c r="I206" t="b">
         <v>1</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206">
         <v>1</v>
       </c>
       <c r="L206" t="s">
         <v>25</v>
       </c>
       <c r="M206" t="s">
         <v>25</v>
       </c>
@@ -14728,57 +14749,57 @@
       </c>
       <c r="O206" t="s">
         <v>25</v>
       </c>
       <c r="P206">
         <v>105.55</v>
       </c>
       <c r="Q206" t="s">
         <v>25</v>
       </c>
       <c r="R206" t="s">
         <v>25</v>
       </c>
       <c r="S206" t="s">
         <v>25</v>
       </c>
       <c r="T206">
         <v>105.55</v>
       </c>
     </row>
     <row r="207" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C207" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E207" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F207" t="s">
         <v>23</v>
       </c>
       <c r="G207" t="s">
         <v>24</v>
       </c>
       <c r="H207">
         <v>69</v>
       </c>
       <c r="I207" t="b">
         <v>1</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207">
         <v>1</v>
       </c>
       <c r="L207" t="s">
         <v>25</v>
       </c>
       <c r="M207" t="s">
         <v>25</v>
       </c>
@@ -14790,57 +14811,57 @@
       </c>
       <c r="P207">
         <v>104.95</v>
       </c>
       <c r="Q207" t="s">
         <v>25</v>
       </c>
       <c r="R207" t="s">
         <v>25</v>
       </c>
       <c r="S207" t="s">
         <v>25</v>
       </c>
       <c r="T207">
         <v>104.95</v>
       </c>
     </row>
     <row r="208" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>51</v>
       </c>
       <c r="C208" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D208">
         <v>1821</v>
       </c>
       <c r="E208" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F208" t="s">
         <v>31</v>
       </c>
       <c r="G208" t="s">
         <v>24</v>
       </c>
       <c r="H208">
         <v>41</v>
       </c>
       <c r="I208" t="b">
         <v>1</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208">
         <v>1</v>
       </c>
       <c r="L208">
         <v>104.85</v>
       </c>
       <c r="M208" t="s">
         <v>25</v>
       </c>
@@ -14849,54 +14870,54 @@
       </c>
       <c r="O208" t="s">
         <v>25</v>
       </c>
       <c r="P208" t="s">
         <v>25</v>
       </c>
       <c r="Q208" t="s">
         <v>25</v>
       </c>
       <c r="R208" t="s">
         <v>25</v>
       </c>
       <c r="S208" t="s">
         <v>25</v>
       </c>
       <c r="T208">
         <v>104.85</v>
       </c>
     </row>
     <row r="209" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C209" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E209" t="s">
         <v>109</v>
       </c>
       <c r="F209" t="s">
         <v>50</v>
       </c>
       <c r="G209" t="s">
         <v>24</v>
       </c>
       <c r="H209">
         <v>23</v>
       </c>
       <c r="I209" t="b">
         <v>1</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209">
         <v>1</v>
       </c>
       <c r="L209" t="s">
         <v>25</v>
       </c>
@@ -14908,57 +14929,57 @@
       </c>
       <c r="O209" t="s">
         <v>25</v>
       </c>
       <c r="P209" t="s">
         <v>25</v>
       </c>
       <c r="Q209" t="s">
         <v>25</v>
       </c>
       <c r="R209" t="s">
         <v>25</v>
       </c>
       <c r="S209">
         <v>104.82</v>
       </c>
       <c r="T209">
         <v>104.82</v>
       </c>
     </row>
     <row r="210" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C210" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E210" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F210" t="s">
         <v>128</v>
       </c>
       <c r="G210" t="s">
         <v>24</v>
       </c>
       <c r="H210">
         <v>7</v>
       </c>
       <c r="I210" t="b">
         <v>1</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210">
         <v>1</v>
       </c>
       <c r="L210">
         <v>104.78</v>
       </c>
       <c r="M210" t="s">
         <v>25</v>
       </c>
@@ -14967,54 +14988,54 @@
       </c>
       <c r="O210" t="s">
         <v>25</v>
       </c>
       <c r="P210" t="s">
         <v>25</v>
       </c>
       <c r="Q210" t="s">
         <v>25</v>
       </c>
       <c r="R210" t="s">
         <v>25</v>
       </c>
       <c r="S210" t="s">
         <v>25</v>
       </c>
       <c r="T210">
         <v>104.78</v>
       </c>
     </row>
     <row r="211" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C211" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D211">
         <v>1255</v>
       </c>
       <c r="E211" t="s">
         <v>109</v>
       </c>
       <c r="F211" t="s">
         <v>23</v>
       </c>
       <c r="G211" t="s">
         <v>24</v>
       </c>
       <c r="H211">
         <v>70</v>
       </c>
       <c r="I211" t="b">
         <v>1</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
@@ -15029,54 +15050,54 @@
       </c>
       <c r="O211" t="s">
         <v>25</v>
       </c>
       <c r="P211" t="s">
         <v>25</v>
       </c>
       <c r="Q211" t="s">
         <v>25</v>
       </c>
       <c r="R211" t="s">
         <v>25</v>
       </c>
       <c r="S211" t="s">
         <v>25</v>
       </c>
       <c r="T211">
         <v>104.53</v>
       </c>
     </row>
     <row r="212" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C212" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E212" t="s">
         <v>25</v>
       </c>
       <c r="F212" t="s">
         <v>50</v>
       </c>
       <c r="G212" t="s">
         <v>24</v>
       </c>
       <c r="H212">
         <v>24</v>
       </c>
       <c r="I212" t="b">
         <v>1</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212">
         <v>1</v>
       </c>
       <c r="L212" t="s">
         <v>25</v>
       </c>
@@ -15088,54 +15109,54 @@
       </c>
       <c r="O212">
         <v>103.75</v>
       </c>
       <c r="P212" t="s">
         <v>25</v>
       </c>
       <c r="Q212" t="s">
         <v>25</v>
       </c>
       <c r="R212" t="s">
         <v>25</v>
       </c>
       <c r="S212" t="s">
         <v>25</v>
       </c>
       <c r="T212">
         <v>103.75</v>
       </c>
     </row>
     <row r="213" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C213" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D213">
         <v>1202</v>
       </c>
       <c r="E213" t="s">
         <v>22</v>
       </c>
       <c r="F213" t="s">
         <v>62</v>
       </c>
       <c r="G213" t="s">
         <v>24</v>
       </c>
       <c r="H213">
         <v>15</v>
       </c>
       <c r="I213" t="b">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
@@ -15150,54 +15171,54 @@
       </c>
       <c r="O213" t="s">
         <v>25</v>
       </c>
       <c r="P213" t="s">
         <v>25</v>
       </c>
       <c r="Q213" t="s">
         <v>25</v>
       </c>
       <c r="R213" t="s">
         <v>25</v>
       </c>
       <c r="S213">
         <v>103.22</v>
       </c>
       <c r="T213">
         <v>103.22</v>
       </c>
     </row>
     <row r="214" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C214" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D214">
         <v>1918</v>
       </c>
       <c r="E214" t="s">
         <v>79</v>
       </c>
       <c r="F214" t="s">
         <v>23</v>
       </c>
       <c r="G214" t="s">
         <v>24</v>
       </c>
       <c r="H214">
         <v>71</v>
       </c>
       <c r="I214" t="b">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214">
         <v>1</v>
       </c>
@@ -15212,54 +15233,54 @@
       </c>
       <c r="O214" t="s">
         <v>25</v>
       </c>
       <c r="P214" t="s">
         <v>25</v>
       </c>
       <c r="Q214" t="s">
         <v>25</v>
       </c>
       <c r="R214" t="s">
         <v>25</v>
       </c>
       <c r="S214" t="s">
         <v>25</v>
       </c>
       <c r="T214">
         <v>102.9</v>
       </c>
     </row>
     <row r="215" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C215" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E215" t="s">
         <v>42</v>
       </c>
       <c r="F215" t="s">
         <v>23</v>
       </c>
       <c r="G215" t="s">
         <v>24</v>
       </c>
       <c r="H215">
         <v>72</v>
       </c>
       <c r="I215" t="b">
         <v>1</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215">
         <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>25</v>
       </c>
@@ -15271,57 +15292,57 @@
       </c>
       <c r="O215" t="s">
         <v>25</v>
       </c>
       <c r="P215">
         <v>102.67</v>
       </c>
       <c r="Q215" t="s">
         <v>25</v>
       </c>
       <c r="R215" t="s">
         <v>25</v>
       </c>
       <c r="S215" t="s">
         <v>25</v>
       </c>
       <c r="T215">
         <v>102.67</v>
       </c>
     </row>
     <row r="216" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C216" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E216" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F216" t="s">
         <v>50</v>
       </c>
       <c r="G216" t="s">
         <v>24</v>
       </c>
       <c r="H216">
         <v>25</v>
       </c>
       <c r="I216" t="b">
         <v>1</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216">
         <v>1</v>
       </c>
       <c r="L216" t="s">
         <v>25</v>
       </c>
       <c r="M216" t="s">
         <v>25</v>
       </c>
@@ -15330,57 +15351,57 @@
       </c>
       <c r="O216">
         <v>102.54</v>
       </c>
       <c r="P216" t="s">
         <v>25</v>
       </c>
       <c r="Q216" t="s">
         <v>25</v>
       </c>
       <c r="R216" t="s">
         <v>25</v>
       </c>
       <c r="S216" t="s">
         <v>25</v>
       </c>
       <c r="T216">
         <v>102.54</v>
       </c>
     </row>
     <row r="217" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C217" t="s">
         <v>78</v>
       </c>
       <c r="E217" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F217" t="s">
         <v>50</v>
       </c>
       <c r="G217" t="s">
         <v>24</v>
       </c>
       <c r="H217">
         <v>26</v>
       </c>
       <c r="I217" t="b">
         <v>1</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
       <c r="L217" t="s">
         <v>25</v>
       </c>
       <c r="M217" t="s">
         <v>25</v>
       </c>
@@ -15392,57 +15413,57 @@
       </c>
       <c r="P217" t="s">
         <v>25</v>
       </c>
       <c r="Q217" t="s">
         <v>25</v>
       </c>
       <c r="R217" t="s">
         <v>25</v>
       </c>
       <c r="S217" t="s">
         <v>25</v>
       </c>
       <c r="T217">
         <v>102.45</v>
       </c>
     </row>
     <row r="218" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>139</v>
       </c>
       <c r="C218" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D218">
         <v>1900</v>
       </c>
       <c r="E218" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F218" t="s">
         <v>62</v>
       </c>
       <c r="G218" t="s">
         <v>24</v>
       </c>
       <c r="H218">
         <v>16</v>
       </c>
       <c r="I218" t="b">
         <v>1</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>25</v>
       </c>
       <c r="M218" t="s">
         <v>25</v>
       </c>
@@ -15451,54 +15472,54 @@
       </c>
       <c r="O218" t="s">
         <v>25</v>
       </c>
       <c r="P218" t="s">
         <v>25</v>
       </c>
       <c r="Q218" t="s">
         <v>25</v>
       </c>
       <c r="R218" t="s">
         <v>25</v>
       </c>
       <c r="S218" t="s">
         <v>25</v>
       </c>
       <c r="T218">
         <v>102.32</v>
       </c>
     </row>
     <row r="219" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C219" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E219" t="s">
         <v>39</v>
       </c>
       <c r="F219" t="s">
         <v>31</v>
       </c>
       <c r="G219" t="s">
         <v>57</v>
       </c>
       <c r="H219">
         <v>11</v>
       </c>
       <c r="I219" t="b">
         <v>1</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219">
         <v>1</v>
       </c>
       <c r="L219" t="s">
         <v>25</v>
       </c>
@@ -15510,54 +15531,54 @@
       </c>
       <c r="O219" t="s">
         <v>25</v>
       </c>
       <c r="P219">
         <v>102.14</v>
       </c>
       <c r="Q219" t="s">
         <v>25</v>
       </c>
       <c r="R219" t="s">
         <v>25</v>
       </c>
       <c r="S219" t="s">
         <v>25</v>
       </c>
       <c r="T219">
         <v>102.14</v>
       </c>
     </row>
     <row r="220" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C220" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D220">
         <v>1960</v>
       </c>
       <c r="E220" t="s">
         <v>39</v>
       </c>
       <c r="F220" t="s">
         <v>23</v>
       </c>
       <c r="G220" t="s">
         <v>57</v>
       </c>
       <c r="H220">
         <v>21</v>
       </c>
       <c r="I220" t="b">
         <v>1</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220">
         <v>1</v>
       </c>
@@ -15575,51 +15596,51 @@
       </c>
       <c r="P220">
         <v>101.95</v>
       </c>
       <c r="Q220" t="s">
         <v>25</v>
       </c>
       <c r="R220" t="s">
         <v>25</v>
       </c>
       <c r="S220" t="s">
         <v>25</v>
       </c>
       <c r="T220">
         <v>101.95</v>
       </c>
     </row>
     <row r="221" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>77</v>
       </c>
       <c r="C221" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E221" t="s">
         <v>25</v>
       </c>
       <c r="F221" t="s">
         <v>23</v>
       </c>
       <c r="G221" t="s">
         <v>24</v>
       </c>
       <c r="H221">
         <v>73</v>
       </c>
       <c r="I221" t="b">
         <v>1</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221">
         <v>1</v>
       </c>
       <c r="L221" t="s">
         <v>25</v>
       </c>
@@ -15631,54 +15652,54 @@
       </c>
       <c r="O221" t="s">
         <v>25</v>
       </c>
       <c r="P221" t="s">
         <v>25</v>
       </c>
       <c r="Q221" t="s">
         <v>25</v>
       </c>
       <c r="R221">
         <v>101.87</v>
       </c>
       <c r="S221" t="s">
         <v>25</v>
       </c>
       <c r="T221">
         <v>101.87</v>
       </c>
     </row>
     <row r="222" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C222" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D222">
         <v>1476</v>
       </c>
       <c r="E222" t="s">
         <v>30</v>
       </c>
       <c r="F222" t="s">
         <v>50</v>
       </c>
       <c r="G222" t="s">
         <v>57</v>
       </c>
       <c r="H222">
         <v>12</v>
       </c>
       <c r="I222" t="b">
         <v>1</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
@@ -15693,54 +15714,54 @@
       </c>
       <c r="O222" t="s">
         <v>25</v>
       </c>
       <c r="P222" t="s">
         <v>25</v>
       </c>
       <c r="Q222" t="s">
         <v>25</v>
       </c>
       <c r="R222" t="s">
         <v>25</v>
       </c>
       <c r="S222" t="s">
         <v>25</v>
       </c>
       <c r="T222">
         <v>101.49</v>
       </c>
     </row>
     <row r="223" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C223" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D223">
         <v>1759</v>
       </c>
       <c r="E223" t="s">
         <v>112</v>
       </c>
       <c r="F223" t="s">
         <v>23</v>
       </c>
       <c r="G223" t="s">
         <v>24</v>
       </c>
       <c r="H223">
         <v>74</v>
       </c>
       <c r="I223" t="b">
         <v>1</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223">
         <v>1</v>
       </c>
@@ -15755,57 +15776,57 @@
       </c>
       <c r="O223">
         <v>101.18</v>
       </c>
       <c r="P223" t="s">
         <v>25</v>
       </c>
       <c r="Q223" t="s">
         <v>25</v>
       </c>
       <c r="R223" t="s">
         <v>25</v>
       </c>
       <c r="S223" t="s">
         <v>25</v>
       </c>
       <c r="T223">
         <v>101.18</v>
       </c>
     </row>
     <row r="224" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C224" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E224" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F224" t="s">
         <v>23</v>
       </c>
       <c r="G224" t="s">
         <v>57</v>
       </c>
       <c r="H224">
         <v>22</v>
       </c>
       <c r="I224" t="b">
         <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>25</v>
       </c>
       <c r="M224" t="s">
         <v>25</v>
       </c>
@@ -15817,54 +15838,54 @@
       </c>
       <c r="P224" t="s">
         <v>25</v>
       </c>
       <c r="Q224" t="s">
         <v>25</v>
       </c>
       <c r="R224" t="s">
         <v>25</v>
       </c>
       <c r="S224" t="s">
         <v>25</v>
       </c>
       <c r="T224">
         <v>101.11</v>
       </c>
     </row>
     <row r="225" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>107</v>
       </c>
       <c r="C225" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E225" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F225" t="s">
         <v>128</v>
       </c>
       <c r="G225" t="s">
         <v>24</v>
       </c>
       <c r="H225">
         <v>8</v>
       </c>
       <c r="I225" t="b">
         <v>1</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225">
         <v>1</v>
       </c>
       <c r="L225">
         <v>101.07</v>
       </c>
       <c r="M225" t="s">
         <v>25</v>
       </c>
@@ -15873,54 +15894,54 @@
       </c>
       <c r="O225" t="s">
         <v>25</v>
       </c>
       <c r="P225" t="s">
         <v>25</v>
       </c>
       <c r="Q225" t="s">
         <v>25</v>
       </c>
       <c r="R225" t="s">
         <v>25</v>
       </c>
       <c r="S225" t="s">
         <v>25</v>
       </c>
       <c r="T225">
         <v>101.07</v>
       </c>
     </row>
     <row r="226" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C226" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E226" t="s">
         <v>25</v>
       </c>
       <c r="F226" t="s">
         <v>23</v>
       </c>
       <c r="G226" t="s">
         <v>57</v>
       </c>
       <c r="H226">
         <v>23</v>
       </c>
       <c r="I226" t="b">
         <v>1</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226">
         <v>1</v>
       </c>
       <c r="L226" t="s">
         <v>25</v>
       </c>
@@ -15932,54 +15953,54 @@
       </c>
       <c r="O226" t="s">
         <v>25</v>
       </c>
       <c r="P226">
         <v>100.95</v>
       </c>
       <c r="Q226" t="s">
         <v>25</v>
       </c>
       <c r="R226" t="s">
         <v>25</v>
       </c>
       <c r="S226" t="s">
         <v>25</v>
       </c>
       <c r="T226">
         <v>100.95</v>
       </c>
     </row>
     <row r="227" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C227" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D227">
         <v>1744</v>
       </c>
       <c r="E227" t="s">
         <v>22</v>
       </c>
       <c r="F227" t="s">
         <v>50</v>
       </c>
       <c r="G227" t="s">
         <v>24</v>
       </c>
       <c r="H227">
         <v>27</v>
       </c>
       <c r="I227" t="b">
         <v>1</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227">
         <v>1</v>
       </c>
@@ -15997,51 +16018,51 @@
       </c>
       <c r="P227" t="s">
         <v>25</v>
       </c>
       <c r="Q227" t="s">
         <v>25</v>
       </c>
       <c r="R227" t="s">
         <v>25</v>
       </c>
       <c r="S227" t="s">
         <v>25</v>
       </c>
       <c r="T227">
         <v>100.87</v>
       </c>
     </row>
     <row r="228" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>90</v>
       </c>
       <c r="C228" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E228" t="s">
         <v>25</v>
       </c>
       <c r="F228" t="s">
         <v>50</v>
       </c>
       <c r="G228" t="s">
         <v>24</v>
       </c>
       <c r="H228">
         <v>28</v>
       </c>
       <c r="I228" t="b">
         <v>1</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228">
         <v>1</v>
       </c>
       <c r="L228" t="s">
         <v>25</v>
       </c>
@@ -16053,54 +16074,54 @@
       </c>
       <c r="O228" t="s">
         <v>25</v>
       </c>
       <c r="P228" t="s">
         <v>25</v>
       </c>
       <c r="Q228">
         <v>100.37</v>
       </c>
       <c r="R228" t="s">
         <v>25</v>
       </c>
       <c r="S228" t="s">
         <v>25</v>
       </c>
       <c r="T228">
         <v>100.37</v>
       </c>
     </row>
     <row r="229" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C229" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E229" t="s">
         <v>25</v>
       </c>
       <c r="F229" t="s">
         <v>23</v>
       </c>
       <c r="G229" t="s">
         <v>24</v>
       </c>
       <c r="H229">
         <v>75</v>
       </c>
       <c r="I229" t="b">
         <v>1</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229">
         <v>1</v>
       </c>
       <c r="L229" t="s">
         <v>25</v>
       </c>
@@ -16112,54 +16133,54 @@
       </c>
       <c r="O229" t="s">
         <v>25</v>
       </c>
       <c r="P229">
         <v>100.22</v>
       </c>
       <c r="Q229" t="s">
         <v>25</v>
       </c>
       <c r="R229" t="s">
         <v>25</v>
       </c>
       <c r="S229" t="s">
         <v>25</v>
       </c>
       <c r="T229">
         <v>100.22</v>
       </c>
     </row>
     <row r="230" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C230" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E230" t="s">
         <v>25</v>
       </c>
       <c r="F230" t="s">
         <v>50</v>
       </c>
       <c r="G230" t="s">
         <v>24</v>
       </c>
       <c r="H230">
         <v>29</v>
       </c>
       <c r="I230" t="b">
         <v>1</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230" t="s">
         <v>25</v>
       </c>
@@ -16171,57 +16192,57 @@
       </c>
       <c r="O230" t="s">
         <v>25</v>
       </c>
       <c r="P230" t="s">
         <v>25</v>
       </c>
       <c r="Q230" t="s">
         <v>25</v>
       </c>
       <c r="R230" t="s">
         <v>25</v>
       </c>
       <c r="S230" t="s">
         <v>25</v>
       </c>
       <c r="T230">
         <v>100.07</v>
       </c>
     </row>
     <row r="231" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
+        <v>297</v>
+      </c>
+      <c r="C231" t="s">
+        <v>441</v>
+      </c>
+      <c r="E231" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F231" t="s">
         <v>31</v>
       </c>
       <c r="G231" t="s">
         <v>24</v>
       </c>
       <c r="H231">
         <v>42</v>
       </c>
       <c r="I231" t="b">
         <v>1</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231">
         <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>25</v>
       </c>
       <c r="M231" t="s">
         <v>25</v>
       </c>
@@ -16230,54 +16251,54 @@
       </c>
       <c r="O231" t="s">
         <v>25</v>
       </c>
       <c r="P231" t="s">
         <v>25</v>
       </c>
       <c r="Q231" t="s">
         <v>25</v>
       </c>
       <c r="R231">
         <v>100.02</v>
       </c>
       <c r="S231" t="s">
         <v>25</v>
       </c>
       <c r="T231">
         <v>100.02</v>
       </c>
     </row>
     <row r="232" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C232" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E232" t="s">
         <v>42</v>
       </c>
       <c r="F232" t="s">
         <v>23</v>
       </c>
       <c r="G232" t="s">
         <v>57</v>
       </c>
       <c r="H232">
         <v>24</v>
       </c>
       <c r="I232" t="b">
         <v>1</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232">
         <v>1</v>
       </c>
       <c r="L232" t="s">
         <v>25</v>
       </c>
@@ -16289,54 +16310,54 @@
       </c>
       <c r="O232" t="s">
         <v>25</v>
       </c>
       <c r="P232">
         <v>99.44</v>
       </c>
       <c r="Q232" t="s">
         <v>25</v>
       </c>
       <c r="R232" t="s">
         <v>25</v>
       </c>
       <c r="S232" t="s">
         <v>25</v>
       </c>
       <c r="T232">
         <v>99.44</v>
       </c>
     </row>
     <row r="233" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C233" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E233" t="s">
         <v>25</v>
       </c>
       <c r="F233" t="s">
         <v>23</v>
       </c>
       <c r="G233" t="s">
         <v>24</v>
       </c>
       <c r="H233">
         <v>76</v>
       </c>
       <c r="I233" t="b">
         <v>1</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233">
         <v>1</v>
       </c>
       <c r="L233" t="s">
         <v>25</v>
       </c>
@@ -16351,54 +16372,54 @@
       </c>
       <c r="P233" t="s">
         <v>25</v>
       </c>
       <c r="Q233" t="s">
         <v>25</v>
       </c>
       <c r="R233" t="s">
         <v>25</v>
       </c>
       <c r="S233" t="s">
         <v>25</v>
       </c>
       <c r="T233">
         <v>99.43</v>
       </c>
     </row>
     <row r="234" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>28</v>
       </c>
       <c r="C234" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E234" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F234" t="s">
         <v>50</v>
       </c>
       <c r="G234" t="s">
         <v>24</v>
       </c>
       <c r="H234">
         <v>30</v>
       </c>
       <c r="I234" t="b">
         <v>1</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234">
         <v>1</v>
       </c>
       <c r="L234" t="s">
         <v>25</v>
       </c>
       <c r="M234" t="s">
         <v>25</v>
       </c>
@@ -16407,54 +16428,54 @@
       </c>
       <c r="O234">
         <v>99.08</v>
       </c>
       <c r="P234" t="s">
         <v>25</v>
       </c>
       <c r="Q234" t="s">
         <v>25</v>
       </c>
       <c r="R234" t="s">
         <v>25</v>
       </c>
       <c r="S234" t="s">
         <v>25</v>
       </c>
       <c r="T234">
         <v>99.08</v>
       </c>
     </row>
     <row r="235" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C235" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E235" t="s">
         <v>39</v>
       </c>
       <c r="F235" t="s">
         <v>50</v>
       </c>
       <c r="G235" t="s">
         <v>57</v>
       </c>
       <c r="H235">
         <v>13</v>
       </c>
       <c r="I235" t="b">
         <v>1</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235">
         <v>1</v>
       </c>
       <c r="L235" t="s">
         <v>25</v>
       </c>
@@ -16469,54 +16490,54 @@
       </c>
       <c r="P235">
         <v>99.05</v>
       </c>
       <c r="Q235" t="s">
         <v>25</v>
       </c>
       <c r="R235" t="s">
         <v>25</v>
       </c>
       <c r="S235" t="s">
         <v>25</v>
       </c>
       <c r="T235">
         <v>99.05</v>
       </c>
     </row>
     <row r="236" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>43</v>
       </c>
       <c r="C236" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E236" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F236" t="s">
         <v>128</v>
       </c>
       <c r="G236" t="s">
         <v>24</v>
       </c>
       <c r="H236">
         <v>9</v>
       </c>
       <c r="I236" t="b">
         <v>1</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236">
         <v>1</v>
       </c>
       <c r="L236">
         <v>98.86</v>
       </c>
       <c r="M236" t="s">
         <v>25</v>
       </c>
@@ -16528,51 +16549,51 @@
       </c>
       <c r="P236" t="s">
         <v>25</v>
       </c>
       <c r="Q236" t="s">
         <v>25</v>
       </c>
       <c r="R236" t="s">
         <v>25</v>
       </c>
       <c r="S236" t="s">
         <v>25</v>
       </c>
       <c r="T236">
         <v>98.86</v>
       </c>
     </row>
     <row r="237" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>37</v>
       </c>
       <c r="C237" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E237" t="s">
         <v>25</v>
       </c>
       <c r="F237" t="s">
         <v>23</v>
       </c>
       <c r="G237" t="s">
         <v>24</v>
       </c>
       <c r="H237">
         <v>77</v>
       </c>
       <c r="I237" t="b">
         <v>1</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237">
         <v>1</v>
       </c>
       <c r="L237" t="s">
         <v>25</v>
       </c>
@@ -16584,54 +16605,54 @@
       </c>
       <c r="O237" t="s">
         <v>25</v>
       </c>
       <c r="P237" t="s">
         <v>25</v>
       </c>
       <c r="Q237">
         <v>98.64</v>
       </c>
       <c r="R237" t="s">
         <v>25</v>
       </c>
       <c r="S237" t="s">
         <v>25</v>
       </c>
       <c r="T237">
         <v>98.64</v>
       </c>
     </row>
     <row r="238" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C238" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E238" t="s">
         <v>25</v>
       </c>
       <c r="F238" t="s">
         <v>50</v>
       </c>
       <c r="G238" t="s">
         <v>24</v>
       </c>
       <c r="H238">
         <v>31</v>
       </c>
       <c r="I238" t="b">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238">
         <v>1</v>
       </c>
       <c r="L238" t="s">
         <v>25</v>
       </c>
@@ -16643,54 +16664,54 @@
       </c>
       <c r="O238" t="s">
         <v>25</v>
       </c>
       <c r="P238" t="s">
         <v>25</v>
       </c>
       <c r="Q238">
         <v>98.43</v>
       </c>
       <c r="R238" t="s">
         <v>25</v>
       </c>
       <c r="S238" t="s">
         <v>25</v>
       </c>
       <c r="T238">
         <v>98.43</v>
       </c>
     </row>
     <row r="239" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C239" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E239" t="s">
         <v>25</v>
       </c>
       <c r="F239" t="s">
         <v>62</v>
       </c>
       <c r="G239" t="s">
         <v>24</v>
       </c>
       <c r="H239">
         <v>17</v>
       </c>
       <c r="I239" t="b">
         <v>1</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>25</v>
       </c>
@@ -16705,54 +16726,54 @@
       </c>
       <c r="P239" t="s">
         <v>25</v>
       </c>
       <c r="Q239" t="s">
         <v>25</v>
       </c>
       <c r="R239">
         <v>98.43</v>
       </c>
       <c r="S239" t="s">
         <v>25</v>
       </c>
       <c r="T239">
         <v>98.43</v>
       </c>
     </row>
     <row r="240" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>90</v>
       </c>
       <c r="C240" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E240" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F240" t="s">
         <v>50</v>
       </c>
       <c r="G240" t="s">
         <v>24</v>
       </c>
       <c r="H240">
         <v>32</v>
       </c>
       <c r="I240" t="b">
         <v>1</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240" t="s">
         <v>25</v>
       </c>
       <c r="M240" t="s">
         <v>25</v>
       </c>
@@ -16761,60 +16782,60 @@
       </c>
       <c r="O240" t="s">
         <v>25</v>
       </c>
       <c r="P240" t="s">
         <v>25</v>
       </c>
       <c r="Q240">
         <v>98.38</v>
       </c>
       <c r="R240" t="s">
         <v>25</v>
       </c>
       <c r="S240" t="s">
         <v>25</v>
       </c>
       <c r="T240">
         <v>98.38</v>
       </c>
     </row>
     <row r="241" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C241" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D241">
         <v>1653</v>
       </c>
       <c r="E241" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F241" t="s">
         <v>31</v>
       </c>
       <c r="G241" t="s">
         <v>57</v>
       </c>
       <c r="H241">
         <v>12</v>
       </c>
       <c r="I241" t="b">
         <v>1</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241" t="s">
         <v>25</v>
       </c>
       <c r="M241" t="s">
         <v>25</v>
       </c>
@@ -16823,57 +16844,57 @@
       </c>
       <c r="O241">
         <v>98.32</v>
       </c>
       <c r="P241" t="s">
         <v>25</v>
       </c>
       <c r="Q241" t="s">
         <v>25</v>
       </c>
       <c r="R241" t="s">
         <v>25</v>
       </c>
       <c r="S241" t="s">
         <v>25</v>
       </c>
       <c r="T241">
         <v>98.32</v>
       </c>
     </row>
     <row r="242" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C242" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E242" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F242" t="s">
         <v>23</v>
       </c>
       <c r="G242" t="s">
         <v>57</v>
       </c>
       <c r="H242">
         <v>25</v>
       </c>
       <c r="I242" t="b">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242">
         <v>1</v>
       </c>
       <c r="L242" t="s">
         <v>25</v>
       </c>
       <c r="M242" t="s">
         <v>25</v>
       </c>
@@ -16882,57 +16903,57 @@
       </c>
       <c r="O242">
         <v>98.23</v>
       </c>
       <c r="P242" t="s">
         <v>25</v>
       </c>
       <c r="Q242" t="s">
         <v>25</v>
       </c>
       <c r="R242" t="s">
         <v>25</v>
       </c>
       <c r="S242" t="s">
         <v>25</v>
       </c>
       <c r="T242">
         <v>98.23</v>
       </c>
     </row>
     <row r="243" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C243" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E243" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F243" t="s">
         <v>50</v>
       </c>
       <c r="G243" t="s">
         <v>57</v>
       </c>
       <c r="H243">
         <v>14</v>
       </c>
       <c r="I243" t="b">
         <v>1</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243">
         <v>1</v>
       </c>
       <c r="L243" t="s">
         <v>25</v>
       </c>
       <c r="M243" t="s">
         <v>25</v>
       </c>
@@ -16941,54 +16962,54 @@
       </c>
       <c r="O243" t="s">
         <v>25</v>
       </c>
       <c r="P243" t="s">
         <v>25</v>
       </c>
       <c r="Q243" t="s">
         <v>25</v>
       </c>
       <c r="R243" t="s">
         <v>25</v>
       </c>
       <c r="S243">
         <v>98.19</v>
       </c>
       <c r="T243">
         <v>98.19</v>
       </c>
     </row>
     <row r="244" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C244" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D244">
         <v>2047</v>
       </c>
       <c r="E244" t="s">
         <v>22</v>
       </c>
       <c r="F244" t="s">
         <v>50</v>
       </c>
       <c r="G244" t="s">
         <v>24</v>
       </c>
       <c r="H244">
         <v>33</v>
       </c>
       <c r="I244" t="b">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
@@ -17068,54 +17089,54 @@
       </c>
       <c r="P245" t="s">
         <v>25</v>
       </c>
       <c r="Q245">
         <v>97.53</v>
       </c>
       <c r="R245" t="s">
         <v>25</v>
       </c>
       <c r="S245" t="s">
         <v>25</v>
       </c>
       <c r="T245">
         <v>97.53</v>
       </c>
     </row>
     <row r="246" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>69</v>
       </c>
       <c r="C246" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E246" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F246" t="s">
         <v>50</v>
       </c>
       <c r="G246" t="s">
         <v>24</v>
       </c>
       <c r="H246">
         <v>34</v>
       </c>
       <c r="I246" t="b">
         <v>1</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>25</v>
       </c>
       <c r="M246" t="s">
         <v>25</v>
       </c>
@@ -17124,54 +17145,54 @@
       </c>
       <c r="O246">
         <v>97.52</v>
       </c>
       <c r="P246" t="s">
         <v>25</v>
       </c>
       <c r="Q246" t="s">
         <v>25</v>
       </c>
       <c r="R246" t="s">
         <v>25</v>
       </c>
       <c r="S246" t="s">
         <v>25</v>
       </c>
       <c r="T246">
         <v>97.52</v>
       </c>
     </row>
     <row r="247" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C247" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E247" t="s">
         <v>25</v>
       </c>
       <c r="F247" t="s">
         <v>128</v>
       </c>
       <c r="G247" t="s">
         <v>57</v>
       </c>
       <c r="H247">
         <v>4</v>
       </c>
       <c r="I247" t="b">
         <v>1</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247">
         <v>1</v>
       </c>
       <c r="L247">
         <v>97.34</v>
       </c>
@@ -17183,54 +17204,54 @@
       </c>
       <c r="O247" t="s">
         <v>25</v>
       </c>
       <c r="P247" t="s">
         <v>25</v>
       </c>
       <c r="Q247" t="s">
         <v>25</v>
       </c>
       <c r="R247" t="s">
         <v>25</v>
       </c>
       <c r="S247" t="s">
         <v>25</v>
       </c>
       <c r="T247">
         <v>97.34</v>
       </c>
     </row>
     <row r="248" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C248" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E248" t="s">
         <v>39</v>
       </c>
       <c r="F248" t="s">
         <v>31</v>
       </c>
       <c r="G248" t="s">
         <v>24</v>
       </c>
       <c r="H248">
         <v>44</v>
       </c>
       <c r="I248" t="b">
         <v>1</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248">
         <v>1</v>
       </c>
       <c r="L248" t="s">
         <v>25</v>
       </c>
@@ -17245,51 +17266,51 @@
       </c>
       <c r="P248">
         <v>97.25</v>
       </c>
       <c r="Q248" t="s">
         <v>25</v>
       </c>
       <c r="R248" t="s">
         <v>25</v>
       </c>
       <c r="S248" t="s">
         <v>25</v>
       </c>
       <c r="T248">
         <v>97.25</v>
       </c>
     </row>
     <row r="249" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>71</v>
       </c>
       <c r="C249" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D249">
         <v>1593</v>
       </c>
       <c r="E249" t="s">
         <v>22</v>
       </c>
       <c r="F249" t="s">
         <v>31</v>
       </c>
       <c r="G249" t="s">
         <v>57</v>
       </c>
       <c r="H249">
         <v>13</v>
       </c>
       <c r="I249" t="b">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
@@ -17304,54 +17325,54 @@
       </c>
       <c r="O249">
         <v>96.86</v>
       </c>
       <c r="P249" t="s">
         <v>25</v>
       </c>
       <c r="Q249" t="s">
         <v>25</v>
       </c>
       <c r="R249" t="s">
         <v>25</v>
       </c>
       <c r="S249" t="s">
         <v>25</v>
       </c>
       <c r="T249">
         <v>96.86</v>
       </c>
     </row>
     <row r="250" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C250" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E250" t="s">
         <v>25</v>
       </c>
       <c r="F250" t="s">
         <v>23</v>
       </c>
       <c r="G250" t="s">
         <v>24</v>
       </c>
       <c r="H250">
         <v>78</v>
       </c>
       <c r="I250" t="b">
         <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250">
         <v>1</v>
       </c>
       <c r="L250" t="s">
         <v>25</v>
       </c>
@@ -17363,54 +17384,54 @@
       </c>
       <c r="O250" t="s">
         <v>25</v>
       </c>
       <c r="P250" t="s">
         <v>25</v>
       </c>
       <c r="Q250" t="s">
         <v>25</v>
       </c>
       <c r="R250" t="s">
         <v>25</v>
       </c>
       <c r="S250" t="s">
         <v>25</v>
       </c>
       <c r="T250">
         <v>96.84</v>
       </c>
     </row>
     <row r="251" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C251" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D251">
         <v>1020</v>
       </c>
       <c r="E251" t="s">
         <v>25</v>
       </c>
       <c r="F251" t="s">
         <v>31</v>
       </c>
       <c r="G251" t="s">
         <v>24</v>
       </c>
       <c r="H251">
         <v>45</v>
       </c>
       <c r="I251" t="b">
         <v>1</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251">
         <v>1</v>
       </c>
@@ -17425,60 +17446,60 @@
       </c>
       <c r="O251" t="s">
         <v>25</v>
       </c>
       <c r="P251" t="s">
         <v>25</v>
       </c>
       <c r="Q251" t="s">
         <v>25</v>
       </c>
       <c r="R251" t="s">
         <v>25</v>
       </c>
       <c r="S251" t="s">
         <v>25</v>
       </c>
       <c r="T251">
         <v>96.29</v>
       </c>
     </row>
     <row r="252" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C252" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D252">
         <v>2151</v>
       </c>
       <c r="E252" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F252" t="s">
         <v>62</v>
       </c>
       <c r="G252" t="s">
         <v>24</v>
       </c>
       <c r="H252">
         <v>18</v>
       </c>
       <c r="I252" t="b">
         <v>1</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252">
         <v>1</v>
       </c>
       <c r="L252" t="s">
         <v>25</v>
       </c>
       <c r="M252" t="s">
         <v>25</v>
       </c>
@@ -17490,51 +17511,51 @@
       </c>
       <c r="P252">
         <v>95.77</v>
       </c>
       <c r="Q252" t="s">
         <v>25</v>
       </c>
       <c r="R252" t="s">
         <v>25</v>
       </c>
       <c r="S252" t="s">
         <v>25</v>
       </c>
       <c r="T252">
         <v>95.77</v>
       </c>
     </row>
     <row r="253" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>73</v>
       </c>
       <c r="C253" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E253" t="s">
         <v>25</v>
       </c>
       <c r="F253" t="s">
         <v>31</v>
       </c>
       <c r="G253" t="s">
         <v>24</v>
       </c>
       <c r="H253">
         <v>46</v>
       </c>
       <c r="I253" t="b">
         <v>1</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253">
         <v>1</v>
       </c>
       <c r="L253" t="s">
         <v>25</v>
       </c>
@@ -17546,57 +17567,57 @@
       </c>
       <c r="O253" t="s">
         <v>25</v>
       </c>
       <c r="P253" t="s">
         <v>25</v>
       </c>
       <c r="Q253">
         <v>95.69</v>
       </c>
       <c r="R253" t="s">
         <v>25</v>
       </c>
       <c r="S253" t="s">
         <v>25</v>
       </c>
       <c r="T253">
         <v>95.69</v>
       </c>
     </row>
     <row r="254" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C254" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E254" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F254" t="s">
         <v>62</v>
       </c>
       <c r="G254" t="s">
         <v>24</v>
       </c>
       <c r="H254">
         <v>19</v>
       </c>
       <c r="I254" t="b">
         <v>1</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254">
         <v>1</v>
       </c>
       <c r="L254" t="s">
         <v>25</v>
       </c>
       <c r="M254" t="s">
         <v>25</v>
       </c>
@@ -17608,51 +17629,51 @@
       </c>
       <c r="P254">
         <v>95.51</v>
       </c>
       <c r="Q254" t="s">
         <v>25</v>
       </c>
       <c r="R254" t="s">
         <v>25</v>
       </c>
       <c r="S254" t="s">
         <v>25</v>
       </c>
       <c r="T254">
         <v>95.51</v>
       </c>
     </row>
     <row r="255" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>113</v>
       </c>
       <c r="C255" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D255">
         <v>2214</v>
       </c>
       <c r="E255" t="s">
         <v>132</v>
       </c>
       <c r="F255" t="s">
         <v>31</v>
       </c>
       <c r="G255" t="s">
         <v>24</v>
       </c>
       <c r="H255">
         <v>47</v>
       </c>
       <c r="I255" t="b">
         <v>1</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
@@ -17667,54 +17688,54 @@
       </c>
       <c r="O255" t="s">
         <v>25</v>
       </c>
       <c r="P255">
         <v>95.48</v>
       </c>
       <c r="Q255" t="s">
         <v>25</v>
       </c>
       <c r="R255" t="s">
         <v>25</v>
       </c>
       <c r="S255" t="s">
         <v>25</v>
       </c>
       <c r="T255">
         <v>95.48</v>
       </c>
     </row>
     <row r="256" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C256" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E256" t="s">
         <v>25</v>
       </c>
       <c r="F256" t="s">
         <v>23</v>
       </c>
       <c r="G256" t="s">
         <v>24</v>
       </c>
       <c r="H256">
         <v>79</v>
       </c>
       <c r="I256" t="b">
         <v>1</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256">
         <v>1</v>
       </c>
       <c r="L256" t="s">
         <v>25</v>
       </c>
@@ -17726,54 +17747,54 @@
       </c>
       <c r="O256" t="s">
         <v>25</v>
       </c>
       <c r="P256" t="s">
         <v>25</v>
       </c>
       <c r="Q256" t="s">
         <v>25</v>
       </c>
       <c r="R256" t="s">
         <v>25</v>
       </c>
       <c r="S256" t="s">
         <v>25</v>
       </c>
       <c r="T256">
         <v>95.13</v>
       </c>
     </row>
     <row r="257" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C257" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E257" t="s">
         <v>25</v>
       </c>
       <c r="F257" t="s">
         <v>23</v>
       </c>
       <c r="G257" t="s">
         <v>24</v>
       </c>
       <c r="H257">
         <v>80</v>
       </c>
       <c r="I257" t="b">
         <v>1</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257">
         <v>1</v>
       </c>
       <c r="L257" t="s">
         <v>25</v>
       </c>
@@ -17785,54 +17806,54 @@
       </c>
       <c r="O257">
         <v>95.09</v>
       </c>
       <c r="P257" t="s">
         <v>25</v>
       </c>
       <c r="Q257" t="s">
         <v>25</v>
       </c>
       <c r="R257" t="s">
         <v>25</v>
       </c>
       <c r="S257" t="s">
         <v>25</v>
       </c>
       <c r="T257">
         <v>95.09</v>
       </c>
     </row>
     <row r="258" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C258" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E258" t="s">
         <v>25</v>
       </c>
       <c r="F258" t="s">
         <v>23</v>
       </c>
       <c r="G258" t="s">
         <v>24</v>
       </c>
       <c r="H258">
         <v>81</v>
       </c>
       <c r="I258" t="b">
         <v>1</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258">
         <v>1</v>
       </c>
       <c r="L258" t="s">
         <v>25</v>
       </c>
@@ -17847,51 +17868,51 @@
       </c>
       <c r="P258">
         <v>94.7</v>
       </c>
       <c r="Q258" t="s">
         <v>25</v>
       </c>
       <c r="R258" t="s">
         <v>25</v>
       </c>
       <c r="S258" t="s">
         <v>25</v>
       </c>
       <c r="T258">
         <v>94.7</v>
       </c>
     </row>
     <row r="259" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>51</v>
       </c>
       <c r="C259" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E259" t="s">
         <v>56</v>
       </c>
       <c r="F259" t="s">
         <v>31</v>
       </c>
       <c r="G259" t="s">
         <v>24</v>
       </c>
       <c r="H259">
         <v>48</v>
       </c>
       <c r="I259" t="b">
         <v>1</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259" t="s">
         <v>25</v>
       </c>
@@ -17903,60 +17924,60 @@
       </c>
       <c r="O259" t="s">
         <v>25</v>
       </c>
       <c r="P259" t="s">
         <v>25</v>
       </c>
       <c r="Q259" t="s">
         <v>25</v>
       </c>
       <c r="R259" t="s">
         <v>25</v>
       </c>
       <c r="S259" t="s">
         <v>25</v>
       </c>
       <c r="T259">
         <v>94.52</v>
       </c>
     </row>
     <row r="260" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C260" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D260">
         <v>105</v>
       </c>
       <c r="E260" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F260" t="s">
         <v>62</v>
       </c>
       <c r="G260" t="s">
         <v>24</v>
       </c>
       <c r="H260">
         <v>20</v>
       </c>
       <c r="I260" t="b">
         <v>1</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
       <c r="L260" t="s">
         <v>25</v>
       </c>
       <c r="M260" t="s">
         <v>25</v>
       </c>
@@ -17965,60 +17986,60 @@
       </c>
       <c r="O260" t="s">
         <v>25</v>
       </c>
       <c r="P260">
         <v>94.31</v>
       </c>
       <c r="Q260" t="s">
         <v>25</v>
       </c>
       <c r="R260" t="s">
         <v>25</v>
       </c>
       <c r="S260" t="s">
         <v>25</v>
       </c>
       <c r="T260">
         <v>94.31</v>
       </c>
     </row>
     <row r="261" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C261" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D261">
         <v>1394</v>
       </c>
       <c r="E261" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F261" t="s">
         <v>50</v>
       </c>
       <c r="G261" t="s">
         <v>57</v>
       </c>
       <c r="H261">
         <v>15</v>
       </c>
       <c r="I261" t="b">
         <v>1</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261">
         <v>1</v>
       </c>
       <c r="L261" t="s">
         <v>25</v>
       </c>
       <c r="M261" t="s">
         <v>25</v>
       </c>
@@ -18027,57 +18048,57 @@
       </c>
       <c r="O261" t="s">
         <v>25</v>
       </c>
       <c r="P261">
         <v>94.09</v>
       </c>
       <c r="Q261" t="s">
         <v>25</v>
       </c>
       <c r="R261" t="s">
         <v>25</v>
       </c>
       <c r="S261" t="s">
         <v>25</v>
       </c>
       <c r="T261">
         <v>94.09</v>
       </c>
     </row>
     <row r="262" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C262" t="s">
         <v>116</v>
       </c>
       <c r="E262" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F262" t="s">
         <v>101</v>
       </c>
       <c r="G262" t="s">
         <v>24</v>
       </c>
       <c r="H262">
         <v>3</v>
       </c>
       <c r="I262" t="b">
         <v>1</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
       <c r="L262" t="s">
         <v>25</v>
       </c>
       <c r="M262" t="s">
         <v>25</v>
       </c>
@@ -18086,57 +18107,57 @@
       </c>
       <c r="O262" t="s">
         <v>25</v>
       </c>
       <c r="P262">
         <v>93.99</v>
       </c>
       <c r="Q262" t="s">
         <v>25</v>
       </c>
       <c r="R262" t="s">
         <v>25</v>
       </c>
       <c r="S262" t="s">
         <v>25</v>
       </c>
       <c r="T262">
         <v>93.99</v>
       </c>
     </row>
     <row r="263" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C263" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E263" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F263" t="s">
         <v>31</v>
       </c>
       <c r="G263" t="s">
         <v>57</v>
       </c>
       <c r="H263">
         <v>14</v>
       </c>
       <c r="I263" t="b">
         <v>1</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263">
         <v>1</v>
       </c>
       <c r="L263" t="s">
         <v>25</v>
       </c>
       <c r="M263" t="s">
         <v>25</v>
       </c>
@@ -18145,54 +18166,54 @@
       </c>
       <c r="O263">
         <v>93.23</v>
       </c>
       <c r="P263" t="s">
         <v>25</v>
       </c>
       <c r="Q263" t="s">
         <v>25</v>
       </c>
       <c r="R263" t="s">
         <v>25</v>
       </c>
       <c r="S263" t="s">
         <v>25</v>
       </c>
       <c r="T263">
         <v>93.23</v>
       </c>
     </row>
     <row r="264" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C264" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E264" t="s">
         <v>25</v>
       </c>
       <c r="F264" t="s">
         <v>23</v>
       </c>
       <c r="G264" t="s">
         <v>24</v>
       </c>
       <c r="H264">
         <v>82</v>
       </c>
       <c r="I264" t="b">
         <v>1</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264">
         <v>1</v>
       </c>
       <c r="L264" t="s">
         <v>25</v>
       </c>
@@ -18204,60 +18225,60 @@
       </c>
       <c r="O264">
         <v>93.04</v>
       </c>
       <c r="P264" t="s">
         <v>25</v>
       </c>
       <c r="Q264" t="s">
         <v>25</v>
       </c>
       <c r="R264" t="s">
         <v>25</v>
       </c>
       <c r="S264" t="s">
         <v>25</v>
       </c>
       <c r="T264">
         <v>93.04</v>
       </c>
     </row>
     <row r="265" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C265" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D265">
         <v>748</v>
       </c>
       <c r="E265" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F265" t="s">
         <v>62</v>
       </c>
       <c r="G265" t="s">
         <v>57</v>
       </c>
       <c r="H265">
         <v>7</v>
       </c>
       <c r="I265" t="b">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>25</v>
       </c>
       <c r="M265" t="s">
         <v>25</v>
       </c>
@@ -18266,54 +18287,54 @@
       </c>
       <c r="O265" t="s">
         <v>25</v>
       </c>
       <c r="P265" t="s">
         <v>25</v>
       </c>
       <c r="Q265" t="s">
         <v>25</v>
       </c>
       <c r="R265">
         <v>92.82</v>
       </c>
       <c r="S265" t="s">
         <v>25</v>
       </c>
       <c r="T265">
         <v>92.82</v>
       </c>
     </row>
     <row r="266" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C266" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D266">
         <v>1738</v>
       </c>
       <c r="E266" t="s">
         <v>22</v>
       </c>
       <c r="F266" t="s">
         <v>23</v>
       </c>
       <c r="G266" t="s">
         <v>24</v>
       </c>
       <c r="H266">
         <v>83</v>
       </c>
       <c r="I266" t="b">
         <v>1</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266">
         <v>1</v>
       </c>
@@ -18328,54 +18349,54 @@
       </c>
       <c r="O266">
         <v>92.48</v>
       </c>
       <c r="P266" t="s">
         <v>25</v>
       </c>
       <c r="Q266" t="s">
         <v>25</v>
       </c>
       <c r="R266" t="s">
         <v>25</v>
       </c>
       <c r="S266" t="s">
         <v>25</v>
       </c>
       <c r="T266">
         <v>92.48</v>
       </c>
     </row>
     <row r="267" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C267" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E267" t="s">
         <v>25</v>
       </c>
       <c r="F267" t="s">
         <v>23</v>
       </c>
       <c r="G267" t="s">
         <v>24</v>
       </c>
       <c r="H267">
         <v>84</v>
       </c>
       <c r="I267" t="b">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267" t="s">
         <v>25</v>
       </c>
@@ -18387,57 +18408,57 @@
       </c>
       <c r="O267" t="s">
         <v>25</v>
       </c>
       <c r="P267" t="s">
         <v>25</v>
       </c>
       <c r="Q267" t="s">
         <v>25</v>
       </c>
       <c r="R267" t="s">
         <v>25</v>
       </c>
       <c r="S267" t="s">
         <v>25</v>
       </c>
       <c r="T267">
         <v>92.42</v>
       </c>
     </row>
     <row r="268" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C268" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E268" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F268" t="s">
         <v>23</v>
       </c>
       <c r="G268" t="s">
         <v>57</v>
       </c>
       <c r="H268">
         <v>26</v>
       </c>
       <c r="I268" t="b">
         <v>1</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268">
         <v>1</v>
       </c>
       <c r="L268" t="s">
         <v>25</v>
       </c>
       <c r="M268" t="s">
         <v>25</v>
       </c>
@@ -18446,57 +18467,57 @@
       </c>
       <c r="O268">
         <v>92.33</v>
       </c>
       <c r="P268" t="s">
         <v>25</v>
       </c>
       <c r="Q268" t="s">
         <v>25</v>
       </c>
       <c r="R268" t="s">
         <v>25</v>
       </c>
       <c r="S268" t="s">
         <v>25</v>
       </c>
       <c r="T268">
         <v>92.33</v>
       </c>
     </row>
     <row r="269" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C269" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E269" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F269" t="s">
         <v>23</v>
       </c>
       <c r="G269" t="s">
         <v>24</v>
       </c>
       <c r="H269">
         <v>85</v>
       </c>
       <c r="I269" t="b">
         <v>1</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269" t="s">
         <v>25</v>
       </c>
       <c r="M269" t="s">
         <v>25</v>
       </c>
@@ -18505,54 +18526,54 @@
       </c>
       <c r="O269" t="s">
         <v>25</v>
       </c>
       <c r="P269" t="s">
         <v>25</v>
       </c>
       <c r="Q269">
         <v>92.26</v>
       </c>
       <c r="R269" t="s">
         <v>25</v>
       </c>
       <c r="S269" t="s">
         <v>25</v>
       </c>
       <c r="T269">
         <v>92.26</v>
       </c>
     </row>
     <row r="270" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C270" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E270" t="s">
         <v>25</v>
       </c>
       <c r="F270" t="s">
         <v>128</v>
       </c>
       <c r="G270" t="s">
         <v>57</v>
       </c>
       <c r="H270">
         <v>5</v>
       </c>
       <c r="I270" t="b">
         <v>1</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270">
         <v>1</v>
       </c>
       <c r="L270">
         <v>92.06</v>
       </c>
@@ -18564,54 +18585,54 @@
       </c>
       <c r="O270" t="s">
         <v>25</v>
       </c>
       <c r="P270" t="s">
         <v>25</v>
       </c>
       <c r="Q270" t="s">
         <v>25</v>
       </c>
       <c r="R270" t="s">
         <v>25</v>
       </c>
       <c r="S270" t="s">
         <v>25</v>
       </c>
       <c r="T270">
         <v>92.06</v>
       </c>
     </row>
     <row r="271" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C271" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E271" t="s">
         <v>79</v>
       </c>
       <c r="F271" t="s">
         <v>23</v>
       </c>
       <c r="G271" t="s">
         <v>57</v>
       </c>
       <c r="H271">
         <v>27</v>
       </c>
       <c r="I271" t="b">
         <v>1</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271">
         <v>1</v>
       </c>
       <c r="L271">
         <v>91.96</v>
       </c>
@@ -18623,57 +18644,57 @@
       </c>
       <c r="O271" t="s">
         <v>25</v>
       </c>
       <c r="P271" t="s">
         <v>25</v>
       </c>
       <c r="Q271" t="s">
         <v>25</v>
       </c>
       <c r="R271" t="s">
         <v>25</v>
       </c>
       <c r="S271" t="s">
         <v>25</v>
       </c>
       <c r="T271">
         <v>91.96</v>
       </c>
     </row>
     <row r="272" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C272" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E272" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F272" t="s">
         <v>62</v>
       </c>
       <c r="G272" t="s">
         <v>24</v>
       </c>
       <c r="H272">
         <v>21</v>
       </c>
       <c r="I272" t="b">
         <v>1</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272">
         <v>1</v>
       </c>
       <c r="L272" t="s">
         <v>25</v>
       </c>
       <c r="M272" t="s">
         <v>25</v>
       </c>
@@ -18685,57 +18706,57 @@
       </c>
       <c r="P272" t="s">
         <v>25</v>
       </c>
       <c r="Q272">
         <v>91.81</v>
       </c>
       <c r="R272" t="s">
         <v>25</v>
       </c>
       <c r="S272" t="s">
         <v>25</v>
       </c>
       <c r="T272">
         <v>91.81</v>
       </c>
     </row>
     <row r="273" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>139</v>
       </c>
       <c r="C273" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D273">
         <v>2377</v>
       </c>
       <c r="E273" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F273" t="s">
         <v>50</v>
       </c>
       <c r="G273" t="s">
         <v>24</v>
       </c>
       <c r="H273">
         <v>35</v>
       </c>
       <c r="I273" t="b">
         <v>1</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273" t="s">
         <v>25</v>
       </c>
       <c r="M273" t="s">
         <v>25</v>
       </c>
@@ -18744,60 +18765,60 @@
       </c>
       <c r="O273" t="s">
         <v>25</v>
       </c>
       <c r="P273">
         <v>91.58</v>
       </c>
       <c r="Q273" t="s">
         <v>25</v>
       </c>
       <c r="R273" t="s">
         <v>25</v>
       </c>
       <c r="S273" t="s">
         <v>25</v>
       </c>
       <c r="T273">
         <v>91.58</v>
       </c>
     </row>
     <row r="274" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C274" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D274">
         <v>568</v>
       </c>
       <c r="E274" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F274" t="s">
         <v>50</v>
       </c>
       <c r="G274" t="s">
         <v>24</v>
       </c>
       <c r="H274">
         <v>36</v>
       </c>
       <c r="I274" t="b">
         <v>1</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274">
         <v>1</v>
       </c>
       <c r="L274">
         <v>91.32</v>
       </c>
       <c r="M274" t="s">
         <v>25</v>
       </c>
@@ -18806,54 +18827,54 @@
       </c>
       <c r="O274" t="s">
         <v>25</v>
       </c>
       <c r="P274" t="s">
         <v>25</v>
       </c>
       <c r="Q274" t="s">
         <v>25</v>
       </c>
       <c r="R274" t="s">
         <v>25</v>
       </c>
       <c r="S274" t="s">
         <v>25</v>
       </c>
       <c r="T274">
         <v>91.32</v>
       </c>
     </row>
     <row r="275" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C275" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E275" t="s">
         <v>25</v>
       </c>
       <c r="F275" t="s">
         <v>23</v>
       </c>
       <c r="G275" t="s">
         <v>24</v>
       </c>
       <c r="H275">
         <v>86</v>
       </c>
       <c r="I275" t="b">
         <v>1</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275">
         <v>1</v>
       </c>
       <c r="L275" t="s">
         <v>25</v>
       </c>
@@ -18865,57 +18886,57 @@
       </c>
       <c r="O275" t="s">
         <v>25</v>
       </c>
       <c r="P275">
         <v>90.98</v>
       </c>
       <c r="Q275" t="s">
         <v>25</v>
       </c>
       <c r="R275" t="s">
         <v>25</v>
       </c>
       <c r="S275" t="s">
         <v>25</v>
       </c>
       <c r="T275">
         <v>90.98</v>
       </c>
     </row>
     <row r="276" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C276" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E276" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F276" t="s">
         <v>31</v>
       </c>
       <c r="G276" t="s">
         <v>57</v>
       </c>
       <c r="H276">
         <v>15</v>
       </c>
       <c r="I276" t="b">
         <v>1</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="L276">
         <v>90.69</v>
       </c>
       <c r="M276" t="s">
         <v>25</v>
       </c>
@@ -18924,54 +18945,54 @@
       </c>
       <c r="O276" t="s">
         <v>25</v>
       </c>
       <c r="P276" t="s">
         <v>25</v>
       </c>
       <c r="Q276" t="s">
         <v>25</v>
       </c>
       <c r="R276" t="s">
         <v>25</v>
       </c>
       <c r="S276" t="s">
         <v>25</v>
       </c>
       <c r="T276">
         <v>90.69</v>
       </c>
     </row>
     <row r="277" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C277" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E277" t="s">
         <v>25</v>
       </c>
       <c r="F277" t="s">
         <v>31</v>
       </c>
       <c r="G277" t="s">
         <v>24</v>
       </c>
       <c r="H277">
         <v>49</v>
       </c>
       <c r="I277" t="b">
         <v>1</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277" t="s">
         <v>25</v>
       </c>
@@ -18983,54 +19004,54 @@
       </c>
       <c r="O277" t="s">
         <v>25</v>
       </c>
       <c r="P277" t="s">
         <v>25</v>
       </c>
       <c r="Q277" t="s">
         <v>25</v>
       </c>
       <c r="R277" t="s">
         <v>25</v>
       </c>
       <c r="S277" t="s">
         <v>25</v>
       </c>
       <c r="T277">
         <v>90.55</v>
       </c>
     </row>
     <row r="278" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C278" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E278" t="s">
         <v>81</v>
       </c>
       <c r="F278" t="s">
         <v>50</v>
       </c>
       <c r="G278" t="s">
         <v>57</v>
       </c>
       <c r="H278">
         <v>16</v>
       </c>
       <c r="I278" t="b">
         <v>1</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278" t="s">
         <v>25</v>
       </c>
@@ -19042,54 +19063,54 @@
       </c>
       <c r="O278" t="s">
         <v>25</v>
       </c>
       <c r="P278" t="s">
         <v>25</v>
       </c>
       <c r="Q278" t="s">
         <v>25</v>
       </c>
       <c r="R278" t="s">
         <v>25</v>
       </c>
       <c r="S278" t="s">
         <v>25</v>
       </c>
       <c r="T278">
         <v>90.51</v>
       </c>
     </row>
     <row r="279" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C279" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D279">
         <v>1826</v>
       </c>
       <c r="E279" t="s">
         <v>22</v>
       </c>
       <c r="F279" t="s">
         <v>50</v>
       </c>
       <c r="G279" t="s">
         <v>57</v>
       </c>
       <c r="H279">
         <v>17</v>
       </c>
       <c r="I279" t="b">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279">
         <v>1</v>
       </c>
@@ -19107,51 +19128,51 @@
       </c>
       <c r="P279" t="s">
         <v>25</v>
       </c>
       <c r="Q279" t="s">
         <v>25</v>
       </c>
       <c r="R279">
         <v>90.41</v>
       </c>
       <c r="S279" t="s">
         <v>25</v>
       </c>
       <c r="T279">
         <v>90.41</v>
       </c>
     </row>
     <row r="280" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>119</v>
       </c>
       <c r="C280" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D280">
         <v>1808</v>
       </c>
       <c r="E280" t="s">
         <v>25</v>
       </c>
       <c r="F280" t="s">
         <v>23</v>
       </c>
       <c r="G280" t="s">
         <v>24</v>
       </c>
       <c r="H280">
         <v>87</v>
       </c>
       <c r="I280" t="b">
         <v>1</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280">
         <v>1</v>
       </c>
@@ -19166,54 +19187,54 @@
       </c>
       <c r="O280" t="s">
         <v>25</v>
       </c>
       <c r="P280" t="s">
         <v>25</v>
       </c>
       <c r="Q280" t="s">
         <v>25</v>
       </c>
       <c r="R280" t="s">
         <v>25</v>
       </c>
       <c r="S280" t="s">
         <v>25</v>
       </c>
       <c r="T280">
         <v>90.03</v>
       </c>
     </row>
     <row r="281" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C281" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D281">
         <v>2458</v>
       </c>
       <c r="E281" t="s">
         <v>109</v>
       </c>
       <c r="F281" t="s">
         <v>31</v>
       </c>
       <c r="G281" t="s">
         <v>57</v>
       </c>
       <c r="H281">
         <v>16</v>
       </c>
       <c r="I281" t="b">
         <v>1</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281">
         <v>1</v>
       </c>
@@ -19228,57 +19249,57 @@
       </c>
       <c r="O281" t="s">
         <v>25</v>
       </c>
       <c r="P281" t="s">
         <v>25</v>
       </c>
       <c r="Q281" t="s">
         <v>25</v>
       </c>
       <c r="R281" t="s">
         <v>25</v>
       </c>
       <c r="S281">
         <v>89.97</v>
       </c>
       <c r="T281">
         <v>89.97</v>
       </c>
     </row>
     <row r="282" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C282" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E282" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F282" t="s">
         <v>50</v>
       </c>
       <c r="G282" t="s">
         <v>57</v>
       </c>
       <c r="H282">
         <v>18</v>
       </c>
       <c r="I282" t="b">
         <v>1</v>
       </c>
       <c r="J282" t="s">
         <v>25</v>
       </c>
       <c r="K282">
         <v>1</v>
       </c>
       <c r="L282" t="s">
         <v>25</v>
       </c>
       <c r="M282" t="s">
         <v>25</v>
       </c>
@@ -19287,54 +19308,54 @@
       </c>
       <c r="O282" t="s">
         <v>25</v>
       </c>
       <c r="P282">
         <v>89.09</v>
       </c>
       <c r="Q282" t="s">
         <v>25</v>
       </c>
       <c r="R282" t="s">
         <v>25</v>
       </c>
       <c r="S282" t="s">
         <v>25</v>
       </c>
       <c r="T282">
         <v>89.09</v>
       </c>
     </row>
     <row r="283" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C283" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E283" t="s">
         <v>25</v>
       </c>
       <c r="F283" t="s">
         <v>23</v>
       </c>
       <c r="G283" t="s">
         <v>57</v>
       </c>
       <c r="H283">
         <v>28</v>
       </c>
       <c r="I283" t="b">
         <v>1</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283" t="s">
         <v>25</v>
       </c>
@@ -19346,57 +19367,57 @@
       </c>
       <c r="O283" t="s">
         <v>25</v>
       </c>
       <c r="P283" t="s">
         <v>25</v>
       </c>
       <c r="Q283" t="s">
         <v>25</v>
       </c>
       <c r="R283" t="s">
         <v>25</v>
       </c>
       <c r="S283" t="s">
         <v>25</v>
       </c>
       <c r="T283">
         <v>88.95</v>
       </c>
     </row>
     <row r="284" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C284" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E284" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F284" t="s">
         <v>101</v>
       </c>
       <c r="G284" t="s">
         <v>24</v>
       </c>
       <c r="H284">
         <v>4</v>
       </c>
       <c r="I284" t="b">
         <v>1</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284">
         <v>1</v>
       </c>
       <c r="L284" t="s">
         <v>25</v>
       </c>
       <c r="M284" t="s">
         <v>25</v>
       </c>
@@ -19405,54 +19426,54 @@
       </c>
       <c r="O284" t="s">
         <v>25</v>
       </c>
       <c r="P284">
         <v>88.35</v>
       </c>
       <c r="Q284" t="s">
         <v>25</v>
       </c>
       <c r="R284" t="s">
         <v>25</v>
       </c>
       <c r="S284" t="s">
         <v>25</v>
       </c>
       <c r="T284">
         <v>88.35</v>
       </c>
     </row>
     <row r="285" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C285" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E285" t="s">
         <v>25</v>
       </c>
       <c r="F285" t="s">
         <v>23</v>
       </c>
       <c r="G285" t="s">
         <v>24</v>
       </c>
       <c r="H285">
         <v>88</v>
       </c>
       <c r="I285" t="b">
         <v>1</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285" t="s">
         <v>25</v>
       </c>
@@ -19464,57 +19485,57 @@
       </c>
       <c r="O285" t="s">
         <v>25</v>
       </c>
       <c r="P285" t="s">
         <v>25</v>
       </c>
       <c r="Q285" t="s">
         <v>25</v>
       </c>
       <c r="R285" t="s">
         <v>25</v>
       </c>
       <c r="S285" t="s">
         <v>25</v>
       </c>
       <c r="T285">
         <v>88.24</v>
       </c>
     </row>
     <row r="286" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C286" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E286" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F286" t="s">
         <v>23</v>
       </c>
       <c r="G286" t="s">
         <v>24</v>
       </c>
       <c r="H286">
         <v>89</v>
       </c>
       <c r="I286" t="b">
         <v>1</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>25</v>
       </c>
       <c r="M286" t="s">
         <v>25</v>
       </c>
@@ -19523,54 +19544,54 @@
       </c>
       <c r="O286" t="s">
         <v>25</v>
       </c>
       <c r="P286" t="s">
         <v>25</v>
       </c>
       <c r="Q286">
         <v>88.14</v>
       </c>
       <c r="R286" t="s">
         <v>25</v>
       </c>
       <c r="S286" t="s">
         <v>25</v>
       </c>
       <c r="T286">
         <v>88.14</v>
       </c>
     </row>
     <row r="287" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C287" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E287" t="s">
         <v>79</v>
       </c>
       <c r="F287" t="s">
         <v>101</v>
       </c>
       <c r="G287" t="s">
         <v>24</v>
       </c>
       <c r="H287">
         <v>5</v>
       </c>
       <c r="I287" t="b">
         <v>1</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287">
         <v>1</v>
       </c>
       <c r="L287" t="s">
         <v>25</v>
       </c>
@@ -19582,54 +19603,54 @@
       </c>
       <c r="O287">
         <v>87.87</v>
       </c>
       <c r="P287" t="s">
         <v>25</v>
       </c>
       <c r="Q287" t="s">
         <v>25</v>
       </c>
       <c r="R287" t="s">
         <v>25</v>
       </c>
       <c r="S287" t="s">
         <v>25</v>
       </c>
       <c r="T287">
         <v>87.87</v>
       </c>
     </row>
     <row r="288" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C288" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E288" t="s">
         <v>39</v>
       </c>
       <c r="F288" t="s">
         <v>50</v>
       </c>
       <c r="G288" t="s">
         <v>57</v>
       </c>
       <c r="H288">
         <v>19</v>
       </c>
       <c r="I288" t="b">
         <v>1</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288">
         <v>1</v>
       </c>
       <c r="L288" t="s">
         <v>25</v>
       </c>
@@ -19644,54 +19665,54 @@
       </c>
       <c r="P288">
         <v>87.68</v>
       </c>
       <c r="Q288" t="s">
         <v>25</v>
       </c>
       <c r="R288" t="s">
         <v>25</v>
       </c>
       <c r="S288" t="s">
         <v>25</v>
       </c>
       <c r="T288">
         <v>87.68</v>
       </c>
     </row>
     <row r="289" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>71</v>
       </c>
       <c r="C289" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E289" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F289" t="s">
         <v>128</v>
       </c>
       <c r="G289" t="s">
         <v>57</v>
       </c>
       <c r="H289">
         <v>6</v>
       </c>
       <c r="I289" t="b">
         <v>1</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289">
         <v>1</v>
       </c>
       <c r="L289">
         <v>87.45</v>
       </c>
       <c r="M289" t="s">
         <v>25</v>
       </c>
@@ -19700,57 +19721,57 @@
       </c>
       <c r="O289" t="s">
         <v>25</v>
       </c>
       <c r="P289" t="s">
         <v>25</v>
       </c>
       <c r="Q289" t="s">
         <v>25</v>
       </c>
       <c r="R289" t="s">
         <v>25</v>
       </c>
       <c r="S289" t="s">
         <v>25</v>
       </c>
       <c r="T289">
         <v>87.45</v>
       </c>
     </row>
     <row r="290" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C290" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E290" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F290" t="s">
         <v>128</v>
       </c>
       <c r="G290" t="s">
         <v>57</v>
       </c>
       <c r="H290">
         <v>7</v>
       </c>
       <c r="I290" t="b">
         <v>1</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290">
         <v>1</v>
       </c>
       <c r="L290">
         <v>87.1</v>
       </c>
       <c r="M290" t="s">
         <v>25</v>
       </c>
@@ -19759,54 +19780,54 @@
       </c>
       <c r="O290" t="s">
         <v>25</v>
       </c>
       <c r="P290" t="s">
         <v>25</v>
       </c>
       <c r="Q290" t="s">
         <v>25</v>
       </c>
       <c r="R290" t="s">
         <v>25</v>
       </c>
       <c r="S290" t="s">
         <v>25</v>
       </c>
       <c r="T290">
         <v>87.1</v>
       </c>
     </row>
     <row r="291" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C291" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D291">
         <v>1248</v>
       </c>
       <c r="E291" t="s">
         <v>22</v>
       </c>
       <c r="F291" t="s">
         <v>31</v>
       </c>
       <c r="G291" t="s">
         <v>57</v>
       </c>
       <c r="H291">
         <v>17</v>
       </c>
       <c r="I291" t="b">
         <v>1</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
@@ -19821,57 +19842,57 @@
       </c>
       <c r="O291">
         <v>86.41</v>
       </c>
       <c r="P291" t="s">
         <v>25</v>
       </c>
       <c r="Q291" t="s">
         <v>25</v>
       </c>
       <c r="R291" t="s">
         <v>25</v>
       </c>
       <c r="S291" t="s">
         <v>25</v>
       </c>
       <c r="T291">
         <v>86.41</v>
       </c>
     </row>
     <row r="292" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C292" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E292" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F292" t="s">
         <v>23</v>
       </c>
       <c r="G292" t="s">
         <v>57</v>
       </c>
       <c r="H292">
         <v>29</v>
       </c>
       <c r="I292" t="b">
         <v>1</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292">
         <v>1</v>
       </c>
       <c r="L292" t="s">
         <v>25</v>
       </c>
       <c r="M292" t="s">
         <v>25</v>
       </c>
@@ -19883,51 +19904,51 @@
       </c>
       <c r="P292" t="s">
         <v>25</v>
       </c>
       <c r="Q292" t="s">
         <v>25</v>
       </c>
       <c r="R292" t="s">
         <v>25</v>
       </c>
       <c r="S292" t="s">
         <v>25</v>
       </c>
       <c r="T292">
         <v>86.37</v>
       </c>
     </row>
     <row r="293" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>126</v>
       </c>
       <c r="C293" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E293" t="s">
         <v>42</v>
       </c>
       <c r="F293" t="s">
         <v>23</v>
       </c>
       <c r="G293" t="s">
         <v>24</v>
       </c>
       <c r="H293">
         <v>90</v>
       </c>
       <c r="I293" t="b">
         <v>1</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293">
         <v>1</v>
       </c>
       <c r="L293" t="s">
         <v>25</v>
       </c>
@@ -19939,54 +19960,54 @@
       </c>
       <c r="O293" t="s">
         <v>25</v>
       </c>
       <c r="P293" t="s">
         <v>25</v>
       </c>
       <c r="Q293" t="s">
         <v>25</v>
       </c>
       <c r="R293" t="s">
         <v>25</v>
       </c>
       <c r="S293" t="s">
         <v>25</v>
       </c>
       <c r="T293">
         <v>85.49</v>
       </c>
     </row>
     <row r="294" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C294" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E294" t="s">
         <v>25</v>
       </c>
       <c r="F294" t="s">
         <v>23</v>
       </c>
       <c r="G294" t="s">
         <v>57</v>
       </c>
       <c r="H294">
         <v>30</v>
       </c>
       <c r="I294" t="b">
         <v>1</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294">
         <v>1</v>
       </c>
       <c r="L294" t="s">
         <v>25</v>
       </c>
@@ -19998,57 +20019,57 @@
       </c>
       <c r="O294" t="s">
         <v>25</v>
       </c>
       <c r="P294">
         <v>85.37</v>
       </c>
       <c r="Q294" t="s">
         <v>25</v>
       </c>
       <c r="R294" t="s">
         <v>25</v>
       </c>
       <c r="S294" t="s">
         <v>25</v>
       </c>
       <c r="T294">
         <v>85.37</v>
       </c>
     </row>
     <row r="295" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C295" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E295" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F295" t="s">
         <v>31</v>
       </c>
       <c r="G295" t="s">
         <v>57</v>
       </c>
       <c r="H295">
         <v>18</v>
       </c>
       <c r="I295" t="b">
         <v>1</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295">
         <v>0</v>
       </c>
       <c r="L295" t="s">
         <v>25</v>
       </c>
       <c r="M295" t="s">
         <v>25</v>
       </c>
@@ -20057,57 +20078,57 @@
       </c>
       <c r="O295" t="s">
         <v>25</v>
       </c>
       <c r="P295" t="s">
         <v>25</v>
       </c>
       <c r="Q295" t="s">
         <v>25</v>
       </c>
       <c r="R295" t="s">
         <v>25</v>
       </c>
       <c r="S295" t="s">
         <v>25</v>
       </c>
       <c r="T295">
         <v>84.66</v>
       </c>
     </row>
     <row r="296" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C296" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E296" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F296" t="s">
         <v>50</v>
       </c>
       <c r="G296" t="s">
         <v>57</v>
       </c>
       <c r="H296">
         <v>20</v>
       </c>
       <c r="I296" t="b">
         <v>1</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296">
         <v>0</v>
       </c>
       <c r="L296" t="s">
         <v>25</v>
       </c>
       <c r="M296" t="s">
         <v>25</v>
       </c>
@@ -20116,57 +20137,57 @@
       </c>
       <c r="O296" t="s">
         <v>25</v>
       </c>
       <c r="P296" t="s">
         <v>25</v>
       </c>
       <c r="Q296" t="s">
         <v>25</v>
       </c>
       <c r="R296" t="s">
         <v>25</v>
       </c>
       <c r="S296" t="s">
         <v>25</v>
       </c>
       <c r="T296">
         <v>84.64</v>
       </c>
     </row>
     <row r="297" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C297" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E297" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F297" t="s">
         <v>23</v>
       </c>
       <c r="G297" t="s">
         <v>24</v>
       </c>
       <c r="H297">
         <v>91</v>
       </c>
       <c r="I297" t="b">
         <v>1</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297">
         <v>1</v>
       </c>
       <c r="L297" t="s">
         <v>25</v>
       </c>
       <c r="M297" t="s">
         <v>25</v>
       </c>
@@ -20178,51 +20199,51 @@
       </c>
       <c r="P297">
         <v>84.51</v>
       </c>
       <c r="Q297" t="s">
         <v>25</v>
       </c>
       <c r="R297" t="s">
         <v>25</v>
       </c>
       <c r="S297" t="s">
         <v>25</v>
       </c>
       <c r="T297">
         <v>84.51</v>
       </c>
     </row>
     <row r="298" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>32</v>
       </c>
       <c r="C298" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E298" t="s">
         <v>39</v>
       </c>
       <c r="F298" t="s">
         <v>50</v>
       </c>
       <c r="G298" t="s">
         <v>24</v>
       </c>
       <c r="H298">
         <v>37</v>
       </c>
       <c r="I298" t="b">
         <v>1</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>25</v>
       </c>
@@ -20234,57 +20255,57 @@
       </c>
       <c r="O298" t="s">
         <v>25</v>
       </c>
       <c r="P298">
         <v>83.95</v>
       </c>
       <c r="Q298" t="s">
         <v>25</v>
       </c>
       <c r="R298" t="s">
         <v>25</v>
       </c>
       <c r="S298" t="s">
         <v>25</v>
       </c>
       <c r="T298">
         <v>83.95</v>
       </c>
     </row>
     <row r="299" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C299" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E299" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F299" t="s">
         <v>62</v>
       </c>
       <c r="G299" t="s">
         <v>57</v>
       </c>
       <c r="H299">
         <v>8</v>
       </c>
       <c r="I299" t="b">
         <v>1</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299" t="s">
         <v>25</v>
       </c>
       <c r="M299" t="s">
         <v>25</v>
       </c>
@@ -20293,57 +20314,57 @@
       </c>
       <c r="O299" t="s">
         <v>25</v>
       </c>
       <c r="P299">
         <v>83.82</v>
       </c>
       <c r="Q299" t="s">
         <v>25</v>
       </c>
       <c r="R299" t="s">
         <v>25</v>
       </c>
       <c r="S299" t="s">
         <v>25</v>
       </c>
       <c r="T299">
         <v>83.82</v>
       </c>
     </row>
     <row r="300" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C300" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E300" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F300" t="s">
         <v>62</v>
       </c>
       <c r="G300" t="s">
         <v>57</v>
       </c>
       <c r="H300">
         <v>9</v>
       </c>
       <c r="I300" t="b">
         <v>1</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300" t="s">
         <v>25</v>
       </c>
       <c r="M300" t="s">
         <v>25</v>
       </c>
@@ -20352,57 +20373,57 @@
       </c>
       <c r="O300" t="s">
         <v>25</v>
       </c>
       <c r="P300" t="s">
         <v>25</v>
       </c>
       <c r="Q300" t="s">
         <v>25</v>
       </c>
       <c r="R300" t="s">
         <v>25</v>
       </c>
       <c r="S300" t="s">
         <v>25</v>
       </c>
       <c r="T300">
         <v>83.7</v>
       </c>
     </row>
     <row r="301" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C301" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E301" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F301" t="s">
         <v>62</v>
       </c>
       <c r="G301" t="s">
         <v>24</v>
       </c>
       <c r="H301">
         <v>22</v>
       </c>
       <c r="I301" t="b">
         <v>1</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301">
         <v>1</v>
       </c>
       <c r="L301" t="s">
         <v>25</v>
       </c>
       <c r="M301" t="s">
         <v>25</v>
       </c>
@@ -20414,51 +20435,51 @@
       </c>
       <c r="P301" t="s">
         <v>25</v>
       </c>
       <c r="Q301" t="s">
         <v>25</v>
       </c>
       <c r="R301" t="s">
         <v>25</v>
       </c>
       <c r="S301" t="s">
         <v>25</v>
       </c>
       <c r="T301">
         <v>83.65</v>
       </c>
     </row>
     <row r="302" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>69</v>
       </c>
       <c r="C302" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D302">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>56</v>
       </c>
       <c r="F302" t="s">
         <v>62</v>
       </c>
       <c r="G302" t="s">
         <v>24</v>
       </c>
       <c r="H302">
         <v>23</v>
       </c>
       <c r="I302" t="b">
         <v>1</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
@@ -20473,57 +20494,57 @@
       </c>
       <c r="O302" t="s">
         <v>25</v>
       </c>
       <c r="P302" t="s">
         <v>25</v>
       </c>
       <c r="Q302" t="s">
         <v>25</v>
       </c>
       <c r="R302" t="s">
         <v>25</v>
       </c>
       <c r="S302" t="s">
         <v>25</v>
       </c>
       <c r="T302">
         <v>83.49</v>
       </c>
     </row>
     <row r="303" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C303" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E303" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F303" t="s">
         <v>31</v>
       </c>
       <c r="G303" t="s">
         <v>57</v>
       </c>
       <c r="H303">
         <v>19</v>
       </c>
       <c r="I303" t="b">
         <v>1</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
       <c r="L303" t="s">
         <v>25</v>
       </c>
       <c r="M303" t="s">
         <v>25</v>
       </c>
@@ -20532,54 +20553,54 @@
       </c>
       <c r="O303" t="s">
         <v>25</v>
       </c>
       <c r="P303">
         <v>83.1</v>
       </c>
       <c r="Q303" t="s">
         <v>25</v>
       </c>
       <c r="R303" t="s">
         <v>25</v>
       </c>
       <c r="S303" t="s">
         <v>25</v>
       </c>
       <c r="T303">
         <v>83.1</v>
       </c>
     </row>
     <row r="304" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C304" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E304" t="s">
         <v>109</v>
       </c>
       <c r="F304" t="s">
         <v>101</v>
       </c>
       <c r="G304" t="s">
         <v>24</v>
       </c>
       <c r="H304">
         <v>6</v>
       </c>
       <c r="I304" t="b">
         <v>1</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
       <c r="L304" t="s">
         <v>25</v>
       </c>
@@ -20591,54 +20612,54 @@
       </c>
       <c r="O304" t="s">
         <v>25</v>
       </c>
       <c r="P304" t="s">
         <v>25</v>
       </c>
       <c r="Q304" t="s">
         <v>25</v>
       </c>
       <c r="R304" t="s">
         <v>25</v>
       </c>
       <c r="S304" t="s">
         <v>25</v>
       </c>
       <c r="T304">
         <v>82.89</v>
       </c>
     </row>
     <row r="305" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C305" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E305" t="s">
         <v>39</v>
       </c>
       <c r="F305" t="s">
         <v>62</v>
       </c>
       <c r="G305" t="s">
         <v>24</v>
       </c>
       <c r="H305">
         <v>24</v>
       </c>
       <c r="I305" t="b">
         <v>1</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305">
         <v>1</v>
       </c>
       <c r="L305" t="s">
         <v>25</v>
       </c>
@@ -20650,54 +20671,54 @@
       </c>
       <c r="O305" t="s">
         <v>25</v>
       </c>
       <c r="P305" t="s">
         <v>25</v>
       </c>
       <c r="Q305">
         <v>82.78</v>
       </c>
       <c r="R305" t="s">
         <v>25</v>
       </c>
       <c r="S305" t="s">
         <v>25</v>
       </c>
       <c r="T305">
         <v>82.78</v>
       </c>
     </row>
     <row r="306" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C306" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E306" t="s">
         <v>81</v>
       </c>
       <c r="F306" t="s">
         <v>50</v>
       </c>
       <c r="G306" t="s">
         <v>57</v>
       </c>
       <c r="H306">
         <v>21</v>
       </c>
       <c r="I306" t="b">
         <v>1</v>
       </c>
       <c r="J306" t="s">
         <v>25</v>
       </c>
       <c r="K306">
         <v>1</v>
       </c>
       <c r="L306" t="s">
         <v>25</v>
       </c>
@@ -20709,54 +20730,54 @@
       </c>
       <c r="O306">
         <v>82.69</v>
       </c>
       <c r="P306" t="s">
         <v>25</v>
       </c>
       <c r="Q306" t="s">
         <v>25</v>
       </c>
       <c r="R306" t="s">
         <v>25</v>
       </c>
       <c r="S306" t="s">
         <v>25</v>
       </c>
       <c r="T306">
         <v>82.69</v>
       </c>
     </row>
     <row r="307" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C307" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E307" t="s">
         <v>81</v>
       </c>
       <c r="F307" t="s">
         <v>62</v>
       </c>
       <c r="G307" t="s">
         <v>24</v>
       </c>
       <c r="H307">
         <v>25</v>
       </c>
       <c r="I307" t="b">
         <v>1</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307">
         <v>0</v>
       </c>
       <c r="L307" t="s">
         <v>25</v>
       </c>
@@ -20768,54 +20789,54 @@
       </c>
       <c r="O307" t="s">
         <v>25</v>
       </c>
       <c r="P307" t="s">
         <v>25</v>
       </c>
       <c r="Q307" t="s">
         <v>25</v>
       </c>
       <c r="R307" t="s">
         <v>25</v>
       </c>
       <c r="S307" t="s">
         <v>25</v>
       </c>
       <c r="T307">
         <v>82.62</v>
       </c>
     </row>
     <row r="308" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C308" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E308" t="s">
         <v>39</v>
       </c>
       <c r="F308" t="s">
         <v>50</v>
       </c>
       <c r="G308" t="s">
         <v>57</v>
       </c>
       <c r="H308">
         <v>22</v>
       </c>
       <c r="I308" t="b">
         <v>1</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
       <c r="L308" t="s">
         <v>25</v>
       </c>
@@ -20827,54 +20848,54 @@
       </c>
       <c r="O308" t="s">
         <v>25</v>
       </c>
       <c r="P308">
         <v>82.43</v>
       </c>
       <c r="Q308" t="s">
         <v>25</v>
       </c>
       <c r="R308" t="s">
         <v>25</v>
       </c>
       <c r="S308" t="s">
         <v>25</v>
       </c>
       <c r="T308">
         <v>82.43</v>
       </c>
     </row>
     <row r="309" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C309" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E309" t="s">
         <v>39</v>
       </c>
       <c r="F309" t="s">
         <v>50</v>
       </c>
       <c r="G309" t="s">
         <v>57</v>
       </c>
       <c r="H309">
         <v>23</v>
       </c>
       <c r="I309" t="b">
         <v>1</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>25</v>
       </c>
@@ -20886,57 +20907,57 @@
       </c>
       <c r="O309" t="s">
         <v>25</v>
       </c>
       <c r="P309">
         <v>82.41</v>
       </c>
       <c r="Q309" t="s">
         <v>25</v>
       </c>
       <c r="R309" t="s">
         <v>25</v>
       </c>
       <c r="S309" t="s">
         <v>25</v>
       </c>
       <c r="T309">
         <v>82.41</v>
       </c>
     </row>
     <row r="310" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C310" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E310" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F310" t="s">
         <v>31</v>
       </c>
       <c r="G310" t="s">
         <v>57</v>
       </c>
       <c r="H310">
         <v>20</v>
       </c>
       <c r="I310" t="b">
         <v>1</v>
       </c>
       <c r="J310" t="s">
         <v>25</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310" t="s">
         <v>25</v>
       </c>
       <c r="M310" t="s">
         <v>25</v>
       </c>
@@ -20945,54 +20966,54 @@
       </c>
       <c r="O310" t="s">
         <v>25</v>
       </c>
       <c r="P310" t="s">
         <v>25</v>
       </c>
       <c r="Q310" t="s">
         <v>25</v>
       </c>
       <c r="R310">
         <v>81.64</v>
       </c>
       <c r="S310" t="s">
         <v>25</v>
       </c>
       <c r="T310">
         <v>81.64</v>
       </c>
     </row>
     <row r="311" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C311" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E311" t="s">
         <v>22</v>
       </c>
       <c r="F311" t="s">
         <v>62</v>
       </c>
       <c r="G311" t="s">
         <v>24</v>
       </c>
       <c r="H311">
         <v>26</v>
       </c>
       <c r="I311" t="b">
         <v>1</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
       <c r="L311" t="s">
         <v>25</v>
       </c>
@@ -21004,54 +21025,54 @@
       </c>
       <c r="O311" t="s">
         <v>25</v>
       </c>
       <c r="P311" t="s">
         <v>25</v>
       </c>
       <c r="Q311" t="s">
         <v>25</v>
       </c>
       <c r="R311">
         <v>81.55</v>
       </c>
       <c r="S311" t="s">
         <v>25</v>
       </c>
       <c r="T311">
         <v>81.55</v>
       </c>
     </row>
     <row r="312" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C312" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E312" t="s">
         <v>125</v>
       </c>
       <c r="F312" t="s">
         <v>23</v>
       </c>
       <c r="G312" t="s">
         <v>57</v>
       </c>
       <c r="H312">
         <v>31</v>
       </c>
       <c r="I312" t="b">
         <v>1</v>
       </c>
       <c r="J312" t="s">
         <v>25</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
       <c r="L312" t="s">
         <v>25</v>
       </c>
@@ -21063,54 +21084,54 @@
       </c>
       <c r="O312" t="s">
         <v>25</v>
       </c>
       <c r="P312" t="s">
         <v>25</v>
       </c>
       <c r="Q312" t="s">
         <v>25</v>
       </c>
       <c r="R312" t="s">
         <v>25</v>
       </c>
       <c r="S312">
         <v>81.23</v>
       </c>
       <c r="T312">
         <v>81.23</v>
       </c>
     </row>
     <row r="313" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C313" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E313" t="s">
         <v>125</v>
       </c>
       <c r="F313" t="s">
         <v>23</v>
       </c>
       <c r="G313" t="s">
         <v>24</v>
       </c>
       <c r="H313">
         <v>92</v>
       </c>
       <c r="I313" t="b">
         <v>1</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
       <c r="L313" t="s">
         <v>25</v>
       </c>
@@ -21122,57 +21143,57 @@
       </c>
       <c r="O313" t="s">
         <v>25</v>
       </c>
       <c r="P313" t="s">
         <v>25</v>
       </c>
       <c r="Q313" t="s">
         <v>25</v>
       </c>
       <c r="R313" t="s">
         <v>25</v>
       </c>
       <c r="S313">
         <v>81.21</v>
       </c>
       <c r="T313">
         <v>81.21</v>
       </c>
     </row>
     <row r="314" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C314" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E314" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F314" t="s">
         <v>23</v>
       </c>
       <c r="G314" t="s">
         <v>57</v>
       </c>
       <c r="H314">
         <v>32</v>
       </c>
       <c r="I314" t="b">
         <v>1</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
       <c r="L314" t="s">
         <v>25</v>
       </c>
       <c r="M314" t="s">
         <v>25</v>
       </c>
@@ -21184,51 +21205,51 @@
       </c>
       <c r="P314" t="s">
         <v>25</v>
       </c>
       <c r="Q314">
         <v>80.79</v>
       </c>
       <c r="R314" t="s">
         <v>25</v>
       </c>
       <c r="S314" t="s">
         <v>25</v>
       </c>
       <c r="T314">
         <v>80.79</v>
       </c>
     </row>
     <row r="315" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>67</v>
       </c>
       <c r="C315" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E315" t="s">
         <v>25</v>
       </c>
       <c r="F315" t="s">
         <v>31</v>
       </c>
       <c r="G315" t="s">
         <v>57</v>
       </c>
       <c r="H315">
         <v>21</v>
       </c>
       <c r="I315" t="b">
         <v>1</v>
       </c>
       <c r="J315" t="s">
         <v>25</v>
       </c>
       <c r="K315">
         <v>1</v>
       </c>
       <c r="L315" t="s">
         <v>25</v>
       </c>
@@ -21243,51 +21264,51 @@
       </c>
       <c r="P315" t="s">
         <v>25</v>
       </c>
       <c r="Q315" t="s">
         <v>25</v>
       </c>
       <c r="R315" t="s">
         <v>25</v>
       </c>
       <c r="S315" t="s">
         <v>25</v>
       </c>
       <c r="T315">
         <v>80.24</v>
       </c>
     </row>
     <row r="316" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>60</v>
       </c>
       <c r="C316" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E316" t="s">
         <v>39</v>
       </c>
       <c r="F316" t="s">
         <v>101</v>
       </c>
       <c r="G316" t="s">
         <v>24</v>
       </c>
       <c r="H316">
         <v>7</v>
       </c>
       <c r="I316" t="b">
         <v>1</v>
       </c>
       <c r="J316" t="s">
         <v>25</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
       <c r="L316" t="s">
         <v>25</v>
       </c>
@@ -21302,51 +21323,51 @@
       </c>
       <c r="P316">
         <v>79.35</v>
       </c>
       <c r="Q316" t="s">
         <v>25</v>
       </c>
       <c r="R316" t="s">
         <v>25</v>
       </c>
       <c r="S316" t="s">
         <v>25</v>
       </c>
       <c r="T316">
         <v>79.35</v>
       </c>
     </row>
     <row r="317" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>28</v>
       </c>
       <c r="C317" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D317">
         <v>888</v>
       </c>
       <c r="E317" t="s">
         <v>22</v>
       </c>
       <c r="F317" t="s">
         <v>50</v>
       </c>
       <c r="G317" t="s">
         <v>24</v>
       </c>
       <c r="H317">
         <v>38</v>
       </c>
       <c r="I317" t="b">
         <v>1</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
@@ -21361,54 +21382,54 @@
       </c>
       <c r="O317">
         <v>79.07</v>
       </c>
       <c r="P317" t="s">
         <v>25</v>
       </c>
       <c r="Q317" t="s">
         <v>25</v>
       </c>
       <c r="R317" t="s">
         <v>25</v>
       </c>
       <c r="S317" t="s">
         <v>25</v>
       </c>
       <c r="T317">
         <v>79.07</v>
       </c>
     </row>
     <row r="318" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C318" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E318" t="s">
         <v>25</v>
       </c>
       <c r="F318" t="s">
         <v>128</v>
       </c>
       <c r="G318" t="s">
         <v>57</v>
       </c>
       <c r="H318">
         <v>8</v>
       </c>
       <c r="I318" t="b">
         <v>1</v>
       </c>
       <c r="J318" t="s">
         <v>25</v>
       </c>
       <c r="K318">
         <v>1</v>
       </c>
       <c r="L318">
         <v>79.02</v>
       </c>
@@ -21420,54 +21441,54 @@
       </c>
       <c r="O318" t="s">
         <v>25</v>
       </c>
       <c r="P318" t="s">
         <v>25</v>
       </c>
       <c r="Q318" t="s">
         <v>25</v>
       </c>
       <c r="R318" t="s">
         <v>25</v>
       </c>
       <c r="S318" t="s">
         <v>25</v>
       </c>
       <c r="T318">
         <v>79.02</v>
       </c>
     </row>
     <row r="319" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C319" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E319" t="s">
         <v>39</v>
       </c>
       <c r="F319" t="s">
         <v>23</v>
       </c>
       <c r="G319" t="s">
         <v>57</v>
       </c>
       <c r="H319">
         <v>33</v>
       </c>
       <c r="I319" t="b">
         <v>1</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>25</v>
       </c>
@@ -21479,54 +21500,54 @@
       </c>
       <c r="O319" t="s">
         <v>25</v>
       </c>
       <c r="P319">
         <v>77.91</v>
       </c>
       <c r="Q319" t="s">
         <v>25</v>
       </c>
       <c r="R319" t="s">
         <v>25</v>
       </c>
       <c r="S319" t="s">
         <v>25</v>
       </c>
       <c r="T319">
         <v>77.91</v>
       </c>
     </row>
     <row r="320" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C320" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E320" t="s">
         <v>39</v>
       </c>
       <c r="F320" t="s">
         <v>31</v>
       </c>
       <c r="G320" t="s">
         <v>57</v>
       </c>
       <c r="H320">
         <v>22</v>
       </c>
       <c r="I320" t="b">
         <v>1</v>
       </c>
       <c r="J320" t="s">
         <v>25</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>25</v>
       </c>
@@ -21538,54 +21559,54 @@
       </c>
       <c r="O320" t="s">
         <v>25</v>
       </c>
       <c r="P320">
         <v>77.73</v>
       </c>
       <c r="Q320" t="s">
         <v>25</v>
       </c>
       <c r="R320" t="s">
         <v>25</v>
       </c>
       <c r="S320" t="s">
         <v>25</v>
       </c>
       <c r="T320">
         <v>77.73</v>
       </c>
     </row>
     <row r="321" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C321" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E321" t="s">
         <v>25</v>
       </c>
       <c r="F321" t="s">
         <v>23</v>
       </c>
       <c r="G321" t="s">
         <v>57</v>
       </c>
       <c r="H321">
         <v>34</v>
       </c>
       <c r="I321" t="b">
         <v>1</v>
       </c>
       <c r="J321" t="s">
         <v>25</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321" t="s">
         <v>25</v>
       </c>
@@ -21597,54 +21618,54 @@
       </c>
       <c r="O321" t="s">
         <v>25</v>
       </c>
       <c r="P321" t="s">
         <v>25</v>
       </c>
       <c r="Q321" t="s">
         <v>25</v>
       </c>
       <c r="R321" t="s">
         <v>25</v>
       </c>
       <c r="S321" t="s">
         <v>25</v>
       </c>
       <c r="T321">
         <v>77.53</v>
       </c>
     </row>
     <row r="322" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C322" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E322" t="s">
         <v>25</v>
       </c>
       <c r="F322" t="s">
         <v>50</v>
       </c>
       <c r="G322" t="s">
         <v>24</v>
       </c>
       <c r="H322">
         <v>39</v>
       </c>
       <c r="I322" t="b">
         <v>1</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322">
         <v>77.24</v>
       </c>
@@ -21656,57 +21677,57 @@
       </c>
       <c r="O322" t="s">
         <v>25</v>
       </c>
       <c r="P322" t="s">
         <v>25</v>
       </c>
       <c r="Q322" t="s">
         <v>25</v>
       </c>
       <c r="R322" t="s">
         <v>25</v>
       </c>
       <c r="S322" t="s">
         <v>25</v>
       </c>
       <c r="T322">
         <v>77.24</v>
       </c>
     </row>
     <row r="323" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C323" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E323" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F323" t="s">
         <v>128</v>
       </c>
       <c r="G323" t="s">
         <v>57</v>
       </c>
       <c r="H323">
         <v>9</v>
       </c>
       <c r="I323" t="b">
         <v>1</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323">
         <v>1</v>
       </c>
       <c r="L323">
         <v>77.17</v>
       </c>
       <c r="M323" t="s">
         <v>25</v>
       </c>
@@ -21715,54 +21736,54 @@
       </c>
       <c r="O323" t="s">
         <v>25</v>
       </c>
       <c r="P323" t="s">
         <v>25</v>
       </c>
       <c r="Q323" t="s">
         <v>25</v>
       </c>
       <c r="R323" t="s">
         <v>25</v>
       </c>
       <c r="S323" t="s">
         <v>25</v>
       </c>
       <c r="T323">
         <v>77.17</v>
       </c>
     </row>
     <row r="324" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C324" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E324" t="s">
         <v>25</v>
       </c>
       <c r="F324" t="s">
         <v>23</v>
       </c>
       <c r="G324" t="s">
         <v>57</v>
       </c>
       <c r="H324">
         <v>35</v>
       </c>
       <c r="I324" t="b">
         <v>1</v>
       </c>
       <c r="J324" t="s">
         <v>25</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
       <c r="L324" t="s">
         <v>25</v>
       </c>
@@ -21774,57 +21795,57 @@
       </c>
       <c r="O324" t="s">
         <v>25</v>
       </c>
       <c r="P324" t="s">
         <v>25</v>
       </c>
       <c r="Q324" t="s">
         <v>25</v>
       </c>
       <c r="R324">
         <v>76.26</v>
       </c>
       <c r="S324" t="s">
         <v>25</v>
       </c>
       <c r="T324">
         <v>76.26</v>
       </c>
     </row>
     <row r="325" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C325" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E325" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F325" t="s">
         <v>23</v>
       </c>
       <c r="G325" t="s">
         <v>57</v>
       </c>
       <c r="H325">
         <v>36</v>
       </c>
       <c r="I325" t="b">
         <v>1</v>
       </c>
       <c r="J325" t="s">
         <v>25</v>
       </c>
       <c r="K325">
         <v>1</v>
       </c>
       <c r="L325" t="s">
         <v>25</v>
       </c>
       <c r="M325" t="s">
         <v>25</v>
       </c>
@@ -21833,57 +21854,57 @@
       </c>
       <c r="O325" t="s">
         <v>25</v>
       </c>
       <c r="P325">
         <v>76.16</v>
       </c>
       <c r="Q325" t="s">
         <v>25</v>
       </c>
       <c r="R325" t="s">
         <v>25</v>
       </c>
       <c r="S325" t="s">
         <v>25</v>
       </c>
       <c r="T325">
         <v>76.16</v>
       </c>
     </row>
     <row r="326" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C326" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E326" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F326" t="s">
         <v>23</v>
       </c>
       <c r="G326" t="s">
         <v>57</v>
       </c>
       <c r="H326">
         <v>37</v>
       </c>
       <c r="I326" t="b">
         <v>1</v>
       </c>
       <c r="J326" t="s">
         <v>25</v>
       </c>
       <c r="K326">
         <v>1</v>
       </c>
       <c r="L326" t="s">
         <v>25</v>
       </c>
       <c r="M326" t="s">
         <v>25</v>
       </c>
@@ -21892,57 +21913,57 @@
       </c>
       <c r="O326" t="s">
         <v>25</v>
       </c>
       <c r="P326">
         <v>75.78</v>
       </c>
       <c r="Q326" t="s">
         <v>25</v>
       </c>
       <c r="R326" t="s">
         <v>25</v>
       </c>
       <c r="S326" t="s">
         <v>25</v>
       </c>
       <c r="T326">
         <v>75.78</v>
       </c>
     </row>
     <row r="327" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C327" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E327" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F327" t="s">
         <v>62</v>
       </c>
       <c r="G327" t="s">
         <v>57</v>
       </c>
       <c r="H327">
         <v>10</v>
       </c>
       <c r="I327" t="b">
         <v>1</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>25</v>
       </c>
       <c r="M327" t="s">
         <v>25</v>
       </c>
@@ -21951,54 +21972,54 @@
       </c>
       <c r="O327" t="s">
         <v>25</v>
       </c>
       <c r="P327">
         <v>74.89</v>
       </c>
       <c r="Q327" t="s">
         <v>25</v>
       </c>
       <c r="R327" t="s">
         <v>25</v>
       </c>
       <c r="S327" t="s">
         <v>25</v>
       </c>
       <c r="T327">
         <v>74.89</v>
       </c>
     </row>
     <row r="328" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C328" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E328" t="s">
         <v>42</v>
       </c>
       <c r="F328" t="s">
         <v>23</v>
       </c>
       <c r="G328" t="s">
         <v>57</v>
       </c>
       <c r="H328">
         <v>38</v>
       </c>
       <c r="I328" t="b">
         <v>1</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>25</v>
       </c>
@@ -22010,54 +22031,54 @@
       </c>
       <c r="O328" t="s">
         <v>25</v>
       </c>
       <c r="P328">
         <v>74.89</v>
       </c>
       <c r="Q328" t="s">
         <v>25</v>
       </c>
       <c r="R328" t="s">
         <v>25</v>
       </c>
       <c r="S328" t="s">
         <v>25</v>
       </c>
       <c r="T328">
         <v>74.89</v>
       </c>
     </row>
     <row r="329" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C329" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E329" t="s">
         <v>25</v>
       </c>
       <c r="F329" t="s">
         <v>31</v>
       </c>
       <c r="G329" t="s">
         <v>57</v>
       </c>
       <c r="H329">
         <v>23</v>
       </c>
       <c r="I329" t="b">
         <v>1</v>
       </c>
       <c r="J329" t="s">
         <v>25</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329" t="s">
         <v>25</v>
       </c>
@@ -22069,57 +22090,57 @@
       </c>
       <c r="O329" t="s">
         <v>25</v>
       </c>
       <c r="P329" t="s">
         <v>25</v>
       </c>
       <c r="Q329" t="s">
         <v>25</v>
       </c>
       <c r="R329" t="s">
         <v>25</v>
       </c>
       <c r="S329" t="s">
         <v>25</v>
       </c>
       <c r="T329">
         <v>74.19</v>
       </c>
     </row>
     <row r="330" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C330" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E330" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F330" t="s">
         <v>101</v>
       </c>
       <c r="G330" t="s">
         <v>24</v>
       </c>
       <c r="H330">
         <v>8</v>
       </c>
       <c r="I330" t="b">
         <v>1</v>
       </c>
       <c r="J330" t="s">
         <v>25</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>25</v>
       </c>
       <c r="M330" t="s">
         <v>25</v>
       </c>
@@ -22128,51 +22149,51 @@
       </c>
       <c r="O330" t="s">
         <v>25</v>
       </c>
       <c r="P330" t="s">
         <v>25</v>
       </c>
       <c r="Q330" t="s">
         <v>25</v>
       </c>
       <c r="R330" t="s">
         <v>25</v>
       </c>
       <c r="S330">
         <v>74</v>
       </c>
       <c r="T330">
         <v>74</v>
       </c>
     </row>
     <row r="331" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C331" t="s">
         <v>78</v>
       </c>
       <c r="E331" t="s">
         <v>25</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" t="s">
         <v>57</v>
       </c>
       <c r="H331">
         <v>39</v>
       </c>
       <c r="I331" t="b">
         <v>1</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331">
         <v>1</v>
       </c>
@@ -22187,57 +22208,57 @@
       </c>
       <c r="O331" t="s">
         <v>25</v>
       </c>
       <c r="P331" t="s">
         <v>25</v>
       </c>
       <c r="Q331" t="s">
         <v>25</v>
       </c>
       <c r="R331">
         <v>73.06</v>
       </c>
       <c r="S331" t="s">
         <v>25</v>
       </c>
       <c r="T331">
         <v>73.06</v>
       </c>
     </row>
     <row r="332" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C332" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E332" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F332" t="s">
         <v>23</v>
       </c>
       <c r="G332" t="s">
         <v>57</v>
       </c>
       <c r="H332">
         <v>40</v>
       </c>
       <c r="I332" t="b">
         <v>1</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332">
         <v>1</v>
       </c>
       <c r="L332" t="s">
         <v>25</v>
       </c>
       <c r="M332" t="s">
         <v>25</v>
       </c>
@@ -22246,54 +22267,54 @@
       </c>
       <c r="O332">
         <v>72.32</v>
       </c>
       <c r="P332" t="s">
         <v>25</v>
       </c>
       <c r="Q332" t="s">
         <v>25</v>
       </c>
       <c r="R332" t="s">
         <v>25</v>
       </c>
       <c r="S332" t="s">
         <v>25</v>
       </c>
       <c r="T332">
         <v>72.32</v>
       </c>
     </row>
     <row r="333" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C333" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E333" t="s">
         <v>81</v>
       </c>
       <c r="F333" t="s">
         <v>50</v>
       </c>
       <c r="G333" t="s">
         <v>57</v>
       </c>
       <c r="H333">
         <v>24</v>
       </c>
       <c r="I333" t="b">
         <v>1</v>
       </c>
       <c r="J333" t="s">
         <v>25</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
       <c r="L333" t="s">
         <v>25</v>
       </c>
@@ -22305,54 +22326,54 @@
       </c>
       <c r="O333" t="s">
         <v>25</v>
       </c>
       <c r="P333" t="s">
         <v>25</v>
       </c>
       <c r="Q333" t="s">
         <v>25</v>
       </c>
       <c r="R333" t="s">
         <v>25</v>
       </c>
       <c r="S333" t="s">
         <v>25</v>
       </c>
       <c r="T333">
         <v>72.17</v>
       </c>
     </row>
     <row r="334" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C334" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D334">
         <v>2477</v>
       </c>
       <c r="E334" t="s">
         <v>39</v>
       </c>
       <c r="F334" t="s">
         <v>50</v>
       </c>
       <c r="G334" t="s">
         <v>57</v>
       </c>
       <c r="H334">
         <v>25</v>
       </c>
       <c r="I334" t="b">
         <v>1</v>
       </c>
       <c r="J334" t="s">
         <v>25</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
@@ -22367,57 +22388,57 @@
       </c>
       <c r="O334" t="s">
         <v>25</v>
       </c>
       <c r="P334">
         <v>71.61</v>
       </c>
       <c r="Q334" t="s">
         <v>25</v>
       </c>
       <c r="R334" t="s">
         <v>25</v>
       </c>
       <c r="S334" t="s">
         <v>25</v>
       </c>
       <c r="T334">
         <v>71.61</v>
       </c>
     </row>
     <row r="335" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C335" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E335" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F335" t="s">
         <v>128</v>
       </c>
       <c r="G335" t="s">
         <v>57</v>
       </c>
       <c r="H335">
         <v>10</v>
       </c>
       <c r="I335" t="b">
         <v>1</v>
       </c>
       <c r="J335" t="s">
         <v>25</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
       <c r="L335">
         <v>71.47</v>
       </c>
       <c r="M335" t="s">
         <v>25</v>
       </c>
@@ -22426,57 +22447,57 @@
       </c>
       <c r="O335" t="s">
         <v>25</v>
       </c>
       <c r="P335" t="s">
         <v>25</v>
       </c>
       <c r="Q335" t="s">
         <v>25</v>
       </c>
       <c r="R335" t="s">
         <v>25</v>
       </c>
       <c r="S335" t="s">
         <v>25</v>
       </c>
       <c r="T335">
         <v>71.47</v>
       </c>
     </row>
     <row r="336" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C336" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E336" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F336" t="s">
         <v>50</v>
       </c>
       <c r="G336" t="s">
         <v>57</v>
       </c>
       <c r="H336">
         <v>26</v>
       </c>
       <c r="I336" t="b">
         <v>1</v>
       </c>
       <c r="J336" t="s">
         <v>25</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336" t="s">
         <v>25</v>
       </c>
       <c r="M336" t="s">
         <v>25</v>
       </c>
@@ -22488,51 +22509,51 @@
       </c>
       <c r="P336" t="s">
         <v>25</v>
       </c>
       <c r="Q336" t="s">
         <v>25</v>
       </c>
       <c r="R336" t="s">
         <v>25</v>
       </c>
       <c r="S336" t="s">
         <v>25</v>
       </c>
       <c r="T336">
         <v>71.09</v>
       </c>
     </row>
     <row r="337" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>54</v>
       </c>
       <c r="C337" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E337" t="s">
         <v>25</v>
       </c>
       <c r="F337" t="s">
         <v>23</v>
       </c>
       <c r="G337" t="s">
         <v>57</v>
       </c>
       <c r="H337">
         <v>41</v>
       </c>
       <c r="I337" t="b">
         <v>1</v>
       </c>
       <c r="J337" t="s">
         <v>25</v>
       </c>
       <c r="K337">
         <v>1</v>
       </c>
       <c r="L337" t="s">
         <v>25</v>
       </c>
@@ -22544,57 +22565,57 @@
       </c>
       <c r="O337" t="s">
         <v>25</v>
       </c>
       <c r="P337" t="s">
         <v>25</v>
       </c>
       <c r="Q337">
         <v>69.45</v>
       </c>
       <c r="R337" t="s">
         <v>25</v>
       </c>
       <c r="S337" t="s">
         <v>25</v>
       </c>
       <c r="T337">
         <v>69.45</v>
       </c>
     </row>
     <row r="338" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C338" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E338" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F338" t="s">
         <v>50</v>
       </c>
       <c r="G338" t="s">
         <v>57</v>
       </c>
       <c r="H338">
         <v>27</v>
       </c>
       <c r="I338" t="b">
         <v>1</v>
       </c>
       <c r="J338" t="s">
         <v>25</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
       <c r="L338" t="s">
         <v>25</v>
       </c>
       <c r="M338" t="s">
         <v>25</v>
       </c>
@@ -22603,54 +22624,54 @@
       </c>
       <c r="O338">
         <v>68.54</v>
       </c>
       <c r="P338" t="s">
         <v>25</v>
       </c>
       <c r="Q338" t="s">
         <v>25</v>
       </c>
       <c r="R338" t="s">
         <v>25</v>
       </c>
       <c r="S338" t="s">
         <v>25</v>
       </c>
       <c r="T338">
         <v>68.54</v>
       </c>
     </row>
     <row r="339" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C339" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E339" t="s">
         <v>39</v>
       </c>
       <c r="F339" t="s">
         <v>101</v>
       </c>
       <c r="G339" t="s">
         <v>57</v>
       </c>
       <c r="H339">
         <v>1</v>
       </c>
       <c r="I339" t="b">
         <v>1</v>
       </c>
       <c r="J339" t="s">
         <v>25</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339" t="s">
         <v>25</v>
       </c>
@@ -22662,57 +22683,57 @@
       </c>
       <c r="O339" t="s">
         <v>25</v>
       </c>
       <c r="P339">
         <v>66.71</v>
       </c>
       <c r="Q339" t="s">
         <v>25</v>
       </c>
       <c r="R339" t="s">
         <v>25</v>
       </c>
       <c r="S339" t="s">
         <v>25</v>
       </c>
       <c r="T339">
         <v>66.71</v>
       </c>
     </row>
     <row r="340" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C340" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E340" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F340" t="s">
         <v>62</v>
       </c>
       <c r="G340" t="s">
         <v>57</v>
       </c>
       <c r="H340">
         <v>11</v>
       </c>
       <c r="I340" t="b">
         <v>1</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340" t="s">
         <v>25</v>
       </c>
       <c r="M340" t="s">
         <v>25</v>
       </c>
@@ -22724,54 +22745,54 @@
       </c>
       <c r="P340" t="s">
         <v>25</v>
       </c>
       <c r="Q340" t="s">
         <v>25</v>
       </c>
       <c r="R340" t="s">
         <v>25</v>
       </c>
       <c r="S340" t="s">
         <v>25</v>
       </c>
       <c r="T340">
         <v>66.26</v>
       </c>
     </row>
     <row r="341" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>77</v>
       </c>
       <c r="C341" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E341" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F341" t="s">
         <v>50</v>
       </c>
       <c r="G341" t="s">
         <v>24</v>
       </c>
       <c r="H341">
         <v>40</v>
       </c>
       <c r="I341" t="b">
         <v>1</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341">
         <v>0</v>
       </c>
       <c r="L341" t="s">
         <v>25</v>
       </c>
       <c r="M341" t="s">
         <v>25</v>
       </c>
@@ -22780,54 +22801,57 @@
       </c>
       <c r="O341" t="s">
         <v>25</v>
       </c>
       <c r="P341" t="s">
         <v>25</v>
       </c>
       <c r="Q341" t="s">
         <v>25</v>
       </c>
       <c r="R341" t="s">
         <v>25</v>
       </c>
       <c r="S341" t="s">
         <v>25</v>
       </c>
       <c r="T341">
         <v>65.81</v>
       </c>
     </row>
     <row r="342" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C342" t="s">
-        <v>604</v>
+        <v>605</v>
+      </c>
+      <c r="D342">
+        <v>2543</v>
       </c>
       <c r="E342" t="s">
         <v>39</v>
       </c>
       <c r="F342" t="s">
         <v>31</v>
       </c>
       <c r="G342" t="s">
         <v>57</v>
       </c>
       <c r="H342">
         <v>24</v>
       </c>
       <c r="I342" t="b">
         <v>1</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>25</v>
       </c>
@@ -22839,54 +22863,54 @@
       </c>
       <c r="O342" t="s">
         <v>25</v>
       </c>
       <c r="P342">
         <v>61.4</v>
       </c>
       <c r="Q342" t="s">
         <v>25</v>
       </c>
       <c r="R342" t="s">
         <v>25</v>
       </c>
       <c r="S342" t="s">
         <v>25</v>
       </c>
       <c r="T342">
         <v>61.4</v>
       </c>
     </row>
     <row r="343" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C343" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E343" t="s">
         <v>39</v>
       </c>
       <c r="F343" t="s">
         <v>62</v>
       </c>
       <c r="G343" t="s">
         <v>57</v>
       </c>
       <c r="H343">
         <v>12</v>
       </c>
       <c r="I343" t="b">
         <v>1</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343" t="s">
         <v>25</v>
       </c>
@@ -22898,54 +22922,54 @@
       </c>
       <c r="O343" t="s">
         <v>25</v>
       </c>
       <c r="P343">
         <v>61.27</v>
       </c>
       <c r="Q343" t="s">
         <v>25</v>
       </c>
       <c r="R343" t="s">
         <v>25</v>
       </c>
       <c r="S343" t="s">
         <v>25</v>
       </c>
       <c r="T343">
         <v>61.27</v>
       </c>
     </row>
     <row r="344" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C344" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E344" t="s">
         <v>39</v>
       </c>
       <c r="F344" t="s">
         <v>50</v>
       </c>
       <c r="G344" t="s">
         <v>57</v>
       </c>
       <c r="H344">
         <v>28</v>
       </c>
       <c r="I344" t="b">
         <v>1</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344" t="s">
         <v>25</v>
       </c>
@@ -22957,54 +22981,54 @@
       </c>
       <c r="O344" t="s">
         <v>25</v>
       </c>
       <c r="P344">
         <v>61.15</v>
       </c>
       <c r="Q344" t="s">
         <v>25</v>
       </c>
       <c r="R344" t="s">
         <v>25</v>
       </c>
       <c r="S344" t="s">
         <v>25</v>
       </c>
       <c r="T344">
         <v>61.15</v>
       </c>
     </row>
     <row r="345" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C345" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E345" t="s">
         <v>39</v>
       </c>
       <c r="F345" t="s">
         <v>62</v>
       </c>
       <c r="G345" t="s">
         <v>57</v>
       </c>
       <c r="H345">
         <v>13</v>
       </c>
       <c r="I345" t="b">
         <v>1</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
       <c r="L345" t="s">
         <v>25</v>
       </c>
@@ -23016,54 +23040,54 @@
       </c>
       <c r="O345" t="s">
         <v>25</v>
       </c>
       <c r="P345">
         <v>60.99</v>
       </c>
       <c r="Q345" t="s">
         <v>25</v>
       </c>
       <c r="R345" t="s">
         <v>25</v>
       </c>
       <c r="S345" t="s">
         <v>25</v>
       </c>
       <c r="T345">
         <v>60.99</v>
       </c>
     </row>
     <row r="346" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C346" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E346" t="s">
         <v>39</v>
       </c>
       <c r="F346" t="s">
         <v>50</v>
       </c>
       <c r="G346" t="s">
         <v>57</v>
       </c>
       <c r="H346">
         <v>29</v>
       </c>
       <c r="I346" t="b">
         <v>1</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346" t="s">
         <v>25</v>
       </c>
@@ -23075,57 +23099,57 @@
       </c>
       <c r="O346" t="s">
         <v>25</v>
       </c>
       <c r="P346">
         <v>60.86</v>
       </c>
       <c r="Q346" t="s">
         <v>25</v>
       </c>
       <c r="R346" t="s">
         <v>25</v>
       </c>
       <c r="S346" t="s">
         <v>25</v>
       </c>
       <c r="T346">
         <v>60.86</v>
       </c>
     </row>
     <row r="347" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C347" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E347" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F347" t="s">
         <v>128</v>
       </c>
       <c r="G347" t="s">
         <v>24</v>
       </c>
       <c r="H347">
         <v>10</v>
       </c>
       <c r="I347" t="b">
         <v>1</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347">
         <v>57.78</v>
       </c>
       <c r="M347" t="s">
         <v>25</v>
       </c>
@@ -23137,51 +23161,51 @@
       </c>
       <c r="P347" t="s">
         <v>25</v>
       </c>
       <c r="Q347" t="s">
         <v>25</v>
       </c>
       <c r="R347" t="s">
         <v>25</v>
       </c>
       <c r="S347" t="s">
         <v>25</v>
       </c>
       <c r="T347">
         <v>57.78</v>
       </c>
     </row>
     <row r="348" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>34</v>
       </c>
       <c r="C348" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D348">
         <v>1410</v>
       </c>
       <c r="E348" t="s">
         <v>25</v>
       </c>
       <c r="F348" t="s">
         <v>101</v>
       </c>
       <c r="G348" t="s">
         <v>24</v>
       </c>
       <c r="H348">
         <v>9</v>
       </c>
       <c r="I348" t="b">
         <v>1</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
@@ -23196,57 +23220,57 @@
       </c>
       <c r="O348">
         <v>55.79</v>
       </c>
       <c r="P348" t="s">
         <v>25</v>
       </c>
       <c r="Q348" t="s">
         <v>25</v>
       </c>
       <c r="R348" t="s">
         <v>25</v>
       </c>
       <c r="S348" t="s">
         <v>25</v>
       </c>
       <c r="T348">
         <v>55.79</v>
       </c>
     </row>
     <row r="349" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C349" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E349" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F349" t="s">
         <v>50</v>
       </c>
       <c r="G349" t="s">
         <v>57</v>
       </c>
       <c r="H349">
         <v>30</v>
       </c>
       <c r="I349" t="b">
         <v>1</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>25</v>
       </c>
       <c r="M349" t="s">
         <v>25</v>
       </c>
@@ -23255,51 +23279,51 @@
       </c>
       <c r="O349">
         <v>52.4</v>
       </c>
       <c r="P349" t="s">
         <v>25</v>
       </c>
       <c r="Q349" t="s">
         <v>25</v>
       </c>
       <c r="R349" t="s">
         <v>25</v>
       </c>
       <c r="S349" t="s">
         <v>25</v>
       </c>
       <c r="T349">
         <v>52.4</v>
       </c>
     </row>
     <row r="350" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C350" t="s">
         <v>68</v>
       </c>
       <c r="E350" t="s">
         <v>25</v>
       </c>
       <c r="F350" t="s">
         <v>101</v>
       </c>
       <c r="G350" t="s">
         <v>24</v>
       </c>
       <c r="H350">
         <v>10</v>
       </c>
       <c r="I350" t="b">
         <v>1</v>
       </c>
       <c r="J350" t="s">
         <v>25</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
@@ -23314,72 +23338,72 @@
       </c>
       <c r="O350" t="s">
         <v>25</v>
       </c>
       <c r="P350" t="s">
         <v>25</v>
       </c>
       <c r="Q350" t="s">
         <v>25</v>
       </c>
       <c r="R350" t="s">
         <v>25</v>
       </c>
       <c r="S350" t="s">
         <v>25</v>
       </c>
       <c r="T350">
         <v>46.89</v>
       </c>
     </row>
     <row r="351" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C351" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E351" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F351" t="s">
         <v>128</v>
       </c>
       <c r="G351" t="s">
         <v>57</v>
       </c>
       <c r="H351">
         <v>11</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
       <c r="M351" t="s">
         <v>25</v>
       </c>
       <c r="N351" t="s">
         <v>25</v>
       </c>
       <c r="O351" t="s">
         <v>25</v>
       </c>
       <c r="P351" t="s">
         <v>25</v>
       </c>
       <c r="Q351" t="s">
         <v>25</v>
       </c>
       <c r="R351" t="s">
         <v>25</v>
       </c>