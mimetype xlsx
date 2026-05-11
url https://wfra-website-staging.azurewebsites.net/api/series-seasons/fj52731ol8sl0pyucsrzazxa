--- v0 (2025-11-05)
+++ v1 (2026-05-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6333" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6217" uniqueCount="580">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -2314,87 +2314,87 @@
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>30</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
       <c r="S3" t="s">
         <v>30</v>
       </c>
       <c r="T3" t="s">
         <v>30</v>
       </c>
       <c r="U3" t="s">
         <v>30</v>
       </c>
       <c r="V3" t="s">
         <v>30</v>
       </c>
-      <c r="W3" t="s">
-        <v>30</v>
+      <c r="W3">
+        <v>104.25</v>
       </c>
       <c r="X3" t="s">
         <v>30</v>
       </c>
       <c r="Y3">
         <v>520.4</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
@@ -2462,238 +2462,238 @@
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>30</v>
       </c>
       <c r="K5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L5" t="s">
         <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>30</v>
       </c>
       <c r="N5" t="s">
         <v>30</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>93.9</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
       <c r="S5" t="s">
         <v>30</v>
       </c>
       <c r="T5" t="s">
         <v>30</v>
       </c>
       <c r="U5" t="s">
         <v>30</v>
       </c>
       <c r="V5" t="s">
         <v>30</v>
       </c>
-      <c r="W5" t="s">
-        <v>30</v>
+      <c r="W5">
+        <v>97</v>
       </c>
       <c r="X5" t="s">
         <v>30</v>
       </c>
       <c r="Y5">
         <v>483.82</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>30</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" t="s">
         <v>30</v>
       </c>
       <c r="M6" t="s">
         <v>30</v>
       </c>
       <c r="N6" t="s">
         <v>30</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>30</v>
       </c>
       <c r="R6">
         <v>99.9</v>
       </c>
       <c r="S6" t="s">
         <v>30</v>
       </c>
       <c r="T6" t="s">
         <v>30</v>
       </c>
       <c r="U6" t="s">
         <v>30</v>
       </c>
       <c r="V6" t="s">
         <v>30</v>
       </c>
-      <c r="W6" t="s">
-        <v>30</v>
+      <c r="W6">
+        <v>96.59</v>
       </c>
       <c r="X6" t="s">
         <v>30</v>
       </c>
       <c r="Y6">
         <v>480.86</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="D7">
         <v>1615</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7">
         <v>3</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>30</v>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7" t="s">
         <v>30</v>
       </c>
       <c r="M7" t="s">
         <v>30</v>
       </c>
       <c r="N7" t="s">
         <v>30</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>30</v>
       </c>
       <c r="R7" t="s">
         <v>30</v>
       </c>
       <c r="S7" t="s">
         <v>30</v>
       </c>
       <c r="T7" t="s">
         <v>30</v>
       </c>
       <c r="U7" t="s">
         <v>30</v>
       </c>
       <c r="V7" t="s">
         <v>30</v>
       </c>
-      <c r="W7" t="s">
-        <v>30</v>
+      <c r="W7">
+        <v>99.25</v>
       </c>
       <c r="X7" t="s">
         <v>30</v>
       </c>
       <c r="Y7">
         <v>477.68</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8">
         <v>2044</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
@@ -2841,759 +2841,762 @@
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>4</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>30</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" t="s">
         <v>30</v>
       </c>
       <c r="M10" t="s">
         <v>30</v>
       </c>
       <c r="N10" t="s">
         <v>30</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
         <v>30</v>
       </c>
       <c r="R10" t="s">
         <v>30</v>
       </c>
       <c r="S10" t="s">
         <v>30</v>
       </c>
       <c r="T10" t="s">
         <v>30</v>
       </c>
       <c r="U10" t="s">
         <v>30</v>
       </c>
       <c r="V10" t="s">
         <v>30</v>
       </c>
-      <c r="W10" t="s">
-        <v>30</v>
+      <c r="W10">
+        <v>95.42</v>
       </c>
       <c r="X10" t="s">
         <v>30</v>
       </c>
       <c r="Y10">
         <v>465.69</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>30</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L11" t="s">
         <v>30</v>
       </c>
       <c r="M11" t="s">
         <v>30</v>
       </c>
       <c r="N11" t="s">
         <v>30</v>
       </c>
       <c r="O11" t="s">
         <v>30</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>88.26</v>
       </c>
       <c r="R11">
         <v>95.72</v>
       </c>
       <c r="S11" t="s">
         <v>30</v>
       </c>
       <c r="T11" t="s">
         <v>30</v>
       </c>
       <c r="U11" t="s">
         <v>30</v>
       </c>
       <c r="V11" t="s">
         <v>30</v>
       </c>
-      <c r="W11" t="s">
-        <v>30</v>
+      <c r="W11">
+        <v>74.3</v>
       </c>
       <c r="X11" t="s">
         <v>30</v>
       </c>
       <c r="Y11">
         <v>459.95</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>30</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L12" t="s">
         <v>30</v>
       </c>
       <c r="M12" t="s">
         <v>30</v>
       </c>
       <c r="N12" t="s">
         <v>30</v>
       </c>
       <c r="O12" t="s">
         <v>30</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>94.44</v>
       </c>
       <c r="R12" t="s">
         <v>30</v>
       </c>
       <c r="S12" t="s">
         <v>30</v>
       </c>
       <c r="T12" t="s">
         <v>30</v>
       </c>
       <c r="U12" t="s">
         <v>30</v>
       </c>
       <c r="V12" t="s">
         <v>30</v>
       </c>
-      <c r="W12" t="s">
-        <v>30</v>
+      <c r="W12">
+        <v>87.67</v>
       </c>
       <c r="X12" t="s">
         <v>30</v>
       </c>
       <c r="Y12">
         <v>459.02</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>6</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>30</v>
       </c>
       <c r="K13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L13" t="s">
         <v>30</v>
       </c>
       <c r="M13" t="s">
         <v>30</v>
       </c>
       <c r="N13" t="s">
         <v>30</v>
       </c>
       <c r="O13" t="s">
         <v>30</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>89.86</v>
       </c>
       <c r="R13">
         <v>96.2</v>
       </c>
       <c r="S13" t="s">
         <v>30</v>
       </c>
       <c r="T13" t="s">
         <v>30</v>
       </c>
       <c r="U13" t="s">
         <v>30</v>
       </c>
       <c r="V13" t="s">
         <v>30</v>
       </c>
-      <c r="W13" t="s">
-        <v>30</v>
+      <c r="W13">
+        <v>91.14</v>
       </c>
       <c r="X13" t="s">
         <v>30</v>
       </c>
       <c r="Y13">
         <v>455.39</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14">
         <v>2022</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>7</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>30</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L14" t="s">
         <v>30</v>
       </c>
       <c r="M14" t="s">
         <v>30</v>
       </c>
       <c r="N14" t="s">
         <v>30</v>
       </c>
       <c r="O14" t="s">
         <v>30</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>88.64</v>
       </c>
       <c r="R14">
         <v>93.88</v>
       </c>
       <c r="S14" t="s">
         <v>30</v>
       </c>
       <c r="T14" t="s">
         <v>30</v>
       </c>
       <c r="U14" t="s">
         <v>30</v>
       </c>
       <c r="V14" t="s">
         <v>30</v>
       </c>
-      <c r="W14" t="s">
-        <v>30</v>
+      <c r="W14">
+        <v>90.98</v>
       </c>
       <c r="X14" t="s">
         <v>30</v>
       </c>
       <c r="Y14">
         <v>453.23</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
       <c r="D15">
         <v>996</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>30</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15" t="s">
         <v>30</v>
       </c>
       <c r="M15" t="s">
         <v>30</v>
       </c>
       <c r="N15" t="s">
         <v>30</v>
       </c>
       <c r="O15" t="s">
         <v>30</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
         <v>89.52</v>
       </c>
       <c r="R15" t="s">
         <v>30</v>
       </c>
       <c r="S15" t="s">
         <v>30</v>
       </c>
       <c r="T15" t="s">
         <v>30</v>
       </c>
       <c r="U15" t="s">
         <v>30</v>
       </c>
       <c r="V15" t="s">
         <v>30</v>
       </c>
-      <c r="W15" t="s">
-        <v>30</v>
+      <c r="W15">
+        <v>93.38</v>
       </c>
       <c r="X15" t="s">
         <v>30</v>
       </c>
       <c r="Y15">
         <v>451.64</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
+      <c r="D16">
+        <v>2541</v>
+      </c>
       <c r="E16" t="s">
         <v>66</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16">
         <v>5</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>30</v>
       </c>
       <c r="K16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L16" t="s">
         <v>30</v>
       </c>
       <c r="M16" t="s">
         <v>30</v>
       </c>
       <c r="N16" t="s">
         <v>30</v>
       </c>
       <c r="O16" t="s">
         <v>30</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16" t="s">
         <v>30</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
       <c r="S16" t="s">
         <v>30</v>
       </c>
       <c r="T16" t="s">
         <v>30</v>
       </c>
       <c r="U16" t="s">
         <v>30</v>
       </c>
       <c r="V16" t="s">
         <v>30</v>
       </c>
-      <c r="W16" t="s">
-        <v>30</v>
+      <c r="W16">
+        <v>88.85</v>
       </c>
       <c r="X16" t="s">
         <v>30</v>
       </c>
       <c r="Y16">
         <v>448.46</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>8</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>30</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L17" t="s">
         <v>30</v>
       </c>
       <c r="M17" t="s">
         <v>30</v>
       </c>
       <c r="N17" t="s">
         <v>30</v>
       </c>
       <c r="O17" t="s">
         <v>30</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>88.79</v>
       </c>
       <c r="R17">
         <v>96.2</v>
       </c>
       <c r="S17" t="s">
         <v>30</v>
       </c>
       <c r="T17" t="s">
         <v>30</v>
       </c>
       <c r="U17" t="s">
         <v>30</v>
       </c>
       <c r="V17" t="s">
         <v>30</v>
       </c>
-      <c r="W17" t="s">
-        <v>30</v>
+      <c r="W17">
+        <v>92.29</v>
       </c>
       <c r="X17" t="s">
         <v>30</v>
       </c>
       <c r="Y17">
         <v>448.4</v>
       </c>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18">
         <v>9</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>30</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L18" t="s">
         <v>30</v>
       </c>
       <c r="M18" t="s">
         <v>30</v>
       </c>
       <c r="N18" t="s">
         <v>30</v>
       </c>
       <c r="O18" t="s">
         <v>30</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>85.66</v>
       </c>
       <c r="R18">
         <v>91.81</v>
       </c>
       <c r="S18" t="s">
         <v>30</v>
       </c>
       <c r="T18" t="s">
         <v>30</v>
       </c>
       <c r="U18" t="s">
         <v>30</v>
       </c>
       <c r="V18" t="s">
         <v>30</v>
       </c>
-      <c r="W18" t="s">
-        <v>30</v>
+      <c r="W18">
+        <v>88.43</v>
       </c>
       <c r="X18" t="s">
         <v>30</v>
       </c>
       <c r="Y18">
         <v>441.77</v>
       </c>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19">
         <v>10</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>30</v>
       </c>
       <c r="K19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L19" t="s">
         <v>30</v>
       </c>
       <c r="M19" t="s">
         <v>30</v>
       </c>
       <c r="N19" t="s">
         <v>30</v>
       </c>
       <c r="O19" t="s">
         <v>30</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>80.42</v>
       </c>
       <c r="R19">
         <v>92.91</v>
       </c>
       <c r="S19" t="s">
         <v>30</v>
       </c>
       <c r="T19" t="s">
         <v>30</v>
       </c>
       <c r="U19" t="s">
         <v>30</v>
       </c>
       <c r="V19" t="s">
         <v>30</v>
       </c>
-      <c r="W19" t="s">
-        <v>30</v>
+      <c r="W19">
+        <v>89.16</v>
       </c>
       <c r="X19" t="s">
         <v>30</v>
       </c>
       <c r="Y19">
         <v>440.27</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20">
         <v>1990</v>
       </c>
       <c r="E20" t="s">
         <v>75</v>
       </c>
       <c r="F20" t="s">
@@ -3744,540 +3747,540 @@
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22">
         <v>1978</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>30</v>
       </c>
       <c r="K22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L22" t="s">
         <v>30</v>
       </c>
       <c r="M22" t="s">
         <v>30</v>
       </c>
       <c r="N22" t="s">
         <v>30</v>
       </c>
       <c r="O22" t="s">
         <v>30</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
         <v>88.26</v>
       </c>
       <c r="R22" t="s">
         <v>30</v>
       </c>
       <c r="S22" t="s">
         <v>30</v>
       </c>
       <c r="T22" t="s">
         <v>30</v>
       </c>
       <c r="U22" t="s">
         <v>30</v>
       </c>
       <c r="V22" t="s">
         <v>30</v>
       </c>
-      <c r="W22" t="s">
-        <v>30</v>
+      <c r="W22">
+        <v>81.57</v>
       </c>
       <c r="X22" t="s">
         <v>30</v>
       </c>
       <c r="Y22">
         <v>436.83</v>
       </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>79</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>30</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L23" t="s">
         <v>30</v>
       </c>
       <c r="M23" t="s">
         <v>30</v>
       </c>
       <c r="N23" t="s">
         <v>30</v>
       </c>
       <c r="O23" t="s">
         <v>30</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>87.5</v>
       </c>
       <c r="R23" t="s">
         <v>30</v>
       </c>
       <c r="S23" t="s">
         <v>30</v>
       </c>
       <c r="T23" t="s">
         <v>30</v>
       </c>
       <c r="U23" t="s">
         <v>30</v>
       </c>
       <c r="V23" t="s">
         <v>30</v>
       </c>
-      <c r="W23" t="s">
-        <v>30</v>
+      <c r="W23">
+        <v>86.34</v>
       </c>
       <c r="X23" t="s">
         <v>30</v>
       </c>
       <c r="Y23">
         <v>436.79</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>983</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>63</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>30</v>
       </c>
       <c r="K24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L24" t="s">
         <v>30</v>
       </c>
       <c r="M24" t="s">
         <v>30</v>
       </c>
       <c r="N24" t="s">
         <v>30</v>
       </c>
       <c r="O24" t="s">
         <v>30</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>88.93</v>
       </c>
       <c r="R24" t="s">
         <v>30</v>
       </c>
       <c r="S24" t="s">
         <v>30</v>
       </c>
       <c r="T24" t="s">
         <v>30</v>
       </c>
       <c r="U24" t="s">
         <v>30</v>
       </c>
       <c r="V24" t="s">
         <v>30</v>
       </c>
-      <c r="W24" t="s">
-        <v>30</v>
+      <c r="W24">
+        <v>84.35</v>
       </c>
       <c r="X24" t="s">
         <v>30</v>
       </c>
       <c r="Y24">
         <v>436.65</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>26</v>
       </c>
       <c r="D25">
         <v>960</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>30</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L25" t="s">
         <v>30</v>
       </c>
       <c r="M25" t="s">
         <v>30</v>
       </c>
       <c r="N25" t="s">
         <v>30</v>
       </c>
       <c r="O25" t="s">
         <v>30</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>88.83</v>
       </c>
       <c r="R25" t="s">
         <v>30</v>
       </c>
       <c r="S25" t="s">
         <v>30</v>
       </c>
       <c r="T25" t="s">
         <v>30</v>
       </c>
       <c r="U25" t="s">
         <v>30</v>
       </c>
       <c r="V25" t="s">
         <v>30</v>
       </c>
-      <c r="W25" t="s">
-        <v>30</v>
+      <c r="W25">
+        <v>90.1</v>
       </c>
       <c r="X25" t="s">
         <v>30</v>
       </c>
       <c r="Y25">
         <v>434.9</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26">
         <v>11</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>30</v>
       </c>
       <c r="K26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L26" t="s">
         <v>30</v>
       </c>
       <c r="M26" t="s">
         <v>30</v>
       </c>
       <c r="N26" t="s">
         <v>30</v>
       </c>
       <c r="O26" t="s">
         <v>30</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
         <v>82.67</v>
       </c>
       <c r="R26">
         <v>93.8</v>
       </c>
       <c r="S26" t="s">
         <v>30</v>
       </c>
       <c r="T26" t="s">
         <v>30</v>
       </c>
       <c r="U26" t="s">
         <v>30</v>
       </c>
       <c r="V26" t="s">
         <v>30</v>
       </c>
-      <c r="W26" t="s">
-        <v>30</v>
+      <c r="W26">
+        <v>89</v>
       </c>
       <c r="X26" t="s">
         <v>30</v>
       </c>
       <c r="Y26">
         <v>434.62</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
         <v>1674</v>
       </c>
       <c r="E27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27">
         <v>7</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>30</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27" t="s">
         <v>30</v>
       </c>
       <c r="M27" t="s">
         <v>30</v>
       </c>
       <c r="N27" t="s">
         <v>30</v>
       </c>
       <c r="O27" t="s">
         <v>30</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
         <v>82.25</v>
       </c>
       <c r="R27" t="s">
         <v>30</v>
       </c>
       <c r="S27" t="s">
         <v>30</v>
       </c>
       <c r="T27" t="s">
         <v>30</v>
       </c>
       <c r="U27" t="s">
         <v>30</v>
       </c>
       <c r="V27" t="s">
         <v>30</v>
       </c>
-      <c r="W27" t="s">
-        <v>30</v>
+      <c r="W27">
+        <v>86.45</v>
       </c>
       <c r="X27" t="s">
         <v>30</v>
       </c>
       <c r="Y27">
         <v>431.73</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28">
         <v>8</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>30</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L28" t="s">
         <v>30</v>
       </c>
       <c r="M28" t="s">
         <v>30</v>
       </c>
       <c r="N28" t="s">
         <v>30</v>
       </c>
       <c r="O28" t="s">
         <v>30</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28">
         <v>87.88</v>
       </c>
       <c r="R28" t="s">
         <v>30</v>
       </c>
       <c r="S28" t="s">
         <v>30</v>
       </c>
       <c r="T28" t="s">
         <v>30</v>
       </c>
       <c r="U28" t="s">
         <v>30</v>
       </c>
       <c r="V28" t="s">
         <v>30</v>
       </c>
-      <c r="W28" t="s">
-        <v>30</v>
+      <c r="W28">
+        <v>88.27</v>
       </c>
       <c r="X28" t="s">
         <v>30</v>
       </c>
       <c r="Y28">
         <v>431.18</v>
       </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" t="s">
         <v>94</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29" t="s">
@@ -4573,312 +4576,312 @@
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33">
         <v>10</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>30</v>
       </c>
       <c r="K33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L33" t="s">
         <v>30</v>
       </c>
       <c r="M33" t="s">
         <v>30</v>
       </c>
       <c r="N33" t="s">
         <v>30</v>
       </c>
       <c r="O33" t="s">
         <v>30</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
       <c r="Q33">
         <v>79.64</v>
       </c>
       <c r="R33">
         <v>91.96</v>
       </c>
       <c r="S33" t="s">
         <v>30</v>
       </c>
       <c r="T33" t="s">
         <v>30</v>
       </c>
       <c r="U33" t="s">
         <v>30</v>
       </c>
       <c r="V33" t="s">
         <v>30</v>
       </c>
-      <c r="W33" t="s">
-        <v>30</v>
+      <c r="W33">
+        <v>88.05</v>
       </c>
       <c r="X33" t="s">
         <v>30</v>
       </c>
       <c r="Y33">
         <v>423.86</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>44</v>
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34">
         <v>13</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>30</v>
       </c>
       <c r="K34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L34" t="s">
         <v>30</v>
       </c>
       <c r="M34" t="s">
         <v>30</v>
       </c>
       <c r="N34" t="s">
         <v>30</v>
       </c>
       <c r="O34" t="s">
         <v>30</v>
       </c>
       <c r="P34" t="s">
         <v>30</v>
       </c>
       <c r="Q34">
         <v>75.23</v>
       </c>
       <c r="R34">
         <v>87.09</v>
       </c>
       <c r="S34" t="s">
         <v>30</v>
       </c>
       <c r="T34" t="s">
         <v>30</v>
       </c>
       <c r="U34" t="s">
         <v>30</v>
       </c>
       <c r="V34" t="s">
         <v>30</v>
       </c>
-      <c r="W34" t="s">
-        <v>30</v>
+      <c r="W34">
+        <v>84.08</v>
       </c>
       <c r="X34" t="s">
         <v>30</v>
       </c>
       <c r="Y34">
         <v>421.54</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35">
         <v>2404</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35">
         <v>4</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>30</v>
       </c>
       <c r="K35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L35" t="s">
         <v>30</v>
       </c>
       <c r="M35" t="s">
         <v>30</v>
       </c>
       <c r="N35" t="s">
         <v>30</v>
       </c>
       <c r="O35" t="s">
         <v>30</v>
       </c>
       <c r="P35" t="s">
         <v>30</v>
       </c>
       <c r="Q35">
         <v>75.79</v>
       </c>
       <c r="R35">
         <v>90.05</v>
       </c>
       <c r="S35" t="s">
         <v>30</v>
       </c>
       <c r="T35" t="s">
         <v>30</v>
       </c>
       <c r="U35" t="s">
         <v>30</v>
       </c>
       <c r="V35" t="s">
         <v>30</v>
       </c>
-      <c r="W35" t="s">
-        <v>30</v>
+      <c r="W35">
+        <v>83.63</v>
       </c>
       <c r="X35" t="s">
         <v>30</v>
       </c>
       <c r="Y35">
         <v>419.63</v>
       </c>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>63</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36">
         <v>5</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>30</v>
       </c>
       <c r="K36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L36" t="s">
         <v>30</v>
       </c>
       <c r="M36" t="s">
         <v>30</v>
       </c>
       <c r="N36" t="s">
         <v>30</v>
       </c>
       <c r="O36" t="s">
         <v>30</v>
       </c>
       <c r="P36" t="s">
         <v>30</v>
       </c>
       <c r="Q36">
         <v>73.97</v>
       </c>
       <c r="R36">
         <v>86.07</v>
       </c>
       <c r="S36" t="s">
         <v>30</v>
       </c>
       <c r="T36" t="s">
         <v>30</v>
       </c>
       <c r="U36" t="s">
         <v>30</v>
       </c>
       <c r="V36" t="s">
         <v>30</v>
       </c>
-      <c r="W36" t="s">
-        <v>30</v>
+      <c r="W36">
+        <v>83.29</v>
       </c>
       <c r="X36" t="s">
         <v>30</v>
       </c>
       <c r="Y36">
         <v>412.63</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="E37" t="s">
         <v>30</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37" t="s">
@@ -4949,312 +4952,312 @@
       <c r="C38" t="s">
         <v>32</v>
       </c>
       <c r="D38">
         <v>2358</v>
       </c>
       <c r="E38" t="s">
         <v>109</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38">
         <v>11</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>30</v>
       </c>
       <c r="K38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L38" t="s">
         <v>30</v>
       </c>
       <c r="M38" t="s">
         <v>30</v>
       </c>
       <c r="N38" t="s">
         <v>30</v>
       </c>
       <c r="O38" t="s">
         <v>30</v>
       </c>
       <c r="P38" t="s">
         <v>30</v>
       </c>
       <c r="Q38">
         <v>74.04</v>
       </c>
       <c r="R38">
         <v>87.81</v>
       </c>
       <c r="S38" t="s">
         <v>30</v>
       </c>
       <c r="T38" t="s">
         <v>30</v>
       </c>
       <c r="U38" t="s">
         <v>30</v>
       </c>
       <c r="V38" t="s">
         <v>30</v>
       </c>
-      <c r="W38" t="s">
-        <v>30</v>
+      <c r="W38">
+        <v>87.26</v>
       </c>
       <c r="X38" t="s">
         <v>30</v>
       </c>
       <c r="Y38">
         <v>411.46</v>
       </c>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>34</v>
       </c>
       <c r="G39" t="s">
         <v>79</v>
       </c>
       <c r="H39">
         <v>3</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>30</v>
       </c>
       <c r="K39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L39" t="s">
         <v>30</v>
       </c>
       <c r="M39" t="s">
         <v>30</v>
       </c>
       <c r="N39" t="s">
         <v>30</v>
       </c>
       <c r="O39" t="s">
         <v>30</v>
       </c>
       <c r="P39" t="s">
         <v>30</v>
       </c>
       <c r="Q39" t="s">
         <v>30</v>
       </c>
       <c r="R39" t="s">
         <v>30</v>
       </c>
       <c r="S39" t="s">
         <v>30</v>
       </c>
       <c r="T39" t="s">
         <v>30</v>
       </c>
       <c r="U39" t="s">
         <v>30</v>
       </c>
       <c r="V39" t="s">
         <v>30</v>
       </c>
-      <c r="W39" t="s">
-        <v>30</v>
+      <c r="W39">
+        <v>82.62</v>
       </c>
       <c r="X39" t="s">
         <v>30</v>
       </c>
       <c r="Y39">
         <v>411.4</v>
       </c>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" t="s">
         <v>112</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>29</v>
       </c>
       <c r="H40">
         <v>15</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>30</v>
       </c>
       <c r="K40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L40" t="s">
         <v>30</v>
       </c>
       <c r="M40" t="s">
         <v>30</v>
       </c>
       <c r="N40" t="s">
         <v>30</v>
       </c>
       <c r="O40" t="s">
         <v>30</v>
       </c>
       <c r="P40" t="s">
         <v>30</v>
       </c>
       <c r="Q40">
         <v>77.01</v>
       </c>
       <c r="R40" t="s">
         <v>30</v>
       </c>
       <c r="S40" t="s">
         <v>30</v>
       </c>
       <c r="T40" t="s">
         <v>30</v>
       </c>
       <c r="U40" t="s">
         <v>30</v>
       </c>
       <c r="V40" t="s">
         <v>30</v>
       </c>
-      <c r="W40" t="s">
-        <v>30</v>
+      <c r="W40">
+        <v>84.39</v>
       </c>
       <c r="X40" t="s">
         <v>30</v>
       </c>
       <c r="Y40">
         <v>410.26</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>114</v>
       </c>
       <c r="C41" t="s">
         <v>115</v>
       </c>
       <c r="D41">
         <v>2397</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>63</v>
       </c>
       <c r="G41" t="s">
         <v>79</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>30</v>
       </c>
       <c r="K41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L41" t="s">
         <v>30</v>
       </c>
       <c r="M41" t="s">
         <v>30</v>
       </c>
       <c r="N41" t="s">
         <v>30</v>
       </c>
       <c r="O41" t="s">
         <v>30</v>
       </c>
       <c r="P41" t="s">
         <v>30</v>
       </c>
       <c r="Q41" t="s">
         <v>30</v>
       </c>
       <c r="R41" t="s">
         <v>30</v>
       </c>
       <c r="S41" t="s">
         <v>30</v>
       </c>
       <c r="T41" t="s">
         <v>30</v>
       </c>
       <c r="U41" t="s">
         <v>30</v>
       </c>
       <c r="V41" t="s">
         <v>30</v>
       </c>
-      <c r="W41" t="s">
-        <v>30</v>
+      <c r="W41">
+        <v>80.99</v>
       </c>
       <c r="X41" t="s">
         <v>30</v>
       </c>
       <c r="Y41">
         <v>409.22</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>116</v>
       </c>
       <c r="C42" t="s">
         <v>62</v>
       </c>
       <c r="D42">
         <v>228</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
@@ -5325,87 +5328,87 @@
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43" t="s">
         <v>54</v>
       </c>
       <c r="G43" t="s">
         <v>79</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>30</v>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L43" t="s">
         <v>30</v>
       </c>
       <c r="M43" t="s">
         <v>30</v>
       </c>
       <c r="N43" t="s">
         <v>30</v>
       </c>
       <c r="O43" t="s">
         <v>30</v>
       </c>
       <c r="P43" t="s">
         <v>30</v>
       </c>
       <c r="Q43" t="s">
         <v>30</v>
       </c>
       <c r="R43" t="s">
         <v>30</v>
       </c>
       <c r="S43" t="s">
         <v>30</v>
       </c>
       <c r="T43" t="s">
         <v>30</v>
       </c>
       <c r="U43" t="s">
         <v>30</v>
       </c>
       <c r="V43" t="s">
         <v>30</v>
       </c>
-      <c r="W43" t="s">
-        <v>30</v>
+      <c r="W43">
+        <v>74.27</v>
       </c>
       <c r="X43" t="s">
         <v>30</v>
       </c>
       <c r="Y43">
         <v>406.72</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44" t="s">
         <v>121</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44" t="s">
@@ -5550,235 +5553,235 @@
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" t="s">
         <v>126</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46" t="s">
         <v>29</v>
       </c>
       <c r="H46">
         <v>16</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>30</v>
       </c>
       <c r="K46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L46" t="s">
         <v>30</v>
       </c>
       <c r="M46" t="s">
         <v>30</v>
       </c>
       <c r="N46" t="s">
         <v>30</v>
       </c>
       <c r="O46" t="s">
         <v>30</v>
       </c>
       <c r="P46" t="s">
         <v>30</v>
       </c>
       <c r="Q46" t="s">
         <v>30</v>
       </c>
       <c r="R46" t="s">
         <v>30</v>
       </c>
       <c r="S46" t="s">
         <v>30</v>
       </c>
       <c r="T46" t="s">
         <v>30</v>
       </c>
       <c r="U46" t="s">
         <v>30</v>
       </c>
       <c r="V46" t="s">
         <v>30</v>
       </c>
-      <c r="W46" t="s">
-        <v>30</v>
+      <c r="W46">
+        <v>78.33</v>
       </c>
       <c r="X46" t="s">
         <v>30</v>
       </c>
       <c r="Y46">
         <v>396.98</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>62</v>
       </c>
       <c r="C47" t="s">
         <v>43</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47" t="s">
         <v>29</v>
       </c>
       <c r="H47">
         <v>17</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>30</v>
       </c>
       <c r="K47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L47" t="s">
         <v>30</v>
       </c>
       <c r="M47" t="s">
         <v>30</v>
       </c>
       <c r="N47" t="s">
         <v>30</v>
       </c>
       <c r="O47" t="s">
         <v>30</v>
       </c>
       <c r="P47" t="s">
         <v>30</v>
       </c>
       <c r="Q47">
         <v>76.47</v>
       </c>
       <c r="R47" t="s">
         <v>30</v>
       </c>
       <c r="S47" t="s">
         <v>30</v>
       </c>
       <c r="T47" t="s">
         <v>30</v>
       </c>
       <c r="U47" t="s">
         <v>30</v>
       </c>
       <c r="V47" t="s">
         <v>30</v>
       </c>
-      <c r="W47" t="s">
-        <v>30</v>
+      <c r="W47">
+        <v>78.84</v>
       </c>
       <c r="X47" t="s">
         <v>30</v>
       </c>
       <c r="Y47">
         <v>395.25</v>
       </c>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>31</v>
       </c>
       <c r="C48" t="s">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="G48" t="s">
         <v>29</v>
       </c>
       <c r="H48">
         <v>13</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>30</v>
       </c>
       <c r="K48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L48" t="s">
         <v>30</v>
       </c>
       <c r="M48" t="s">
         <v>30</v>
       </c>
       <c r="N48" t="s">
         <v>30</v>
       </c>
       <c r="O48" t="s">
         <v>30</v>
       </c>
       <c r="P48" t="s">
         <v>30</v>
       </c>
       <c r="Q48">
         <v>79.83</v>
       </c>
       <c r="R48">
         <v>84.27</v>
       </c>
       <c r="S48" t="s">
         <v>30</v>
       </c>
       <c r="T48" t="s">
         <v>30</v>
       </c>
       <c r="U48" t="s">
         <v>30</v>
       </c>
       <c r="V48" t="s">
         <v>30</v>
       </c>
-      <c r="W48" t="s">
-        <v>30</v>
+      <c r="W48">
+        <v>79.39</v>
       </c>
       <c r="X48" t="s">
         <v>30</v>
       </c>
       <c r="Y48">
         <v>393.52</v>
       </c>
     </row>
     <row r="49" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" t="s">
         <v>128</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49" t="s">
@@ -5849,87 +5852,87 @@
       <c r="C50" t="s">
         <v>130</v>
       </c>
       <c r="D50">
         <v>2003</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>76</v>
       </c>
       <c r="G50" t="s">
         <v>29</v>
       </c>
       <c r="H50">
         <v>3</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>30</v>
       </c>
       <c r="K50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L50" t="s">
         <v>30</v>
       </c>
       <c r="M50" t="s">
         <v>30</v>
       </c>
       <c r="N50" t="s">
         <v>30</v>
       </c>
       <c r="O50" t="s">
         <v>30</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
         <v>73.7</v>
       </c>
       <c r="R50">
         <v>80.22</v>
       </c>
       <c r="S50" t="s">
         <v>30</v>
       </c>
       <c r="T50" t="s">
         <v>30</v>
       </c>
       <c r="U50" t="s">
         <v>30</v>
       </c>
       <c r="V50" t="s">
         <v>30</v>
       </c>
-      <c r="W50" t="s">
-        <v>30</v>
+      <c r="W50">
+        <v>72.36</v>
       </c>
       <c r="X50" t="s">
         <v>30</v>
       </c>
       <c r="Y50">
         <v>391.74</v>
       </c>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
       <c r="E51" t="s">
         <v>133</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51" t="s">
@@ -5979,407 +5982,407 @@
       </c>
       <c r="V51" t="s">
         <v>30</v>
       </c>
       <c r="W51" t="s">
         <v>30</v>
       </c>
       <c r="X51" t="s">
         <v>30</v>
       </c>
       <c r="Y51">
         <v>389.44</v>
       </c>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52">
-        <v>632</v>
+        <v>1807</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
         <v>117</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>30</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L52" t="s">
         <v>30</v>
       </c>
       <c r="M52" t="s">
         <v>30</v>
       </c>
       <c r="N52" t="s">
         <v>30</v>
       </c>
       <c r="O52" t="s">
         <v>30</v>
       </c>
       <c r="P52" t="s">
         <v>30</v>
       </c>
       <c r="Q52">
         <v>71.95</v>
       </c>
       <c r="R52" t="s">
         <v>30</v>
       </c>
       <c r="S52" t="s">
         <v>30</v>
       </c>
       <c r="T52" t="s">
         <v>30</v>
       </c>
       <c r="U52" t="s">
         <v>30</v>
       </c>
       <c r="V52" t="s">
         <v>30</v>
       </c>
-      <c r="W52" t="s">
-        <v>30</v>
+      <c r="W52">
+        <v>80.48</v>
       </c>
       <c r="X52" t="s">
         <v>30</v>
       </c>
       <c r="Y52">
         <v>387.14</v>
       </c>
     </row>
     <row r="53" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" t="s">
         <v>136</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="F53" t="s">
         <v>48</v>
       </c>
       <c r="G53" t="s">
         <v>29</v>
       </c>
       <c r="H53">
         <v>2</v>
       </c>
       <c r="I53" t="b">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>30</v>
       </c>
       <c r="K53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L53" t="s">
         <v>30</v>
       </c>
       <c r="M53" t="s">
         <v>30</v>
       </c>
       <c r="N53" t="s">
         <v>30</v>
       </c>
       <c r="O53" t="s">
         <v>30</v>
       </c>
       <c r="P53" t="s">
         <v>30</v>
       </c>
       <c r="Q53" t="s">
         <v>30</v>
       </c>
       <c r="R53">
         <v>82.89</v>
       </c>
       <c r="S53" t="s">
         <v>30</v>
       </c>
       <c r="T53" t="s">
         <v>30</v>
       </c>
       <c r="U53" t="s">
         <v>30</v>
       </c>
       <c r="V53" t="s">
         <v>30</v>
       </c>
-      <c r="W53" t="s">
-        <v>30</v>
+      <c r="W53">
+        <v>75.42</v>
       </c>
       <c r="X53" t="s">
         <v>30</v>
       </c>
       <c r="Y53">
         <v>386.36</v>
       </c>
     </row>
     <row r="54" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>104</v>
       </c>
       <c r="C54" t="s">
         <v>137</v>
       </c>
       <c r="E54" t="s">
         <v>138</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54" t="s">
         <v>29</v>
       </c>
       <c r="H54">
         <v>14</v>
       </c>
       <c r="I54" t="b">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>30</v>
       </c>
       <c r="K54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L54" t="s">
         <v>30</v>
       </c>
       <c r="M54" t="s">
         <v>30</v>
       </c>
       <c r="N54" t="s">
         <v>30</v>
       </c>
       <c r="O54" t="s">
         <v>30</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
       <c r="Q54">
         <v>70.51</v>
       </c>
       <c r="R54" t="s">
         <v>30</v>
       </c>
       <c r="S54" t="s">
         <v>30</v>
       </c>
       <c r="T54" t="s">
         <v>30</v>
       </c>
       <c r="U54" t="s">
         <v>30</v>
       </c>
       <c r="V54" t="s">
         <v>30</v>
       </c>
-      <c r="W54" t="s">
-        <v>30</v>
+      <c r="W54">
+        <v>79.79</v>
       </c>
       <c r="X54" t="s">
         <v>30</v>
       </c>
       <c r="Y54">
         <v>385.41</v>
       </c>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>125</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55" t="s">
         <v>29</v>
       </c>
       <c r="H55">
         <v>19</v>
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>30</v>
       </c>
       <c r="K55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L55" t="s">
         <v>30</v>
       </c>
       <c r="M55" t="s">
         <v>30</v>
       </c>
       <c r="N55" t="s">
         <v>30</v>
       </c>
       <c r="O55" t="s">
         <v>30</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
         <v>72.91</v>
       </c>
       <c r="R55">
         <v>84.33</v>
       </c>
       <c r="S55" t="s">
         <v>30</v>
       </c>
       <c r="T55" t="s">
         <v>30</v>
       </c>
       <c r="U55" t="s">
         <v>30</v>
       </c>
       <c r="V55" t="s">
         <v>30</v>
       </c>
-      <c r="W55" t="s">
-        <v>30</v>
+      <c r="W55">
+        <v>78.3</v>
       </c>
       <c r="X55" t="s">
         <v>30</v>
       </c>
       <c r="Y55">
         <v>384.49</v>
       </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56">
         <v>2293</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56" t="s">
         <v>79</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>30</v>
       </c>
       <c r="K56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L56" t="s">
         <v>30</v>
       </c>
       <c r="M56" t="s">
         <v>30</v>
       </c>
       <c r="N56" t="s">
         <v>30</v>
       </c>
       <c r="O56" t="s">
         <v>30</v>
       </c>
       <c r="P56" t="s">
         <v>30</v>
       </c>
       <c r="Q56" t="s">
         <v>30</v>
       </c>
       <c r="R56" t="s">
         <v>30</v>
       </c>
       <c r="S56" t="s">
         <v>30</v>
       </c>
       <c r="T56" t="s">
         <v>30</v>
       </c>
       <c r="U56" t="s">
         <v>30</v>
       </c>
       <c r="V56" t="s">
         <v>30</v>
       </c>
-      <c r="W56" t="s">
-        <v>30</v>
+      <c r="W56">
+        <v>75.95</v>
       </c>
       <c r="X56" t="s">
         <v>30</v>
       </c>
       <c r="Y56">
         <v>383.5</v>
       </c>
     </row>
     <row r="57" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57" t="s">
@@ -6450,87 +6453,87 @@
       <c r="C58" t="s">
         <v>145</v>
       </c>
       <c r="D58">
         <v>112</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>30</v>
       </c>
       <c r="K58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L58" t="s">
         <v>30</v>
       </c>
       <c r="M58" t="s">
         <v>30</v>
       </c>
       <c r="N58" t="s">
         <v>30</v>
       </c>
       <c r="O58" t="s">
         <v>30</v>
       </c>
       <c r="P58" t="s">
         <v>30</v>
       </c>
       <c r="Q58" t="s">
         <v>30</v>
       </c>
       <c r="R58">
         <v>81</v>
       </c>
       <c r="S58" t="s">
         <v>30</v>
       </c>
       <c r="T58" t="s">
         <v>30</v>
       </c>
       <c r="U58" t="s">
         <v>30</v>
       </c>
       <c r="V58" t="s">
         <v>30</v>
       </c>
-      <c r="W58" t="s">
-        <v>30</v>
+      <c r="W58">
+        <v>76.89</v>
       </c>
       <c r="X58" t="s">
         <v>30</v>
       </c>
       <c r="Y58">
         <v>382.77</v>
       </c>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59">
         <v>1906</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
@@ -6604,164 +6607,164 @@
       <c r="C60" t="s">
         <v>32</v>
       </c>
       <c r="D60">
         <v>2398</v>
       </c>
       <c r="E60" t="s">
         <v>147</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
       <c r="H60">
         <v>7</v>
       </c>
       <c r="I60" t="b">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>30</v>
       </c>
       <c r="K60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L60" t="s">
         <v>30</v>
       </c>
       <c r="M60" t="s">
         <v>30</v>
       </c>
       <c r="N60" t="s">
         <v>30</v>
       </c>
       <c r="O60" t="s">
         <v>30</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
       <c r="Q60">
         <v>73.37</v>
       </c>
       <c r="R60" t="s">
         <v>30</v>
       </c>
       <c r="S60" t="s">
         <v>30</v>
       </c>
       <c r="T60" t="s">
         <v>30</v>
       </c>
       <c r="U60" t="s">
         <v>30</v>
       </c>
       <c r="V60" t="s">
         <v>30</v>
       </c>
-      <c r="W60" t="s">
-        <v>30</v>
+      <c r="W60">
+        <v>76.92</v>
       </c>
       <c r="X60" t="s">
         <v>30</v>
       </c>
       <c r="Y60">
         <v>378.12</v>
       </c>
     </row>
     <row r="61" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>93</v>
       </c>
       <c r="C61" t="s">
         <v>148</v>
       </c>
       <c r="D61">
         <v>2057</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
       <c r="F61" t="s">
         <v>76</v>
       </c>
       <c r="G61" t="s">
         <v>29</v>
       </c>
       <c r="H61">
         <v>4</v>
       </c>
       <c r="I61" t="b">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>30</v>
       </c>
       <c r="K61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L61" t="s">
         <v>30</v>
       </c>
       <c r="M61" t="s">
         <v>30</v>
       </c>
       <c r="N61" t="s">
         <v>30</v>
       </c>
       <c r="O61" t="s">
         <v>30</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61">
         <v>74.71</v>
       </c>
       <c r="R61">
         <v>73.88</v>
       </c>
       <c r="S61" t="s">
         <v>30</v>
       </c>
       <c r="T61" t="s">
         <v>30</v>
       </c>
       <c r="U61" t="s">
         <v>30</v>
       </c>
       <c r="V61" t="s">
         <v>30</v>
       </c>
-      <c r="W61" t="s">
-        <v>30</v>
+      <c r="W61">
+        <v>73.5</v>
       </c>
       <c r="X61" t="s">
         <v>30</v>
       </c>
       <c r="Y61">
         <v>377.23</v>
       </c>
     </row>
     <row r="62" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" t="s">
         <v>150</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62" t="s">
@@ -6832,161 +6835,161 @@
       <c r="C63" t="s">
         <v>152</v>
       </c>
       <c r="D63">
         <v>1793</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63" t="s">
         <v>79</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>30</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L63" t="s">
         <v>30</v>
       </c>
       <c r="M63" t="s">
         <v>30</v>
       </c>
       <c r="N63" t="s">
         <v>30</v>
       </c>
       <c r="O63" t="s">
         <v>30</v>
       </c>
       <c r="P63" t="s">
         <v>30</v>
       </c>
       <c r="Q63" t="s">
         <v>30</v>
       </c>
       <c r="R63" t="s">
         <v>30</v>
       </c>
       <c r="S63" t="s">
         <v>30</v>
       </c>
       <c r="T63" t="s">
         <v>30</v>
       </c>
       <c r="U63" t="s">
         <v>30</v>
       </c>
       <c r="V63" t="s">
         <v>30</v>
       </c>
-      <c r="W63" t="s">
-        <v>30</v>
+      <c r="W63">
+        <v>77.44</v>
       </c>
       <c r="X63" t="s">
         <v>30</v>
       </c>
       <c r="Y63">
         <v>375.71</v>
       </c>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" t="s">
         <v>154</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64" t="s">
         <v>29</v>
       </c>
       <c r="H64">
         <v>15</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>30</v>
       </c>
       <c r="K64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L64" t="s">
         <v>30</v>
       </c>
       <c r="M64" t="s">
         <v>30</v>
       </c>
       <c r="N64" t="s">
         <v>30</v>
       </c>
       <c r="O64" t="s">
         <v>30</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64" t="s">
         <v>30</v>
       </c>
       <c r="R64" t="s">
         <v>30</v>
       </c>
       <c r="S64" t="s">
         <v>30</v>
       </c>
       <c r="T64" t="s">
         <v>30</v>
       </c>
       <c r="U64" t="s">
         <v>30</v>
       </c>
       <c r="V64" t="s">
         <v>30</v>
       </c>
-      <c r="W64" t="s">
-        <v>30</v>
+      <c r="W64">
+        <v>76.54</v>
       </c>
       <c r="X64" t="s">
         <v>30</v>
       </c>
       <c r="Y64">
         <v>374.08</v>
       </c>
     </row>
     <row r="65" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" t="s">
         <v>156</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65" t="s">
@@ -7202,235 +7205,235 @@
       <c r="B68" t="s">
         <v>160</v>
       </c>
       <c r="C68" t="s">
         <v>161</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68" t="s">
         <v>79</v>
       </c>
       <c r="H68">
         <v>7</v>
       </c>
       <c r="I68" t="b">
         <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>30</v>
       </c>
       <c r="K68">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L68" t="s">
         <v>30</v>
       </c>
       <c r="M68" t="s">
         <v>30</v>
       </c>
       <c r="N68" t="s">
         <v>30</v>
       </c>
       <c r="O68" t="s">
         <v>30</v>
       </c>
       <c r="P68" t="s">
         <v>30</v>
       </c>
       <c r="Q68">
         <v>62.02</v>
       </c>
       <c r="R68">
         <v>76.49</v>
       </c>
       <c r="S68" t="s">
         <v>30</v>
       </c>
       <c r="T68" t="s">
         <v>30</v>
       </c>
       <c r="U68" t="s">
         <v>30</v>
       </c>
       <c r="V68" t="s">
         <v>30</v>
       </c>
-      <c r="W68" t="s">
-        <v>30</v>
+      <c r="W68">
+        <v>74.59</v>
       </c>
       <c r="X68" t="s">
         <v>30</v>
       </c>
       <c r="Y68">
         <v>367.01</v>
       </c>
     </row>
     <row r="69" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>162</v>
       </c>
       <c r="C69" t="s">
         <v>163</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69" t="s">
         <v>29</v>
       </c>
       <c r="H69">
         <v>17</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>30</v>
       </c>
       <c r="K69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L69" t="s">
         <v>30</v>
       </c>
       <c r="M69" t="s">
         <v>30</v>
       </c>
       <c r="N69" t="s">
         <v>30</v>
       </c>
       <c r="O69" t="s">
         <v>30</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69" t="s">
         <v>30</v>
       </c>
       <c r="R69" t="s">
         <v>30</v>
       </c>
       <c r="S69" t="s">
         <v>30</v>
       </c>
       <c r="T69" t="s">
         <v>30</v>
       </c>
       <c r="U69" t="s">
         <v>30</v>
       </c>
       <c r="V69" t="s">
         <v>30</v>
       </c>
-      <c r="W69" t="s">
-        <v>30</v>
+      <c r="W69">
+        <v>73.9</v>
       </c>
       <c r="X69" t="s">
         <v>30</v>
       </c>
       <c r="Y69">
         <v>366.86</v>
       </c>
     </row>
     <row r="70" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>164</v>
       </c>
       <c r="C70" t="s">
         <v>165</v>
       </c>
       <c r="E70" t="s">
         <v>37</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70" t="s">
         <v>79</v>
       </c>
       <c r="H70">
         <v>8</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>30</v>
       </c>
       <c r="K70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L70" t="s">
         <v>30</v>
       </c>
       <c r="M70" t="s">
         <v>30</v>
       </c>
       <c r="N70" t="s">
         <v>30</v>
       </c>
       <c r="O70" t="s">
         <v>30</v>
       </c>
       <c r="P70" t="s">
         <v>30</v>
       </c>
       <c r="Q70" t="s">
         <v>30</v>
       </c>
       <c r="R70" t="s">
         <v>30</v>
       </c>
       <c r="S70" t="s">
         <v>30</v>
       </c>
       <c r="T70" t="s">
         <v>30</v>
       </c>
       <c r="U70" t="s">
         <v>30</v>
       </c>
       <c r="V70" t="s">
         <v>30</v>
       </c>
-      <c r="W70" t="s">
-        <v>30</v>
+      <c r="W70">
+        <v>80.8</v>
       </c>
       <c r="X70" t="s">
         <v>30</v>
       </c>
       <c r="Y70">
         <v>363.96</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>166</v>
       </c>
       <c r="C71" t="s">
         <v>143</v>
       </c>
       <c r="D71">
         <v>1083</v>
       </c>
       <c r="E71" t="s">
         <v>167</v>
       </c>
       <c r="F71" t="s">
@@ -7578,315 +7581,315 @@
       <c r="C73" t="s">
         <v>171</v>
       </c>
       <c r="D73">
         <v>1225</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73" t="s">
         <v>63</v>
       </c>
       <c r="G73" t="s">
         <v>79</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>30</v>
       </c>
       <c r="K73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>30</v>
       </c>
       <c r="M73" t="s">
         <v>30</v>
       </c>
       <c r="N73" t="s">
         <v>30</v>
       </c>
       <c r="O73" t="s">
         <v>30</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
       <c r="Q73" t="s">
         <v>30</v>
       </c>
       <c r="R73">
         <v>72.55</v>
       </c>
       <c r="S73" t="s">
         <v>30</v>
       </c>
       <c r="T73" t="s">
         <v>30</v>
       </c>
       <c r="U73" t="s">
         <v>30</v>
       </c>
       <c r="V73" t="s">
         <v>30</v>
       </c>
-      <c r="W73" t="s">
-        <v>30</v>
+      <c r="W73">
+        <v>72.74</v>
       </c>
       <c r="X73" t="s">
         <v>30</v>
       </c>
       <c r="Y73">
         <v>360.66</v>
       </c>
     </row>
     <row r="74" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>172</v>
       </c>
       <c r="C74" t="s">
         <v>173</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74" t="s">
         <v>29</v>
       </c>
       <c r="H74">
         <v>21</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>30</v>
       </c>
       <c r="K74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L74" t="s">
         <v>30</v>
       </c>
       <c r="M74" t="s">
         <v>30</v>
       </c>
       <c r="N74" t="s">
         <v>30</v>
       </c>
       <c r="O74" t="s">
         <v>30</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
         <v>68.76</v>
       </c>
       <c r="R74" t="s">
         <v>30</v>
       </c>
       <c r="S74" t="s">
         <v>30</v>
       </c>
       <c r="T74" t="s">
         <v>30</v>
       </c>
       <c r="U74" t="s">
         <v>30</v>
       </c>
       <c r="V74" t="s">
         <v>30</v>
       </c>
-      <c r="W74" t="s">
-        <v>30</v>
+      <c r="W74">
+        <v>73.6</v>
       </c>
       <c r="X74" t="s">
         <v>30</v>
       </c>
       <c r="Y74">
         <v>359.7</v>
       </c>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>174</v>
       </c>
       <c r="C75" t="s">
         <v>148</v>
       </c>
       <c r="D75">
         <v>2025</v>
       </c>
       <c r="E75" t="s">
         <v>175</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
       <c r="G75" t="s">
         <v>79</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>30</v>
       </c>
       <c r="K75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L75" t="s">
         <v>30</v>
       </c>
       <c r="M75" t="s">
         <v>30</v>
       </c>
       <c r="N75" t="s">
         <v>30</v>
       </c>
       <c r="O75" t="s">
         <v>30</v>
       </c>
       <c r="P75" t="s">
         <v>30</v>
       </c>
       <c r="Q75">
         <v>71.22</v>
       </c>
       <c r="R75">
         <v>73.74</v>
       </c>
       <c r="S75" t="s">
         <v>30</v>
       </c>
       <c r="T75" t="s">
         <v>30</v>
       </c>
       <c r="U75" t="s">
         <v>30</v>
       </c>
       <c r="V75" t="s">
         <v>30</v>
       </c>
-      <c r="W75" t="s">
-        <v>30</v>
+      <c r="W75">
+        <v>74.68</v>
       </c>
       <c r="X75" t="s">
         <v>30</v>
       </c>
       <c r="Y75">
         <v>358.76</v>
       </c>
     </row>
     <row r="76" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>176</v>
       </c>
       <c r="C76" t="s">
         <v>177</v>
       </c>
       <c r="D76">
         <v>1610</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76">
         <v>4</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>30</v>
       </c>
       <c r="K76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L76" t="s">
         <v>30</v>
       </c>
       <c r="M76" t="s">
         <v>30</v>
       </c>
       <c r="N76" t="s">
         <v>30</v>
       </c>
       <c r="O76" t="s">
         <v>30</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76">
         <v>67.76</v>
       </c>
       <c r="R76">
         <v>72.28</v>
       </c>
       <c r="S76" t="s">
         <v>30</v>
       </c>
       <c r="T76" t="s">
         <v>30</v>
       </c>
       <c r="U76" t="s">
         <v>30</v>
       </c>
       <c r="V76" t="s">
         <v>30</v>
       </c>
-      <c r="W76" t="s">
-        <v>30</v>
+      <c r="W76">
+        <v>73.37</v>
       </c>
       <c r="X76" t="s">
         <v>30</v>
       </c>
       <c r="Y76">
         <v>355.29</v>
       </c>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>178</v>
       </c>
       <c r="C77" t="s">
         <v>179</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
         <v>34</v>
       </c>
       <c r="G77" t="s">
@@ -7957,161 +7960,161 @@
       <c r="C78" t="s">
         <v>181</v>
       </c>
       <c r="D78">
         <v>711</v>
       </c>
       <c r="E78" t="s">
         <v>147</v>
       </c>
       <c r="F78" t="s">
         <v>34</v>
       </c>
       <c r="G78" t="s">
         <v>79</v>
       </c>
       <c r="H78">
         <v>10</v>
       </c>
       <c r="I78" t="b">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>30</v>
       </c>
       <c r="K78">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L78" t="s">
         <v>30</v>
       </c>
       <c r="M78" t="s">
         <v>30</v>
       </c>
       <c r="N78" t="s">
         <v>30</v>
       </c>
       <c r="O78" t="s">
         <v>30</v>
       </c>
       <c r="P78" t="s">
         <v>30</v>
       </c>
       <c r="Q78">
         <v>67.06</v>
       </c>
       <c r="R78">
         <v>74.73</v>
       </c>
       <c r="S78" t="s">
         <v>30</v>
       </c>
       <c r="T78" t="s">
         <v>30</v>
       </c>
       <c r="U78" t="s">
         <v>30</v>
       </c>
       <c r="V78" t="s">
         <v>30</v>
       </c>
-      <c r="W78" t="s">
-        <v>30</v>
+      <c r="W78">
+        <v>73.16</v>
       </c>
       <c r="X78" t="s">
         <v>30</v>
       </c>
       <c r="Y78">
         <v>353.46</v>
       </c>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>182</v>
       </c>
       <c r="C79" t="s">
         <v>183</v>
       </c>
       <c r="E79" t="s">
         <v>184</v>
       </c>
       <c r="F79" t="s">
         <v>63</v>
       </c>
       <c r="G79" t="s">
         <v>29</v>
       </c>
       <c r="H79">
         <v>9</v>
       </c>
       <c r="I79" t="b">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>30</v>
       </c>
       <c r="K79">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L79" t="s">
         <v>30</v>
       </c>
       <c r="M79" t="s">
         <v>30</v>
       </c>
       <c r="N79" t="s">
         <v>30</v>
       </c>
       <c r="O79" t="s">
         <v>30</v>
       </c>
       <c r="P79" t="s">
         <v>30</v>
       </c>
       <c r="Q79">
         <v>66.38</v>
       </c>
       <c r="R79">
         <v>76.14</v>
       </c>
       <c r="S79" t="s">
         <v>30</v>
       </c>
       <c r="T79" t="s">
         <v>30</v>
       </c>
       <c r="U79" t="s">
         <v>30</v>
       </c>
       <c r="V79" t="s">
         <v>30</v>
       </c>
-      <c r="W79" t="s">
-        <v>30</v>
+      <c r="W79">
+        <v>71.1</v>
       </c>
       <c r="X79" t="s">
         <v>30</v>
       </c>
       <c r="Y79">
         <v>353.04</v>
       </c>
     </row>
     <row r="80" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" t="s">
         <v>186</v>
       </c>
       <c r="E80" t="s">
         <v>187</v>
       </c>
       <c r="F80" t="s">
         <v>63</v>
       </c>
       <c r="G80" t="s">
@@ -8179,87 +8182,87 @@
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" t="s">
         <v>189</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
       <c r="G81" t="s">
         <v>29</v>
       </c>
       <c r="H81">
         <v>10</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>30</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L81" t="s">
         <v>30</v>
       </c>
       <c r="M81" t="s">
         <v>30</v>
       </c>
       <c r="N81" t="s">
         <v>30</v>
       </c>
       <c r="O81" t="s">
         <v>30</v>
       </c>
       <c r="P81" t="s">
         <v>30</v>
       </c>
       <c r="Q81">
         <v>67.93</v>
       </c>
       <c r="R81" t="s">
         <v>30</v>
       </c>
       <c r="S81" t="s">
         <v>30</v>
       </c>
       <c r="T81" t="s">
         <v>30</v>
       </c>
       <c r="U81" t="s">
         <v>30</v>
       </c>
       <c r="V81" t="s">
         <v>30</v>
       </c>
-      <c r="W81" t="s">
-        <v>30</v>
+      <c r="W81">
+        <v>74.22</v>
       </c>
       <c r="X81" t="s">
         <v>30</v>
       </c>
       <c r="Y81">
         <v>351.9</v>
       </c>
     </row>
     <row r="82" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>40</v>
       </c>
       <c r="C82" t="s">
         <v>190</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
         <v>117</v>
       </c>
       <c r="G82" t="s">
@@ -8330,534 +8333,534 @@
       <c r="C83" t="s">
         <v>43</v>
       </c>
       <c r="D83">
         <v>1934</v>
       </c>
       <c r="E83" t="s">
         <v>191</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
       <c r="G83" t="s">
         <v>79</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>30</v>
       </c>
       <c r="K83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>30</v>
       </c>
       <c r="M83" t="s">
         <v>30</v>
       </c>
       <c r="N83" t="s">
         <v>30</v>
       </c>
       <c r="O83" t="s">
         <v>30</v>
       </c>
       <c r="P83" t="s">
         <v>30</v>
       </c>
       <c r="Q83">
         <v>69.55</v>
       </c>
       <c r="R83" t="s">
         <v>30</v>
       </c>
       <c r="S83" t="s">
         <v>30</v>
       </c>
       <c r="T83" t="s">
         <v>30</v>
       </c>
       <c r="U83" t="s">
         <v>30</v>
       </c>
       <c r="V83" t="s">
         <v>30</v>
       </c>
-      <c r="W83" t="s">
-        <v>30</v>
+      <c r="W83">
+        <v>70.64</v>
       </c>
       <c r="X83" t="s">
         <v>30</v>
       </c>
       <c r="Y83">
         <v>348.96</v>
       </c>
     </row>
     <row r="84" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>192</v>
       </c>
       <c r="C84" t="s">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>117</v>
       </c>
       <c r="G84" t="s">
         <v>29</v>
       </c>
       <c r="H84">
         <v>6</v>
       </c>
       <c r="I84" t="b">
         <v>1</v>
       </c>
       <c r="J84" t="s">
         <v>30</v>
       </c>
       <c r="K84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L84" t="s">
         <v>30</v>
       </c>
       <c r="M84" t="s">
         <v>30</v>
       </c>
       <c r="N84" t="s">
         <v>30</v>
       </c>
       <c r="O84" t="s">
         <v>30</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
       <c r="Q84" t="s">
         <v>30</v>
       </c>
       <c r="R84">
         <v>71.14</v>
       </c>
       <c r="S84" t="s">
         <v>30</v>
       </c>
       <c r="T84" t="s">
         <v>30</v>
       </c>
       <c r="U84" t="s">
         <v>30</v>
       </c>
       <c r="V84" t="s">
         <v>30</v>
       </c>
-      <c r="W84" t="s">
-        <v>30</v>
+      <c r="W84">
+        <v>72.43</v>
       </c>
       <c r="X84" t="s">
         <v>30</v>
       </c>
       <c r="Y84">
         <v>348.54</v>
       </c>
     </row>
     <row r="85" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>193</v>
       </c>
       <c r="C85" t="s">
         <v>194</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85" t="s">
         <v>79</v>
       </c>
       <c r="H85">
         <v>5</v>
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>30</v>
       </c>
       <c r="K85">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L85" t="s">
         <v>30</v>
       </c>
       <c r="M85" t="s">
         <v>30</v>
       </c>
       <c r="N85" t="s">
         <v>30</v>
       </c>
       <c r="O85" t="s">
         <v>30</v>
       </c>
       <c r="P85" t="s">
         <v>30</v>
       </c>
       <c r="Q85">
         <v>67.76</v>
       </c>
       <c r="R85" t="s">
         <v>30</v>
       </c>
       <c r="S85" t="s">
         <v>30</v>
       </c>
       <c r="T85" t="s">
         <v>30</v>
       </c>
       <c r="U85" t="s">
         <v>30</v>
       </c>
       <c r="V85" t="s">
         <v>30</v>
       </c>
-      <c r="W85" t="s">
-        <v>30</v>
+      <c r="W85">
+        <v>70.03</v>
       </c>
       <c r="X85" t="s">
         <v>30</v>
       </c>
       <c r="Y85">
         <v>347.69</v>
       </c>
     </row>
     <row r="86" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>195</v>
       </c>
       <c r="C86" t="s">
         <v>65</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
       <c r="F86" t="s">
         <v>63</v>
       </c>
       <c r="G86" t="s">
         <v>29</v>
       </c>
       <c r="H86">
         <v>11</v>
       </c>
       <c r="I86" t="b">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>30</v>
       </c>
       <c r="K86">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L86" t="s">
         <v>30</v>
       </c>
       <c r="M86" t="s">
         <v>30</v>
       </c>
       <c r="N86" t="s">
         <v>30</v>
       </c>
       <c r="O86" t="s">
         <v>30</v>
       </c>
       <c r="P86" t="s">
         <v>30</v>
       </c>
       <c r="Q86">
         <v>64.49</v>
       </c>
       <c r="R86">
         <v>71.53</v>
       </c>
       <c r="S86" t="s">
         <v>30</v>
       </c>
       <c r="T86" t="s">
         <v>30</v>
       </c>
       <c r="U86" t="s">
         <v>30</v>
       </c>
       <c r="V86" t="s">
         <v>30</v>
       </c>
-      <c r="W86" t="s">
-        <v>30</v>
+      <c r="W86">
+        <v>70.18</v>
       </c>
       <c r="X86" t="s">
         <v>30</v>
       </c>
       <c r="Y86">
         <v>344.49</v>
       </c>
     </row>
     <row r="87" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>196</v>
       </c>
       <c r="C87" t="s">
         <v>65</v>
       </c>
       <c r="E87" t="s">
         <v>37</v>
       </c>
       <c r="F87" t="s">
         <v>63</v>
       </c>
       <c r="G87" t="s">
         <v>79</v>
       </c>
       <c r="H87">
         <v>4</v>
       </c>
       <c r="I87" t="b">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>30</v>
       </c>
       <c r="K87">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L87" t="s">
         <v>30</v>
       </c>
       <c r="M87" t="s">
         <v>30</v>
       </c>
       <c r="N87" t="s">
         <v>30</v>
       </c>
       <c r="O87" t="s">
         <v>30</v>
       </c>
       <c r="P87" t="s">
         <v>30</v>
       </c>
       <c r="Q87">
         <v>59.4</v>
       </c>
       <c r="R87">
         <v>68.75</v>
       </c>
       <c r="S87" t="s">
         <v>30</v>
       </c>
       <c r="T87" t="s">
         <v>30</v>
       </c>
       <c r="U87" t="s">
         <v>30</v>
       </c>
       <c r="V87" t="s">
         <v>30</v>
       </c>
-      <c r="W87" t="s">
-        <v>30</v>
+      <c r="W87">
+        <v>68.44</v>
       </c>
       <c r="X87" t="s">
         <v>30</v>
       </c>
       <c r="Y87">
         <v>342.22</v>
       </c>
     </row>
     <row r="88" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88" t="s">
         <v>197</v>
       </c>
       <c r="D88">
         <v>488</v>
       </c>
       <c r="E88" t="s">
         <v>198</v>
       </c>
       <c r="F88" t="s">
         <v>117</v>
       </c>
       <c r="G88" t="s">
         <v>29</v>
       </c>
       <c r="H88">
         <v>7</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>30</v>
       </c>
       <c r="K88">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L88" t="s">
         <v>30</v>
       </c>
       <c r="M88" t="s">
         <v>30</v>
       </c>
       <c r="N88" t="s">
         <v>30</v>
       </c>
       <c r="O88" t="s">
         <v>30</v>
       </c>
       <c r="P88" t="s">
         <v>30</v>
       </c>
       <c r="Q88">
         <v>65.74</v>
       </c>
       <c r="R88">
         <v>71.75</v>
       </c>
       <c r="S88" t="s">
         <v>30</v>
       </c>
       <c r="T88" t="s">
         <v>30</v>
       </c>
       <c r="U88" t="s">
         <v>30</v>
       </c>
       <c r="V88" t="s">
         <v>30</v>
       </c>
-      <c r="W88" t="s">
-        <v>30</v>
+      <c r="W88">
+        <v>69.16</v>
       </c>
       <c r="X88" t="s">
         <v>30</v>
       </c>
       <c r="Y88">
         <v>341.93</v>
       </c>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>199</v>
       </c>
       <c r="C89" t="s">
         <v>200</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>48</v>
       </c>
       <c r="G89" t="s">
         <v>29</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89" t="b">
         <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>30</v>
       </c>
       <c r="K89">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L89" t="s">
         <v>30</v>
       </c>
       <c r="M89" t="s">
         <v>30</v>
       </c>
       <c r="N89" t="s">
         <v>30</v>
       </c>
       <c r="O89" t="s">
         <v>30</v>
       </c>
       <c r="P89" t="s">
         <v>30</v>
       </c>
       <c r="Q89">
         <v>60.72</v>
       </c>
       <c r="R89">
         <v>67.37</v>
       </c>
       <c r="S89" t="s">
         <v>30</v>
       </c>
       <c r="T89" t="s">
         <v>30</v>
       </c>
       <c r="U89" t="s">
         <v>30</v>
       </c>
       <c r="V89" t="s">
         <v>30</v>
       </c>
-      <c r="W89" t="s">
-        <v>30</v>
+      <c r="W89">
+        <v>69</v>
       </c>
       <c r="X89" t="s">
         <v>30</v>
       </c>
       <c r="Y89">
         <v>341.89</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>201</v>
       </c>
       <c r="C90" t="s">
         <v>202</v>
       </c>
       <c r="D90">
         <v>849</v>
       </c>
       <c r="E90" t="s">
         <v>198</v>
       </c>
       <c r="F90" t="s">
@@ -8928,161 +8931,161 @@
       <c r="B91" t="s">
         <v>86</v>
       </c>
       <c r="C91" t="s">
         <v>203</v>
       </c>
       <c r="E91" t="s">
         <v>75</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91" t="s">
         <v>29</v>
       </c>
       <c r="H91">
         <v>19</v>
       </c>
       <c r="I91" t="b">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>30</v>
       </c>
       <c r="K91">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L91" t="s">
         <v>30</v>
       </c>
       <c r="M91" t="s">
         <v>30</v>
       </c>
       <c r="N91" t="s">
         <v>30</v>
       </c>
       <c r="O91" t="s">
         <v>30</v>
       </c>
       <c r="P91" t="s">
         <v>30</v>
       </c>
       <c r="Q91">
         <v>65.93</v>
       </c>
       <c r="R91">
         <v>68.11</v>
       </c>
       <c r="S91" t="s">
         <v>30</v>
       </c>
       <c r="T91" t="s">
         <v>30</v>
       </c>
       <c r="U91" t="s">
         <v>30</v>
       </c>
       <c r="V91" t="s">
         <v>30</v>
       </c>
-      <c r="W91" t="s">
-        <v>30</v>
+      <c r="W91">
+        <v>67.06</v>
       </c>
       <c r="X91" t="s">
         <v>30</v>
       </c>
       <c r="Y91">
         <v>337.36</v>
       </c>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>204</v>
       </c>
       <c r="C92" t="s">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>205</v>
       </c>
       <c r="F92" t="s">
         <v>206</v>
       </c>
       <c r="G92" t="s">
         <v>29</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="b">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>30</v>
       </c>
       <c r="K92">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L92" t="s">
         <v>30</v>
       </c>
       <c r="M92" t="s">
         <v>30</v>
       </c>
       <c r="N92" t="s">
         <v>30</v>
       </c>
       <c r="O92" t="s">
         <v>30</v>
       </c>
       <c r="P92" t="s">
         <v>30</v>
       </c>
       <c r="Q92">
         <v>66.33</v>
       </c>
       <c r="R92">
         <v>67.21</v>
       </c>
       <c r="S92" t="s">
         <v>30</v>
       </c>
       <c r="T92" t="s">
         <v>30</v>
       </c>
       <c r="U92" t="s">
         <v>30</v>
       </c>
       <c r="V92" t="s">
         <v>30</v>
       </c>
-      <c r="W92" t="s">
-        <v>30</v>
+      <c r="W92">
+        <v>66.71</v>
       </c>
       <c r="X92" t="s">
         <v>30</v>
       </c>
       <c r="Y92">
         <v>336.58</v>
       </c>
     </row>
     <row r="93" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>207</v>
       </c>
       <c r="C93" t="s">
         <v>208</v>
       </c>
       <c r="E93" t="s">
         <v>187</v>
       </c>
       <c r="F93" t="s">
         <v>117</v>
       </c>
       <c r="G93" t="s">
@@ -9153,87 +9156,87 @@
       <c r="C94" t="s">
         <v>210</v>
       </c>
       <c r="D94">
         <v>394</v>
       </c>
       <c r="E94" t="s">
         <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="G94" t="s">
         <v>79</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>30</v>
       </c>
       <c r="K94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L94" t="s">
         <v>30</v>
       </c>
       <c r="M94" t="s">
         <v>30</v>
       </c>
       <c r="N94" t="s">
         <v>30</v>
       </c>
       <c r="O94" t="s">
         <v>30</v>
       </c>
       <c r="P94" t="s">
         <v>30</v>
       </c>
       <c r="Q94" t="s">
         <v>30</v>
       </c>
       <c r="R94">
         <v>68.39</v>
       </c>
       <c r="S94" t="s">
         <v>30</v>
       </c>
       <c r="T94" t="s">
         <v>30</v>
       </c>
       <c r="U94" t="s">
         <v>30</v>
       </c>
       <c r="V94" t="s">
         <v>30</v>
       </c>
-      <c r="W94" t="s">
-        <v>30</v>
+      <c r="W94">
+        <v>68.31</v>
       </c>
       <c r="X94" t="s">
         <v>30</v>
       </c>
       <c r="Y94">
         <v>333.98</v>
       </c>
     </row>
     <row r="95" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>211</v>
       </c>
       <c r="C95" t="s">
         <v>212</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>76</v>
       </c>
       <c r="G95" t="s">
@@ -9301,164 +9304,164 @@
       <c r="B96" t="s">
         <v>213</v>
       </c>
       <c r="C96" t="s">
         <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>63</v>
       </c>
       <c r="G96" t="s">
         <v>29</v>
       </c>
       <c r="H96">
         <v>12</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>30</v>
       </c>
       <c r="K96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L96" t="s">
         <v>30</v>
       </c>
       <c r="M96" t="s">
         <v>30</v>
       </c>
       <c r="N96" t="s">
         <v>30</v>
       </c>
       <c r="O96" t="s">
         <v>30</v>
       </c>
       <c r="P96" t="s">
         <v>30</v>
       </c>
       <c r="Q96" t="s">
         <v>30</v>
       </c>
       <c r="R96" t="s">
         <v>30</v>
       </c>
       <c r="S96" t="s">
         <v>30</v>
       </c>
       <c r="T96" t="s">
         <v>30</v>
       </c>
       <c r="U96" t="s">
         <v>30</v>
       </c>
       <c r="V96" t="s">
         <v>30</v>
       </c>
-      <c r="W96" t="s">
-        <v>30</v>
+      <c r="W96">
+        <v>66.47</v>
       </c>
       <c r="X96" t="s">
         <v>30</v>
       </c>
       <c r="Y96">
         <v>331.95</v>
       </c>
     </row>
     <row r="97" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>214</v>
       </c>
       <c r="C97" t="s">
         <v>215</v>
       </c>
       <c r="D97">
         <v>2315</v>
       </c>
       <c r="E97" t="s">
         <v>124</v>
       </c>
       <c r="F97" t="s">
         <v>34</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97">
         <v>22</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>30</v>
       </c>
       <c r="K97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L97" t="s">
         <v>30</v>
       </c>
       <c r="M97" t="s">
         <v>30</v>
       </c>
       <c r="N97" t="s">
         <v>30</v>
       </c>
       <c r="O97" t="s">
         <v>30</v>
       </c>
       <c r="P97" t="s">
         <v>30</v>
       </c>
       <c r="Q97" t="s">
         <v>30</v>
       </c>
       <c r="R97" t="s">
         <v>30</v>
       </c>
       <c r="S97" t="s">
         <v>30</v>
       </c>
       <c r="T97" t="s">
         <v>30</v>
       </c>
       <c r="U97" t="s">
         <v>30</v>
       </c>
       <c r="V97" t="s">
         <v>30</v>
       </c>
-      <c r="W97" t="s">
-        <v>30</v>
+      <c r="W97">
+        <v>73.11</v>
       </c>
       <c r="X97" t="s">
         <v>30</v>
       </c>
       <c r="Y97">
         <v>330.37</v>
       </c>
     </row>
     <row r="98" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>216</v>
       </c>
       <c r="C98" t="s">
         <v>217</v>
       </c>
       <c r="D98">
         <v>1617</v>
       </c>
       <c r="E98" t="s">
         <v>167</v>
       </c>
       <c r="F98" t="s">
@@ -9529,392 +9532,392 @@
       <c r="B99" t="s">
         <v>218</v>
       </c>
       <c r="C99" t="s">
         <v>219</v>
       </c>
       <c r="E99" t="s">
         <v>37</v>
       </c>
       <c r="F99" t="s">
         <v>63</v>
       </c>
       <c r="G99" t="s">
         <v>29</v>
       </c>
       <c r="H99">
         <v>14</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>30</v>
       </c>
       <c r="K99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L99" t="s">
         <v>30</v>
       </c>
       <c r="M99" t="s">
         <v>30</v>
       </c>
       <c r="N99" t="s">
         <v>30</v>
       </c>
       <c r="O99" t="s">
         <v>30</v>
       </c>
       <c r="P99" t="s">
         <v>30</v>
       </c>
       <c r="Q99">
         <v>58.58</v>
       </c>
       <c r="R99">
         <v>64.68</v>
       </c>
       <c r="S99" t="s">
         <v>30</v>
       </c>
       <c r="T99" t="s">
         <v>30</v>
       </c>
       <c r="U99" t="s">
         <v>30</v>
       </c>
       <c r="V99" t="s">
         <v>30</v>
       </c>
-      <c r="W99" t="s">
-        <v>30</v>
+      <c r="W99">
+        <v>67.01</v>
       </c>
       <c r="X99" t="s">
         <v>30</v>
       </c>
       <c r="Y99">
         <v>329.58</v>
       </c>
     </row>
     <row r="100" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>149</v>
       </c>
       <c r="C100" t="s">
         <v>220</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>63</v>
       </c>
       <c r="G100" t="s">
         <v>29</v>
       </c>
       <c r="H100">
         <v>15</v>
       </c>
       <c r="I100" t="b">
         <v>1</v>
       </c>
       <c r="J100" t="s">
         <v>30</v>
       </c>
       <c r="K100">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L100" t="s">
         <v>30</v>
       </c>
       <c r="M100" t="s">
         <v>30</v>
       </c>
       <c r="N100" t="s">
         <v>30</v>
       </c>
       <c r="O100" t="s">
         <v>30</v>
       </c>
       <c r="P100" t="s">
         <v>30</v>
       </c>
       <c r="Q100">
         <v>53.88</v>
       </c>
       <c r="R100" t="s">
         <v>30</v>
       </c>
       <c r="S100" t="s">
         <v>30</v>
       </c>
       <c r="T100" t="s">
         <v>30</v>
       </c>
       <c r="U100" t="s">
         <v>30</v>
       </c>
       <c r="V100" t="s">
         <v>30</v>
       </c>
-      <c r="W100" t="s">
-        <v>30</v>
+      <c r="W100">
+        <v>72.15</v>
       </c>
       <c r="X100" t="s">
         <v>30</v>
       </c>
       <c r="Y100">
         <v>329.5</v>
       </c>
     </row>
     <row r="101" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>44</v>
       </c>
       <c r="C101" t="s">
         <v>221</v>
       </c>
       <c r="D101">
         <v>1687</v>
       </c>
       <c r="E101" t="s">
         <v>37</v>
       </c>
       <c r="F101" t="s">
         <v>28</v>
       </c>
       <c r="G101" t="s">
         <v>29</v>
       </c>
       <c r="H101">
         <v>20</v>
       </c>
       <c r="I101" t="b">
         <v>1</v>
       </c>
       <c r="J101" t="s">
         <v>30</v>
       </c>
       <c r="K101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L101" t="s">
         <v>30</v>
       </c>
       <c r="M101" t="s">
         <v>30</v>
       </c>
       <c r="N101" t="s">
         <v>30</v>
       </c>
       <c r="O101" t="s">
         <v>30</v>
       </c>
       <c r="P101" t="s">
         <v>30</v>
       </c>
       <c r="Q101">
         <v>61.2</v>
       </c>
       <c r="R101" t="s">
         <v>30</v>
       </c>
       <c r="S101" t="s">
         <v>30</v>
       </c>
       <c r="T101" t="s">
         <v>30</v>
       </c>
       <c r="U101" t="s">
         <v>30</v>
       </c>
       <c r="V101" t="s">
         <v>30</v>
       </c>
-      <c r="W101" t="s">
-        <v>30</v>
+      <c r="W101">
+        <v>68.7</v>
       </c>
       <c r="X101" t="s">
         <v>30</v>
       </c>
       <c r="Y101">
         <v>328.61</v>
       </c>
     </row>
     <row r="102" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102" t="s">
         <v>222</v>
       </c>
       <c r="D102">
         <v>200</v>
       </c>
       <c r="E102" t="s">
         <v>37</v>
       </c>
       <c r="F102" t="s">
         <v>223</v>
       </c>
       <c r="G102" t="s">
         <v>29</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>30</v>
       </c>
       <c r="K102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L102" t="s">
         <v>30</v>
       </c>
       <c r="M102" t="s">
         <v>30</v>
       </c>
       <c r="N102" t="s">
         <v>30</v>
       </c>
       <c r="O102" t="s">
         <v>30</v>
       </c>
       <c r="P102" t="s">
         <v>30</v>
       </c>
       <c r="Q102" t="s">
         <v>30</v>
       </c>
       <c r="R102" t="s">
         <v>30</v>
       </c>
       <c r="S102" t="s">
         <v>30</v>
       </c>
       <c r="T102" t="s">
         <v>30</v>
       </c>
       <c r="U102" t="s">
         <v>30</v>
       </c>
       <c r="V102" t="s">
         <v>30</v>
       </c>
-      <c r="W102" t="s">
-        <v>30</v>
+      <c r="W102">
+        <v>68.88</v>
       </c>
       <c r="X102" t="s">
         <v>30</v>
       </c>
       <c r="Y102">
         <v>328.25</v>
       </c>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>224</v>
       </c>
       <c r="C103" t="s">
         <v>225</v>
       </c>
       <c r="D103">
         <v>1635</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>117</v>
       </c>
       <c r="G103" t="s">
         <v>29</v>
       </c>
       <c r="H103">
         <v>9</v>
       </c>
       <c r="I103" t="b">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>30</v>
       </c>
       <c r="K103">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L103" t="s">
         <v>30</v>
       </c>
       <c r="M103" t="s">
         <v>30</v>
       </c>
       <c r="N103" t="s">
         <v>30</v>
       </c>
       <c r="O103" t="s">
         <v>30</v>
       </c>
       <c r="P103" t="s">
         <v>30</v>
       </c>
       <c r="Q103">
         <v>65.77</v>
       </c>
       <c r="R103">
         <v>66.26</v>
       </c>
       <c r="S103" t="s">
         <v>30</v>
       </c>
       <c r="T103" t="s">
         <v>30</v>
       </c>
       <c r="U103" t="s">
         <v>30</v>
       </c>
       <c r="V103" t="s">
         <v>30</v>
       </c>
-      <c r="W103" t="s">
-        <v>30</v>
+      <c r="W103">
+        <v>64.44</v>
       </c>
       <c r="X103" t="s">
         <v>30</v>
       </c>
       <c r="Y103">
         <v>327.11</v>
       </c>
     </row>
     <row r="104" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>226</v>
       </c>
       <c r="C104" t="s">
         <v>227</v>
       </c>
       <c r="D104">
         <v>1995</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
@@ -9988,389 +9991,389 @@
       <c r="C105" t="s">
         <v>229</v>
       </c>
       <c r="D105">
         <v>1718</v>
       </c>
       <c r="E105" t="s">
         <v>37</v>
       </c>
       <c r="F105" t="s">
         <v>63</v>
       </c>
       <c r="G105" t="s">
         <v>79</v>
       </c>
       <c r="H105">
         <v>5</v>
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>30</v>
       </c>
       <c r="K105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L105" t="s">
         <v>30</v>
       </c>
       <c r="M105" t="s">
         <v>30</v>
       </c>
       <c r="N105" t="s">
         <v>30</v>
       </c>
       <c r="O105" t="s">
         <v>30</v>
       </c>
       <c r="P105" t="s">
         <v>30</v>
       </c>
       <c r="Q105">
         <v>64.14</v>
       </c>
       <c r="R105" t="s">
         <v>30</v>
       </c>
       <c r="S105" t="s">
         <v>30</v>
       </c>
       <c r="T105" t="s">
         <v>30</v>
       </c>
       <c r="U105" t="s">
         <v>30</v>
       </c>
       <c r="V105" t="s">
         <v>30</v>
       </c>
-      <c r="W105" t="s">
-        <v>30</v>
+      <c r="W105">
+        <v>67.65</v>
       </c>
       <c r="X105" t="s">
         <v>30</v>
       </c>
       <c r="Y105">
         <v>326.49</v>
       </c>
     </row>
     <row r="106" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>230</v>
       </c>
       <c r="C106" t="s">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>30</v>
       </c>
       <c r="F106" t="s">
         <v>34</v>
       </c>
       <c r="G106" t="s">
         <v>79</v>
       </c>
       <c r="H106">
         <v>11</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>30</v>
       </c>
       <c r="K106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L106" t="s">
         <v>30</v>
       </c>
       <c r="M106" t="s">
         <v>30</v>
       </c>
       <c r="N106" t="s">
         <v>30</v>
       </c>
       <c r="O106" t="s">
         <v>30</v>
       </c>
       <c r="P106" t="s">
         <v>30</v>
       </c>
       <c r="Q106">
         <v>56.57</v>
       </c>
       <c r="R106" t="s">
         <v>30</v>
       </c>
       <c r="S106" t="s">
         <v>30</v>
       </c>
       <c r="T106" t="s">
         <v>30</v>
       </c>
       <c r="U106" t="s">
         <v>30</v>
       </c>
       <c r="V106" t="s">
         <v>30</v>
       </c>
-      <c r="W106" t="s">
-        <v>30</v>
+      <c r="W106">
+        <v>72.46</v>
       </c>
       <c r="X106" t="s">
         <v>30</v>
       </c>
       <c r="Y106">
         <v>324.18</v>
       </c>
     </row>
     <row r="107" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>231</v>
       </c>
       <c r="C107" t="s">
         <v>232</v>
       </c>
       <c r="D107">
         <v>828</v>
       </c>
       <c r="E107" t="s">
         <v>233</v>
       </c>
       <c r="F107" t="s">
         <v>63</v>
       </c>
       <c r="G107" t="s">
         <v>29</v>
       </c>
       <c r="H107">
         <v>16</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>30</v>
       </c>
       <c r="K107">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L107" t="s">
         <v>30</v>
       </c>
       <c r="M107" t="s">
         <v>30</v>
       </c>
       <c r="N107" t="s">
         <v>30</v>
       </c>
       <c r="O107" t="s">
         <v>30</v>
       </c>
       <c r="P107" t="s">
         <v>30</v>
       </c>
       <c r="Q107">
         <v>59.46</v>
       </c>
       <c r="R107">
         <v>69.2</v>
       </c>
       <c r="S107" t="s">
         <v>30</v>
       </c>
       <c r="T107" t="s">
         <v>30</v>
       </c>
       <c r="U107" t="s">
         <v>30</v>
       </c>
       <c r="V107" t="s">
         <v>30</v>
       </c>
-      <c r="W107" t="s">
-        <v>30</v>
+      <c r="W107">
+        <v>63.72</v>
       </c>
       <c r="X107" t="s">
         <v>30</v>
       </c>
       <c r="Y107">
         <v>323.84</v>
       </c>
     </row>
     <row r="108" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>234</v>
       </c>
       <c r="C108" t="s">
         <v>235</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
         <v>34</v>
       </c>
       <c r="G108" t="s">
         <v>79</v>
       </c>
       <c r="H108">
         <v>12</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>30</v>
       </c>
       <c r="K108">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L108" t="s">
         <v>30</v>
       </c>
       <c r="M108" t="s">
         <v>30</v>
       </c>
       <c r="N108" t="s">
         <v>30</v>
       </c>
       <c r="O108" t="s">
         <v>30</v>
       </c>
       <c r="P108" t="s">
         <v>30</v>
       </c>
       <c r="Q108">
         <v>62.85</v>
       </c>
       <c r="R108" t="s">
         <v>30</v>
       </c>
       <c r="S108" t="s">
         <v>30</v>
       </c>
       <c r="T108" t="s">
         <v>30</v>
       </c>
       <c r="U108" t="s">
         <v>30</v>
       </c>
       <c r="V108" t="s">
         <v>30</v>
       </c>
-      <c r="W108" t="s">
-        <v>30</v>
+      <c r="W108">
+        <v>55.94</v>
       </c>
       <c r="X108" t="s">
         <v>30</v>
       </c>
       <c r="Y108">
         <v>321.78</v>
       </c>
     </row>
     <row r="109" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>236</v>
       </c>
       <c r="C109" t="s">
         <v>237</v>
       </c>
       <c r="D109">
         <v>2261</v>
       </c>
       <c r="E109" t="s">
         <v>37</v>
       </c>
       <c r="F109" t="s">
         <v>28</v>
       </c>
       <c r="G109" t="s">
         <v>29</v>
       </c>
       <c r="H109">
         <v>21</v>
       </c>
       <c r="I109" t="b">
         <v>1</v>
       </c>
       <c r="J109" t="s">
         <v>30</v>
       </c>
       <c r="K109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L109" t="s">
         <v>30</v>
       </c>
       <c r="M109" t="s">
         <v>30</v>
       </c>
       <c r="N109" t="s">
         <v>30</v>
       </c>
       <c r="O109" t="s">
         <v>30</v>
       </c>
       <c r="P109" t="s">
         <v>30</v>
       </c>
       <c r="Q109" t="s">
         <v>30</v>
       </c>
       <c r="R109" t="s">
         <v>30</v>
       </c>
       <c r="S109" t="s">
         <v>30</v>
       </c>
       <c r="T109" t="s">
         <v>30</v>
       </c>
       <c r="U109" t="s">
         <v>30</v>
       </c>
       <c r="V109" t="s">
         <v>30</v>
       </c>
-      <c r="W109" t="s">
-        <v>30</v>
+      <c r="W109">
+        <v>64.59</v>
       </c>
       <c r="X109" t="s">
         <v>30</v>
       </c>
       <c r="Y109">
         <v>320.74</v>
       </c>
     </row>
     <row r="110" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>93</v>
       </c>
       <c r="C110" t="s">
         <v>145</v>
       </c>
       <c r="D110">
         <v>1722</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
@@ -10444,312 +10447,315 @@
       <c r="C111" t="s">
         <v>239</v>
       </c>
       <c r="D111">
         <v>250</v>
       </c>
       <c r="E111" t="s">
         <v>37</v>
       </c>
       <c r="F111" t="s">
         <v>117</v>
       </c>
       <c r="G111" t="s">
         <v>79</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="b">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>30</v>
       </c>
       <c r="K111">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L111" t="s">
         <v>30</v>
       </c>
       <c r="M111" t="s">
         <v>30</v>
       </c>
       <c r="N111" t="s">
         <v>30</v>
       </c>
       <c r="O111" t="s">
         <v>30</v>
       </c>
       <c r="P111" t="s">
         <v>30</v>
       </c>
       <c r="Q111">
         <v>62.88</v>
       </c>
       <c r="R111">
         <v>62.14</v>
       </c>
       <c r="S111" t="s">
         <v>30</v>
       </c>
       <c r="T111" t="s">
         <v>30</v>
       </c>
       <c r="U111" t="s">
         <v>30</v>
       </c>
       <c r="V111" t="s">
         <v>30</v>
       </c>
-      <c r="W111" t="s">
-        <v>30</v>
+      <c r="W111">
+        <v>60.79</v>
       </c>
       <c r="X111" t="s">
         <v>30</v>
       </c>
       <c r="Y111">
         <v>316.2</v>
       </c>
     </row>
     <row r="112" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>240</v>
       </c>
       <c r="C112" t="s">
         <v>241</v>
       </c>
       <c r="D112">
         <v>1683</v>
       </c>
       <c r="E112" t="s">
         <v>242</v>
       </c>
       <c r="F112" t="s">
         <v>28</v>
       </c>
       <c r="G112" t="s">
         <v>79</v>
       </c>
       <c r="H112">
         <v>8</v>
       </c>
       <c r="I112" t="b">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>30</v>
       </c>
       <c r="K112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L112" t="s">
         <v>30</v>
       </c>
       <c r="M112" t="s">
         <v>30</v>
       </c>
       <c r="N112" t="s">
         <v>30</v>
       </c>
       <c r="O112" t="s">
         <v>30</v>
       </c>
       <c r="P112" t="s">
         <v>30</v>
       </c>
       <c r="Q112">
         <v>60.5</v>
       </c>
       <c r="R112">
         <v>62.6</v>
       </c>
       <c r="S112" t="s">
         <v>30</v>
       </c>
       <c r="T112" t="s">
         <v>30</v>
       </c>
       <c r="U112" t="s">
         <v>30</v>
       </c>
       <c r="V112" t="s">
         <v>30</v>
       </c>
-      <c r="W112" t="s">
-        <v>30</v>
+      <c r="W112">
+        <v>64.57</v>
       </c>
       <c r="X112" t="s">
         <v>30</v>
       </c>
       <c r="Y112">
         <v>314.85</v>
       </c>
     </row>
     <row r="113" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>243</v>
       </c>
       <c r="C113" t="s">
         <v>41</v>
       </c>
+      <c r="D113">
+        <v>2550</v>
+      </c>
       <c r="E113" t="s">
         <v>244</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113" t="s">
         <v>79</v>
       </c>
       <c r="H113">
         <v>9</v>
       </c>
       <c r="I113" t="b">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>30</v>
       </c>
       <c r="K113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L113" t="s">
         <v>30</v>
       </c>
       <c r="M113" t="s">
         <v>30</v>
       </c>
       <c r="N113" t="s">
         <v>30</v>
       </c>
       <c r="O113" t="s">
         <v>30</v>
       </c>
       <c r="P113" t="s">
         <v>30</v>
       </c>
       <c r="Q113" t="s">
         <v>30</v>
       </c>
       <c r="R113" t="s">
         <v>30</v>
       </c>
       <c r="S113" t="s">
         <v>30</v>
       </c>
       <c r="T113" t="s">
         <v>30</v>
       </c>
       <c r="U113" t="s">
         <v>30</v>
       </c>
       <c r="V113" t="s">
         <v>30</v>
       </c>
-      <c r="W113" t="s">
-        <v>30</v>
+      <c r="W113">
+        <v>62.14</v>
       </c>
       <c r="X113" t="s">
         <v>30</v>
       </c>
       <c r="Y113">
         <v>314.78</v>
       </c>
     </row>
     <row r="114" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>245</v>
       </c>
       <c r="C114" t="s">
         <v>246</v>
       </c>
       <c r="E114" t="s">
         <v>30</v>
       </c>
       <c r="F114" t="s">
         <v>34</v>
       </c>
       <c r="G114" t="s">
         <v>79</v>
       </c>
       <c r="H114">
         <v>13</v>
       </c>
       <c r="I114" t="b">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>30</v>
       </c>
       <c r="K114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L114" t="s">
         <v>30</v>
       </c>
       <c r="M114" t="s">
         <v>30</v>
       </c>
       <c r="N114" t="s">
         <v>30</v>
       </c>
       <c r="O114" t="s">
         <v>30</v>
       </c>
       <c r="P114" t="s">
         <v>30</v>
       </c>
       <c r="Q114">
         <v>62.75</v>
       </c>
       <c r="R114" t="s">
         <v>30</v>
       </c>
       <c r="S114" t="s">
         <v>30</v>
       </c>
       <c r="T114" t="s">
         <v>30</v>
       </c>
       <c r="U114" t="s">
         <v>30</v>
       </c>
       <c r="V114" t="s">
         <v>30</v>
       </c>
-      <c r="W114" t="s">
-        <v>30</v>
+      <c r="W114">
+        <v>66.28</v>
       </c>
       <c r="X114" t="s">
         <v>30</v>
       </c>
       <c r="Y114">
         <v>314.26</v>
       </c>
     </row>
     <row r="115" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>247</v>
       </c>
       <c r="C115" t="s">
         <v>41</v>
       </c>
       <c r="E115" t="s">
         <v>37</v>
       </c>
       <c r="F115" t="s">
         <v>223</v>
       </c>
       <c r="G115" t="s">
@@ -10894,87 +10900,87 @@
       <c r="B117" t="s">
         <v>249</v>
       </c>
       <c r="C117" t="s">
         <v>250</v>
       </c>
       <c r="E117" t="s">
         <v>251</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117" t="s">
         <v>79</v>
       </c>
       <c r="H117">
         <v>10</v>
       </c>
       <c r="I117" t="b">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>30</v>
       </c>
       <c r="K117">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L117" t="s">
         <v>30</v>
       </c>
       <c r="M117" t="s">
         <v>30</v>
       </c>
       <c r="N117" t="s">
         <v>30</v>
       </c>
       <c r="O117" t="s">
         <v>30</v>
       </c>
       <c r="P117" t="s">
         <v>30</v>
       </c>
       <c r="Q117" t="s">
         <v>30</v>
       </c>
       <c r="R117" t="s">
         <v>30</v>
       </c>
       <c r="S117" t="s">
         <v>30</v>
       </c>
       <c r="T117" t="s">
         <v>30</v>
       </c>
       <c r="U117" t="s">
         <v>30</v>
       </c>
       <c r="V117" t="s">
         <v>30</v>
       </c>
-      <c r="W117" t="s">
-        <v>30</v>
+      <c r="W117">
+        <v>64.32</v>
       </c>
       <c r="X117" t="s">
         <v>30</v>
       </c>
       <c r="Y117">
         <v>308.94</v>
       </c>
     </row>
     <row r="118" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>252</v>
       </c>
       <c r="C118" t="s">
         <v>253</v>
       </c>
       <c r="E118" t="s">
         <v>66</v>
       </c>
       <c r="F118" t="s">
         <v>63</v>
       </c>
       <c r="G118" t="s">
@@ -11119,87 +11125,87 @@
       <c r="C120" t="s">
         <v>256</v>
       </c>
       <c r="D120">
         <v>1496</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>63</v>
       </c>
       <c r="G120" t="s">
         <v>29</v>
       </c>
       <c r="H120">
         <v>17</v>
       </c>
       <c r="I120" t="b">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>30</v>
       </c>
       <c r="K120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L120" t="s">
         <v>30</v>
       </c>
       <c r="M120" t="s">
         <v>30</v>
       </c>
       <c r="N120" t="s">
         <v>30</v>
       </c>
       <c r="O120" t="s">
         <v>30</v>
       </c>
       <c r="P120" t="s">
         <v>30</v>
       </c>
       <c r="Q120">
         <v>59.94</v>
       </c>
       <c r="R120" t="s">
         <v>30</v>
       </c>
       <c r="S120" t="s">
         <v>30</v>
       </c>
       <c r="T120" t="s">
         <v>30</v>
       </c>
       <c r="U120" t="s">
         <v>30</v>
       </c>
       <c r="V120" t="s">
         <v>30</v>
       </c>
-      <c r="W120" t="s">
-        <v>30</v>
+      <c r="W120">
+        <v>64.4</v>
       </c>
       <c r="X120" t="s">
         <v>30</v>
       </c>
       <c r="Y120">
         <v>306.1</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>257</v>
       </c>
       <c r="C121" t="s">
         <v>258</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>34</v>
       </c>
       <c r="G121" t="s">
@@ -11270,87 +11276,87 @@
       <c r="C122" t="s">
         <v>260</v>
       </c>
       <c r="D122">
         <v>1339</v>
       </c>
       <c r="E122" t="s">
         <v>242</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122" t="s">
         <v>29</v>
       </c>
       <c r="H122">
         <v>23</v>
       </c>
       <c r="I122" t="b">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>30</v>
       </c>
       <c r="K122">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L122" t="s">
         <v>30</v>
       </c>
       <c r="M122" t="s">
         <v>30</v>
       </c>
       <c r="N122" t="s">
         <v>30</v>
       </c>
       <c r="O122" t="s">
         <v>30</v>
       </c>
       <c r="P122" t="s">
         <v>30</v>
       </c>
       <c r="Q122">
         <v>49.57</v>
       </c>
       <c r="R122">
         <v>62.91</v>
       </c>
       <c r="S122" t="s">
         <v>30</v>
       </c>
       <c r="T122" t="s">
         <v>30</v>
       </c>
       <c r="U122" t="s">
         <v>30</v>
       </c>
       <c r="V122" t="s">
         <v>30</v>
       </c>
-      <c r="W122" t="s">
-        <v>30</v>
+      <c r="W122">
+        <v>59.73</v>
       </c>
       <c r="X122" t="s">
         <v>30</v>
       </c>
       <c r="Y122">
         <v>303.88</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>69</v>
       </c>
       <c r="C123" t="s">
         <v>261</v>
       </c>
       <c r="E123" t="s">
         <v>30</v>
       </c>
       <c r="F123" t="s">
         <v>34</v>
       </c>
       <c r="G123" t="s">
@@ -11418,164 +11424,164 @@
       <c r="B124" t="s">
         <v>262</v>
       </c>
       <c r="C124" t="s">
         <v>150</v>
       </c>
       <c r="E124" t="s">
         <v>30</v>
       </c>
       <c r="F124" t="s">
         <v>63</v>
       </c>
       <c r="G124" t="s">
         <v>29</v>
       </c>
       <c r="H124">
         <v>18</v>
       </c>
       <c r="I124" t="b">
         <v>1</v>
       </c>
       <c r="J124" t="s">
         <v>30</v>
       </c>
       <c r="K124">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L124" t="s">
         <v>30</v>
       </c>
       <c r="M124" t="s">
         <v>30</v>
       </c>
       <c r="N124" t="s">
         <v>30</v>
       </c>
       <c r="O124" t="s">
         <v>30</v>
       </c>
       <c r="P124" t="s">
         <v>30</v>
       </c>
       <c r="Q124">
         <v>53.08</v>
       </c>
       <c r="R124">
         <v>62.64</v>
       </c>
       <c r="S124" t="s">
         <v>30</v>
       </c>
       <c r="T124" t="s">
         <v>30</v>
       </c>
       <c r="U124" t="s">
         <v>30</v>
       </c>
       <c r="V124" t="s">
         <v>30</v>
       </c>
-      <c r="W124" t="s">
-        <v>30</v>
+      <c r="W124">
+        <v>59.11</v>
       </c>
       <c r="X124" t="s">
         <v>30</v>
       </c>
       <c r="Y124">
         <v>292.67</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>263</v>
       </c>
       <c r="C125" t="s">
         <v>65</v>
       </c>
       <c r="D125">
         <v>2361</v>
       </c>
       <c r="E125" t="s">
         <v>37</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125" t="s">
         <v>79</v>
       </c>
       <c r="H125">
         <v>11</v>
       </c>
       <c r="I125" t="b">
         <v>1</v>
       </c>
       <c r="J125" t="s">
         <v>30</v>
       </c>
       <c r="K125">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L125" t="s">
         <v>30</v>
       </c>
       <c r="M125" t="s">
         <v>30</v>
       </c>
       <c r="N125" t="s">
         <v>30</v>
       </c>
       <c r="O125" t="s">
         <v>30</v>
       </c>
       <c r="P125" t="s">
         <v>30</v>
       </c>
       <c r="Q125">
         <v>54.44</v>
       </c>
       <c r="R125">
         <v>61.74</v>
       </c>
       <c r="S125" t="s">
         <v>30</v>
       </c>
       <c r="T125" t="s">
         <v>30</v>
       </c>
       <c r="U125" t="s">
         <v>30</v>
       </c>
       <c r="V125" t="s">
         <v>30</v>
       </c>
-      <c r="W125" t="s">
-        <v>30</v>
+      <c r="W125">
+        <v>60.9</v>
       </c>
       <c r="X125" t="s">
         <v>30</v>
       </c>
       <c r="Y125">
         <v>292.4</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>264</v>
       </c>
       <c r="C126" t="s">
         <v>265</v>
       </c>
       <c r="D126">
         <v>974</v>
       </c>
       <c r="E126" t="s">
         <v>198</v>
       </c>
       <c r="F126" t="s">
@@ -11726,105 +11732,108 @@
       <c r="C128" t="s">
         <v>269</v>
       </c>
       <c r="D128">
         <v>2427</v>
       </c>
       <c r="E128" t="s">
         <v>37</v>
       </c>
       <c r="F128" t="s">
         <v>270</v>
       </c>
       <c r="G128" t="s">
         <v>29</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="b">
         <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>30</v>
       </c>
       <c r="K128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L128" t="s">
         <v>30</v>
       </c>
       <c r="M128" t="s">
         <v>30</v>
       </c>
       <c r="N128" t="s">
         <v>30</v>
       </c>
       <c r="O128" t="s">
         <v>30</v>
       </c>
       <c r="P128" t="s">
         <v>30</v>
       </c>
       <c r="Q128">
         <v>54.24</v>
       </c>
       <c r="R128">
         <v>58.29</v>
       </c>
       <c r="S128" t="s">
         <v>30</v>
       </c>
       <c r="T128" t="s">
         <v>30</v>
       </c>
       <c r="U128" t="s">
         <v>30</v>
       </c>
       <c r="V128" t="s">
         <v>30</v>
       </c>
-      <c r="W128" t="s">
-        <v>30</v>
+      <c r="W128">
+        <v>55.75</v>
       </c>
       <c r="X128" t="s">
         <v>30</v>
       </c>
       <c r="Y128">
         <v>285.57</v>
       </c>
     </row>
     <row r="129" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>271</v>
       </c>
       <c r="C129" t="s">
         <v>149</v>
       </c>
+      <c r="D129">
+        <v>2523</v>
+      </c>
       <c r="E129" t="s">
         <v>109</v>
       </c>
       <c r="F129" t="s">
         <v>34</v>
       </c>
       <c r="G129" t="s">
         <v>29</v>
       </c>
       <c r="H129">
         <v>23</v>
       </c>
       <c r="I129" t="b">
         <v>1</v>
       </c>
       <c r="J129" t="s">
         <v>30</v>
       </c>
       <c r="K129">
         <v>1</v>
       </c>
       <c r="L129" t="s">
         <v>30</v>
       </c>
       <c r="M129" t="s">
@@ -11877,389 +11886,389 @@
       <c r="C130" t="s">
         <v>272</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>242</v>
       </c>
       <c r="F130" t="s">
         <v>270</v>
       </c>
       <c r="G130" t="s">
         <v>29</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
       <c r="I130" t="b">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>30</v>
       </c>
       <c r="K130">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L130" t="s">
         <v>30</v>
       </c>
       <c r="M130" t="s">
         <v>30</v>
       </c>
       <c r="N130" t="s">
         <v>30</v>
       </c>
       <c r="O130" t="s">
         <v>30</v>
       </c>
       <c r="P130" t="s">
         <v>30</v>
       </c>
       <c r="Q130">
         <v>47.65</v>
       </c>
       <c r="R130">
         <v>56.46</v>
       </c>
       <c r="S130" t="s">
         <v>30</v>
       </c>
       <c r="T130" t="s">
         <v>30</v>
       </c>
       <c r="U130" t="s">
         <v>30</v>
       </c>
       <c r="V130" t="s">
         <v>30</v>
       </c>
-      <c r="W130" t="s">
-        <v>30</v>
+      <c r="W130">
+        <v>55.06</v>
       </c>
       <c r="X130" t="s">
         <v>30</v>
       </c>
       <c r="Y130">
         <v>282.07</v>
       </c>
     </row>
     <row r="131" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>273</v>
       </c>
       <c r="C131" t="s">
         <v>32</v>
       </c>
       <c r="D131">
         <v>91</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>223</v>
       </c>
       <c r="G131" t="s">
         <v>29</v>
       </c>
       <c r="H131">
         <v>3</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>30</v>
       </c>
       <c r="K131">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L131" t="s">
         <v>30</v>
       </c>
       <c r="M131" t="s">
         <v>30</v>
       </c>
       <c r="N131" t="s">
         <v>30</v>
       </c>
       <c r="O131" t="s">
         <v>30</v>
       </c>
       <c r="P131" t="s">
         <v>30</v>
       </c>
       <c r="Q131" t="s">
         <v>30</v>
       </c>
       <c r="R131" t="s">
         <v>30</v>
       </c>
       <c r="S131" t="s">
         <v>30</v>
       </c>
       <c r="T131" t="s">
         <v>30</v>
       </c>
       <c r="U131" t="s">
         <v>30</v>
       </c>
       <c r="V131" t="s">
         <v>30</v>
       </c>
-      <c r="W131" t="s">
-        <v>30</v>
+      <c r="W131">
+        <v>58.64</v>
       </c>
       <c r="X131" t="s">
         <v>30</v>
       </c>
       <c r="Y131">
         <v>282.05</v>
       </c>
     </row>
     <row r="132" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>274</v>
       </c>
       <c r="C132" t="s">
         <v>150</v>
       </c>
       <c r="E132" t="s">
         <v>37</v>
       </c>
       <c r="F132" t="s">
         <v>270</v>
       </c>
       <c r="G132" t="s">
         <v>29</v>
       </c>
       <c r="H132">
         <v>3</v>
       </c>
       <c r="I132" t="b">
         <v>1</v>
       </c>
       <c r="J132" t="s">
         <v>30</v>
       </c>
       <c r="K132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L132" t="s">
         <v>30</v>
       </c>
       <c r="M132" t="s">
         <v>30</v>
       </c>
       <c r="N132" t="s">
         <v>30</v>
       </c>
       <c r="O132" t="s">
         <v>30</v>
       </c>
       <c r="P132" t="s">
         <v>30</v>
       </c>
       <c r="Q132">
         <v>56.81</v>
       </c>
       <c r="R132" t="s">
         <v>30</v>
       </c>
       <c r="S132" t="s">
         <v>30</v>
       </c>
       <c r="T132" t="s">
         <v>30</v>
       </c>
       <c r="U132" t="s">
         <v>30</v>
       </c>
       <c r="V132" t="s">
         <v>30</v>
       </c>
-      <c r="W132" t="s">
-        <v>30</v>
+      <c r="W132">
+        <v>54.9</v>
       </c>
       <c r="X132" t="s">
         <v>30</v>
       </c>
       <c r="Y132">
         <v>278.89</v>
       </c>
     </row>
     <row r="133" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>275</v>
       </c>
       <c r="C133" t="s">
         <v>32</v>
       </c>
       <c r="D133">
         <v>1915</v>
       </c>
       <c r="E133" t="s">
         <v>90</v>
       </c>
       <c r="F133" t="s">
         <v>63</v>
       </c>
       <c r="G133" t="s">
         <v>79</v>
       </c>
       <c r="H133">
         <v>7</v>
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>30</v>
       </c>
       <c r="K133">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L133" t="s">
         <v>30</v>
       </c>
       <c r="M133" t="s">
         <v>30</v>
       </c>
       <c r="N133" t="s">
         <v>30</v>
       </c>
       <c r="O133" t="s">
         <v>30</v>
       </c>
       <c r="P133" t="s">
         <v>30</v>
       </c>
       <c r="Q133">
         <v>43.53</v>
       </c>
       <c r="R133">
         <v>60.65</v>
       </c>
       <c r="S133" t="s">
         <v>30</v>
       </c>
       <c r="T133" t="s">
         <v>30</v>
       </c>
       <c r="U133" t="s">
         <v>30</v>
       </c>
       <c r="V133" t="s">
         <v>30</v>
       </c>
-      <c r="W133" t="s">
-        <v>30</v>
+      <c r="W133">
+        <v>52.09</v>
       </c>
       <c r="X133" t="s">
         <v>30</v>
       </c>
       <c r="Y133">
         <v>276.15</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>276</v>
       </c>
       <c r="C134" t="s">
         <v>150</v>
       </c>
       <c r="E134" t="s">
         <v>277</v>
       </c>
       <c r="F134" t="s">
         <v>63</v>
       </c>
       <c r="G134" t="s">
         <v>79</v>
       </c>
       <c r="H134">
         <v>8</v>
       </c>
       <c r="I134" t="b">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>30</v>
       </c>
       <c r="K134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L134" t="s">
         <v>30</v>
       </c>
       <c r="M134" t="s">
         <v>30</v>
       </c>
       <c r="N134" t="s">
         <v>30</v>
       </c>
       <c r="O134" t="s">
         <v>30</v>
       </c>
       <c r="P134" t="s">
         <v>30</v>
       </c>
       <c r="Q134">
         <v>50.98</v>
       </c>
       <c r="R134" t="s">
         <v>30</v>
       </c>
       <c r="S134" t="s">
         <v>30</v>
       </c>
       <c r="T134" t="s">
         <v>30</v>
       </c>
       <c r="U134" t="s">
         <v>30</v>
       </c>
       <c r="V134" t="s">
         <v>30</v>
       </c>
-      <c r="W134" t="s">
-        <v>30</v>
+      <c r="W134">
+        <v>58.66</v>
       </c>
       <c r="X134" t="s">
         <v>30</v>
       </c>
       <c r="Y134">
         <v>274.12</v>
       </c>
     </row>
     <row r="135" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>278</v>
       </c>
       <c r="C135" t="s">
         <v>279</v>
       </c>
       <c r="E135" t="s">
         <v>37</v>
       </c>
       <c r="F135" t="s">
         <v>76</v>
       </c>
       <c r="G135" t="s">
@@ -12401,87 +12410,87 @@
       <c r="B137" t="s">
         <v>110</v>
       </c>
       <c r="C137" t="s">
         <v>282</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
       <c r="F137" t="s">
         <v>63</v>
       </c>
       <c r="G137" t="s">
         <v>79</v>
       </c>
       <c r="H137">
         <v>9</v>
       </c>
       <c r="I137" t="b">
         <v>1</v>
       </c>
       <c r="J137" t="s">
         <v>30</v>
       </c>
       <c r="K137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L137" t="s">
         <v>30</v>
       </c>
       <c r="M137" t="s">
         <v>30</v>
       </c>
       <c r="N137" t="s">
         <v>30</v>
       </c>
       <c r="O137" t="s">
         <v>30</v>
       </c>
       <c r="P137" t="s">
         <v>30</v>
       </c>
       <c r="Q137">
         <v>53.21</v>
       </c>
       <c r="R137" t="s">
         <v>30</v>
       </c>
       <c r="S137" t="s">
         <v>30</v>
       </c>
       <c r="T137" t="s">
         <v>30</v>
       </c>
       <c r="U137" t="s">
         <v>30</v>
       </c>
       <c r="V137" t="s">
         <v>30</v>
       </c>
-      <c r="W137" t="s">
-        <v>30</v>
+      <c r="W137">
+        <v>55.5</v>
       </c>
       <c r="X137" t="s">
         <v>30</v>
       </c>
       <c r="Y137">
         <v>270.37</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>107</v>
       </c>
       <c r="C138" t="s">
         <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
         <v>117</v>
       </c>
       <c r="G138" t="s">
@@ -12678,183 +12687,186 @@
         <v>30</v>
       </c>
       <c r="V140" t="s">
         <v>30</v>
       </c>
       <c r="W140" t="s">
         <v>30</v>
       </c>
       <c r="X140" t="s">
         <v>30</v>
       </c>
       <c r="Y140">
         <v>248.68</v>
       </c>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>286</v>
       </c>
       <c r="C141" t="s">
         <v>269</v>
       </c>
+      <c r="D141">
+        <v>2500</v>
+      </c>
       <c r="E141" t="s">
         <v>37</v>
       </c>
       <c r="F141" t="s">
         <v>117</v>
       </c>
       <c r="G141" t="s">
         <v>79</v>
       </c>
       <c r="H141">
         <v>4</v>
       </c>
       <c r="I141" t="b">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>30</v>
       </c>
       <c r="K141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L141" t="s">
         <v>30</v>
       </c>
       <c r="M141" t="s">
         <v>30</v>
       </c>
       <c r="N141" t="s">
         <v>30</v>
       </c>
       <c r="O141" t="s">
         <v>30</v>
       </c>
       <c r="P141" t="s">
         <v>30</v>
       </c>
       <c r="Q141">
         <v>43.75</v>
       </c>
       <c r="R141">
         <v>48.66</v>
       </c>
       <c r="S141" t="s">
         <v>30</v>
       </c>
       <c r="T141" t="s">
         <v>30</v>
       </c>
       <c r="U141" t="s">
         <v>30</v>
       </c>
       <c r="V141" t="s">
         <v>30</v>
       </c>
-      <c r="W141" t="s">
-        <v>30</v>
+      <c r="W141">
+        <v>52.09</v>
       </c>
       <c r="X141" t="s">
         <v>30</v>
       </c>
       <c r="Y141">
         <v>248.66</v>
       </c>
     </row>
     <row r="142" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>287</v>
       </c>
       <c r="C142" t="s">
         <v>288</v>
       </c>
       <c r="D142">
         <v>60</v>
       </c>
       <c r="E142" t="s">
         <v>37</v>
       </c>
       <c r="F142" t="s">
         <v>206</v>
       </c>
       <c r="G142" t="s">
         <v>79</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="b">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>30</v>
       </c>
       <c r="K142">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L142" t="s">
         <v>30</v>
       </c>
       <c r="M142" t="s">
         <v>30</v>
       </c>
       <c r="N142" t="s">
         <v>30</v>
       </c>
       <c r="O142" t="s">
         <v>30</v>
       </c>
       <c r="P142" t="s">
         <v>30</v>
       </c>
       <c r="Q142">
         <v>37.29</v>
       </c>
       <c r="R142">
         <v>43.45</v>
       </c>
       <c r="S142" t="s">
         <v>30</v>
       </c>
       <c r="T142" t="s">
         <v>30</v>
       </c>
       <c r="U142" t="s">
         <v>30</v>
       </c>
       <c r="V142" t="s">
         <v>30</v>
       </c>
-      <c r="W142" t="s">
-        <v>30</v>
+      <c r="W142">
+        <v>43.07</v>
       </c>
       <c r="X142" t="s">
         <v>30</v>
       </c>
       <c r="Y142">
         <v>211.16</v>
       </c>
     </row>
     <row r="143" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>289</v>
       </c>
       <c r="C143" t="s">
         <v>26</v>
       </c>
       <c r="D143">
         <v>1170</v>
       </c>
       <c r="E143" t="s">
         <v>290</v>
       </c>
       <c r="F143" t="s">
@@ -12928,87 +12940,87 @@
       <c r="C144" t="s">
         <v>292</v>
       </c>
       <c r="D144">
         <v>1301</v>
       </c>
       <c r="E144" t="s">
         <v>37</v>
       </c>
       <c r="F144" t="s">
         <v>34</v>
       </c>
       <c r="G144" t="s">
         <v>29</v>
       </c>
       <c r="H144">
         <v>24</v>
       </c>
       <c r="I144" t="b">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>291</v>
       </c>
       <c r="K144">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L144" t="s">
         <v>30</v>
       </c>
       <c r="M144" t="s">
         <v>30</v>
       </c>
       <c r="N144" t="s">
         <v>30</v>
       </c>
       <c r="O144" t="s">
         <v>30</v>
       </c>
       <c r="P144" t="s">
         <v>30</v>
       </c>
       <c r="Q144" t="s">
         <v>30</v>
       </c>
       <c r="R144" t="s">
         <v>30</v>
       </c>
       <c r="S144" t="s">
         <v>30</v>
       </c>
       <c r="T144" t="s">
         <v>30</v>
       </c>
       <c r="U144" t="s">
         <v>30</v>
       </c>
       <c r="V144" t="s">
         <v>30</v>
       </c>
-      <c r="W144" t="s">
-        <v>30</v>
+      <c r="W144">
+        <v>103.41</v>
       </c>
       <c r="X144" t="s">
         <v>30</v>
       </c>
       <c r="Y144">
         <v>402.01</v>
       </c>
     </row>
     <row r="145" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>293</v>
       </c>
       <c r="C145" t="s">
         <v>294</v>
       </c>
       <c r="E145" t="s">
         <v>37</v>
       </c>
       <c r="F145" t="s">
         <v>34</v>
       </c>
       <c r="G145" t="s">
@@ -13526,87 +13538,87 @@
       <c r="B152" t="s">
         <v>307</v>
       </c>
       <c r="C152" t="s">
         <v>308</v>
       </c>
       <c r="E152" t="s">
         <v>37</v>
       </c>
       <c r="F152" t="s">
         <v>34</v>
       </c>
       <c r="G152" t="s">
         <v>79</v>
       </c>
       <c r="H152">
         <v>17</v>
       </c>
       <c r="I152" t="b">
         <v>0</v>
       </c>
       <c r="J152" t="s">
         <v>291</v>
       </c>
       <c r="K152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L152" t="s">
         <v>30</v>
       </c>
       <c r="M152" t="s">
         <v>30</v>
       </c>
       <c r="N152" t="s">
         <v>30</v>
       </c>
       <c r="O152" t="s">
         <v>30</v>
       </c>
       <c r="P152" t="s">
         <v>30</v>
       </c>
       <c r="Q152">
         <v>68.07</v>
       </c>
       <c r="R152" t="s">
         <v>30</v>
       </c>
       <c r="S152" t="s">
         <v>30</v>
       </c>
       <c r="T152" t="s">
         <v>30</v>
       </c>
       <c r="U152" t="s">
         <v>30</v>
       </c>
       <c r="V152" t="s">
         <v>30</v>
       </c>
-      <c r="W152" t="s">
-        <v>30</v>
+      <c r="W152">
+        <v>70.73</v>
       </c>
       <c r="X152" t="s">
         <v>30</v>
       </c>
       <c r="Y152">
         <v>274.99</v>
       </c>
     </row>
     <row r="153" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="B153" t="s">
         <v>67</v>
       </c>
       <c r="C153" t="s">
         <v>309</v>
       </c>
       <c r="E153" t="s">
         <v>310</v>
       </c>
       <c r="F153" t="s">
         <v>34</v>
       </c>
       <c r="G153" t="s">
@@ -13877,331 +13889,337 @@
         <v>30</v>
       </c>
       <c r="V156" t="s">
         <v>30</v>
       </c>
       <c r="W156" t="s">
         <v>30</v>
       </c>
       <c r="X156" t="s">
         <v>30</v>
       </c>
       <c r="Y156">
         <v>260.34</v>
       </c>
     </row>
     <row r="157" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>158</v>
       </c>
       <c r="B157" t="s">
         <v>262</v>
       </c>
       <c r="C157" t="s">
         <v>315</v>
       </c>
+      <c r="D157">
+        <v>2489</v>
+      </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157" t="s">
         <v>29</v>
       </c>
       <c r="H157">
         <v>28</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>291</v>
       </c>
       <c r="K157">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L157" t="s">
         <v>30</v>
       </c>
       <c r="M157" t="s">
         <v>30</v>
       </c>
       <c r="N157" t="s">
         <v>30</v>
       </c>
       <c r="O157" t="s">
         <v>30</v>
       </c>
       <c r="P157" t="s">
         <v>30</v>
       </c>
       <c r="Q157" t="s">
         <v>30</v>
       </c>
       <c r="R157" t="s">
         <v>30</v>
       </c>
       <c r="S157" t="s">
         <v>30</v>
       </c>
       <c r="T157" t="s">
         <v>30</v>
       </c>
       <c r="U157" t="s">
         <v>30</v>
       </c>
       <c r="V157" t="s">
         <v>30</v>
       </c>
-      <c r="W157" t="s">
-        <v>30</v>
+      <c r="W157">
+        <v>71.45</v>
       </c>
       <c r="X157" t="s">
         <v>30</v>
       </c>
       <c r="Y157">
         <v>259.98</v>
       </c>
     </row>
     <row r="158" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>159</v>
       </c>
       <c r="B158" t="s">
         <v>316</v>
       </c>
       <c r="C158" t="s">
         <v>62</v>
       </c>
+      <c r="D158">
+        <v>2503</v>
+      </c>
       <c r="E158" t="s">
         <v>317</v>
       </c>
       <c r="F158" t="s">
         <v>34</v>
       </c>
       <c r="G158" t="s">
         <v>79</v>
       </c>
       <c r="H158">
         <v>18</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>291</v>
       </c>
       <c r="K158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L158" t="s">
         <v>30</v>
       </c>
       <c r="M158" t="s">
         <v>30</v>
       </c>
       <c r="N158" t="s">
         <v>30</v>
       </c>
       <c r="O158" t="s">
         <v>30</v>
       </c>
       <c r="P158" t="s">
         <v>30</v>
       </c>
       <c r="Q158">
         <v>56.44</v>
       </c>
       <c r="R158" t="s">
         <v>30</v>
       </c>
       <c r="S158" t="s">
         <v>30</v>
       </c>
       <c r="T158" t="s">
         <v>30</v>
       </c>
       <c r="U158" t="s">
         <v>30</v>
       </c>
       <c r="V158" t="s">
         <v>30</v>
       </c>
-      <c r="W158" t="s">
-        <v>30</v>
+      <c r="W158">
+        <v>69.82</v>
       </c>
       <c r="X158" t="s">
         <v>30</v>
       </c>
       <c r="Y158">
         <v>258.09</v>
       </c>
     </row>
     <row r="159" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>160</v>
       </c>
       <c r="B159" t="s">
         <v>318</v>
       </c>
       <c r="C159" t="s">
         <v>319</v>
       </c>
       <c r="D159">
         <v>1766</v>
       </c>
       <c r="E159" t="s">
         <v>37</v>
       </c>
       <c r="F159" t="s">
         <v>34</v>
       </c>
       <c r="G159" t="s">
         <v>79</v>
       </c>
       <c r="H159">
         <v>19</v>
       </c>
       <c r="I159" t="b">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>291</v>
       </c>
       <c r="K159">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L159" t="s">
         <v>30</v>
       </c>
       <c r="M159" t="s">
         <v>30</v>
       </c>
       <c r="N159" t="s">
         <v>30</v>
       </c>
       <c r="O159" t="s">
         <v>30</v>
       </c>
       <c r="P159" t="s">
         <v>30</v>
       </c>
       <c r="Q159" t="s">
         <v>30</v>
       </c>
       <c r="R159" t="s">
         <v>30</v>
       </c>
       <c r="S159" t="s">
         <v>30</v>
       </c>
       <c r="T159" t="s">
         <v>30</v>
       </c>
       <c r="U159" t="s">
         <v>30</v>
       </c>
       <c r="V159" t="s">
         <v>30</v>
       </c>
-      <c r="W159" t="s">
-        <v>30</v>
+      <c r="W159">
+        <v>90.41</v>
       </c>
       <c r="X159" t="s">
         <v>30</v>
       </c>
       <c r="Y159">
         <v>255.5</v>
       </c>
     </row>
     <row r="160" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>161</v>
       </c>
       <c r="B160" t="s">
         <v>201</v>
       </c>
       <c r="C160" t="s">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>30</v>
       </c>
       <c r="F160" t="s">
         <v>34</v>
       </c>
       <c r="G160" t="s">
         <v>79</v>
       </c>
       <c r="H160">
         <v>20</v>
       </c>
       <c r="I160" t="b">
         <v>0</v>
       </c>
       <c r="J160" t="s">
         <v>291</v>
       </c>
       <c r="K160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L160" t="s">
         <v>30</v>
       </c>
       <c r="M160" t="s">
         <v>30</v>
       </c>
       <c r="N160" t="s">
         <v>30</v>
       </c>
       <c r="O160" t="s">
         <v>30</v>
       </c>
       <c r="P160" t="s">
         <v>30</v>
       </c>
       <c r="Q160" t="s">
         <v>30</v>
       </c>
       <c r="R160" t="s">
         <v>30</v>
       </c>
       <c r="S160" t="s">
         <v>30</v>
       </c>
       <c r="T160" t="s">
         <v>30</v>
       </c>
       <c r="U160" t="s">
         <v>30</v>
       </c>
       <c r="V160" t="s">
         <v>30</v>
       </c>
-      <c r="W160" t="s">
-        <v>30</v>
+      <c r="W160">
+        <v>62.58</v>
       </c>
       <c r="X160" t="s">
         <v>30</v>
       </c>
       <c r="Y160">
         <v>255.45</v>
       </c>
     </row>
     <row r="161" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>162</v>
       </c>
       <c r="B161" t="s">
         <v>320</v>
       </c>
       <c r="C161" t="s">
         <v>41</v>
       </c>
       <c r="D161">
         <v>932</v>
       </c>
       <c r="E161" t="s">
         <v>37</v>
       </c>
       <c r="F161" t="s">
@@ -14327,180 +14345,183 @@
         <v>30</v>
       </c>
       <c r="V162" t="s">
         <v>30</v>
       </c>
       <c r="W162" t="s">
         <v>30</v>
       </c>
       <c r="X162" t="s">
         <v>30</v>
       </c>
       <c r="Y162">
         <v>249.13</v>
       </c>
     </row>
     <row r="163" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>164</v>
       </c>
       <c r="B163" t="s">
         <v>207</v>
       </c>
       <c r="C163" t="s">
         <v>323</v>
       </c>
+      <c r="D163">
+        <v>2208</v>
+      </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>63</v>
       </c>
       <c r="G163" t="s">
         <v>29</v>
       </c>
       <c r="H163">
         <v>19</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>291</v>
       </c>
       <c r="K163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L163" t="s">
         <v>30</v>
       </c>
       <c r="M163" t="s">
         <v>30</v>
       </c>
       <c r="N163" t="s">
         <v>30</v>
       </c>
       <c r="O163" t="s">
         <v>30</v>
       </c>
       <c r="P163" t="s">
         <v>30</v>
       </c>
       <c r="Q163">
         <v>86.43</v>
       </c>
       <c r="R163" t="s">
         <v>30</v>
       </c>
       <c r="S163" t="s">
         <v>30</v>
       </c>
       <c r="T163" t="s">
         <v>30</v>
       </c>
       <c r="U163" t="s">
         <v>30</v>
       </c>
       <c r="V163" t="s">
         <v>30</v>
       </c>
-      <c r="W163" t="s">
-        <v>30</v>
+      <c r="W163">
+        <v>75.25</v>
       </c>
       <c r="X163" t="s">
         <v>30</v>
       </c>
       <c r="Y163">
         <v>248.85</v>
       </c>
     </row>
     <row r="164" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>165</v>
       </c>
       <c r="B164" t="s">
         <v>324</v>
       </c>
       <c r="C164" t="s">
         <v>121</v>
       </c>
       <c r="E164" t="s">
         <v>325</v>
       </c>
       <c r="F164" t="s">
         <v>34</v>
       </c>
       <c r="G164" t="s">
         <v>79</v>
       </c>
       <c r="H164">
         <v>22</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>291</v>
       </c>
       <c r="K164">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L164" t="s">
         <v>30</v>
       </c>
       <c r="M164" t="s">
         <v>30</v>
       </c>
       <c r="N164" t="s">
         <v>30</v>
       </c>
       <c r="O164" t="s">
         <v>30</v>
       </c>
       <c r="P164" t="s">
         <v>30</v>
       </c>
       <c r="Q164" t="s">
         <v>30</v>
       </c>
       <c r="R164" t="s">
         <v>30</v>
       </c>
       <c r="S164" t="s">
         <v>30</v>
       </c>
       <c r="T164" t="s">
         <v>30</v>
       </c>
       <c r="U164" t="s">
         <v>30</v>
       </c>
       <c r="V164" t="s">
         <v>30</v>
       </c>
-      <c r="W164" t="s">
-        <v>30</v>
+      <c r="W164">
+        <v>67.48</v>
       </c>
       <c r="X164" t="s">
         <v>30</v>
       </c>
       <c r="Y164">
         <v>247.69</v>
       </c>
     </row>
     <row r="165" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>166</v>
       </c>
       <c r="B165" t="s">
         <v>326</v>
       </c>
       <c r="C165" t="s">
         <v>327</v>
       </c>
       <c r="E165" t="s">
         <v>30</v>
       </c>
       <c r="F165" t="s">
         <v>34</v>
       </c>
       <c r="G165" t="s">
@@ -14719,87 +14740,87 @@
       <c r="B168" t="s">
         <v>330</v>
       </c>
       <c r="C168" t="s">
         <v>331</v>
       </c>
       <c r="E168" t="s">
         <v>30</v>
       </c>
       <c r="F168" t="s">
         <v>34</v>
       </c>
       <c r="G168" t="s">
         <v>79</v>
       </c>
       <c r="H168">
         <v>24</v>
       </c>
       <c r="I168" t="b">
         <v>0</v>
       </c>
       <c r="J168" t="s">
         <v>291</v>
       </c>
       <c r="K168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>30</v>
       </c>
       <c r="M168" t="s">
         <v>30</v>
       </c>
       <c r="N168" t="s">
         <v>30</v>
       </c>
       <c r="O168" t="s">
         <v>30</v>
       </c>
       <c r="P168" t="s">
         <v>30</v>
       </c>
       <c r="Q168" t="s">
         <v>30</v>
       </c>
       <c r="R168" t="s">
         <v>30</v>
       </c>
       <c r="S168" t="s">
         <v>30</v>
       </c>
       <c r="T168" t="s">
         <v>30</v>
       </c>
       <c r="U168" t="s">
         <v>30</v>
       </c>
       <c r="V168" t="s">
         <v>30</v>
       </c>
-      <c r="W168" t="s">
-        <v>30</v>
+      <c r="W168">
+        <v>80.92</v>
       </c>
       <c r="X168" t="s">
         <v>30</v>
       </c>
       <c r="Y168">
         <v>236.53</v>
       </c>
     </row>
     <row r="169" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>170</v>
       </c>
       <c r="B169" t="s">
         <v>332</v>
       </c>
       <c r="C169" t="s">
         <v>333</v>
       </c>
       <c r="E169" t="s">
         <v>66</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
       <c r="G169" t="s">
@@ -15150,254 +15171,257 @@
         <v>30</v>
       </c>
       <c r="V173" t="s">
         <v>30</v>
       </c>
       <c r="W173" t="s">
         <v>30</v>
       </c>
       <c r="X173" t="s">
         <v>30</v>
       </c>
       <c r="Y173">
         <v>222.14</v>
       </c>
     </row>
     <row r="174" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>175</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
       </c>
       <c r="C174" t="s">
         <v>323</v>
       </c>
+      <c r="D174">
+        <v>2559</v>
+      </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>76</v>
       </c>
       <c r="G174" t="s">
         <v>29</v>
       </c>
       <c r="H174">
         <v>6</v>
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>291</v>
       </c>
       <c r="K174">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L174" t="s">
         <v>30</v>
       </c>
       <c r="M174" t="s">
         <v>30</v>
       </c>
       <c r="N174" t="s">
         <v>30</v>
       </c>
       <c r="O174" t="s">
         <v>30</v>
       </c>
       <c r="P174" t="s">
         <v>30</v>
       </c>
       <c r="Q174">
         <v>70.73</v>
       </c>
       <c r="R174" t="s">
         <v>30</v>
       </c>
       <c r="S174" t="s">
         <v>30</v>
       </c>
       <c r="T174" t="s">
         <v>30</v>
       </c>
       <c r="U174" t="s">
         <v>30</v>
       </c>
       <c r="V174" t="s">
         <v>30</v>
       </c>
-      <c r="W174" t="s">
-        <v>30</v>
+      <c r="W174">
+        <v>75.39</v>
       </c>
       <c r="X174" t="s">
         <v>30</v>
       </c>
       <c r="Y174">
         <v>217.08</v>
       </c>
     </row>
     <row r="175" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>176</v>
       </c>
       <c r="B175" t="s">
         <v>341</v>
       </c>
       <c r="C175" t="s">
         <v>342</v>
       </c>
       <c r="E175" t="s">
         <v>37</v>
       </c>
       <c r="F175" t="s">
         <v>63</v>
       </c>
       <c r="G175" t="s">
         <v>29</v>
       </c>
       <c r="H175">
         <v>20</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>291</v>
       </c>
       <c r="K175">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L175" t="s">
         <v>30</v>
       </c>
       <c r="M175" t="s">
         <v>30</v>
       </c>
       <c r="N175" t="s">
         <v>30</v>
       </c>
       <c r="O175" t="s">
         <v>30</v>
       </c>
       <c r="P175" t="s">
         <v>30</v>
       </c>
       <c r="Q175" t="s">
         <v>30</v>
       </c>
       <c r="R175" t="s">
         <v>30</v>
       </c>
       <c r="S175" t="s">
         <v>30</v>
       </c>
       <c r="T175" t="s">
         <v>30</v>
       </c>
       <c r="U175" t="s">
         <v>30</v>
       </c>
       <c r="V175" t="s">
         <v>30</v>
       </c>
-      <c r="W175" t="s">
-        <v>30</v>
+      <c r="W175">
+        <v>75.31</v>
       </c>
       <c r="X175" t="s">
         <v>30</v>
       </c>
       <c r="Y175">
         <v>217.05</v>
       </c>
     </row>
     <row r="176" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>177</v>
       </c>
       <c r="B176" t="s">
         <v>108</v>
       </c>
       <c r="C176" t="s">
         <v>221</v>
       </c>
       <c r="E176" t="s">
         <v>147</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176" t="s">
         <v>29</v>
       </c>
       <c r="H176">
         <v>32</v>
       </c>
       <c r="I176" t="b">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>291</v>
       </c>
       <c r="K176">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>30</v>
       </c>
       <c r="M176" t="s">
         <v>30</v>
       </c>
       <c r="N176" t="s">
         <v>30</v>
       </c>
       <c r="O176" t="s">
         <v>30</v>
       </c>
       <c r="P176" t="s">
         <v>30</v>
       </c>
       <c r="Q176" t="s">
         <v>30</v>
       </c>
       <c r="R176" t="s">
         <v>30</v>
       </c>
       <c r="S176" t="s">
         <v>30</v>
       </c>
       <c r="T176" t="s">
         <v>30</v>
       </c>
       <c r="U176" t="s">
         <v>30</v>
       </c>
       <c r="V176" t="s">
         <v>30</v>
       </c>
-      <c r="W176" t="s">
-        <v>30</v>
+      <c r="W176">
+        <v>78.81</v>
       </c>
       <c r="X176" t="s">
         <v>30</v>
       </c>
       <c r="Y176">
         <v>211.48</v>
       </c>
     </row>
     <row r="177" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>178</v>
       </c>
       <c r="B177" t="s">
         <v>343</v>
       </c>
       <c r="C177" t="s">
         <v>344</v>
       </c>
       <c r="E177" t="s">
         <v>30</v>
       </c>
       <c r="F177" t="s">
         <v>34</v>
       </c>
       <c r="G177" t="s">
@@ -16060,238 +16084,238 @@
       <c r="B186" t="s">
         <v>359</v>
       </c>
       <c r="C186" t="s">
         <v>121</v>
       </c>
       <c r="E186" t="s">
         <v>358</v>
       </c>
       <c r="F186" t="s">
         <v>34</v>
       </c>
       <c r="G186" t="s">
         <v>29</v>
       </c>
       <c r="H186">
         <v>35</v>
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>291</v>
       </c>
       <c r="K186">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L186" t="s">
         <v>30</v>
       </c>
       <c r="M186" t="s">
         <v>30</v>
       </c>
       <c r="N186" t="s">
         <v>30</v>
       </c>
       <c r="O186" t="s">
         <v>30</v>
       </c>
       <c r="P186" t="s">
         <v>30</v>
       </c>
       <c r="Q186" t="s">
         <v>30</v>
       </c>
       <c r="R186" t="s">
         <v>30</v>
       </c>
       <c r="S186" t="s">
         <v>30</v>
       </c>
       <c r="T186" t="s">
         <v>30</v>
       </c>
       <c r="U186" t="s">
         <v>30</v>
       </c>
       <c r="V186" t="s">
         <v>30</v>
       </c>
-      <c r="W186" t="s">
-        <v>30</v>
+      <c r="W186">
+        <v>64.69</v>
       </c>
       <c r="X186" t="s">
         <v>30</v>
       </c>
       <c r="Y186">
         <v>183.28</v>
       </c>
     </row>
     <row r="187" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>190</v>
       </c>
       <c r="B187" t="s">
         <v>91</v>
       </c>
       <c r="C187" t="s">
         <v>360</v>
       </c>
       <c r="D187">
         <v>1028</v>
       </c>
       <c r="E187" t="s">
         <v>361</v>
       </c>
       <c r="F187" t="s">
         <v>117</v>
       </c>
       <c r="G187" t="s">
         <v>29</v>
       </c>
       <c r="H187">
         <v>13</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>291</v>
       </c>
       <c r="K187">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>30</v>
       </c>
       <c r="M187" t="s">
         <v>30</v>
       </c>
       <c r="N187" t="s">
         <v>30</v>
       </c>
       <c r="O187" t="s">
         <v>30</v>
       </c>
       <c r="P187" t="s">
         <v>30</v>
       </c>
       <c r="Q187" t="s">
         <v>30</v>
       </c>
       <c r="R187" t="s">
         <v>30</v>
       </c>
       <c r="S187" t="s">
         <v>30</v>
       </c>
       <c r="T187" t="s">
         <v>30</v>
       </c>
       <c r="U187" t="s">
         <v>30</v>
       </c>
       <c r="V187" t="s">
         <v>30</v>
       </c>
-      <c r="W187" t="s">
-        <v>30</v>
+      <c r="W187">
+        <v>68.26</v>
       </c>
       <c r="X187" t="s">
         <v>30</v>
       </c>
       <c r="Y187">
         <v>182.43</v>
       </c>
     </row>
     <row r="188" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>191</v>
       </c>
       <c r="B188" t="s">
         <v>362</v>
       </c>
       <c r="C188" t="s">
         <v>363</v>
       </c>
       <c r="E188" t="s">
         <v>147</v>
       </c>
       <c r="F188" t="s">
         <v>34</v>
       </c>
       <c r="G188" t="s">
         <v>29</v>
       </c>
       <c r="H188">
         <v>36</v>
       </c>
       <c r="I188" t="b">
         <v>0</v>
       </c>
       <c r="J188" t="s">
         <v>291</v>
       </c>
       <c r="K188">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L188" t="s">
         <v>30</v>
       </c>
       <c r="M188" t="s">
         <v>30</v>
       </c>
       <c r="N188" t="s">
         <v>30</v>
       </c>
       <c r="O188" t="s">
         <v>30</v>
       </c>
       <c r="P188" t="s">
         <v>30</v>
       </c>
       <c r="Q188" t="s">
         <v>30</v>
       </c>
       <c r="R188" t="s">
         <v>30</v>
       </c>
       <c r="S188" t="s">
         <v>30</v>
       </c>
       <c r="T188" t="s">
         <v>30</v>
       </c>
       <c r="U188" t="s">
         <v>30</v>
       </c>
       <c r="V188" t="s">
         <v>30</v>
       </c>
-      <c r="W188" t="s">
-        <v>30</v>
+      <c r="W188">
+        <v>66.45</v>
       </c>
       <c r="X188" t="s">
         <v>30</v>
       </c>
       <c r="Y188">
         <v>179.93</v>
       </c>
     </row>
     <row r="189" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>192</v>
       </c>
       <c r="B189" t="s">
         <v>299</v>
       </c>
       <c r="C189" t="s">
         <v>272</v>
       </c>
       <c r="E189" t="s">
         <v>30</v>
       </c>
       <c r="F189" t="s">
         <v>34</v>
       </c>
       <c r="G189" t="s">
@@ -16510,87 +16534,87 @@
       <c r="C192" t="s">
         <v>32</v>
       </c>
       <c r="D192">
         <v>444</v>
       </c>
       <c r="E192" t="s">
         <v>30</v>
       </c>
       <c r="F192" t="s">
         <v>63</v>
       </c>
       <c r="G192" t="s">
         <v>29</v>
       </c>
       <c r="H192">
         <v>22</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>291</v>
       </c>
       <c r="K192">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L192" t="s">
         <v>30</v>
       </c>
       <c r="M192" t="s">
         <v>30</v>
       </c>
       <c r="N192" t="s">
         <v>30</v>
       </c>
       <c r="O192" t="s">
         <v>30</v>
       </c>
       <c r="P192" t="s">
         <v>30</v>
       </c>
       <c r="Q192" t="s">
         <v>30</v>
       </c>
       <c r="R192" t="s">
         <v>30</v>
       </c>
       <c r="S192" t="s">
         <v>30</v>
       </c>
       <c r="T192" t="s">
         <v>30</v>
       </c>
       <c r="U192" t="s">
         <v>30</v>
       </c>
       <c r="V192" t="s">
         <v>30</v>
       </c>
-      <c r="W192" t="s">
-        <v>30</v>
+      <c r="W192">
+        <v>84.11</v>
       </c>
       <c r="X192" t="s">
         <v>30</v>
       </c>
       <c r="Y192">
         <v>167.09</v>
       </c>
     </row>
     <row r="193" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>196</v>
       </c>
       <c r="B193" t="s">
         <v>128</v>
       </c>
       <c r="C193" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>368</v>
       </c>
       <c r="F193" t="s">
         <v>117</v>
       </c>
       <c r="G193" t="s">
@@ -16732,87 +16756,87 @@
       <c r="B195" t="s">
         <v>370</v>
       </c>
       <c r="C195" t="s">
         <v>371</v>
       </c>
       <c r="E195" t="s">
         <v>37</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
       <c r="G195" t="s">
         <v>79</v>
       </c>
       <c r="H195">
         <v>30</v>
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>291</v>
       </c>
       <c r="K195">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L195" t="s">
         <v>30</v>
       </c>
       <c r="M195" t="s">
         <v>30</v>
       </c>
       <c r="N195" t="s">
         <v>30</v>
       </c>
       <c r="O195" t="s">
         <v>30</v>
       </c>
       <c r="P195" t="s">
         <v>30</v>
       </c>
       <c r="Q195" t="s">
         <v>30</v>
       </c>
       <c r="R195" t="s">
         <v>30</v>
       </c>
       <c r="S195" t="s">
         <v>30</v>
       </c>
       <c r="T195" t="s">
         <v>30</v>
       </c>
       <c r="U195" t="s">
         <v>30</v>
       </c>
       <c r="V195" t="s">
         <v>30</v>
       </c>
-      <c r="W195" t="s">
-        <v>30</v>
+      <c r="W195">
+        <v>84.56</v>
       </c>
       <c r="X195" t="s">
         <v>30</v>
       </c>
       <c r="Y195">
         <v>162.17</v>
       </c>
     </row>
     <row r="196" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>199</v>
       </c>
       <c r="B196" t="s">
         <v>320</v>
       </c>
       <c r="C196" t="s">
         <v>43</v>
       </c>
       <c r="E196" t="s">
         <v>147</v>
       </c>
       <c r="F196" t="s">
         <v>34</v>
       </c>
       <c r="G196" t="s">
@@ -17925,87 +17949,87 @@
       <c r="B211" t="s">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>272</v>
       </c>
       <c r="E211" t="s">
         <v>147</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211" t="s">
         <v>29</v>
       </c>
       <c r="H211">
         <v>39</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>291</v>
       </c>
       <c r="K211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L211" t="s">
         <v>30</v>
       </c>
       <c r="M211" t="s">
         <v>30</v>
       </c>
       <c r="N211" t="s">
         <v>30</v>
       </c>
       <c r="O211" t="s">
         <v>30</v>
       </c>
       <c r="P211" t="s">
         <v>30</v>
       </c>
       <c r="Q211" t="s">
         <v>30</v>
       </c>
       <c r="R211" t="s">
         <v>30</v>
       </c>
       <c r="S211" t="s">
         <v>30</v>
       </c>
       <c r="T211" t="s">
         <v>30</v>
       </c>
       <c r="U211" t="s">
         <v>30</v>
       </c>
       <c r="V211" t="s">
         <v>30</v>
       </c>
-      <c r="W211" t="s">
-        <v>30</v>
+      <c r="W211">
+        <v>74.57</v>
       </c>
       <c r="X211" t="s">
         <v>30</v>
       </c>
       <c r="Y211">
         <v>142.8</v>
       </c>
     </row>
     <row r="212" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>215</v>
       </c>
       <c r="B212" t="s">
         <v>393</v>
       </c>
       <c r="C212" t="s">
         <v>394</v>
       </c>
       <c r="E212" t="s">
         <v>30</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212" t="s">
@@ -18076,87 +18100,87 @@
       <c r="C213" t="s">
         <v>396</v>
       </c>
       <c r="D213">
         <v>1195</v>
       </c>
       <c r="E213" t="s">
         <v>397</v>
       </c>
       <c r="F213" t="s">
         <v>63</v>
       </c>
       <c r="G213" t="s">
         <v>79</v>
       </c>
       <c r="H213">
         <v>11</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>291</v>
       </c>
       <c r="K213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>30</v>
       </c>
       <c r="M213" t="s">
         <v>30</v>
       </c>
       <c r="N213" t="s">
         <v>30</v>
       </c>
       <c r="O213" t="s">
         <v>30</v>
       </c>
       <c r="P213" t="s">
         <v>30</v>
       </c>
       <c r="Q213" t="s">
         <v>30</v>
       </c>
       <c r="R213" t="s">
         <v>30</v>
       </c>
       <c r="S213" t="s">
         <v>30</v>
       </c>
       <c r="T213" t="s">
         <v>30</v>
       </c>
       <c r="U213" t="s">
         <v>30</v>
       </c>
       <c r="V213" t="s">
         <v>30</v>
       </c>
-      <c r="W213" t="s">
-        <v>30</v>
+      <c r="W213">
+        <v>70.44</v>
       </c>
       <c r="X213" t="s">
         <v>30</v>
       </c>
       <c r="Y213">
         <v>140.69</v>
       </c>
     </row>
     <row r="214" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>217</v>
       </c>
       <c r="B214" t="s">
         <v>238</v>
       </c>
       <c r="C214" t="s">
         <v>219</v>
       </c>
       <c r="E214" t="s">
         <v>66</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214" t="s">
@@ -18520,87 +18544,87 @@
       <c r="B219" t="s">
         <v>284</v>
       </c>
       <c r="C219" t="s">
         <v>407</v>
       </c>
       <c r="E219" t="s">
         <v>30</v>
       </c>
       <c r="F219" t="s">
         <v>34</v>
       </c>
       <c r="G219" t="s">
         <v>79</v>
       </c>
       <c r="H219">
         <v>34</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>291</v>
       </c>
       <c r="K219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L219" t="s">
         <v>30</v>
       </c>
       <c r="M219" t="s">
         <v>30</v>
       </c>
       <c r="N219" t="s">
         <v>30</v>
       </c>
       <c r="O219" t="s">
         <v>30</v>
       </c>
       <c r="P219" t="s">
         <v>30</v>
       </c>
       <c r="Q219" t="s">
         <v>30</v>
       </c>
       <c r="R219" t="s">
         <v>30</v>
       </c>
       <c r="S219" t="s">
         <v>30</v>
       </c>
       <c r="T219" t="s">
         <v>30</v>
       </c>
       <c r="U219" t="s">
         <v>30</v>
       </c>
       <c r="V219" t="s">
         <v>30</v>
       </c>
-      <c r="W219" t="s">
-        <v>30</v>
+      <c r="W219">
+        <v>68.74</v>
       </c>
       <c r="X219" t="s">
         <v>30</v>
       </c>
       <c r="Y219">
         <v>135.59</v>
       </c>
     </row>
     <row r="220" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>224</v>
       </c>
       <c r="B220" t="s">
         <v>131</v>
       </c>
       <c r="C220" t="s">
         <v>408</v>
       </c>
       <c r="E220" t="s">
         <v>109</v>
       </c>
       <c r="F220" t="s">
         <v>34</v>
       </c>
       <c r="G220" t="s">
@@ -19414,87 +19438,87 @@
       <c r="C231" t="s">
         <v>426</v>
       </c>
       <c r="D231">
         <v>1611</v>
       </c>
       <c r="E231" t="s">
         <v>427</v>
       </c>
       <c r="F231" t="s">
         <v>63</v>
       </c>
       <c r="G231" t="s">
         <v>29</v>
       </c>
       <c r="H231">
         <v>28</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>291</v>
       </c>
       <c r="K231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>30</v>
       </c>
       <c r="M231" t="s">
         <v>30</v>
       </c>
       <c r="N231" t="s">
         <v>30</v>
       </c>
       <c r="O231" t="s">
         <v>30</v>
       </c>
       <c r="P231" t="s">
         <v>30</v>
       </c>
       <c r="Q231" t="s">
         <v>30</v>
       </c>
       <c r="R231" t="s">
         <v>30</v>
       </c>
       <c r="S231" t="s">
         <v>30</v>
       </c>
       <c r="T231" t="s">
         <v>30</v>
       </c>
       <c r="U231" t="s">
         <v>30</v>
       </c>
       <c r="V231" t="s">
         <v>30</v>
       </c>
-      <c r="W231" t="s">
-        <v>30</v>
+      <c r="W231">
+        <v>62.59</v>
       </c>
       <c r="X231" t="s">
         <v>30</v>
       </c>
       <c r="Y231">
         <v>124.22</v>
       </c>
     </row>
     <row r="232" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>236</v>
       </c>
       <c r="B232" t="s">
         <v>61</v>
       </c>
       <c r="C232" t="s">
         <v>32</v>
       </c>
       <c r="E232" t="s">
         <v>30</v>
       </c>
       <c r="F232" t="s">
         <v>28</v>
       </c>
       <c r="G232" t="s">
@@ -19543,50 +19567,53 @@
         <v>30</v>
       </c>
       <c r="V232" t="s">
         <v>30</v>
       </c>
       <c r="W232" t="s">
         <v>30</v>
       </c>
       <c r="X232" t="s">
         <v>30</v>
       </c>
       <c r="Y232">
         <v>121.87</v>
       </c>
     </row>
     <row r="233" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>237</v>
       </c>
       <c r="B233" t="s">
         <v>91</v>
       </c>
       <c r="C233" t="s">
         <v>428</v>
       </c>
+      <c r="D233">
+        <v>2537</v>
+      </c>
       <c r="E233" t="s">
         <v>361</v>
       </c>
       <c r="F233" t="s">
         <v>28</v>
       </c>
       <c r="G233" t="s">
         <v>29</v>
       </c>
       <c r="H233">
         <v>43</v>
       </c>
       <c r="I233" t="b">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>291</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233" t="s">
         <v>30</v>
       </c>
       <c r="M233" t="s">
@@ -26235,69 +26262,69 @@
       <c r="C322" t="s">
         <v>56</v>
       </c>
       <c r="D322">
         <v>2029</v>
       </c>
       <c r="E322" t="s">
         <v>90</v>
       </c>
       <c r="F322" t="s">
         <v>28</v>
       </c>
       <c r="G322" t="s">
         <v>79</v>
       </c>
       <c r="H322">
         <v>25</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>291</v>
       </c>
       <c r="K322">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>30</v>
       </c>
       <c r="M322" t="s">
         <v>30</v>
       </c>
       <c r="N322" t="s">
         <v>30</v>
       </c>
       <c r="O322" t="s">
         <v>30</v>
       </c>
       <c r="P322" t="s">
         <v>30</v>
       </c>
-      <c r="Q322" t="s">
-        <v>30</v>
+      <c r="Q322">
+        <v>64.47</v>
       </c>
       <c r="R322" t="s">
         <v>30</v>
       </c>
       <c r="S322" t="s">
         <v>30</v>
       </c>
       <c r="T322" t="s">
         <v>30</v>
       </c>
       <c r="U322" t="s">
         <v>30</v>
       </c>
       <c r="V322" t="s">
         <v>30</v>
       </c>
       <c r="W322" t="s">
         <v>30</v>
       </c>
       <c r="X322" t="s">
         <v>30</v>
       </c>
       <c r="Y322">
         <v>64.47</v>
       </c>