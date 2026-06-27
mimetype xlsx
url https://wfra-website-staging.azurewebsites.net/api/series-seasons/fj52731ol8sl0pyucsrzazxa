--- v1 (2026-05-11)
+++ v2 (2026-06-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6217" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6217" uniqueCount="579">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -118,51 +118,51 @@
   <si>
     <t>V40</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Rhys</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Rhedwyr Hebog</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Owain</t>
   </si>
   <si>
-    <t>Hunt Williams</t>
+    <t>Williams</t>
   </si>
   <si>
     <t>Rhedwyr Eryri Harriers</t>
   </si>
   <si>
     <t>Elis</t>
   </si>
   <si>
     <t>Hebog</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Edwards</t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
@@ -244,51 +244,51 @@
   <si>
     <t>Pickering</t>
   </si>
   <si>
     <t>Guto</t>
   </si>
   <si>
     <t>Brosschot</t>
   </si>
   <si>
     <t>Noa</t>
   </si>
   <si>
     <t>Dafydd</t>
   </si>
   <si>
     <t>Betsi Runaways</t>
   </si>
   <si>
     <t>U17</t>
   </si>
   <si>
     <t>Miranda</t>
   </si>
   <si>
-    <t>Grant</t>
+    <t>Grant-Roberts</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Jai</t>
   </si>
   <si>
     <t>Chauhan</t>
   </si>
   <si>
     <t>Catrin</t>
   </si>
   <si>
     <t>Donnelly</t>
   </si>
   <si>
     <t>Gonks</t>
   </si>
   <si>
     <t>Ross</t>
   </si>
   <si>
     <t>Ed</t>
   </si>
@@ -458,53 +458,50 @@
     <t>Llywelyn</t>
   </si>
   <si>
     <t>Sian</t>
   </si>
   <si>
     <t>WILLIAMS</t>
   </si>
   <si>
     <t>Arwel</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Olwen</t>
   </si>
   <si>
     <t>GOG Triathlon</t>
   </si>
   <si>
     <t>Billington</t>
   </si>
   <si>
     <t>James</t>
-  </si>
-[...1 lines deleted...]
-    <t>Williams</t>
   </si>
   <si>
     <t>Jaclyn</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>Alun</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
     <t>Sion</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Amy</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
@@ -2369,50 +2366,53 @@
         <v>30</v>
       </c>
       <c r="V3" t="s">
         <v>30</v>
       </c>
       <c r="W3">
         <v>104.25</v>
       </c>
       <c r="X3" t="s">
         <v>30</v>
       </c>
       <c r="Y3">
         <v>520.4</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
+      <c r="D4">
+        <v>1633</v>
+      </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4" t="s">
         <v>30</v>
       </c>
       <c r="M4" t="s">
@@ -4931,51 +4931,51 @@
       </c>
       <c r="V37" t="s">
         <v>30</v>
       </c>
       <c r="W37" t="s">
         <v>30</v>
       </c>
       <c r="X37" t="s">
         <v>30</v>
       </c>
       <c r="Y37">
         <v>412.32</v>
       </c>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" t="s">
         <v>32</v>
       </c>
       <c r="D38">
-        <v>2358</v>
+        <v>2499</v>
       </c>
       <c r="E38" t="s">
         <v>109</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38">
         <v>11</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>30</v>
       </c>
       <c r="K38">
         <v>3</v>
       </c>
       <c r="L38" t="s">
         <v>30</v>
       </c>
@@ -6737,51 +6737,51 @@
       </c>
       <c r="U61" t="s">
         <v>30</v>
       </c>
       <c r="V61" t="s">
         <v>30</v>
       </c>
       <c r="W61">
         <v>73.5</v>
       </c>
       <c r="X61" t="s">
         <v>30</v>
       </c>
       <c r="Y61">
         <v>377.23</v>
       </c>
     </row>
     <row r="62" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62" t="s">
         <v>29</v>
       </c>
       <c r="H62">
         <v>20</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>30</v>
       </c>
       <c r="K62">
         <v>2</v>
       </c>
       <c r="L62" t="s">
         <v>30</v>
       </c>
@@ -6808,54 +6808,54 @@
       </c>
       <c r="T62" t="s">
         <v>30</v>
       </c>
       <c r="U62" t="s">
         <v>30</v>
       </c>
       <c r="V62" t="s">
         <v>30</v>
       </c>
       <c r="W62" t="s">
         <v>30</v>
       </c>
       <c r="X62" t="s">
         <v>30</v>
       </c>
       <c r="Y62">
         <v>376.36</v>
       </c>
     </row>
     <row r="63" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
+        <v>150</v>
+      </c>
+      <c r="C63" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D63">
         <v>1793</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63" t="s">
         <v>79</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>30</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
@@ -6885,54 +6885,54 @@
       </c>
       <c r="T63" t="s">
         <v>30</v>
       </c>
       <c r="U63" t="s">
         <v>30</v>
       </c>
       <c r="V63" t="s">
         <v>30</v>
       </c>
       <c r="W63">
         <v>77.44</v>
       </c>
       <c r="X63" t="s">
         <v>30</v>
       </c>
       <c r="Y63">
         <v>375.71</v>
       </c>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C64" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64" t="s">
         <v>29</v>
       </c>
       <c r="H64">
         <v>15</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>30</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64" t="s">
         <v>30</v>
       </c>
@@ -6959,54 +6959,54 @@
       </c>
       <c r="T64" t="s">
         <v>30</v>
       </c>
       <c r="U64" t="s">
         <v>30</v>
       </c>
       <c r="V64" t="s">
         <v>30</v>
       </c>
       <c r="W64">
         <v>76.54</v>
       </c>
       <c r="X64" t="s">
         <v>30</v>
       </c>
       <c r="Y64">
         <v>374.08</v>
       </c>
     </row>
     <row r="65" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
+        <v>154</v>
+      </c>
+      <c r="C65" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65" t="s">
         <v>29</v>
       </c>
       <c r="H65">
         <v>16</v>
       </c>
       <c r="I65" t="b">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>30</v>
       </c>
       <c r="K65">
         <v>2</v>
       </c>
       <c r="L65" t="s">
         <v>30</v>
       </c>
@@ -7033,54 +7033,54 @@
       </c>
       <c r="T65" t="s">
         <v>30</v>
       </c>
       <c r="U65" t="s">
         <v>30</v>
       </c>
       <c r="V65" t="s">
         <v>30</v>
       </c>
       <c r="W65" t="s">
         <v>30</v>
       </c>
       <c r="X65" t="s">
         <v>30</v>
       </c>
       <c r="Y65">
         <v>370.7</v>
       </c>
     </row>
     <row r="66" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
+        <v>156</v>
+      </c>
+      <c r="C66" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
       <c r="G66" t="s">
         <v>79</v>
       </c>
       <c r="H66">
         <v>5</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>30</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66" t="s">
         <v>30</v>
       </c>
@@ -7107,51 +7107,51 @@
       </c>
       <c r="T66" t="s">
         <v>30</v>
       </c>
       <c r="U66" t="s">
         <v>30</v>
       </c>
       <c r="V66" t="s">
         <v>30</v>
       </c>
       <c r="W66" t="s">
         <v>30</v>
       </c>
       <c r="X66" t="s">
         <v>30</v>
       </c>
       <c r="Y66">
         <v>368.77</v>
       </c>
     </row>
     <row r="67" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67" t="s">
         <v>79</v>
       </c>
       <c r="H67">
         <v>6</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>30</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
@@ -7181,54 +7181,54 @@
       </c>
       <c r="T67" t="s">
         <v>30</v>
       </c>
       <c r="U67" t="s">
         <v>30</v>
       </c>
       <c r="V67" t="s">
         <v>30</v>
       </c>
       <c r="W67" t="s">
         <v>30</v>
       </c>
       <c r="X67" t="s">
         <v>30</v>
       </c>
       <c r="Y67">
         <v>368.48</v>
       </c>
     </row>
     <row r="68" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
+        <v>159</v>
+      </c>
+      <c r="C68" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68" t="s">
         <v>79</v>
       </c>
       <c r="H68">
         <v>7</v>
       </c>
       <c r="I68" t="b">
         <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>30</v>
       </c>
       <c r="K68">
         <v>3</v>
       </c>
       <c r="L68" t="s">
         <v>30</v>
       </c>
@@ -7255,54 +7255,54 @@
       </c>
       <c r="T68" t="s">
         <v>30</v>
       </c>
       <c r="U68" t="s">
         <v>30</v>
       </c>
       <c r="V68" t="s">
         <v>30</v>
       </c>
       <c r="W68">
         <v>74.59</v>
       </c>
       <c r="X68" t="s">
         <v>30</v>
       </c>
       <c r="Y68">
         <v>367.01</v>
       </c>
     </row>
     <row r="69" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
+        <v>161</v>
+      </c>
+      <c r="C69" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69" t="s">
         <v>29</v>
       </c>
       <c r="H69">
         <v>17</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>30</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69" t="s">
         <v>30</v>
       </c>
@@ -7329,54 +7329,54 @@
       </c>
       <c r="T69" t="s">
         <v>30</v>
       </c>
       <c r="U69" t="s">
         <v>30</v>
       </c>
       <c r="V69" t="s">
         <v>30</v>
       </c>
       <c r="W69">
         <v>73.9</v>
       </c>
       <c r="X69" t="s">
         <v>30</v>
       </c>
       <c r="Y69">
         <v>366.86</v>
       </c>
     </row>
     <row r="70" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>163</v>
+      </c>
+      <c r="C70" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E70" t="s">
         <v>37</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70" t="s">
         <v>79</v>
       </c>
       <c r="H70">
         <v>8</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>30</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70" t="s">
         <v>30</v>
       </c>
@@ -7403,60 +7403,60 @@
       </c>
       <c r="T70" t="s">
         <v>30</v>
       </c>
       <c r="U70" t="s">
         <v>30</v>
       </c>
       <c r="V70" t="s">
         <v>30</v>
       </c>
       <c r="W70">
         <v>80.8</v>
       </c>
       <c r="X70" t="s">
         <v>30</v>
       </c>
       <c r="Y70">
         <v>363.96</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C71" t="s">
         <v>143</v>
       </c>
       <c r="D71">
         <v>1083</v>
       </c>
       <c r="E71" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F71" t="s">
         <v>63</v>
       </c>
       <c r="G71" t="s">
         <v>29</v>
       </c>
       <c r="H71">
         <v>8</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>30</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>30</v>
       </c>
       <c r="M71" t="s">
         <v>30</v>
       </c>
@@ -7480,54 +7480,54 @@
       </c>
       <c r="T71" t="s">
         <v>30</v>
       </c>
       <c r="U71" t="s">
         <v>30</v>
       </c>
       <c r="V71" t="s">
         <v>30</v>
       </c>
       <c r="W71" t="s">
         <v>30</v>
       </c>
       <c r="X71" t="s">
         <v>30</v>
       </c>
       <c r="Y71">
         <v>362.9</v>
       </c>
     </row>
     <row r="72" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
+        <v>167</v>
+      </c>
+      <c r="C72" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72" t="s">
         <v>29</v>
       </c>
       <c r="H72">
         <v>18</v>
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>30</v>
       </c>
       <c r="K72">
         <v>1</v>
       </c>
       <c r="L72" t="s">
         <v>30</v>
       </c>
@@ -7554,54 +7554,54 @@
       </c>
       <c r="T72" t="s">
         <v>30</v>
       </c>
       <c r="U72" t="s">
         <v>30</v>
       </c>
       <c r="V72" t="s">
         <v>30</v>
       </c>
       <c r="W72" t="s">
         <v>30</v>
       </c>
       <c r="X72" t="s">
         <v>30</v>
       </c>
       <c r="Y72">
         <v>361.34</v>
       </c>
     </row>
     <row r="73" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>169</v>
+      </c>
+      <c r="C73" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D73">
         <v>1225</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73" t="s">
         <v>63</v>
       </c>
       <c r="G73" t="s">
         <v>79</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>30</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
@@ -7631,54 +7631,54 @@
       </c>
       <c r="T73" t="s">
         <v>30</v>
       </c>
       <c r="U73" t="s">
         <v>30</v>
       </c>
       <c r="V73" t="s">
         <v>30</v>
       </c>
       <c r="W73">
         <v>72.74</v>
       </c>
       <c r="X73" t="s">
         <v>30</v>
       </c>
       <c r="Y73">
         <v>360.66</v>
       </c>
     </row>
     <row r="74" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>171</v>
+      </c>
+      <c r="C74" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74" t="s">
         <v>29</v>
       </c>
       <c r="H74">
         <v>21</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>30</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74" t="s">
         <v>30</v>
       </c>
@@ -7705,60 +7705,60 @@
       </c>
       <c r="T74" t="s">
         <v>30</v>
       </c>
       <c r="U74" t="s">
         <v>30</v>
       </c>
       <c r="V74" t="s">
         <v>30</v>
       </c>
       <c r="W74">
         <v>73.6</v>
       </c>
       <c r="X74" t="s">
         <v>30</v>
       </c>
       <c r="Y74">
         <v>359.7</v>
       </c>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C75" t="s">
         <v>148</v>
       </c>
       <c r="D75">
         <v>2025</v>
       </c>
       <c r="E75" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
       <c r="G75" t="s">
         <v>79</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>30</v>
       </c>
       <c r="K75">
         <v>3</v>
       </c>
       <c r="L75" t="s">
         <v>30</v>
       </c>
       <c r="M75" t="s">
         <v>30</v>
       </c>
@@ -7782,54 +7782,54 @@
       </c>
       <c r="T75" t="s">
         <v>30</v>
       </c>
       <c r="U75" t="s">
         <v>30</v>
       </c>
       <c r="V75" t="s">
         <v>30</v>
       </c>
       <c r="W75">
         <v>74.68</v>
       </c>
       <c r="X75" t="s">
         <v>30</v>
       </c>
       <c r="Y75">
         <v>358.76</v>
       </c>
     </row>
     <row r="76" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>175</v>
+      </c>
+      <c r="C76" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D76">
         <v>1610</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76">
         <v>4</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>30</v>
       </c>
       <c r="K76">
         <v>3</v>
       </c>
@@ -7859,54 +7859,54 @@
       </c>
       <c r="T76" t="s">
         <v>30</v>
       </c>
       <c r="U76" t="s">
         <v>30</v>
       </c>
       <c r="V76" t="s">
         <v>30</v>
       </c>
       <c r="W76">
         <v>73.37</v>
       </c>
       <c r="X76" t="s">
         <v>30</v>
       </c>
       <c r="Y76">
         <v>355.29</v>
       </c>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>177</v>
+      </c>
+      <c r="C77" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
         <v>34</v>
       </c>
       <c r="G77" t="s">
         <v>79</v>
       </c>
       <c r="H77">
         <v>9</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>30</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>30</v>
       </c>
@@ -7933,54 +7933,54 @@
       </c>
       <c r="T77" t="s">
         <v>30</v>
       </c>
       <c r="U77" t="s">
         <v>30</v>
       </c>
       <c r="V77" t="s">
         <v>30</v>
       </c>
       <c r="W77" t="s">
         <v>30</v>
       </c>
       <c r="X77" t="s">
         <v>30</v>
       </c>
       <c r="Y77">
         <v>354.22</v>
       </c>
     </row>
     <row r="78" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>179</v>
+      </c>
+      <c r="C78" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D78">
         <v>711</v>
       </c>
       <c r="E78" t="s">
         <v>147</v>
       </c>
       <c r="F78" t="s">
         <v>34</v>
       </c>
       <c r="G78" t="s">
         <v>79</v>
       </c>
       <c r="H78">
         <v>10</v>
       </c>
       <c r="I78" t="b">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>30</v>
       </c>
       <c r="K78">
         <v>3</v>
       </c>
@@ -8010,57 +8010,57 @@
       </c>
       <c r="T78" t="s">
         <v>30</v>
       </c>
       <c r="U78" t="s">
         <v>30</v>
       </c>
       <c r="V78" t="s">
         <v>30</v>
       </c>
       <c r="W78">
         <v>73.16</v>
       </c>
       <c r="X78" t="s">
         <v>30</v>
       </c>
       <c r="Y78">
         <v>353.46</v>
       </c>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>181</v>
+      </c>
+      <c r="C79" t="s">
         <v>182</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F79" t="s">
         <v>63</v>
       </c>
       <c r="G79" t="s">
         <v>29</v>
       </c>
       <c r="H79">
         <v>9</v>
       </c>
       <c r="I79" t="b">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>30</v>
       </c>
       <c r="K79">
         <v>3</v>
       </c>
       <c r="L79" t="s">
         <v>30</v>
       </c>
       <c r="M79" t="s">
         <v>30</v>
       </c>
@@ -8084,57 +8084,57 @@
       </c>
       <c r="T79" t="s">
         <v>30</v>
       </c>
       <c r="U79" t="s">
         <v>30</v>
       </c>
       <c r="V79" t="s">
         <v>30</v>
       </c>
       <c r="W79">
         <v>71.1</v>
       </c>
       <c r="X79" t="s">
         <v>30</v>
       </c>
       <c r="Y79">
         <v>353.04</v>
       </c>
     </row>
     <row r="80" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>184</v>
+      </c>
+      <c r="C80" t="s">
         <v>185</v>
       </c>
-      <c r="C80" t="s">
+      <c r="E80" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F80" t="s">
         <v>63</v>
       </c>
       <c r="G80" t="s">
         <v>79</v>
       </c>
       <c r="H80">
         <v>3</v>
       </c>
       <c r="I80" t="b">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>30</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80" t="s">
         <v>30</v>
       </c>
       <c r="M80" t="s">
         <v>30</v>
       </c>
@@ -8158,54 +8158,54 @@
       </c>
       <c r="T80" t="s">
         <v>30</v>
       </c>
       <c r="U80" t="s">
         <v>30</v>
       </c>
       <c r="V80" t="s">
         <v>30</v>
       </c>
       <c r="W80" t="s">
         <v>30</v>
       </c>
       <c r="X80" t="s">
         <v>30</v>
       </c>
       <c r="Y80">
         <v>352.22</v>
       </c>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>187</v>
+      </c>
+      <c r="C81" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
       <c r="G81" t="s">
         <v>29</v>
       </c>
       <c r="H81">
         <v>10</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>30</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="L81" t="s">
         <v>30</v>
       </c>
@@ -8235,51 +8235,51 @@
       </c>
       <c r="U81" t="s">
         <v>30</v>
       </c>
       <c r="V81" t="s">
         <v>30</v>
       </c>
       <c r="W81">
         <v>74.22</v>
       </c>
       <c r="X81" t="s">
         <v>30</v>
       </c>
       <c r="Y81">
         <v>351.9</v>
       </c>
     </row>
     <row r="82" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>40</v>
       </c>
       <c r="C82" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
         <v>117</v>
       </c>
       <c r="G82" t="s">
         <v>29</v>
       </c>
       <c r="H82">
         <v>5</v>
       </c>
       <c r="I82" t="b">
         <v>1</v>
       </c>
       <c r="J82" t="s">
         <v>30</v>
       </c>
       <c r="K82">
         <v>2</v>
       </c>
       <c r="L82" t="s">
         <v>30</v>
       </c>
@@ -8306,60 +8306,60 @@
       </c>
       <c r="T82" t="s">
         <v>30</v>
       </c>
       <c r="U82" t="s">
         <v>30</v>
       </c>
       <c r="V82" t="s">
         <v>30</v>
       </c>
       <c r="W82" t="s">
         <v>30</v>
       </c>
       <c r="X82" t="s">
         <v>30</v>
       </c>
       <c r="Y82">
         <v>349.78</v>
       </c>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C83" t="s">
         <v>43</v>
       </c>
       <c r="D83">
         <v>1934</v>
       </c>
       <c r="E83" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
       <c r="G83" t="s">
         <v>79</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>30</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>30</v>
       </c>
       <c r="M83" t="s">
         <v>30</v>
       </c>
@@ -8383,51 +8383,51 @@
       </c>
       <c r="T83" t="s">
         <v>30</v>
       </c>
       <c r="U83" t="s">
         <v>30</v>
       </c>
       <c r="V83" t="s">
         <v>30</v>
       </c>
       <c r="W83">
         <v>70.64</v>
       </c>
       <c r="X83" t="s">
         <v>30</v>
       </c>
       <c r="Y83">
         <v>348.96</v>
       </c>
     </row>
     <row r="84" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C84" t="s">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>117</v>
       </c>
       <c r="G84" t="s">
         <v>29</v>
       </c>
       <c r="H84">
         <v>6</v>
       </c>
       <c r="I84" t="b">
         <v>1</v>
       </c>
       <c r="J84" t="s">
         <v>30</v>
       </c>
       <c r="K84">
         <v>2</v>
       </c>
@@ -8457,54 +8457,54 @@
       </c>
       <c r="T84" t="s">
         <v>30</v>
       </c>
       <c r="U84" t="s">
         <v>30</v>
       </c>
       <c r="V84" t="s">
         <v>30</v>
       </c>
       <c r="W84">
         <v>72.43</v>
       </c>
       <c r="X84" t="s">
         <v>30</v>
       </c>
       <c r="Y84">
         <v>348.54</v>
       </c>
     </row>
     <row r="85" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>192</v>
+      </c>
+      <c r="C85" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85" t="s">
         <v>79</v>
       </c>
       <c r="H85">
         <v>5</v>
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>30</v>
       </c>
       <c r="K85">
         <v>2</v>
       </c>
       <c r="L85" t="s">
         <v>30</v>
       </c>
@@ -8531,51 +8531,51 @@
       </c>
       <c r="T85" t="s">
         <v>30</v>
       </c>
       <c r="U85" t="s">
         <v>30</v>
       </c>
       <c r="V85" t="s">
         <v>30</v>
       </c>
       <c r="W85">
         <v>70.03</v>
       </c>
       <c r="X85" t="s">
         <v>30</v>
       </c>
       <c r="Y85">
         <v>347.69</v>
       </c>
     </row>
     <row r="86" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C86" t="s">
         <v>65</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
       <c r="F86" t="s">
         <v>63</v>
       </c>
       <c r="G86" t="s">
         <v>29</v>
       </c>
       <c r="H86">
         <v>11</v>
       </c>
       <c r="I86" t="b">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>30</v>
       </c>
       <c r="K86">
         <v>3</v>
       </c>
@@ -8605,51 +8605,51 @@
       </c>
       <c r="T86" t="s">
         <v>30</v>
       </c>
       <c r="U86" t="s">
         <v>30</v>
       </c>
       <c r="V86" t="s">
         <v>30</v>
       </c>
       <c r="W86">
         <v>70.18</v>
       </c>
       <c r="X86" t="s">
         <v>30</v>
       </c>
       <c r="Y86">
         <v>344.49</v>
       </c>
     </row>
     <row r="87" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C87" t="s">
         <v>65</v>
       </c>
       <c r="E87" t="s">
         <v>37</v>
       </c>
       <c r="F87" t="s">
         <v>63</v>
       </c>
       <c r="G87" t="s">
         <v>79</v>
       </c>
       <c r="H87">
         <v>4</v>
       </c>
       <c r="I87" t="b">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>30</v>
       </c>
       <c r="K87">
         <v>3</v>
       </c>
@@ -8679,60 +8679,60 @@
       </c>
       <c r="T87" t="s">
         <v>30</v>
       </c>
       <c r="U87" t="s">
         <v>30</v>
       </c>
       <c r="V87" t="s">
         <v>30</v>
       </c>
       <c r="W87">
         <v>68.44</v>
       </c>
       <c r="X87" t="s">
         <v>30</v>
       </c>
       <c r="Y87">
         <v>342.22</v>
       </c>
     </row>
     <row r="88" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C88" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D88">
         <v>488</v>
       </c>
       <c r="E88" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" t="s">
         <v>117</v>
       </c>
       <c r="G88" t="s">
         <v>29</v>
       </c>
       <c r="H88">
         <v>7</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>30</v>
       </c>
       <c r="K88">
         <v>3</v>
       </c>
       <c r="L88" t="s">
         <v>30</v>
       </c>
       <c r="M88" t="s">
         <v>30</v>
       </c>
@@ -8756,54 +8756,54 @@
       </c>
       <c r="T88" t="s">
         <v>30</v>
       </c>
       <c r="U88" t="s">
         <v>30</v>
       </c>
       <c r="V88" t="s">
         <v>30</v>
       </c>
       <c r="W88">
         <v>69.16</v>
       </c>
       <c r="X88" t="s">
         <v>30</v>
       </c>
       <c r="Y88">
         <v>341.93</v>
       </c>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>198</v>
+      </c>
+      <c r="C89" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>48</v>
       </c>
       <c r="G89" t="s">
         <v>29</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89" t="b">
         <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>30</v>
       </c>
       <c r="K89">
         <v>3</v>
       </c>
       <c r="L89" t="s">
         <v>30</v>
       </c>
@@ -8830,60 +8830,60 @@
       </c>
       <c r="T89" t="s">
         <v>30</v>
       </c>
       <c r="U89" t="s">
         <v>30</v>
       </c>
       <c r="V89" t="s">
         <v>30</v>
       </c>
       <c r="W89">
         <v>69</v>
       </c>
       <c r="X89" t="s">
         <v>30</v>
       </c>
       <c r="Y89">
         <v>341.89</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>200</v>
+      </c>
+      <c r="C90" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D90">
         <v>849</v>
       </c>
       <c r="E90" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F90" t="s">
         <v>117</v>
       </c>
       <c r="G90" t="s">
         <v>79</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="b">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>30</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90" t="s">
         <v>30</v>
       </c>
       <c r="M90" t="s">
         <v>30</v>
       </c>
@@ -8910,51 +8910,51 @@
       </c>
       <c r="U90" t="s">
         <v>30</v>
       </c>
       <c r="V90" t="s">
         <v>30</v>
       </c>
       <c r="W90" t="s">
         <v>30</v>
       </c>
       <c r="X90" t="s">
         <v>30</v>
       </c>
       <c r="Y90">
         <v>340.32</v>
       </c>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>86</v>
       </c>
       <c r="C91" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E91" t="s">
         <v>75</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91" t="s">
         <v>29</v>
       </c>
       <c r="H91">
         <v>19</v>
       </c>
       <c r="I91" t="b">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>30</v>
       </c>
       <c r="K91">
         <v>3</v>
       </c>
       <c r="L91" t="s">
         <v>30</v>
       </c>
@@ -8981,60 +8981,60 @@
       </c>
       <c r="T91" t="s">
         <v>30</v>
       </c>
       <c r="U91" t="s">
         <v>30</v>
       </c>
       <c r="V91" t="s">
         <v>30</v>
       </c>
       <c r="W91">
         <v>67.06</v>
       </c>
       <c r="X91" t="s">
         <v>30</v>
       </c>
       <c r="Y91">
         <v>337.36</v>
       </c>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C92" t="s">
         <v>32</v>
       </c>
       <c r="E92" t="s">
+        <v>204</v>
+      </c>
+      <c r="F92" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G92" t="s">
         <v>29</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="b">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>30</v>
       </c>
       <c r="K92">
         <v>3</v>
       </c>
       <c r="L92" t="s">
         <v>30</v>
       </c>
       <c r="M92" t="s">
         <v>30</v>
       </c>
       <c r="N92" t="s">
         <v>30</v>
       </c>
@@ -9055,57 +9055,57 @@
       </c>
       <c r="T92" t="s">
         <v>30</v>
       </c>
       <c r="U92" t="s">
         <v>30</v>
       </c>
       <c r="V92" t="s">
         <v>30</v>
       </c>
       <c r="W92">
         <v>66.71</v>
       </c>
       <c r="X92" t="s">
         <v>30</v>
       </c>
       <c r="Y92">
         <v>336.58</v>
       </c>
     </row>
     <row r="93" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>206</v>
+      </c>
+      <c r="C93" t="s">
         <v>207</v>
       </c>
-      <c r="C93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F93" t="s">
         <v>117</v>
       </c>
       <c r="G93" t="s">
         <v>29</v>
       </c>
       <c r="H93">
         <v>8</v>
       </c>
       <c r="I93" t="b">
         <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>30</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93" t="s">
         <v>30</v>
       </c>
       <c r="M93" t="s">
         <v>30</v>
       </c>
@@ -9129,54 +9129,54 @@
       </c>
       <c r="T93" t="s">
         <v>30</v>
       </c>
       <c r="U93" t="s">
         <v>30</v>
       </c>
       <c r="V93" t="s">
         <v>30</v>
       </c>
       <c r="W93" t="s">
         <v>30</v>
       </c>
       <c r="X93" t="s">
         <v>30</v>
       </c>
       <c r="Y93">
         <v>334.8</v>
       </c>
     </row>
     <row r="94" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>208</v>
+      </c>
+      <c r="C94" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D94">
         <v>394</v>
       </c>
       <c r="E94" t="s">
         <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="G94" t="s">
         <v>79</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>30</v>
       </c>
       <c r="K94">
         <v>2</v>
       </c>
@@ -9206,54 +9206,54 @@
       </c>
       <c r="T94" t="s">
         <v>30</v>
       </c>
       <c r="U94" t="s">
         <v>30</v>
       </c>
       <c r="V94" t="s">
         <v>30</v>
       </c>
       <c r="W94">
         <v>68.31</v>
       </c>
       <c r="X94" t="s">
         <v>30</v>
       </c>
       <c r="Y94">
         <v>333.98</v>
       </c>
     </row>
     <row r="95" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>210</v>
+      </c>
+      <c r="C95" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>76</v>
       </c>
       <c r="G95" t="s">
         <v>79</v>
       </c>
       <c r="H95">
         <v>3</v>
       </c>
       <c r="I95" t="b">
         <v>1</v>
       </c>
       <c r="J95" t="s">
         <v>30</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
       <c r="L95" t="s">
         <v>30</v>
       </c>
@@ -9280,51 +9280,51 @@
       </c>
       <c r="T95" t="s">
         <v>30</v>
       </c>
       <c r="U95" t="s">
         <v>30</v>
       </c>
       <c r="V95" t="s">
         <v>30</v>
       </c>
       <c r="W95" t="s">
         <v>30</v>
       </c>
       <c r="X95" t="s">
         <v>30</v>
       </c>
       <c r="Y95">
         <v>333.56</v>
       </c>
     </row>
     <row r="96" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C96" t="s">
         <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>63</v>
       </c>
       <c r="G96" t="s">
         <v>29</v>
       </c>
       <c r="H96">
         <v>12</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>30</v>
       </c>
       <c r="K96">
         <v>1</v>
       </c>
@@ -9354,54 +9354,54 @@
       </c>
       <c r="T96" t="s">
         <v>30</v>
       </c>
       <c r="U96" t="s">
         <v>30</v>
       </c>
       <c r="V96" t="s">
         <v>30</v>
       </c>
       <c r="W96">
         <v>66.47</v>
       </c>
       <c r="X96" t="s">
         <v>30</v>
       </c>
       <c r="Y96">
         <v>331.95</v>
       </c>
     </row>
     <row r="97" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>213</v>
+      </c>
+      <c r="C97" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D97">
         <v>2315</v>
       </c>
       <c r="E97" t="s">
         <v>124</v>
       </c>
       <c r="F97" t="s">
         <v>34</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97">
         <v>22</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>30</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
@@ -9431,60 +9431,60 @@
       </c>
       <c r="T97" t="s">
         <v>30</v>
       </c>
       <c r="U97" t="s">
         <v>30</v>
       </c>
       <c r="V97" t="s">
         <v>30</v>
       </c>
       <c r="W97">
         <v>73.11</v>
       </c>
       <c r="X97" t="s">
         <v>30</v>
       </c>
       <c r="Y97">
         <v>330.37</v>
       </c>
     </row>
     <row r="98" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>215</v>
+      </c>
+      <c r="C98" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D98">
         <v>1617</v>
       </c>
       <c r="E98" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F98" t="s">
         <v>63</v>
       </c>
       <c r="G98" t="s">
         <v>29</v>
       </c>
       <c r="H98">
         <v>13</v>
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>30</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98" t="s">
         <v>30</v>
       </c>
       <c r="M98" t="s">
         <v>30</v>
       </c>
@@ -9508,54 +9508,54 @@
       </c>
       <c r="T98" t="s">
         <v>30</v>
       </c>
       <c r="U98" t="s">
         <v>30</v>
       </c>
       <c r="V98" t="s">
         <v>30</v>
       </c>
       <c r="W98" t="s">
         <v>30</v>
       </c>
       <c r="X98" t="s">
         <v>30</v>
       </c>
       <c r="Y98">
         <v>329.99</v>
       </c>
     </row>
     <row r="99" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E99" t="s">
         <v>37</v>
       </c>
       <c r="F99" t="s">
         <v>63</v>
       </c>
       <c r="G99" t="s">
         <v>29</v>
       </c>
       <c r="H99">
         <v>14</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>30</v>
       </c>
       <c r="K99">
         <v>3</v>
       </c>
       <c r="L99" t="s">
         <v>30</v>
       </c>
@@ -9585,51 +9585,51 @@
       </c>
       <c r="U99" t="s">
         <v>30</v>
       </c>
       <c r="V99" t="s">
         <v>30</v>
       </c>
       <c r="W99">
         <v>67.01</v>
       </c>
       <c r="X99" t="s">
         <v>30</v>
       </c>
       <c r="Y99">
         <v>329.58</v>
       </c>
     </row>
     <row r="100" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>149</v>
       </c>
       <c r="C100" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>63</v>
       </c>
       <c r="G100" t="s">
         <v>29</v>
       </c>
       <c r="H100">
         <v>15</v>
       </c>
       <c r="I100" t="b">
         <v>1</v>
       </c>
       <c r="J100" t="s">
         <v>30</v>
       </c>
       <c r="K100">
         <v>2</v>
       </c>
       <c r="L100" t="s">
         <v>30</v>
       </c>
@@ -9659,51 +9659,51 @@
       </c>
       <c r="U100" t="s">
         <v>30</v>
       </c>
       <c r="V100" t="s">
         <v>30</v>
       </c>
       <c r="W100">
         <v>72.15</v>
       </c>
       <c r="X100" t="s">
         <v>30</v>
       </c>
       <c r="Y100">
         <v>329.5</v>
       </c>
     </row>
     <row r="101" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>44</v>
       </c>
       <c r="C101" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D101">
         <v>1687</v>
       </c>
       <c r="E101" t="s">
         <v>37</v>
       </c>
       <c r="F101" t="s">
         <v>28</v>
       </c>
       <c r="G101" t="s">
         <v>29</v>
       </c>
       <c r="H101">
         <v>20</v>
       </c>
       <c r="I101" t="b">
         <v>1</v>
       </c>
       <c r="J101" t="s">
         <v>30</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
@@ -9733,63 +9733,63 @@
       </c>
       <c r="T101" t="s">
         <v>30</v>
       </c>
       <c r="U101" t="s">
         <v>30</v>
       </c>
       <c r="V101" t="s">
         <v>30</v>
       </c>
       <c r="W101">
         <v>68.7</v>
       </c>
       <c r="X101" t="s">
         <v>30</v>
       </c>
       <c r="Y101">
         <v>328.61</v>
       </c>
     </row>
     <row r="102" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C102" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D102">
         <v>200</v>
       </c>
       <c r="E102" t="s">
         <v>37</v>
       </c>
       <c r="F102" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G102" t="s">
         <v>29</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>30</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102" t="s">
         <v>30</v>
       </c>
       <c r="M102" t="s">
         <v>30</v>
       </c>
       <c r="N102" t="s">
         <v>30</v>
       </c>
@@ -9810,54 +9810,54 @@
       </c>
       <c r="T102" t="s">
         <v>30</v>
       </c>
       <c r="U102" t="s">
         <v>30</v>
       </c>
       <c r="V102" t="s">
         <v>30</v>
       </c>
       <c r="W102">
         <v>68.88</v>
       </c>
       <c r="X102" t="s">
         <v>30</v>
       </c>
       <c r="Y102">
         <v>328.25</v>
       </c>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>223</v>
+      </c>
+      <c r="C103" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D103">
         <v>1635</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>117</v>
       </c>
       <c r="G103" t="s">
         <v>29</v>
       </c>
       <c r="H103">
         <v>9</v>
       </c>
       <c r="I103" t="b">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>30</v>
       </c>
       <c r="K103">
         <v>3</v>
       </c>
@@ -9887,54 +9887,54 @@
       </c>
       <c r="T103" t="s">
         <v>30</v>
       </c>
       <c r="U103" t="s">
         <v>30</v>
       </c>
       <c r="V103" t="s">
         <v>30</v>
       </c>
       <c r="W103">
         <v>64.44</v>
       </c>
       <c r="X103" t="s">
         <v>30</v>
       </c>
       <c r="Y103">
         <v>327.11</v>
       </c>
     </row>
     <row r="104" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>225</v>
+      </c>
+      <c r="C104" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D104">
         <v>1995</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104" t="s">
         <v>79</v>
       </c>
       <c r="H104">
         <v>7</v>
       </c>
       <c r="I104" t="b">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>30</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
@@ -9964,54 +9964,54 @@
       </c>
       <c r="T104" t="s">
         <v>30</v>
       </c>
       <c r="U104" t="s">
         <v>30</v>
       </c>
       <c r="V104" t="s">
         <v>30</v>
       </c>
       <c r="W104" t="s">
         <v>30</v>
       </c>
       <c r="X104" t="s">
         <v>30</v>
       </c>
       <c r="Y104">
         <v>326.94</v>
       </c>
     </row>
     <row r="105" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>227</v>
+      </c>
+      <c r="C105" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D105">
         <v>1718</v>
       </c>
       <c r="E105" t="s">
         <v>37</v>
       </c>
       <c r="F105" t="s">
         <v>63</v>
       </c>
       <c r="G105" t="s">
         <v>79</v>
       </c>
       <c r="H105">
         <v>5</v>
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>30</v>
       </c>
       <c r="K105">
         <v>2</v>
       </c>
@@ -10041,51 +10041,51 @@
       </c>
       <c r="T105" t="s">
         <v>30</v>
       </c>
       <c r="U105" t="s">
         <v>30</v>
       </c>
       <c r="V105" t="s">
         <v>30</v>
       </c>
       <c r="W105">
         <v>67.65</v>
       </c>
       <c r="X105" t="s">
         <v>30</v>
       </c>
       <c r="Y105">
         <v>326.49</v>
       </c>
     </row>
     <row r="106" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C106" t="s">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>30</v>
       </c>
       <c r="F106" t="s">
         <v>34</v>
       </c>
       <c r="G106" t="s">
         <v>79</v>
       </c>
       <c r="H106">
         <v>11</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>30</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
@@ -10115,60 +10115,60 @@
       </c>
       <c r="T106" t="s">
         <v>30</v>
       </c>
       <c r="U106" t="s">
         <v>30</v>
       </c>
       <c r="V106" t="s">
         <v>30</v>
       </c>
       <c r="W106">
         <v>72.46</v>
       </c>
       <c r="X106" t="s">
         <v>30</v>
       </c>
       <c r="Y106">
         <v>324.18</v>
       </c>
     </row>
     <row r="107" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>230</v>
+      </c>
+      <c r="C107" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D107">
         <v>828</v>
       </c>
       <c r="E107" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" t="s">
         <v>63</v>
       </c>
       <c r="G107" t="s">
         <v>29</v>
       </c>
       <c r="H107">
         <v>16</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>30</v>
       </c>
       <c r="K107">
         <v>3</v>
       </c>
       <c r="L107" t="s">
         <v>30</v>
       </c>
       <c r="M107" t="s">
         <v>30</v>
       </c>
@@ -10192,54 +10192,54 @@
       </c>
       <c r="T107" t="s">
         <v>30</v>
       </c>
       <c r="U107" t="s">
         <v>30</v>
       </c>
       <c r="V107" t="s">
         <v>30</v>
       </c>
       <c r="W107">
         <v>63.72</v>
       </c>
       <c r="X107" t="s">
         <v>30</v>
       </c>
       <c r="Y107">
         <v>323.84</v>
       </c>
     </row>
     <row r="108" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>233</v>
+      </c>
+      <c r="C108" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
         <v>34</v>
       </c>
       <c r="G108" t="s">
         <v>79</v>
       </c>
       <c r="H108">
         <v>12</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>30</v>
       </c>
       <c r="K108">
         <v>2</v>
       </c>
       <c r="L108" t="s">
         <v>30</v>
       </c>
@@ -10266,54 +10266,54 @@
       </c>
       <c r="T108" t="s">
         <v>30</v>
       </c>
       <c r="U108" t="s">
         <v>30</v>
       </c>
       <c r="V108" t="s">
         <v>30</v>
       </c>
       <c r="W108">
         <v>55.94</v>
       </c>
       <c r="X108" t="s">
         <v>30</v>
       </c>
       <c r="Y108">
         <v>321.78</v>
       </c>
     </row>
     <row r="109" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>235</v>
+      </c>
+      <c r="C109" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D109">
         <v>2261</v>
       </c>
       <c r="E109" t="s">
         <v>37</v>
       </c>
       <c r="F109" t="s">
         <v>28</v>
       </c>
       <c r="G109" t="s">
         <v>29</v>
       </c>
       <c r="H109">
         <v>21</v>
       </c>
       <c r="I109" t="b">
         <v>1</v>
       </c>
       <c r="J109" t="s">
         <v>30</v>
       </c>
       <c r="K109">
         <v>1</v>
       </c>
@@ -10420,54 +10420,54 @@
       </c>
       <c r="T110" t="s">
         <v>30</v>
       </c>
       <c r="U110" t="s">
         <v>30</v>
       </c>
       <c r="V110" t="s">
         <v>30</v>
       </c>
       <c r="W110" t="s">
         <v>30</v>
       </c>
       <c r="X110" t="s">
         <v>30</v>
       </c>
       <c r="Y110">
         <v>317.63</v>
       </c>
     </row>
     <row r="111" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>237</v>
+      </c>
+      <c r="C111" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D111">
         <v>250</v>
       </c>
       <c r="E111" t="s">
         <v>37</v>
       </c>
       <c r="F111" t="s">
         <v>117</v>
       </c>
       <c r="G111" t="s">
         <v>79</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="b">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>30</v>
       </c>
       <c r="K111">
         <v>3</v>
       </c>
@@ -10497,60 +10497,60 @@
       </c>
       <c r="T111" t="s">
         <v>30</v>
       </c>
       <c r="U111" t="s">
         <v>30</v>
       </c>
       <c r="V111" t="s">
         <v>30</v>
       </c>
       <c r="W111">
         <v>60.79</v>
       </c>
       <c r="X111" t="s">
         <v>30</v>
       </c>
       <c r="Y111">
         <v>316.2</v>
       </c>
     </row>
     <row r="112" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>239</v>
+      </c>
+      <c r="C112" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D112">
         <v>1683</v>
       </c>
       <c r="E112" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F112" t="s">
         <v>28</v>
       </c>
       <c r="G112" t="s">
         <v>79</v>
       </c>
       <c r="H112">
         <v>8</v>
       </c>
       <c r="I112" t="b">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>30</v>
       </c>
       <c r="K112">
         <v>3</v>
       </c>
       <c r="L112" t="s">
         <v>30</v>
       </c>
       <c r="M112" t="s">
         <v>30</v>
       </c>
@@ -10574,60 +10574,60 @@
       </c>
       <c r="T112" t="s">
         <v>30</v>
       </c>
       <c r="U112" t="s">
         <v>30</v>
       </c>
       <c r="V112" t="s">
         <v>30</v>
       </c>
       <c r="W112">
         <v>64.57</v>
       </c>
       <c r="X112" t="s">
         <v>30</v>
       </c>
       <c r="Y112">
         <v>314.85</v>
       </c>
     </row>
     <row r="113" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C113" t="s">
         <v>41</v>
       </c>
       <c r="D113">
         <v>2550</v>
       </c>
       <c r="E113" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113" t="s">
         <v>79</v>
       </c>
       <c r="H113">
         <v>9</v>
       </c>
       <c r="I113" t="b">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>30</v>
       </c>
       <c r="K113">
         <v>1</v>
       </c>
       <c r="L113" t="s">
         <v>30</v>
       </c>
       <c r="M113" t="s">
         <v>30</v>
       </c>
@@ -10651,54 +10651,54 @@
       </c>
       <c r="T113" t="s">
         <v>30</v>
       </c>
       <c r="U113" t="s">
         <v>30</v>
       </c>
       <c r="V113" t="s">
         <v>30</v>
       </c>
       <c r="W113">
         <v>62.14</v>
       </c>
       <c r="X113" t="s">
         <v>30</v>
       </c>
       <c r="Y113">
         <v>314.78</v>
       </c>
     </row>
     <row r="114" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>244</v>
+      </c>
+      <c r="C114" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E114" t="s">
         <v>30</v>
       </c>
       <c r="F114" t="s">
         <v>34</v>
       </c>
       <c r="G114" t="s">
         <v>79</v>
       </c>
       <c r="H114">
         <v>13</v>
       </c>
       <c r="I114" t="b">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>30</v>
       </c>
       <c r="K114">
         <v>2</v>
       </c>
       <c r="L114" t="s">
         <v>30</v>
       </c>
@@ -10725,60 +10725,60 @@
       </c>
       <c r="T114" t="s">
         <v>30</v>
       </c>
       <c r="U114" t="s">
         <v>30</v>
       </c>
       <c r="V114" t="s">
         <v>30</v>
       </c>
       <c r="W114">
         <v>66.28</v>
       </c>
       <c r="X114" t="s">
         <v>30</v>
       </c>
       <c r="Y114">
         <v>314.26</v>
       </c>
     </row>
     <row r="115" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C115" t="s">
         <v>41</v>
       </c>
       <c r="E115" t="s">
         <v>37</v>
       </c>
       <c r="F115" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G115" t="s">
         <v>29</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115" t="b">
         <v>1</v>
       </c>
       <c r="J115" t="s">
         <v>30</v>
       </c>
       <c r="K115">
         <v>1</v>
       </c>
       <c r="L115" t="s">
         <v>30</v>
       </c>
       <c r="M115" t="s">
         <v>30</v>
       </c>
       <c r="N115" t="s">
         <v>30</v>
       </c>
@@ -10802,51 +10802,51 @@
       </c>
       <c r="U115" t="s">
         <v>30</v>
       </c>
       <c r="V115" t="s">
         <v>30</v>
       </c>
       <c r="W115" t="s">
         <v>30</v>
       </c>
       <c r="X115" t="s">
         <v>30</v>
       </c>
       <c r="Y115">
         <v>312.41</v>
       </c>
     </row>
     <row r="116" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>85</v>
       </c>
       <c r="C116" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D116">
         <v>1</v>
       </c>
       <c r="E116" t="s">
         <v>124</v>
       </c>
       <c r="F116" t="s">
         <v>117</v>
       </c>
       <c r="G116" t="s">
         <v>29</v>
       </c>
       <c r="H116">
         <v>10</v>
       </c>
       <c r="I116" t="b">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>30</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
@@ -10876,57 +10876,57 @@
       </c>
       <c r="T116" t="s">
         <v>30</v>
       </c>
       <c r="U116" t="s">
         <v>30</v>
       </c>
       <c r="V116" t="s">
         <v>30</v>
       </c>
       <c r="W116" t="s">
         <v>30</v>
       </c>
       <c r="X116" t="s">
         <v>30</v>
       </c>
       <c r="Y116">
         <v>310.42</v>
       </c>
     </row>
     <row r="117" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>248</v>
+      </c>
+      <c r="C117" t="s">
         <v>249</v>
       </c>
-      <c r="C117" t="s">
+      <c r="E117" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117" t="s">
         <v>79</v>
       </c>
       <c r="H117">
         <v>10</v>
       </c>
       <c r="I117" t="b">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>30</v>
       </c>
       <c r="K117">
         <v>1</v>
       </c>
       <c r="L117" t="s">
         <v>30</v>
       </c>
       <c r="M117" t="s">
         <v>30</v>
       </c>
@@ -10950,54 +10950,54 @@
       </c>
       <c r="T117" t="s">
         <v>30</v>
       </c>
       <c r="U117" t="s">
         <v>30</v>
       </c>
       <c r="V117" t="s">
         <v>30</v>
       </c>
       <c r="W117">
         <v>64.32</v>
       </c>
       <c r="X117" t="s">
         <v>30</v>
       </c>
       <c r="Y117">
         <v>308.94</v>
       </c>
     </row>
     <row r="118" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E118" t="s">
         <v>66</v>
       </c>
       <c r="F118" t="s">
         <v>63</v>
       </c>
       <c r="G118" t="s">
         <v>79</v>
       </c>
       <c r="H118">
         <v>6</v>
       </c>
       <c r="I118" t="b">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>30</v>
       </c>
       <c r="K118">
         <v>1</v>
       </c>
       <c r="L118" t="s">
         <v>30</v>
       </c>
@@ -11024,54 +11024,54 @@
       </c>
       <c r="T118" t="s">
         <v>30</v>
       </c>
       <c r="U118" t="s">
         <v>30</v>
       </c>
       <c r="V118" t="s">
         <v>30</v>
       </c>
       <c r="W118" t="s">
         <v>30</v>
       </c>
       <c r="X118" t="s">
         <v>30</v>
       </c>
       <c r="Y118">
         <v>307.86</v>
       </c>
     </row>
     <row r="119" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C119" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E119" t="s">
         <v>39</v>
       </c>
       <c r="F119" t="s">
         <v>34</v>
       </c>
       <c r="G119" t="s">
         <v>79</v>
       </c>
       <c r="H119">
         <v>14</v>
       </c>
       <c r="I119" t="b">
         <v>1</v>
       </c>
       <c r="J119" t="s">
         <v>30</v>
       </c>
       <c r="K119">
         <v>1</v>
       </c>
       <c r="L119" t="s">
         <v>30</v>
       </c>
@@ -11098,54 +11098,54 @@
       </c>
       <c r="T119" t="s">
         <v>30</v>
       </c>
       <c r="U119" t="s">
         <v>30</v>
       </c>
       <c r="V119" t="s">
         <v>30</v>
       </c>
       <c r="W119" t="s">
         <v>30</v>
       </c>
       <c r="X119" t="s">
         <v>30</v>
       </c>
       <c r="Y119">
         <v>307.3</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>254</v>
+      </c>
+      <c r="C120" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D120">
         <v>1496</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>63</v>
       </c>
       <c r="G120" t="s">
         <v>29</v>
       </c>
       <c r="H120">
         <v>17</v>
       </c>
       <c r="I120" t="b">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>30</v>
       </c>
       <c r="K120">
         <v>2</v>
       </c>
@@ -11175,54 +11175,54 @@
       </c>
       <c r="T120" t="s">
         <v>30</v>
       </c>
       <c r="U120" t="s">
         <v>30</v>
       </c>
       <c r="V120" t="s">
         <v>30</v>
       </c>
       <c r="W120">
         <v>64.4</v>
       </c>
       <c r="X120" t="s">
         <v>30</v>
       </c>
       <c r="Y120">
         <v>306.1</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>256</v>
+      </c>
+      <c r="C121" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>34</v>
       </c>
       <c r="G121" t="s">
         <v>79</v>
       </c>
       <c r="H121">
         <v>15</v>
       </c>
       <c r="I121" t="b">
         <v>1</v>
       </c>
       <c r="J121" t="s">
         <v>30</v>
       </c>
       <c r="K121">
         <v>1</v>
       </c>
       <c r="L121" t="s">
         <v>30</v>
       </c>
@@ -11249,60 +11249,60 @@
       </c>
       <c r="T121" t="s">
         <v>30</v>
       </c>
       <c r="U121" t="s">
         <v>30</v>
       </c>
       <c r="V121" t="s">
         <v>30</v>
       </c>
       <c r="W121" t="s">
         <v>30</v>
       </c>
       <c r="X121" t="s">
         <v>30</v>
       </c>
       <c r="Y121">
         <v>305.09</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>258</v>
+      </c>
+      <c r="C122" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D122">
         <v>1339</v>
       </c>
       <c r="E122" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122" t="s">
         <v>29</v>
       </c>
       <c r="H122">
         <v>23</v>
       </c>
       <c r="I122" t="b">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>30</v>
       </c>
       <c r="K122">
         <v>3</v>
       </c>
       <c r="L122" t="s">
         <v>30</v>
       </c>
       <c r="M122" t="s">
         <v>30</v>
       </c>
@@ -11329,51 +11329,51 @@
       </c>
       <c r="U122" t="s">
         <v>30</v>
       </c>
       <c r="V122" t="s">
         <v>30</v>
       </c>
       <c r="W122">
         <v>59.73</v>
       </c>
       <c r="X122" t="s">
         <v>30</v>
       </c>
       <c r="Y122">
         <v>303.88</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>69</v>
       </c>
       <c r="C123" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E123" t="s">
         <v>30</v>
       </c>
       <c r="F123" t="s">
         <v>34</v>
       </c>
       <c r="G123" t="s">
         <v>79</v>
       </c>
       <c r="H123">
         <v>16</v>
       </c>
       <c r="I123" t="b">
         <v>1</v>
       </c>
       <c r="J123" t="s">
         <v>30</v>
       </c>
       <c r="K123">
         <v>1</v>
       </c>
       <c r="L123" t="s">
         <v>30</v>
       </c>
@@ -11400,54 +11400,54 @@
       </c>
       <c r="T123" t="s">
         <v>30</v>
       </c>
       <c r="U123" t="s">
         <v>30</v>
       </c>
       <c r="V123" t="s">
         <v>30</v>
       </c>
       <c r="W123" t="s">
         <v>30</v>
       </c>
       <c r="X123" t="s">
         <v>30</v>
       </c>
       <c r="Y123">
         <v>295.66</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C124" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E124" t="s">
         <v>30</v>
       </c>
       <c r="F124" t="s">
         <v>63</v>
       </c>
       <c r="G124" t="s">
         <v>29</v>
       </c>
       <c r="H124">
         <v>18</v>
       </c>
       <c r="I124" t="b">
         <v>1</v>
       </c>
       <c r="J124" t="s">
         <v>30</v>
       </c>
       <c r="K124">
         <v>3</v>
       </c>
       <c r="L124" t="s">
         <v>30</v>
       </c>
@@ -11474,51 +11474,51 @@
       </c>
       <c r="T124" t="s">
         <v>30</v>
       </c>
       <c r="U124" t="s">
         <v>30</v>
       </c>
       <c r="V124" t="s">
         <v>30</v>
       </c>
       <c r="W124">
         <v>59.11</v>
       </c>
       <c r="X124" t="s">
         <v>30</v>
       </c>
       <c r="Y124">
         <v>292.67</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C125" t="s">
         <v>65</v>
       </c>
       <c r="D125">
         <v>2361</v>
       </c>
       <c r="E125" t="s">
         <v>37</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125" t="s">
         <v>79</v>
       </c>
       <c r="H125">
         <v>11</v>
       </c>
       <c r="I125" t="b">
         <v>1</v>
       </c>
       <c r="J125" t="s">
         <v>30</v>
       </c>
@@ -11551,60 +11551,60 @@
       </c>
       <c r="T125" t="s">
         <v>30</v>
       </c>
       <c r="U125" t="s">
         <v>30</v>
       </c>
       <c r="V125" t="s">
         <v>30</v>
       </c>
       <c r="W125">
         <v>60.9</v>
       </c>
       <c r="X125" t="s">
         <v>30</v>
       </c>
       <c r="Y125">
         <v>292.4</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>263</v>
+      </c>
+      <c r="C126" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D126">
         <v>974</v>
       </c>
       <c r="E126" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F126" t="s">
         <v>117</v>
       </c>
       <c r="G126" t="s">
         <v>79</v>
       </c>
       <c r="H126">
         <v>3</v>
       </c>
       <c r="I126" t="b">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>30</v>
       </c>
       <c r="K126">
         <v>2</v>
       </c>
       <c r="L126" t="s">
         <v>30</v>
       </c>
       <c r="M126" t="s">
         <v>30</v>
       </c>
@@ -11628,54 +11628,54 @@
       </c>
       <c r="T126" t="s">
         <v>30</v>
       </c>
       <c r="U126" t="s">
         <v>30</v>
       </c>
       <c r="V126" t="s">
         <v>30</v>
       </c>
       <c r="W126" t="s">
         <v>30</v>
       </c>
       <c r="X126" t="s">
         <v>30</v>
       </c>
       <c r="Y126">
         <v>292.09</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>265</v>
+      </c>
+      <c r="C127" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D127">
         <v>2407</v>
       </c>
       <c r="E127" t="s">
         <v>90</v>
       </c>
       <c r="F127" t="s">
         <v>117</v>
       </c>
       <c r="G127" t="s">
         <v>29</v>
       </c>
       <c r="H127">
         <v>11</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>30</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
@@ -11705,63 +11705,63 @@
       </c>
       <c r="T127" t="s">
         <v>30</v>
       </c>
       <c r="U127" t="s">
         <v>30</v>
       </c>
       <c r="V127" t="s">
         <v>30</v>
       </c>
       <c r="W127" t="s">
         <v>30</v>
       </c>
       <c r="X127" t="s">
         <v>30</v>
       </c>
       <c r="Y127">
         <v>288.06</v>
       </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>267</v>
+      </c>
+      <c r="C128" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D128">
         <v>2427</v>
       </c>
       <c r="E128" t="s">
         <v>37</v>
       </c>
       <c r="F128" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G128" t="s">
         <v>29</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="b">
         <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>30</v>
       </c>
       <c r="K128">
         <v>3</v>
       </c>
       <c r="L128" t="s">
         <v>30</v>
       </c>
       <c r="M128" t="s">
         <v>30</v>
       </c>
       <c r="N128" t="s">
         <v>30</v>
       </c>
@@ -11782,51 +11782,51 @@
       </c>
       <c r="T128" t="s">
         <v>30</v>
       </c>
       <c r="U128" t="s">
         <v>30</v>
       </c>
       <c r="V128" t="s">
         <v>30</v>
       </c>
       <c r="W128">
         <v>55.75</v>
       </c>
       <c r="X128" t="s">
         <v>30</v>
       </c>
       <c r="Y128">
         <v>285.57</v>
       </c>
     </row>
     <row r="129" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C129" t="s">
         <v>149</v>
       </c>
       <c r="D129">
         <v>2523</v>
       </c>
       <c r="E129" t="s">
         <v>109</v>
       </c>
       <c r="F129" t="s">
         <v>34</v>
       </c>
       <c r="G129" t="s">
         <v>29</v>
       </c>
       <c r="H129">
         <v>23</v>
       </c>
       <c r="I129" t="b">
         <v>1</v>
       </c>
       <c r="J129" t="s">
         <v>30</v>
       </c>
@@ -11859,63 +11859,63 @@
       </c>
       <c r="T129" t="s">
         <v>30</v>
       </c>
       <c r="U129" t="s">
         <v>30</v>
       </c>
       <c r="V129" t="s">
         <v>30</v>
       </c>
       <c r="W129" t="s">
         <v>30</v>
       </c>
       <c r="X129" t="s">
         <v>30</v>
       </c>
       <c r="Y129">
         <v>283.29</v>
       </c>
     </row>
     <row r="130" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C130" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F130" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G130" t="s">
         <v>29</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
       <c r="I130" t="b">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>30</v>
       </c>
       <c r="K130">
         <v>3</v>
       </c>
       <c r="L130" t="s">
         <v>30</v>
       </c>
       <c r="M130" t="s">
         <v>30</v>
       </c>
       <c r="N130" t="s">
         <v>30</v>
       </c>
@@ -11936,63 +11936,63 @@
       </c>
       <c r="T130" t="s">
         <v>30</v>
       </c>
       <c r="U130" t="s">
         <v>30</v>
       </c>
       <c r="V130" t="s">
         <v>30</v>
       </c>
       <c r="W130">
         <v>55.06</v>
       </c>
       <c r="X130" t="s">
         <v>30</v>
       </c>
       <c r="Y130">
         <v>282.07</v>
       </c>
     </row>
     <row r="131" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C131" t="s">
         <v>32</v>
       </c>
       <c r="D131">
         <v>91</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G131" t="s">
         <v>29</v>
       </c>
       <c r="H131">
         <v>3</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>30</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131" t="s">
         <v>30</v>
       </c>
       <c r="M131" t="s">
         <v>30</v>
       </c>
       <c r="N131" t="s">
         <v>30</v>
       </c>
@@ -12013,60 +12013,60 @@
       </c>
       <c r="T131" t="s">
         <v>30</v>
       </c>
       <c r="U131" t="s">
         <v>30</v>
       </c>
       <c r="V131" t="s">
         <v>30</v>
       </c>
       <c r="W131">
         <v>58.64</v>
       </c>
       <c r="X131" t="s">
         <v>30</v>
       </c>
       <c r="Y131">
         <v>282.05</v>
       </c>
     </row>
     <row r="132" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C132" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E132" t="s">
         <v>37</v>
       </c>
       <c r="F132" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G132" t="s">
         <v>29</v>
       </c>
       <c r="H132">
         <v>3</v>
       </c>
       <c r="I132" t="b">
         <v>1</v>
       </c>
       <c r="J132" t="s">
         <v>30</v>
       </c>
       <c r="K132">
         <v>2</v>
       </c>
       <c r="L132" t="s">
         <v>30</v>
       </c>
       <c r="M132" t="s">
         <v>30</v>
       </c>
       <c r="N132" t="s">
         <v>30</v>
       </c>
@@ -12087,51 +12087,51 @@
       </c>
       <c r="T132" t="s">
         <v>30</v>
       </c>
       <c r="U132" t="s">
         <v>30</v>
       </c>
       <c r="V132" t="s">
         <v>30</v>
       </c>
       <c r="W132">
         <v>54.9</v>
       </c>
       <c r="X132" t="s">
         <v>30</v>
       </c>
       <c r="Y132">
         <v>278.89</v>
       </c>
     </row>
     <row r="133" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C133" t="s">
         <v>32</v>
       </c>
       <c r="D133">
         <v>1915</v>
       </c>
       <c r="E133" t="s">
         <v>90</v>
       </c>
       <c r="F133" t="s">
         <v>63</v>
       </c>
       <c r="G133" t="s">
         <v>79</v>
       </c>
       <c r="H133">
         <v>7</v>
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>30</v>
       </c>
@@ -12164,57 +12164,57 @@
       </c>
       <c r="T133" t="s">
         <v>30</v>
       </c>
       <c r="U133" t="s">
         <v>30</v>
       </c>
       <c r="V133" t="s">
         <v>30</v>
       </c>
       <c r="W133">
         <v>52.09</v>
       </c>
       <c r="X133" t="s">
         <v>30</v>
       </c>
       <c r="Y133">
         <v>276.15</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
+        <v>275</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="E134" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F134" t="s">
         <v>63</v>
       </c>
       <c r="G134" t="s">
         <v>79</v>
       </c>
       <c r="H134">
         <v>8</v>
       </c>
       <c r="I134" t="b">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>30</v>
       </c>
       <c r="K134">
         <v>2</v>
       </c>
       <c r="L134" t="s">
         <v>30</v>
       </c>
       <c r="M134" t="s">
         <v>30</v>
       </c>
@@ -12238,54 +12238,54 @@
       </c>
       <c r="T134" t="s">
         <v>30</v>
       </c>
       <c r="U134" t="s">
         <v>30</v>
       </c>
       <c r="V134" t="s">
         <v>30</v>
       </c>
       <c r="W134">
         <v>58.66</v>
       </c>
       <c r="X134" t="s">
         <v>30</v>
       </c>
       <c r="Y134">
         <v>274.12</v>
       </c>
     </row>
     <row r="135" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>277</v>
+      </c>
+      <c r="C135" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E135" t="s">
         <v>37</v>
       </c>
       <c r="F135" t="s">
         <v>76</v>
       </c>
       <c r="G135" t="s">
         <v>79</v>
       </c>
       <c r="H135">
         <v>4</v>
       </c>
       <c r="I135" t="b">
         <v>1</v>
       </c>
       <c r="J135" t="s">
         <v>30</v>
       </c>
       <c r="K135">
         <v>1</v>
       </c>
       <c r="L135" t="s">
         <v>30</v>
       </c>
@@ -12312,54 +12312,54 @@
       </c>
       <c r="T135" t="s">
         <v>30</v>
       </c>
       <c r="U135" t="s">
         <v>30</v>
       </c>
       <c r="V135" t="s">
         <v>30</v>
       </c>
       <c r="W135" t="s">
         <v>30</v>
       </c>
       <c r="X135" t="s">
         <v>30</v>
       </c>
       <c r="Y135">
         <v>271.05</v>
       </c>
     </row>
     <row r="136" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
+        <v>279</v>
+      </c>
+      <c r="C136" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E136" t="s">
         <v>37</v>
       </c>
       <c r="F136" t="s">
         <v>76</v>
       </c>
       <c r="G136" t="s">
         <v>79</v>
       </c>
       <c r="H136">
         <v>5</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>30</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136" t="s">
         <v>30</v>
       </c>
@@ -12389,51 +12389,51 @@
       </c>
       <c r="U136" t="s">
         <v>30</v>
       </c>
       <c r="V136" t="s">
         <v>30</v>
       </c>
       <c r="W136" t="s">
         <v>30</v>
       </c>
       <c r="X136" t="s">
         <v>30</v>
       </c>
       <c r="Y136">
         <v>270.96</v>
       </c>
     </row>
     <row r="137" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>110</v>
       </c>
       <c r="C137" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
       <c r="F137" t="s">
         <v>63</v>
       </c>
       <c r="G137" t="s">
         <v>79</v>
       </c>
       <c r="H137">
         <v>9</v>
       </c>
       <c r="I137" t="b">
         <v>1</v>
       </c>
       <c r="J137" t="s">
         <v>30</v>
       </c>
       <c r="K137">
         <v>2</v>
       </c>
       <c r="L137" t="s">
         <v>30</v>
       </c>
@@ -12534,60 +12534,60 @@
       </c>
       <c r="T138" t="s">
         <v>30</v>
       </c>
       <c r="U138" t="s">
         <v>30</v>
       </c>
       <c r="V138" t="s">
         <v>30</v>
       </c>
       <c r="W138" t="s">
         <v>30</v>
       </c>
       <c r="X138" t="s">
         <v>30</v>
       </c>
       <c r="Y138">
         <v>266.05</v>
       </c>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C139" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="E139" t="s">
         <v>147</v>
       </c>
       <c r="F139" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G139" t="s">
         <v>29</v>
       </c>
       <c r="H139">
         <v>2</v>
       </c>
       <c r="I139" t="b">
         <v>1</v>
       </c>
       <c r="J139" t="s">
         <v>30</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139" t="s">
         <v>30</v>
       </c>
       <c r="M139" t="s">
         <v>30</v>
       </c>
       <c r="N139" t="s">
         <v>30</v>
       </c>
@@ -12608,54 +12608,54 @@
       </c>
       <c r="T139" t="s">
         <v>30</v>
       </c>
       <c r="U139" t="s">
         <v>30</v>
       </c>
       <c r="V139" t="s">
         <v>30</v>
       </c>
       <c r="W139" t="s">
         <v>30</v>
       </c>
       <c r="X139" t="s">
         <v>30</v>
       </c>
       <c r="Y139">
         <v>265.77</v>
       </c>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
+        <v>283</v>
+      </c>
+      <c r="C140" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>28</v>
       </c>
       <c r="G140" t="s">
         <v>29</v>
       </c>
       <c r="H140">
         <v>24</v>
       </c>
       <c r="I140" t="b">
         <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>30</v>
       </c>
       <c r="K140">
         <v>1</v>
       </c>
       <c r="L140" t="s">
         <v>30</v>
       </c>
@@ -12682,54 +12682,54 @@
       </c>
       <c r="T140" t="s">
         <v>30</v>
       </c>
       <c r="U140" t="s">
         <v>30</v>
       </c>
       <c r="V140" t="s">
         <v>30</v>
       </c>
       <c r="W140" t="s">
         <v>30</v>
       </c>
       <c r="X140" t="s">
         <v>30</v>
       </c>
       <c r="Y140">
         <v>248.68</v>
       </c>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C141" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D141">
         <v>2500</v>
       </c>
       <c r="E141" t="s">
         <v>37</v>
       </c>
       <c r="F141" t="s">
         <v>117</v>
       </c>
       <c r="G141" t="s">
         <v>79</v>
       </c>
       <c r="H141">
         <v>4</v>
       </c>
       <c r="I141" t="b">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>30</v>
       </c>
       <c r="K141">
         <v>3</v>
       </c>
@@ -12759,63 +12759,63 @@
       </c>
       <c r="T141" t="s">
         <v>30</v>
       </c>
       <c r="U141" t="s">
         <v>30</v>
       </c>
       <c r="V141" t="s">
         <v>30</v>
       </c>
       <c r="W141">
         <v>52.09</v>
       </c>
       <c r="X141" t="s">
         <v>30</v>
       </c>
       <c r="Y141">
         <v>248.66</v>
       </c>
     </row>
     <row r="142" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
+        <v>286</v>
+      </c>
+      <c r="C142" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="D142">
         <v>60</v>
       </c>
       <c r="E142" t="s">
         <v>37</v>
       </c>
       <c r="F142" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G142" t="s">
         <v>79</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="b">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>30</v>
       </c>
       <c r="K142">
         <v>3</v>
       </c>
       <c r="L142" t="s">
         <v>30</v>
       </c>
       <c r="M142" t="s">
         <v>30</v>
       </c>
       <c r="N142" t="s">
         <v>30</v>
       </c>
@@ -12836,75 +12836,75 @@
       </c>
       <c r="T142" t="s">
         <v>30</v>
       </c>
       <c r="U142" t="s">
         <v>30</v>
       </c>
       <c r="V142" t="s">
         <v>30</v>
       </c>
       <c r="W142">
         <v>43.07</v>
       </c>
       <c r="X142" t="s">
         <v>30</v>
       </c>
       <c r="Y142">
         <v>211.16</v>
       </c>
     </row>
     <row r="143" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C143" t="s">
         <v>26</v>
       </c>
       <c r="D143">
         <v>1170</v>
       </c>
       <c r="E143" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F143" t="s">
         <v>28</v>
       </c>
       <c r="G143" t="s">
         <v>29</v>
       </c>
       <c r="H143">
         <v>25</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>30</v>
       </c>
       <c r="M143" t="s">
         <v>30</v>
       </c>
       <c r="N143" t="s">
         <v>30</v>
       </c>
       <c r="O143" t="s">
         <v>30</v>
       </c>
       <c r="P143" t="s">
         <v>30</v>
       </c>
       <c r="Q143">
         <v>107.66</v>
       </c>
       <c r="R143" t="s">
         <v>30</v>
       </c>
@@ -12913,75 +12913,75 @@
       </c>
       <c r="T143" t="s">
         <v>30</v>
       </c>
       <c r="U143" t="s">
         <v>30</v>
       </c>
       <c r="V143" t="s">
         <v>30</v>
       </c>
       <c r="W143" t="s">
         <v>30</v>
       </c>
       <c r="X143" t="s">
         <v>30</v>
       </c>
       <c r="Y143">
         <v>405.56</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C144" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D144">
         <v>1301</v>
       </c>
       <c r="E144" t="s">
         <v>37</v>
       </c>
       <c r="F144" t="s">
         <v>34</v>
       </c>
       <c r="G144" t="s">
         <v>29</v>
       </c>
       <c r="H144">
         <v>24</v>
       </c>
       <c r="I144" t="b">
         <v>0</v>
       </c>
       <c r="J144" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K144">
         <v>1</v>
       </c>
       <c r="L144" t="s">
         <v>30</v>
       </c>
       <c r="M144" t="s">
         <v>30</v>
       </c>
       <c r="N144" t="s">
         <v>30</v>
       </c>
       <c r="O144" t="s">
         <v>30</v>
       </c>
       <c r="P144" t="s">
         <v>30</v>
       </c>
       <c r="Q144" t="s">
         <v>30</v>
       </c>
       <c r="R144" t="s">
         <v>30</v>
       </c>
@@ -12990,72 +12990,72 @@
       </c>
       <c r="T144" t="s">
         <v>30</v>
       </c>
       <c r="U144" t="s">
         <v>30</v>
       </c>
       <c r="V144" t="s">
         <v>30</v>
       </c>
       <c r="W144">
         <v>103.41</v>
       </c>
       <c r="X144" t="s">
         <v>30</v>
       </c>
       <c r="Y144">
         <v>402.01</v>
       </c>
     </row>
     <row r="145" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
+        <v>292</v>
+      </c>
+      <c r="C145" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E145" t="s">
         <v>37</v>
       </c>
       <c r="F145" t="s">
         <v>34</v>
       </c>
       <c r="G145" t="s">
         <v>29</v>
       </c>
       <c r="H145">
         <v>25</v>
       </c>
       <c r="I145" t="b">
         <v>0</v>
       </c>
       <c r="J145" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145" t="s">
         <v>30</v>
       </c>
       <c r="M145" t="s">
         <v>30</v>
       </c>
       <c r="N145" t="s">
         <v>30</v>
       </c>
       <c r="O145" t="s">
         <v>30</v>
       </c>
       <c r="P145" t="s">
         <v>30</v>
       </c>
       <c r="Q145" t="s">
         <v>30</v>
       </c>
       <c r="R145" t="s">
         <v>30</v>
       </c>
@@ -13064,75 +13064,75 @@
       </c>
       <c r="T145" t="s">
         <v>30</v>
       </c>
       <c r="U145" t="s">
         <v>30</v>
       </c>
       <c r="V145" t="s">
         <v>30</v>
       </c>
       <c r="W145" t="s">
         <v>30</v>
       </c>
       <c r="X145" t="s">
         <v>30</v>
       </c>
       <c r="Y145">
         <v>391.34</v>
       </c>
     </row>
     <row r="146" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>294</v>
+      </c>
+      <c r="C146" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D146">
         <v>2431</v>
       </c>
       <c r="E146" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F146" t="s">
         <v>34</v>
       </c>
       <c r="G146" t="s">
         <v>29</v>
       </c>
       <c r="H146">
         <v>26</v>
       </c>
       <c r="I146" t="b">
         <v>0</v>
       </c>
       <c r="J146" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146" t="s">
         <v>30</v>
       </c>
       <c r="M146" t="s">
         <v>30</v>
       </c>
       <c r="N146" t="s">
         <v>30</v>
       </c>
       <c r="O146" t="s">
         <v>30</v>
       </c>
       <c r="P146" t="s">
         <v>30</v>
       </c>
       <c r="Q146" t="s">
         <v>30</v>
       </c>
       <c r="R146">
         <v>90.25</v>
       </c>
@@ -13141,72 +13141,72 @@
       </c>
       <c r="T146" t="s">
         <v>30</v>
       </c>
       <c r="U146" t="s">
         <v>30</v>
       </c>
       <c r="V146" t="s">
         <v>30</v>
       </c>
       <c r="W146" t="s">
         <v>30</v>
       </c>
       <c r="X146" t="s">
         <v>30</v>
       </c>
       <c r="Y146">
         <v>329.7</v>
       </c>
     </row>
     <row r="147" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C147" t="s">
         <v>119</v>
       </c>
       <c r="E147" t="s">
         <v>37</v>
       </c>
       <c r="F147" t="s">
         <v>54</v>
       </c>
       <c r="G147" t="s">
         <v>79</v>
       </c>
       <c r="H147">
         <v>2</v>
       </c>
       <c r="I147" t="b">
         <v>0</v>
       </c>
       <c r="J147" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147" t="s">
         <v>30</v>
       </c>
       <c r="M147" t="s">
         <v>30</v>
       </c>
       <c r="N147" t="s">
         <v>30</v>
       </c>
       <c r="O147" t="s">
         <v>30</v>
       </c>
       <c r="P147" t="s">
         <v>30</v>
       </c>
       <c r="Q147" t="s">
         <v>30</v>
       </c>
       <c r="R147" t="s">
         <v>30</v>
       </c>
@@ -13215,72 +13215,72 @@
       </c>
       <c r="T147" t="s">
         <v>30</v>
       </c>
       <c r="U147" t="s">
         <v>30</v>
       </c>
       <c r="V147" t="s">
         <v>30</v>
       </c>
       <c r="W147" t="s">
         <v>30</v>
       </c>
       <c r="X147" t="s">
         <v>30</v>
       </c>
       <c r="Y147">
         <v>326.25</v>
       </c>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
+        <v>298</v>
+      </c>
+      <c r="C148" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>34</v>
       </c>
       <c r="G148" t="s">
         <v>29</v>
       </c>
       <c r="H148">
         <v>27</v>
       </c>
       <c r="I148" t="b">
         <v>0</v>
       </c>
       <c r="J148" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148" t="s">
         <v>30</v>
       </c>
       <c r="M148" t="s">
         <v>30</v>
       </c>
       <c r="N148" t="s">
         <v>30</v>
       </c>
       <c r="O148" t="s">
         <v>30</v>
       </c>
       <c r="P148" t="s">
         <v>30</v>
       </c>
       <c r="Q148" t="s">
         <v>30</v>
       </c>
       <c r="R148" t="s">
         <v>30</v>
       </c>
@@ -13292,69 +13292,69 @@
       </c>
       <c r="U148" t="s">
         <v>30</v>
       </c>
       <c r="V148" t="s">
         <v>30</v>
       </c>
       <c r="W148" t="s">
         <v>30</v>
       </c>
       <c r="X148" t="s">
         <v>30</v>
       </c>
       <c r="Y148">
         <v>299.54</v>
       </c>
     </row>
     <row r="149" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>44</v>
       </c>
       <c r="C149" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E149" t="s">
         <v>30</v>
       </c>
       <c r="F149" t="s">
         <v>34</v>
       </c>
       <c r="G149" t="s">
         <v>29</v>
       </c>
       <c r="H149">
         <v>28</v>
       </c>
       <c r="I149" t="b">
         <v>0</v>
       </c>
       <c r="J149" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K149">
         <v>2</v>
       </c>
       <c r="L149" t="s">
         <v>30</v>
       </c>
       <c r="M149" t="s">
         <v>30</v>
       </c>
       <c r="N149" t="s">
         <v>30</v>
       </c>
       <c r="O149" t="s">
         <v>30</v>
       </c>
       <c r="P149" t="s">
         <v>30</v>
       </c>
       <c r="Q149">
         <v>69.02</v>
       </c>
       <c r="R149">
         <v>77.61</v>
       </c>
@@ -13363,72 +13363,72 @@
       </c>
       <c r="T149" t="s">
         <v>30</v>
       </c>
       <c r="U149" t="s">
         <v>30</v>
       </c>
       <c r="V149" t="s">
         <v>30</v>
       </c>
       <c r="W149" t="s">
         <v>30</v>
       </c>
       <c r="X149" t="s">
         <v>30</v>
       </c>
       <c r="Y149">
         <v>289.28</v>
       </c>
     </row>
     <row r="150" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
+        <v>301</v>
+      </c>
+      <c r="C150" t="s">
         <v>302</v>
       </c>
-      <c r="C150" t="s">
+      <c r="E150" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F150" t="s">
         <v>54</v>
       </c>
       <c r="G150" t="s">
         <v>29</v>
       </c>
       <c r="H150">
         <v>2</v>
       </c>
       <c r="I150" t="b">
         <v>0</v>
       </c>
       <c r="J150" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150" t="s">
         <v>30</v>
       </c>
       <c r="M150" t="s">
         <v>30</v>
       </c>
       <c r="N150" t="s">
         <v>30</v>
       </c>
       <c r="O150" t="s">
         <v>30</v>
       </c>
       <c r="P150" t="s">
         <v>30</v>
       </c>
       <c r="Q150" t="s">
         <v>30</v>
       </c>
       <c r="R150" t="s">
         <v>30</v>
       </c>
@@ -13437,75 +13437,75 @@
       </c>
       <c r="T150" t="s">
         <v>30</v>
       </c>
       <c r="U150" t="s">
         <v>30</v>
       </c>
       <c r="V150" t="s">
         <v>30</v>
       </c>
       <c r="W150" t="s">
         <v>30</v>
       </c>
       <c r="X150" t="s">
         <v>30</v>
       </c>
       <c r="Y150">
         <v>284.43</v>
       </c>
     </row>
     <row r="151" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C151" t="s">
         <v>43</v>
       </c>
       <c r="D151">
         <v>1932</v>
       </c>
       <c r="E151" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151" t="s">
         <v>29</v>
       </c>
       <c r="H151">
         <v>26</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151" t="s">
         <v>30</v>
       </c>
       <c r="M151" t="s">
         <v>30</v>
       </c>
       <c r="N151" t="s">
         <v>30</v>
       </c>
       <c r="O151" t="s">
         <v>30</v>
       </c>
       <c r="P151" t="s">
         <v>30</v>
       </c>
       <c r="Q151" t="s">
         <v>30</v>
       </c>
       <c r="R151" t="s">
         <v>30</v>
       </c>
@@ -13514,72 +13514,72 @@
       </c>
       <c r="T151" t="s">
         <v>30</v>
       </c>
       <c r="U151" t="s">
         <v>30</v>
       </c>
       <c r="V151" t="s">
         <v>30</v>
       </c>
       <c r="W151" t="s">
         <v>30</v>
       </c>
       <c r="X151" t="s">
         <v>30</v>
       </c>
       <c r="Y151">
         <v>280.71</v>
       </c>
     </row>
     <row r="152" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
+        <v>306</v>
+      </c>
+      <c r="C152" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E152" t="s">
         <v>37</v>
       </c>
       <c r="F152" t="s">
         <v>34</v>
       </c>
       <c r="G152" t="s">
         <v>79</v>
       </c>
       <c r="H152">
         <v>17</v>
       </c>
       <c r="I152" t="b">
         <v>0</v>
       </c>
       <c r="J152" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K152">
         <v>2</v>
       </c>
       <c r="L152" t="s">
         <v>30</v>
       </c>
       <c r="M152" t="s">
         <v>30</v>
       </c>
       <c r="N152" t="s">
         <v>30</v>
       </c>
       <c r="O152" t="s">
         <v>30</v>
       </c>
       <c r="P152" t="s">
         <v>30</v>
       </c>
       <c r="Q152">
         <v>68.07</v>
       </c>
       <c r="R152" t="s">
         <v>30</v>
       </c>
@@ -13591,69 +13591,69 @@
       </c>
       <c r="U152" t="s">
         <v>30</v>
       </c>
       <c r="V152" t="s">
         <v>30</v>
       </c>
       <c r="W152">
         <v>70.73</v>
       </c>
       <c r="X152" t="s">
         <v>30</v>
       </c>
       <c r="Y152">
         <v>274.99</v>
       </c>
     </row>
     <row r="153" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="B153" t="s">
         <v>67</v>
       </c>
       <c r="C153" t="s">
+        <v>308</v>
+      </c>
+      <c r="E153" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F153" t="s">
         <v>34</v>
       </c>
       <c r="G153" t="s">
         <v>29</v>
       </c>
       <c r="H153">
         <v>29</v>
       </c>
       <c r="I153" t="b">
         <v>0</v>
       </c>
       <c r="J153" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153" t="s">
         <v>30</v>
       </c>
       <c r="M153" t="s">
         <v>30</v>
       </c>
       <c r="N153" t="s">
         <v>30</v>
       </c>
       <c r="O153" t="s">
         <v>30</v>
       </c>
       <c r="P153" t="s">
         <v>30</v>
       </c>
       <c r="Q153" t="s">
         <v>30</v>
       </c>
       <c r="R153" t="s">
         <v>30</v>
       </c>
@@ -13662,72 +13662,72 @@
       </c>
       <c r="T153" t="s">
         <v>30</v>
       </c>
       <c r="U153" t="s">
         <v>30</v>
       </c>
       <c r="V153" t="s">
         <v>30</v>
       </c>
       <c r="W153" t="s">
         <v>30</v>
       </c>
       <c r="X153" t="s">
         <v>30</v>
       </c>
       <c r="Y153">
         <v>269.21</v>
       </c>
     </row>
     <row r="154" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="B154" t="s">
+        <v>310</v>
+      </c>
+      <c r="C154" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E154" t="s">
         <v>37</v>
       </c>
       <c r="F154" t="s">
         <v>34</v>
       </c>
       <c r="G154" t="s">
         <v>29</v>
       </c>
       <c r="H154">
         <v>30</v>
       </c>
       <c r="I154" t="b">
         <v>0</v>
       </c>
       <c r="J154" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154" t="s">
         <v>30</v>
       </c>
       <c r="M154" t="s">
         <v>30</v>
       </c>
       <c r="N154" t="s">
         <v>30</v>
       </c>
       <c r="O154" t="s">
         <v>30</v>
       </c>
       <c r="P154" t="s">
         <v>30</v>
       </c>
       <c r="Q154" t="s">
         <v>30</v>
       </c>
       <c r="R154" t="s">
         <v>30</v>
       </c>
@@ -13736,72 +13736,72 @@
       </c>
       <c r="T154" t="s">
         <v>30</v>
       </c>
       <c r="U154" t="s">
         <v>30</v>
       </c>
       <c r="V154" t="s">
         <v>30</v>
       </c>
       <c r="W154" t="s">
         <v>30</v>
       </c>
       <c r="X154" t="s">
         <v>30</v>
       </c>
       <c r="Y154">
         <v>268.29</v>
       </c>
     </row>
     <row r="155" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>156</v>
       </c>
       <c r="B155" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C155" t="s">
         <v>115</v>
       </c>
       <c r="E155" t="s">
         <v>37</v>
       </c>
       <c r="F155" t="s">
         <v>76</v>
       </c>
       <c r="G155" t="s">
         <v>29</v>
       </c>
       <c r="H155">
         <v>5</v>
       </c>
       <c r="I155" t="b">
         <v>0</v>
       </c>
       <c r="J155" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
       <c r="L155" t="s">
         <v>30</v>
       </c>
       <c r="M155" t="s">
         <v>30</v>
       </c>
       <c r="N155" t="s">
         <v>30</v>
       </c>
       <c r="O155" t="s">
         <v>30</v>
       </c>
       <c r="P155" t="s">
         <v>30</v>
       </c>
       <c r="Q155">
         <v>65.42</v>
       </c>
       <c r="R155" t="s">
         <v>30</v>
       </c>
@@ -13810,72 +13810,72 @@
       </c>
       <c r="T155" t="s">
         <v>30</v>
       </c>
       <c r="U155" t="s">
         <v>30</v>
       </c>
       <c r="V155" t="s">
         <v>30</v>
       </c>
       <c r="W155" t="s">
         <v>30</v>
       </c>
       <c r="X155" t="s">
         <v>30</v>
       </c>
       <c r="Y155">
         <v>262.64</v>
       </c>
     </row>
     <row r="156" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>157</v>
       </c>
       <c r="B156" t="s">
+        <v>312</v>
+      </c>
+      <c r="C156" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E156" t="s">
         <v>30</v>
       </c>
       <c r="F156" t="s">
         <v>34</v>
       </c>
       <c r="G156" t="s">
         <v>29</v>
       </c>
       <c r="H156">
         <v>31</v>
       </c>
       <c r="I156" t="b">
         <v>0</v>
       </c>
       <c r="J156" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156" t="s">
         <v>30</v>
       </c>
       <c r="M156" t="s">
         <v>30</v>
       </c>
       <c r="N156" t="s">
         <v>30</v>
       </c>
       <c r="O156" t="s">
         <v>30</v>
       </c>
       <c r="P156" t="s">
         <v>30</v>
       </c>
       <c r="Q156" t="s">
         <v>30</v>
       </c>
       <c r="R156" t="s">
         <v>30</v>
       </c>
@@ -13884,75 +13884,75 @@
       </c>
       <c r="T156" t="s">
         <v>30</v>
       </c>
       <c r="U156" t="s">
         <v>30</v>
       </c>
       <c r="V156" t="s">
         <v>30</v>
       </c>
       <c r="W156" t="s">
         <v>30</v>
       </c>
       <c r="X156" t="s">
         <v>30</v>
       </c>
       <c r="Y156">
         <v>260.34</v>
       </c>
     </row>
     <row r="157" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>158</v>
       </c>
       <c r="B157" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C157" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D157">
         <v>2489</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157" t="s">
         <v>29</v>
       </c>
       <c r="H157">
         <v>28</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157" t="s">
         <v>30</v>
       </c>
       <c r="M157" t="s">
         <v>30</v>
       </c>
       <c r="N157" t="s">
         <v>30</v>
       </c>
       <c r="O157" t="s">
         <v>30</v>
       </c>
       <c r="P157" t="s">
         <v>30</v>
       </c>
       <c r="Q157" t="s">
         <v>30</v>
       </c>
       <c r="R157" t="s">
         <v>30</v>
       </c>
@@ -13961,75 +13961,75 @@
       </c>
       <c r="T157" t="s">
         <v>30</v>
       </c>
       <c r="U157" t="s">
         <v>30</v>
       </c>
       <c r="V157" t="s">
         <v>30</v>
       </c>
       <c r="W157">
         <v>71.45</v>
       </c>
       <c r="X157" t="s">
         <v>30</v>
       </c>
       <c r="Y157">
         <v>259.98</v>
       </c>
     </row>
     <row r="158" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>159</v>
       </c>
       <c r="B158" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C158" t="s">
         <v>62</v>
       </c>
       <c r="D158">
         <v>2503</v>
       </c>
       <c r="E158" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F158" t="s">
         <v>34</v>
       </c>
       <c r="G158" t="s">
         <v>79</v>
       </c>
       <c r="H158">
         <v>18</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K158">
         <v>2</v>
       </c>
       <c r="L158" t="s">
         <v>30</v>
       </c>
       <c r="M158" t="s">
         <v>30</v>
       </c>
       <c r="N158" t="s">
         <v>30</v>
       </c>
       <c r="O158" t="s">
         <v>30</v>
       </c>
       <c r="P158" t="s">
         <v>30</v>
       </c>
       <c r="Q158">
         <v>56.44</v>
       </c>
       <c r="R158" t="s">
         <v>30</v>
       </c>
@@ -14038,75 +14038,75 @@
       </c>
       <c r="T158" t="s">
         <v>30</v>
       </c>
       <c r="U158" t="s">
         <v>30</v>
       </c>
       <c r="V158" t="s">
         <v>30</v>
       </c>
       <c r="W158">
         <v>69.82</v>
       </c>
       <c r="X158" t="s">
         <v>30</v>
       </c>
       <c r="Y158">
         <v>258.09</v>
       </c>
     </row>
     <row r="159" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>160</v>
       </c>
       <c r="B159" t="s">
+        <v>317</v>
+      </c>
+      <c r="C159" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D159">
         <v>1766</v>
       </c>
       <c r="E159" t="s">
         <v>37</v>
       </c>
       <c r="F159" t="s">
         <v>34</v>
       </c>
       <c r="G159" t="s">
         <v>79</v>
       </c>
       <c r="H159">
         <v>19</v>
       </c>
       <c r="I159" t="b">
         <v>0</v>
       </c>
       <c r="J159" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
       <c r="L159" t="s">
         <v>30</v>
       </c>
       <c r="M159" t="s">
         <v>30</v>
       </c>
       <c r="N159" t="s">
         <v>30</v>
       </c>
       <c r="O159" t="s">
         <v>30</v>
       </c>
       <c r="P159" t="s">
         <v>30</v>
       </c>
       <c r="Q159" t="s">
         <v>30</v>
       </c>
       <c r="R159" t="s">
         <v>30</v>
       </c>
@@ -14115,72 +14115,72 @@
       </c>
       <c r="T159" t="s">
         <v>30</v>
       </c>
       <c r="U159" t="s">
         <v>30</v>
       </c>
       <c r="V159" t="s">
         <v>30</v>
       </c>
       <c r="W159">
         <v>90.41</v>
       </c>
       <c r="X159" t="s">
         <v>30</v>
       </c>
       <c r="Y159">
         <v>255.5</v>
       </c>
     </row>
     <row r="160" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>161</v>
       </c>
       <c r="B160" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C160" t="s">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>30</v>
       </c>
       <c r="F160" t="s">
         <v>34</v>
       </c>
       <c r="G160" t="s">
         <v>79</v>
       </c>
       <c r="H160">
         <v>20</v>
       </c>
       <c r="I160" t="b">
         <v>0</v>
       </c>
       <c r="J160" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
       <c r="L160" t="s">
         <v>30</v>
       </c>
       <c r="M160" t="s">
         <v>30</v>
       </c>
       <c r="N160" t="s">
         <v>30</v>
       </c>
       <c r="O160" t="s">
         <v>30</v>
       </c>
       <c r="P160" t="s">
         <v>30</v>
       </c>
       <c r="Q160" t="s">
         <v>30</v>
       </c>
       <c r="R160" t="s">
         <v>30</v>
       </c>
@@ -14189,75 +14189,75 @@
       </c>
       <c r="T160" t="s">
         <v>30</v>
       </c>
       <c r="U160" t="s">
         <v>30</v>
       </c>
       <c r="V160" t="s">
         <v>30</v>
       </c>
       <c r="W160">
         <v>62.58</v>
       </c>
       <c r="X160" t="s">
         <v>30</v>
       </c>
       <c r="Y160">
         <v>255.45</v>
       </c>
     </row>
     <row r="161" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>162</v>
       </c>
       <c r="B161" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C161" t="s">
         <v>41</v>
       </c>
       <c r="D161">
         <v>932</v>
       </c>
       <c r="E161" t="s">
         <v>37</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161" t="s">
         <v>29</v>
       </c>
       <c r="H161">
         <v>29</v>
       </c>
       <c r="I161" t="b">
         <v>0</v>
       </c>
       <c r="J161" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161" t="s">
         <v>30</v>
       </c>
       <c r="M161" t="s">
         <v>30</v>
       </c>
       <c r="N161" t="s">
         <v>30</v>
       </c>
       <c r="O161" t="s">
         <v>30</v>
       </c>
       <c r="P161" t="s">
         <v>30</v>
       </c>
       <c r="Q161" t="s">
         <v>30</v>
       </c>
       <c r="R161" t="s">
         <v>30</v>
       </c>
@@ -14266,72 +14266,72 @@
       </c>
       <c r="T161" t="s">
         <v>30</v>
       </c>
       <c r="U161" t="s">
         <v>30</v>
       </c>
       <c r="V161" t="s">
         <v>30</v>
       </c>
       <c r="W161" t="s">
         <v>30</v>
       </c>
       <c r="X161" t="s">
         <v>30</v>
       </c>
       <c r="Y161">
         <v>253.3</v>
       </c>
     </row>
     <row r="162" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>163</v>
       </c>
       <c r="B162" t="s">
+        <v>320</v>
+      </c>
+      <c r="C162" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E162" t="s">
         <v>66</v>
       </c>
       <c r="F162" t="s">
         <v>34</v>
       </c>
       <c r="G162" t="s">
         <v>79</v>
       </c>
       <c r="H162">
         <v>21</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162" t="s">
         <v>30</v>
       </c>
       <c r="M162" t="s">
         <v>30</v>
       </c>
       <c r="N162" t="s">
         <v>30</v>
       </c>
       <c r="O162" t="s">
         <v>30</v>
       </c>
       <c r="P162" t="s">
         <v>30</v>
       </c>
       <c r="Q162" t="s">
         <v>30</v>
       </c>
       <c r="R162" t="s">
         <v>30</v>
       </c>
@@ -14340,75 +14340,75 @@
       </c>
       <c r="T162" t="s">
         <v>30</v>
       </c>
       <c r="U162" t="s">
         <v>30</v>
       </c>
       <c r="V162" t="s">
         <v>30</v>
       </c>
       <c r="W162" t="s">
         <v>30</v>
       </c>
       <c r="X162" t="s">
         <v>30</v>
       </c>
       <c r="Y162">
         <v>249.13</v>
       </c>
     </row>
     <row r="163" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>164</v>
       </c>
       <c r="B163" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C163" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D163">
         <v>2208</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>63</v>
       </c>
       <c r="G163" t="s">
         <v>29</v>
       </c>
       <c r="H163">
         <v>19</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K163">
         <v>2</v>
       </c>
       <c r="L163" t="s">
         <v>30</v>
       </c>
       <c r="M163" t="s">
         <v>30</v>
       </c>
       <c r="N163" t="s">
         <v>30</v>
       </c>
       <c r="O163" t="s">
         <v>30</v>
       </c>
       <c r="P163" t="s">
         <v>30</v>
       </c>
       <c r="Q163">
         <v>86.43</v>
       </c>
       <c r="R163" t="s">
         <v>30</v>
       </c>
@@ -14417,72 +14417,72 @@
       </c>
       <c r="T163" t="s">
         <v>30</v>
       </c>
       <c r="U163" t="s">
         <v>30</v>
       </c>
       <c r="V163" t="s">
         <v>30</v>
       </c>
       <c r="W163">
         <v>75.25</v>
       </c>
       <c r="X163" t="s">
         <v>30</v>
       </c>
       <c r="Y163">
         <v>248.85</v>
       </c>
     </row>
     <row r="164" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>165</v>
       </c>
       <c r="B164" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C164" t="s">
         <v>121</v>
       </c>
       <c r="E164" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F164" t="s">
         <v>34</v>
       </c>
       <c r="G164" t="s">
         <v>79</v>
       </c>
       <c r="H164">
         <v>22</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K164">
         <v>1</v>
       </c>
       <c r="L164" t="s">
         <v>30</v>
       </c>
       <c r="M164" t="s">
         <v>30</v>
       </c>
       <c r="N164" t="s">
         <v>30</v>
       </c>
       <c r="O164" t="s">
         <v>30</v>
       </c>
       <c r="P164" t="s">
         <v>30</v>
       </c>
       <c r="Q164" t="s">
         <v>30</v>
       </c>
       <c r="R164" t="s">
         <v>30</v>
       </c>
@@ -14491,72 +14491,72 @@
       </c>
       <c r="T164" t="s">
         <v>30</v>
       </c>
       <c r="U164" t="s">
         <v>30</v>
       </c>
       <c r="V164" t="s">
         <v>30</v>
       </c>
       <c r="W164">
         <v>67.48</v>
       </c>
       <c r="X164" t="s">
         <v>30</v>
       </c>
       <c r="Y164">
         <v>247.69</v>
       </c>
     </row>
     <row r="165" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>166</v>
       </c>
       <c r="B165" t="s">
+        <v>325</v>
+      </c>
+      <c r="C165" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E165" t="s">
         <v>30</v>
       </c>
       <c r="F165" t="s">
         <v>34</v>
       </c>
       <c r="G165" t="s">
         <v>79</v>
       </c>
       <c r="H165">
         <v>23</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165" t="s">
         <v>30</v>
       </c>
       <c r="M165" t="s">
         <v>30</v>
       </c>
       <c r="N165" t="s">
         <v>30</v>
       </c>
       <c r="O165" t="s">
         <v>30</v>
       </c>
       <c r="P165" t="s">
         <v>30</v>
       </c>
       <c r="Q165" t="s">
         <v>30</v>
       </c>
       <c r="R165" t="s">
         <v>30</v>
       </c>
@@ -14565,72 +14565,72 @@
       </c>
       <c r="T165" t="s">
         <v>30</v>
       </c>
       <c r="U165" t="s">
         <v>30</v>
       </c>
       <c r="V165" t="s">
         <v>30</v>
       </c>
       <c r="W165" t="s">
         <v>30</v>
       </c>
       <c r="X165" t="s">
         <v>30</v>
       </c>
       <c r="Y165">
         <v>247.21</v>
       </c>
     </row>
     <row r="166" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>167</v>
       </c>
       <c r="B166" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C166" t="s">
         <v>98</v>
       </c>
       <c r="E166" t="s">
         <v>66</v>
       </c>
       <c r="F166" t="s">
         <v>34</v>
       </c>
       <c r="G166" t="s">
         <v>29</v>
       </c>
       <c r="H166">
         <v>32</v>
       </c>
       <c r="I166" t="b">
         <v>0</v>
       </c>
       <c r="J166" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166" t="s">
         <v>30</v>
       </c>
       <c r="M166" t="s">
         <v>30</v>
       </c>
       <c r="N166" t="s">
         <v>30</v>
       </c>
       <c r="O166" t="s">
         <v>30</v>
       </c>
       <c r="P166" t="s">
         <v>30</v>
       </c>
       <c r="Q166" t="s">
         <v>30</v>
       </c>
       <c r="R166">
         <v>87.95</v>
       </c>
@@ -14639,75 +14639,75 @@
       </c>
       <c r="T166" t="s">
         <v>30</v>
       </c>
       <c r="U166" t="s">
         <v>30</v>
       </c>
       <c r="V166" t="s">
         <v>30</v>
       </c>
       <c r="W166" t="s">
         <v>30</v>
       </c>
       <c r="X166" t="s">
         <v>30</v>
       </c>
       <c r="Y166">
         <v>240.35</v>
       </c>
     </row>
     <row r="167" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>168</v>
       </c>
       <c r="B167" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C167" t="s">
         <v>112</v>
       </c>
       <c r="D167">
         <v>1590</v>
       </c>
       <c r="E167" t="s">
         <v>33</v>
       </c>
       <c r="F167" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G167" t="s">
         <v>29</v>
       </c>
       <c r="H167">
         <v>4</v>
       </c>
       <c r="I167" t="b">
         <v>0</v>
       </c>
       <c r="J167" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K167">
         <v>1</v>
       </c>
       <c r="L167" t="s">
         <v>30</v>
       </c>
       <c r="M167" t="s">
         <v>30</v>
       </c>
       <c r="N167" t="s">
         <v>30</v>
       </c>
       <c r="O167" t="s">
         <v>30</v>
       </c>
       <c r="P167" t="s">
         <v>30</v>
       </c>
       <c r="Q167" t="s">
         <v>30</v>
       </c>
       <c r="R167">
         <v>64.11</v>
       </c>
@@ -14716,72 +14716,72 @@
       </c>
       <c r="T167" t="s">
         <v>30</v>
       </c>
       <c r="U167" t="s">
         <v>30</v>
       </c>
       <c r="V167" t="s">
         <v>30</v>
       </c>
       <c r="W167" t="s">
         <v>30</v>
       </c>
       <c r="X167" t="s">
         <v>30</v>
       </c>
       <c r="Y167">
         <v>238.64</v>
       </c>
     </row>
     <row r="168" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>169</v>
       </c>
       <c r="B168" t="s">
+        <v>329</v>
+      </c>
+      <c r="C168" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E168" t="s">
         <v>30</v>
       </c>
       <c r="F168" t="s">
         <v>34</v>
       </c>
       <c r="G168" t="s">
         <v>79</v>
       </c>
       <c r="H168">
         <v>24</v>
       </c>
       <c r="I168" t="b">
         <v>0</v>
       </c>
       <c r="J168" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>30</v>
       </c>
       <c r="M168" t="s">
         <v>30</v>
       </c>
       <c r="N168" t="s">
         <v>30</v>
       </c>
       <c r="O168" t="s">
         <v>30</v>
       </c>
       <c r="P168" t="s">
         <v>30</v>
       </c>
       <c r="Q168" t="s">
         <v>30</v>
       </c>
       <c r="R168" t="s">
         <v>30</v>
       </c>
@@ -14790,72 +14790,72 @@
       </c>
       <c r="T168" t="s">
         <v>30</v>
       </c>
       <c r="U168" t="s">
         <v>30</v>
       </c>
       <c r="V168" t="s">
         <v>30</v>
       </c>
       <c r="W168">
         <v>80.92</v>
       </c>
       <c r="X168" t="s">
         <v>30</v>
       </c>
       <c r="Y168">
         <v>236.53</v>
       </c>
     </row>
     <row r="169" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>170</v>
       </c>
       <c r="B169" t="s">
+        <v>331</v>
+      </c>
+      <c r="C169" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E169" t="s">
         <v>66</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
       <c r="G169" t="s">
         <v>79</v>
       </c>
       <c r="H169">
         <v>25</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169" t="s">
         <v>30</v>
       </c>
       <c r="M169" t="s">
         <v>30</v>
       </c>
       <c r="N169" t="s">
         <v>30</v>
       </c>
       <c r="O169" t="s">
         <v>30</v>
       </c>
       <c r="P169" t="s">
         <v>30</v>
       </c>
       <c r="Q169" t="s">
         <v>30</v>
       </c>
       <c r="R169" t="s">
         <v>30</v>
       </c>
@@ -14867,72 +14867,72 @@
       </c>
       <c r="U169" t="s">
         <v>30</v>
       </c>
       <c r="V169" t="s">
         <v>30</v>
       </c>
       <c r="W169" t="s">
         <v>30</v>
       </c>
       <c r="X169" t="s">
         <v>30</v>
       </c>
       <c r="Y169">
         <v>235.28</v>
       </c>
     </row>
     <row r="170" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>171</v>
       </c>
       <c r="B170" t="s">
         <v>74</v>
       </c>
       <c r="C170" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="D170">
         <v>1759</v>
       </c>
       <c r="E170" t="s">
         <v>37</v>
       </c>
       <c r="F170" t="s">
         <v>28</v>
       </c>
       <c r="G170" t="s">
         <v>29</v>
       </c>
       <c r="H170">
         <v>30</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
       <c r="L170" t="s">
         <v>30</v>
       </c>
       <c r="M170" t="s">
         <v>30</v>
       </c>
       <c r="N170" t="s">
         <v>30</v>
       </c>
       <c r="O170" t="s">
         <v>30</v>
       </c>
       <c r="P170" t="s">
         <v>30</v>
       </c>
       <c r="Q170">
         <v>77.23</v>
       </c>
       <c r="R170" t="s">
         <v>30</v>
       </c>
@@ -14941,75 +14941,75 @@
       </c>
       <c r="T170" t="s">
         <v>30</v>
       </c>
       <c r="U170" t="s">
         <v>30</v>
       </c>
       <c r="V170" t="s">
         <v>30</v>
       </c>
       <c r="W170" t="s">
         <v>30</v>
       </c>
       <c r="X170" t="s">
         <v>30</v>
       </c>
       <c r="Y170">
         <v>232.44</v>
       </c>
     </row>
     <row r="171" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>172</v>
       </c>
       <c r="B171" t="s">
+        <v>333</v>
+      </c>
+      <c r="C171" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D171">
         <v>1649</v>
       </c>
       <c r="E171" t="s">
         <v>90</v>
       </c>
       <c r="F171" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G171" t="s">
         <v>29</v>
       </c>
       <c r="H171">
         <v>4</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171" t="s">
         <v>30</v>
       </c>
       <c r="M171" t="s">
         <v>30</v>
       </c>
       <c r="N171" t="s">
         <v>30</v>
       </c>
       <c r="O171" t="s">
         <v>30</v>
       </c>
       <c r="P171" t="s">
         <v>30</v>
       </c>
       <c r="Q171" t="s">
         <v>30</v>
       </c>
       <c r="R171" t="s">
         <v>30</v>
       </c>
@@ -15018,72 +15018,72 @@
       </c>
       <c r="T171" t="s">
         <v>30</v>
       </c>
       <c r="U171" t="s">
         <v>30</v>
       </c>
       <c r="V171" t="s">
         <v>30</v>
       </c>
       <c r="W171" t="s">
         <v>30</v>
       </c>
       <c r="X171" t="s">
         <v>30</v>
       </c>
       <c r="Y171">
         <v>231.83</v>
       </c>
     </row>
     <row r="172" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>173</v>
       </c>
       <c r="B172" t="s">
+        <v>335</v>
+      </c>
+      <c r="C172" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E172" t="s">
         <v>30</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
       <c r="G172" t="s">
         <v>29</v>
       </c>
       <c r="H172">
         <v>31</v>
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172" t="s">
         <v>30</v>
       </c>
       <c r="M172" t="s">
         <v>30</v>
       </c>
       <c r="N172" t="s">
         <v>30</v>
       </c>
       <c r="O172" t="s">
         <v>30</v>
       </c>
       <c r="P172" t="s">
         <v>30</v>
       </c>
       <c r="Q172" t="s">
         <v>30</v>
       </c>
       <c r="R172" t="s">
         <v>30</v>
       </c>
@@ -15092,72 +15092,72 @@
       </c>
       <c r="T172" t="s">
         <v>30</v>
       </c>
       <c r="U172" t="s">
         <v>30</v>
       </c>
       <c r="V172" t="s">
         <v>30</v>
       </c>
       <c r="W172" t="s">
         <v>30</v>
       </c>
       <c r="X172" t="s">
         <v>30</v>
       </c>
       <c r="Y172">
         <v>229.2</v>
       </c>
     </row>
     <row r="173" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>174</v>
       </c>
       <c r="B173" t="s">
+        <v>337</v>
+      </c>
+      <c r="C173" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E173" t="s">
         <v>37</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
       <c r="G173" t="s">
         <v>79</v>
       </c>
       <c r="H173">
         <v>12</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
       <c r="L173" t="s">
         <v>30</v>
       </c>
       <c r="M173" t="s">
         <v>30</v>
       </c>
       <c r="N173" t="s">
         <v>30</v>
       </c>
       <c r="O173" t="s">
         <v>30</v>
       </c>
       <c r="P173" t="s">
         <v>30</v>
       </c>
       <c r="Q173">
         <v>76.79</v>
       </c>
       <c r="R173" t="s">
         <v>30</v>
       </c>
@@ -15166,75 +15166,75 @@
       </c>
       <c r="T173" t="s">
         <v>30</v>
       </c>
       <c r="U173" t="s">
         <v>30</v>
       </c>
       <c r="V173" t="s">
         <v>30</v>
       </c>
       <c r="W173" t="s">
         <v>30</v>
       </c>
       <c r="X173" t="s">
         <v>30</v>
       </c>
       <c r="Y173">
         <v>222.14</v>
       </c>
     </row>
     <row r="174" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>175</v>
       </c>
       <c r="B174" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C174" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D174">
         <v>2559</v>
       </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>76</v>
       </c>
       <c r="G174" t="s">
         <v>29</v>
       </c>
       <c r="H174">
         <v>6</v>
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K174">
         <v>2</v>
       </c>
       <c r="L174" t="s">
         <v>30</v>
       </c>
       <c r="M174" t="s">
         <v>30</v>
       </c>
       <c r="N174" t="s">
         <v>30</v>
       </c>
       <c r="O174" t="s">
         <v>30</v>
       </c>
       <c r="P174" t="s">
         <v>30</v>
       </c>
       <c r="Q174">
         <v>70.73</v>
       </c>
       <c r="R174" t="s">
         <v>30</v>
       </c>
@@ -15243,72 +15243,72 @@
       </c>
       <c r="T174" t="s">
         <v>30</v>
       </c>
       <c r="U174" t="s">
         <v>30</v>
       </c>
       <c r="V174" t="s">
         <v>30</v>
       </c>
       <c r="W174">
         <v>75.39</v>
       </c>
       <c r="X174" t="s">
         <v>30</v>
       </c>
       <c r="Y174">
         <v>217.08</v>
       </c>
     </row>
     <row r="175" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>176</v>
       </c>
       <c r="B175" t="s">
+        <v>340</v>
+      </c>
+      <c r="C175" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E175" t="s">
         <v>37</v>
       </c>
       <c r="F175" t="s">
         <v>63</v>
       </c>
       <c r="G175" t="s">
         <v>29</v>
       </c>
       <c r="H175">
         <v>20</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K175">
         <v>1</v>
       </c>
       <c r="L175" t="s">
         <v>30</v>
       </c>
       <c r="M175" t="s">
         <v>30</v>
       </c>
       <c r="N175" t="s">
         <v>30</v>
       </c>
       <c r="O175" t="s">
         <v>30</v>
       </c>
       <c r="P175" t="s">
         <v>30</v>
       </c>
       <c r="Q175" t="s">
         <v>30</v>
       </c>
       <c r="R175" t="s">
         <v>30</v>
       </c>
@@ -15320,69 +15320,69 @@
       </c>
       <c r="U175" t="s">
         <v>30</v>
       </c>
       <c r="V175" t="s">
         <v>30</v>
       </c>
       <c r="W175">
         <v>75.31</v>
       </c>
       <c r="X175" t="s">
         <v>30</v>
       </c>
       <c r="Y175">
         <v>217.05</v>
       </c>
     </row>
     <row r="176" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>177</v>
       </c>
       <c r="B176" t="s">
         <v>108</v>
       </c>
       <c r="C176" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E176" t="s">
         <v>147</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176" t="s">
         <v>29</v>
       </c>
       <c r="H176">
         <v>32</v>
       </c>
       <c r="I176" t="b">
         <v>0</v>
       </c>
       <c r="J176" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>30</v>
       </c>
       <c r="M176" t="s">
         <v>30</v>
       </c>
       <c r="N176" t="s">
         <v>30</v>
       </c>
       <c r="O176" t="s">
         <v>30</v>
       </c>
       <c r="P176" t="s">
         <v>30</v>
       </c>
       <c r="Q176" t="s">
         <v>30</v>
       </c>
       <c r="R176" t="s">
         <v>30</v>
       </c>
@@ -15391,72 +15391,72 @@
       </c>
       <c r="T176" t="s">
         <v>30</v>
       </c>
       <c r="U176" t="s">
         <v>30</v>
       </c>
       <c r="V176" t="s">
         <v>30</v>
       </c>
       <c r="W176">
         <v>78.81</v>
       </c>
       <c r="X176" t="s">
         <v>30</v>
       </c>
       <c r="Y176">
         <v>211.48</v>
       </c>
     </row>
     <row r="177" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>178</v>
       </c>
       <c r="B177" t="s">
+        <v>342</v>
+      </c>
+      <c r="C177" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E177" t="s">
         <v>30</v>
       </c>
       <c r="F177" t="s">
         <v>34</v>
       </c>
       <c r="G177" t="s">
         <v>79</v>
       </c>
       <c r="H177">
         <v>26</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177" t="s">
         <v>30</v>
       </c>
       <c r="M177" t="s">
         <v>30</v>
       </c>
       <c r="N177" t="s">
         <v>30</v>
       </c>
       <c r="O177" t="s">
         <v>30</v>
       </c>
       <c r="P177" t="s">
         <v>30</v>
       </c>
       <c r="Q177" t="s">
         <v>30</v>
       </c>
       <c r="R177" t="s">
         <v>30</v>
       </c>
@@ -15465,72 +15465,72 @@
       </c>
       <c r="T177" t="s">
         <v>30</v>
       </c>
       <c r="U177" t="s">
         <v>30</v>
       </c>
       <c r="V177" t="s">
         <v>30</v>
       </c>
       <c r="W177" t="s">
         <v>30</v>
       </c>
       <c r="X177" t="s">
         <v>30</v>
       </c>
       <c r="Y177">
         <v>205.46</v>
       </c>
     </row>
     <row r="178" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>179</v>
       </c>
       <c r="B178" t="s">
+        <v>344</v>
+      </c>
+      <c r="C178" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E178" t="s">
         <v>37</v>
       </c>
       <c r="F178" t="s">
         <v>63</v>
       </c>
       <c r="G178" t="s">
         <v>29</v>
       </c>
       <c r="H178">
         <v>21</v>
       </c>
       <c r="I178" t="b">
         <v>0</v>
       </c>
       <c r="J178" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178" t="s">
         <v>30</v>
       </c>
       <c r="M178" t="s">
         <v>30</v>
       </c>
       <c r="N178" t="s">
         <v>30</v>
       </c>
       <c r="O178" t="s">
         <v>30</v>
       </c>
       <c r="P178" t="s">
         <v>30</v>
       </c>
       <c r="Q178" t="s">
         <v>30</v>
       </c>
       <c r="R178" t="s">
         <v>30</v>
       </c>
@@ -15539,72 +15539,72 @@
       </c>
       <c r="T178" t="s">
         <v>30</v>
       </c>
       <c r="U178" t="s">
         <v>30</v>
       </c>
       <c r="V178" t="s">
         <v>30</v>
       </c>
       <c r="W178" t="s">
         <v>30</v>
       </c>
       <c r="X178" t="s">
         <v>30</v>
       </c>
       <c r="Y178">
         <v>202.14</v>
       </c>
     </row>
     <row r="179" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>180</v>
       </c>
       <c r="B179" t="s">
+        <v>346</v>
+      </c>
+      <c r="C179" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E179" t="s">
         <v>30</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179" t="s">
         <v>29</v>
       </c>
       <c r="H179">
         <v>33</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179" t="s">
         <v>30</v>
       </c>
       <c r="M179" t="s">
         <v>30</v>
       </c>
       <c r="N179" t="s">
         <v>30</v>
       </c>
       <c r="O179" t="s">
         <v>30</v>
       </c>
       <c r="P179" t="s">
         <v>30</v>
       </c>
       <c r="Q179" t="s">
         <v>30</v>
       </c>
       <c r="R179" t="s">
         <v>30</v>
       </c>
@@ -15613,72 +15613,72 @@
       </c>
       <c r="T179" t="s">
         <v>30</v>
       </c>
       <c r="U179" t="s">
         <v>30</v>
       </c>
       <c r="V179" t="s">
         <v>30</v>
       </c>
       <c r="W179" t="s">
         <v>30</v>
       </c>
       <c r="X179" t="s">
         <v>30</v>
       </c>
       <c r="Y179">
         <v>201.54</v>
       </c>
     </row>
     <row r="180" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>181</v>
       </c>
       <c r="B180" t="s">
+        <v>348</v>
+      </c>
+      <c r="C180" t="s">
         <v>349</v>
       </c>
-      <c r="C180" t="s">
+      <c r="E180" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180" t="s">
         <v>29</v>
       </c>
       <c r="H180">
         <v>34</v>
       </c>
       <c r="I180" t="b">
         <v>0</v>
       </c>
       <c r="J180" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180" t="s">
         <v>30</v>
       </c>
       <c r="M180" t="s">
         <v>30</v>
       </c>
       <c r="N180" t="s">
         <v>30</v>
       </c>
       <c r="O180" t="s">
         <v>30</v>
       </c>
       <c r="P180" t="s">
         <v>30</v>
       </c>
       <c r="Q180" t="s">
         <v>30</v>
       </c>
       <c r="R180" t="s">
         <v>30</v>
       </c>
@@ -15687,72 +15687,72 @@
       </c>
       <c r="T180" t="s">
         <v>30</v>
       </c>
       <c r="U180" t="s">
         <v>30</v>
       </c>
       <c r="V180" t="s">
         <v>30</v>
       </c>
       <c r="W180" t="s">
         <v>30</v>
       </c>
       <c r="X180" t="s">
         <v>30</v>
       </c>
       <c r="Y180">
         <v>199.29</v>
       </c>
     </row>
     <row r="181" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>183</v>
       </c>
       <c r="B181" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C181" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
       <c r="F181" t="s">
         <v>34</v>
       </c>
       <c r="G181" t="s">
         <v>79</v>
       </c>
       <c r="H181">
         <v>27</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181" t="s">
         <v>30</v>
       </c>
       <c r="M181" t="s">
         <v>30</v>
       </c>
       <c r="N181" t="s">
         <v>30</v>
       </c>
       <c r="O181" t="s">
         <v>30</v>
       </c>
       <c r="P181" t="s">
         <v>30</v>
       </c>
       <c r="Q181" t="s">
         <v>30</v>
       </c>
       <c r="R181" t="s">
         <v>30</v>
       </c>
@@ -15761,75 +15761,75 @@
       </c>
       <c r="T181" t="s">
         <v>30</v>
       </c>
       <c r="U181" t="s">
         <v>30</v>
       </c>
       <c r="V181" t="s">
         <v>30</v>
       </c>
       <c r="W181" t="s">
         <v>30</v>
       </c>
       <c r="X181" t="s">
         <v>30</v>
       </c>
       <c r="Y181">
         <v>197.69</v>
       </c>
     </row>
     <row r="182" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>185</v>
       </c>
       <c r="B182" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C182" t="s">
         <v>74</v>
       </c>
       <c r="D182">
         <v>1989</v>
       </c>
       <c r="E182" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F182" t="s">
         <v>48</v>
       </c>
       <c r="G182" t="s">
         <v>29</v>
       </c>
       <c r="H182">
         <v>4</v>
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182" t="s">
         <v>30</v>
       </c>
       <c r="M182" t="s">
         <v>30</v>
       </c>
       <c r="N182" t="s">
         <v>30</v>
       </c>
       <c r="O182" t="s">
         <v>30</v>
       </c>
       <c r="P182" t="s">
         <v>30</v>
       </c>
       <c r="Q182" t="s">
         <v>30</v>
       </c>
       <c r="R182" t="s">
         <v>30</v>
       </c>
@@ -15838,72 +15838,72 @@
       </c>
       <c r="T182" t="s">
         <v>30</v>
       </c>
       <c r="U182" t="s">
         <v>30</v>
       </c>
       <c r="V182" t="s">
         <v>30</v>
       </c>
       <c r="W182" t="s">
         <v>30</v>
       </c>
       <c r="X182" t="s">
         <v>30</v>
       </c>
       <c r="Y182">
         <v>191.38</v>
       </c>
     </row>
     <row r="183" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>186</v>
       </c>
       <c r="B183" t="s">
+        <v>354</v>
+      </c>
+      <c r="C183" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="E183" t="s">
         <v>30</v>
       </c>
       <c r="F183" t="s">
         <v>34</v>
       </c>
       <c r="G183" t="s">
         <v>79</v>
       </c>
       <c r="H183">
         <v>28</v>
       </c>
       <c r="I183" t="b">
         <v>0</v>
       </c>
       <c r="J183" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183" t="s">
         <v>30</v>
       </c>
       <c r="M183" t="s">
         <v>30</v>
       </c>
       <c r="N183" t="s">
         <v>30</v>
       </c>
       <c r="O183" t="s">
         <v>30</v>
       </c>
       <c r="P183" t="s">
         <v>30</v>
       </c>
       <c r="Q183" t="s">
         <v>30</v>
       </c>
       <c r="R183" t="s">
         <v>30</v>
       </c>
@@ -15912,72 +15912,72 @@
       </c>
       <c r="T183" t="s">
         <v>30</v>
       </c>
       <c r="U183" t="s">
         <v>30</v>
       </c>
       <c r="V183" t="s">
         <v>30</v>
       </c>
       <c r="W183" t="s">
         <v>30</v>
       </c>
       <c r="X183" t="s">
         <v>30</v>
       </c>
       <c r="Y183">
         <v>190.72</v>
       </c>
     </row>
     <row r="184" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>187</v>
       </c>
       <c r="B184" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C184" t="s">
+        <v>356</v>
+      </c>
+      <c r="E184" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F184" t="s">
         <v>34</v>
       </c>
       <c r="G184" t="s">
         <v>29</v>
       </c>
       <c r="H184">
         <v>34</v>
       </c>
       <c r="I184" t="b">
         <v>0</v>
       </c>
       <c r="J184" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184" t="s">
         <v>30</v>
       </c>
       <c r="M184" t="s">
         <v>30</v>
       </c>
       <c r="N184" t="s">
         <v>30</v>
       </c>
       <c r="O184" t="s">
         <v>30</v>
       </c>
       <c r="P184" t="s">
         <v>30</v>
       </c>
       <c r="Q184" t="s">
         <v>30</v>
       </c>
       <c r="R184" t="s">
         <v>30</v>
       </c>
@@ -16007,51 +16007,51 @@
       <c r="A185">
         <v>188</v>
       </c>
       <c r="B185" t="s">
         <v>82</v>
       </c>
       <c r="C185" t="s">
         <v>38</v>
       </c>
       <c r="E185" t="s">
         <v>30</v>
       </c>
       <c r="F185" t="s">
         <v>34</v>
       </c>
       <c r="G185" t="s">
         <v>79</v>
       </c>
       <c r="H185">
         <v>29</v>
       </c>
       <c r="I185" t="b">
         <v>0</v>
       </c>
       <c r="J185" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185" t="s">
         <v>30</v>
       </c>
       <c r="M185" t="s">
         <v>30</v>
       </c>
       <c r="N185" t="s">
         <v>30</v>
       </c>
       <c r="O185" t="s">
         <v>30</v>
       </c>
       <c r="P185" t="s">
         <v>30</v>
       </c>
       <c r="Q185" t="s">
         <v>30</v>
       </c>
       <c r="R185" t="s">
         <v>30</v>
       </c>
@@ -16060,72 +16060,72 @@
       </c>
       <c r="T185" t="s">
         <v>30</v>
       </c>
       <c r="U185" t="s">
         <v>30</v>
       </c>
       <c r="V185" t="s">
         <v>30</v>
       </c>
       <c r="W185" t="s">
         <v>30</v>
       </c>
       <c r="X185" t="s">
         <v>30</v>
       </c>
       <c r="Y185">
         <v>184.26</v>
       </c>
     </row>
     <row r="186" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>189</v>
       </c>
       <c r="B186" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C186" t="s">
         <v>121</v>
       </c>
       <c r="E186" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F186" t="s">
         <v>34</v>
       </c>
       <c r="G186" t="s">
         <v>29</v>
       </c>
       <c r="H186">
         <v>35</v>
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K186">
         <v>1</v>
       </c>
       <c r="L186" t="s">
         <v>30</v>
       </c>
       <c r="M186" t="s">
         <v>30</v>
       </c>
       <c r="N186" t="s">
         <v>30</v>
       </c>
       <c r="O186" t="s">
         <v>30</v>
       </c>
       <c r="P186" t="s">
         <v>30</v>
       </c>
       <c r="Q186" t="s">
         <v>30</v>
       </c>
       <c r="R186" t="s">
         <v>30</v>
       </c>
@@ -16137,72 +16137,72 @@
       </c>
       <c r="U186" t="s">
         <v>30</v>
       </c>
       <c r="V186" t="s">
         <v>30</v>
       </c>
       <c r="W186">
         <v>64.69</v>
       </c>
       <c r="X186" t="s">
         <v>30</v>
       </c>
       <c r="Y186">
         <v>183.28</v>
       </c>
     </row>
     <row r="187" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>190</v>
       </c>
       <c r="B187" t="s">
         <v>91</v>
       </c>
       <c r="C187" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D187">
         <v>1028</v>
       </c>
       <c r="E187" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F187" t="s">
         <v>117</v>
       </c>
       <c r="G187" t="s">
         <v>29</v>
       </c>
       <c r="H187">
         <v>13</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>30</v>
       </c>
       <c r="M187" t="s">
         <v>30</v>
       </c>
       <c r="N187" t="s">
         <v>30</v>
       </c>
       <c r="O187" t="s">
         <v>30</v>
       </c>
       <c r="P187" t="s">
         <v>30</v>
       </c>
       <c r="Q187" t="s">
         <v>30</v>
       </c>
       <c r="R187" t="s">
         <v>30</v>
       </c>
@@ -16211,72 +16211,72 @@
       </c>
       <c r="T187" t="s">
         <v>30</v>
       </c>
       <c r="U187" t="s">
         <v>30</v>
       </c>
       <c r="V187" t="s">
         <v>30</v>
       </c>
       <c r="W187">
         <v>68.26</v>
       </c>
       <c r="X187" t="s">
         <v>30</v>
       </c>
       <c r="Y187">
         <v>182.43</v>
       </c>
     </row>
     <row r="188" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>191</v>
       </c>
       <c r="B188" t="s">
+        <v>361</v>
+      </c>
+      <c r="C188" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E188" t="s">
         <v>147</v>
       </c>
       <c r="F188" t="s">
         <v>34</v>
       </c>
       <c r="G188" t="s">
         <v>29</v>
       </c>
       <c r="H188">
         <v>36</v>
       </c>
       <c r="I188" t="b">
         <v>0</v>
       </c>
       <c r="J188" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K188">
         <v>1</v>
       </c>
       <c r="L188" t="s">
         <v>30</v>
       </c>
       <c r="M188" t="s">
         <v>30</v>
       </c>
       <c r="N188" t="s">
         <v>30</v>
       </c>
       <c r="O188" t="s">
         <v>30</v>
       </c>
       <c r="P188" t="s">
         <v>30</v>
       </c>
       <c r="Q188" t="s">
         <v>30</v>
       </c>
       <c r="R188" t="s">
         <v>30</v>
       </c>
@@ -16285,72 +16285,72 @@
       </c>
       <c r="T188" t="s">
         <v>30</v>
       </c>
       <c r="U188" t="s">
         <v>30</v>
       </c>
       <c r="V188" t="s">
         <v>30</v>
       </c>
       <c r="W188">
         <v>66.45</v>
       </c>
       <c r="X188" t="s">
         <v>30</v>
       </c>
       <c r="Y188">
         <v>179.93</v>
       </c>
     </row>
     <row r="189" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>192</v>
       </c>
       <c r="B189" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C189" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E189" t="s">
         <v>30</v>
       </c>
       <c r="F189" t="s">
         <v>34</v>
       </c>
       <c r="G189" t="s">
         <v>29</v>
       </c>
       <c r="H189">
         <v>37</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189" t="s">
         <v>30</v>
       </c>
       <c r="M189" t="s">
         <v>30</v>
       </c>
       <c r="N189" t="s">
         <v>30</v>
       </c>
       <c r="O189" t="s">
         <v>30</v>
       </c>
       <c r="P189" t="s">
         <v>30</v>
       </c>
       <c r="Q189" t="s">
         <v>30</v>
       </c>
       <c r="R189">
         <v>95.49</v>
       </c>
@@ -16359,72 +16359,72 @@
       </c>
       <c r="T189" t="s">
         <v>30</v>
       </c>
       <c r="U189" t="s">
         <v>30</v>
       </c>
       <c r="V189" t="s">
         <v>30</v>
       </c>
       <c r="W189" t="s">
         <v>30</v>
       </c>
       <c r="X189" t="s">
         <v>30</v>
       </c>
       <c r="Y189">
         <v>172.88</v>
       </c>
     </row>
     <row r="190" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>193</v>
       </c>
       <c r="B190" t="s">
+        <v>363</v>
+      </c>
+      <c r="C190" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>34</v>
       </c>
       <c r="G190" t="s">
         <v>29</v>
       </c>
       <c r="H190">
         <v>38</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190" t="s">
         <v>30</v>
       </c>
       <c r="M190" t="s">
         <v>30</v>
       </c>
       <c r="N190" t="s">
         <v>30</v>
       </c>
       <c r="O190" t="s">
         <v>30</v>
       </c>
       <c r="P190" t="s">
         <v>30</v>
       </c>
       <c r="Q190" t="s">
         <v>30</v>
       </c>
       <c r="R190">
         <v>88.88</v>
       </c>
@@ -16433,72 +16433,72 @@
       </c>
       <c r="T190" t="s">
         <v>30</v>
       </c>
       <c r="U190" t="s">
         <v>30</v>
       </c>
       <c r="V190" t="s">
         <v>30</v>
       </c>
       <c r="W190" t="s">
         <v>30</v>
       </c>
       <c r="X190" t="s">
         <v>30</v>
       </c>
       <c r="Y190">
         <v>170.99</v>
       </c>
     </row>
     <row r="191" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>194</v>
       </c>
       <c r="B191" t="s">
+        <v>365</v>
+      </c>
+      <c r="C191" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E191" t="s">
         <v>33</v>
       </c>
       <c r="F191" t="s">
         <v>63</v>
       </c>
       <c r="G191" t="s">
         <v>79</v>
       </c>
       <c r="H191">
         <v>10</v>
       </c>
       <c r="I191" t="b">
         <v>0</v>
       </c>
       <c r="J191" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191" t="s">
         <v>30</v>
       </c>
       <c r="M191" t="s">
         <v>30</v>
       </c>
       <c r="N191" t="s">
         <v>30</v>
       </c>
       <c r="O191" t="s">
         <v>30</v>
       </c>
       <c r="P191" t="s">
         <v>30</v>
       </c>
       <c r="Q191" t="s">
         <v>30</v>
       </c>
       <c r="R191" t="s">
         <v>30</v>
       </c>
@@ -16531,51 +16531,51 @@
       <c r="B192" t="s">
         <v>91</v>
       </c>
       <c r="C192" t="s">
         <v>32</v>
       </c>
       <c r="D192">
         <v>444</v>
       </c>
       <c r="E192" t="s">
         <v>30</v>
       </c>
       <c r="F192" t="s">
         <v>63</v>
       </c>
       <c r="G192" t="s">
         <v>29</v>
       </c>
       <c r="H192">
         <v>22</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K192">
         <v>1</v>
       </c>
       <c r="L192" t="s">
         <v>30</v>
       </c>
       <c r="M192" t="s">
         <v>30</v>
       </c>
       <c r="N192" t="s">
         <v>30</v>
       </c>
       <c r="O192" t="s">
         <v>30</v>
       </c>
       <c r="P192" t="s">
         <v>30</v>
       </c>
       <c r="Q192" t="s">
         <v>30</v>
       </c>
       <c r="R192" t="s">
         <v>30</v>
       </c>
@@ -16590,66 +16590,66 @@
       </c>
       <c r="V192" t="s">
         <v>30</v>
       </c>
       <c r="W192">
         <v>84.11</v>
       </c>
       <c r="X192" t="s">
         <v>30</v>
       </c>
       <c r="Y192">
         <v>167.09</v>
       </c>
     </row>
     <row r="193" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>196</v>
       </c>
       <c r="B193" t="s">
         <v>128</v>
       </c>
       <c r="C193" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F193" t="s">
         <v>117</v>
       </c>
       <c r="G193" t="s">
         <v>29</v>
       </c>
       <c r="H193">
         <v>14</v>
       </c>
       <c r="I193" t="b">
         <v>0</v>
       </c>
       <c r="J193" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193" t="s">
         <v>30</v>
       </c>
       <c r="M193" t="s">
         <v>30</v>
       </c>
       <c r="N193" t="s">
         <v>30</v>
       </c>
       <c r="O193" t="s">
         <v>30</v>
       </c>
       <c r="P193" t="s">
         <v>30</v>
       </c>
       <c r="Q193" t="s">
         <v>30</v>
       </c>
       <c r="R193" t="s">
         <v>30</v>
       </c>
@@ -16658,72 +16658,72 @@
       </c>
       <c r="T193" t="s">
         <v>30</v>
       </c>
       <c r="U193" t="s">
         <v>30</v>
       </c>
       <c r="V193" t="s">
         <v>30</v>
       </c>
       <c r="W193" t="s">
         <v>30</v>
       </c>
       <c r="X193" t="s">
         <v>30</v>
       </c>
       <c r="Y193">
         <v>165.49</v>
       </c>
     </row>
     <row r="194" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>197</v>
       </c>
       <c r="B194" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C194" t="s">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>30</v>
       </c>
       <c r="F194" t="s">
         <v>34</v>
       </c>
       <c r="G194" t="s">
         <v>29</v>
       </c>
       <c r="H194">
         <v>39</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194" t="s">
         <v>30</v>
       </c>
       <c r="M194" t="s">
         <v>30</v>
       </c>
       <c r="N194" t="s">
         <v>30</v>
       </c>
       <c r="O194" t="s">
         <v>30</v>
       </c>
       <c r="P194" t="s">
         <v>30</v>
       </c>
       <c r="Q194" t="s">
         <v>30</v>
       </c>
       <c r="R194" t="s">
         <v>30</v>
       </c>
@@ -16732,72 +16732,72 @@
       </c>
       <c r="T194" t="s">
         <v>30</v>
       </c>
       <c r="U194" t="s">
         <v>30</v>
       </c>
       <c r="V194" t="s">
         <v>30</v>
       </c>
       <c r="W194" t="s">
         <v>30</v>
       </c>
       <c r="X194" t="s">
         <v>30</v>
       </c>
       <c r="Y194">
         <v>165.1</v>
       </c>
     </row>
     <row r="195" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>198</v>
       </c>
       <c r="B195" t="s">
+        <v>369</v>
+      </c>
+      <c r="C195" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E195" t="s">
         <v>37</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
       <c r="G195" t="s">
         <v>79</v>
       </c>
       <c r="H195">
         <v>30</v>
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K195">
         <v>1</v>
       </c>
       <c r="L195" t="s">
         <v>30</v>
       </c>
       <c r="M195" t="s">
         <v>30</v>
       </c>
       <c r="N195" t="s">
         <v>30</v>
       </c>
       <c r="O195" t="s">
         <v>30</v>
       </c>
       <c r="P195" t="s">
         <v>30</v>
       </c>
       <c r="Q195" t="s">
         <v>30</v>
       </c>
       <c r="R195" t="s">
         <v>30</v>
       </c>
@@ -16806,72 +16806,72 @@
       </c>
       <c r="T195" t="s">
         <v>30</v>
       </c>
       <c r="U195" t="s">
         <v>30</v>
       </c>
       <c r="V195" t="s">
         <v>30</v>
       </c>
       <c r="W195">
         <v>84.56</v>
       </c>
       <c r="X195" t="s">
         <v>30</v>
       </c>
       <c r="Y195">
         <v>162.17</v>
       </c>
     </row>
     <row r="196" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>199</v>
       </c>
       <c r="B196" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C196" t="s">
         <v>43</v>
       </c>
       <c r="E196" t="s">
         <v>147</v>
       </c>
       <c r="F196" t="s">
         <v>34</v>
       </c>
       <c r="G196" t="s">
         <v>29</v>
       </c>
       <c r="H196">
         <v>40</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196" t="s">
         <v>30</v>
       </c>
       <c r="M196" t="s">
         <v>30</v>
       </c>
       <c r="N196" t="s">
         <v>30</v>
       </c>
       <c r="O196" t="s">
         <v>30</v>
       </c>
       <c r="P196" t="s">
         <v>30</v>
       </c>
       <c r="Q196" t="s">
         <v>30</v>
       </c>
       <c r="R196" t="s">
         <v>30</v>
       </c>
@@ -16880,72 +16880,72 @@
       </c>
       <c r="T196" t="s">
         <v>30</v>
       </c>
       <c r="U196" t="s">
         <v>30</v>
       </c>
       <c r="V196" t="s">
         <v>30</v>
       </c>
       <c r="W196" t="s">
         <v>30</v>
       </c>
       <c r="X196" t="s">
         <v>30</v>
       </c>
       <c r="Y196">
         <v>161.72</v>
       </c>
     </row>
     <row r="197" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>200</v>
       </c>
       <c r="B197" t="s">
+        <v>371</v>
+      </c>
+      <c r="C197" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E197" t="s">
         <v>30</v>
       </c>
       <c r="F197" t="s">
         <v>28</v>
       </c>
       <c r="G197" t="s">
         <v>79</v>
       </c>
       <c r="H197">
         <v>13</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197" t="s">
         <v>30</v>
       </c>
       <c r="M197" t="s">
         <v>30</v>
       </c>
       <c r="N197" t="s">
         <v>30</v>
       </c>
       <c r="O197" t="s">
         <v>30</v>
       </c>
       <c r="P197" t="s">
         <v>30</v>
       </c>
       <c r="Q197" t="s">
         <v>30</v>
       </c>
       <c r="R197" t="s">
         <v>30</v>
       </c>
@@ -16954,72 +16954,72 @@
       </c>
       <c r="T197" t="s">
         <v>30</v>
       </c>
       <c r="U197" t="s">
         <v>30</v>
       </c>
       <c r="V197" t="s">
         <v>30</v>
       </c>
       <c r="W197" t="s">
         <v>30</v>
       </c>
       <c r="X197" t="s">
         <v>30</v>
       </c>
       <c r="Y197">
         <v>160.53</v>
       </c>
     </row>
     <row r="198" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>201</v>
       </c>
       <c r="B198" t="s">
+        <v>373</v>
+      </c>
+      <c r="C198" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E198" t="s">
         <v>30</v>
       </c>
       <c r="F198" t="s">
         <v>34</v>
       </c>
       <c r="G198" t="s">
         <v>29</v>
       </c>
       <c r="H198">
         <v>41</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198" t="s">
         <v>30</v>
       </c>
       <c r="M198" t="s">
         <v>30</v>
       </c>
       <c r="N198" t="s">
         <v>30</v>
       </c>
       <c r="O198" t="s">
         <v>30</v>
       </c>
       <c r="P198" t="s">
         <v>30</v>
       </c>
       <c r="Q198" t="s">
         <v>30</v>
       </c>
       <c r="R198" t="s">
         <v>30</v>
       </c>
@@ -17031,72 +17031,72 @@
       </c>
       <c r="U198" t="s">
         <v>30</v>
       </c>
       <c r="V198" t="s">
         <v>30</v>
       </c>
       <c r="W198" t="s">
         <v>30</v>
       </c>
       <c r="X198" t="s">
         <v>30</v>
       </c>
       <c r="Y198">
         <v>157.69</v>
       </c>
     </row>
     <row r="199" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>202</v>
       </c>
       <c r="B199" t="s">
         <v>44</v>
       </c>
       <c r="C199" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D199">
         <v>2145</v>
       </c>
       <c r="E199" t="s">
         <v>147</v>
       </c>
       <c r="F199" t="s">
         <v>28</v>
       </c>
       <c r="G199" t="s">
         <v>29</v>
       </c>
       <c r="H199">
         <v>36</v>
       </c>
       <c r="I199" t="b">
         <v>0</v>
       </c>
       <c r="J199" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199" t="s">
         <v>30</v>
       </c>
       <c r="M199" t="s">
         <v>30</v>
       </c>
       <c r="N199" t="s">
         <v>30</v>
       </c>
       <c r="O199" t="s">
         <v>30</v>
       </c>
       <c r="P199" t="s">
         <v>30</v>
       </c>
       <c r="Q199" t="s">
         <v>30</v>
       </c>
       <c r="R199" t="s">
         <v>30</v>
       </c>
@@ -17108,69 +17108,69 @@
       </c>
       <c r="U199" t="s">
         <v>30</v>
       </c>
       <c r="V199" t="s">
         <v>30</v>
       </c>
       <c r="W199" t="s">
         <v>30</v>
       </c>
       <c r="X199" t="s">
         <v>30</v>
       </c>
       <c r="Y199">
         <v>157.49</v>
       </c>
     </row>
     <row r="200" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>203</v>
       </c>
       <c r="B200" t="s">
         <v>91</v>
       </c>
       <c r="C200" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E200" t="s">
         <v>37</v>
       </c>
       <c r="F200" t="s">
         <v>63</v>
       </c>
       <c r="G200" t="s">
         <v>29</v>
       </c>
       <c r="H200">
         <v>23</v>
       </c>
       <c r="I200" t="b">
         <v>0</v>
       </c>
       <c r="J200" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200" t="s">
         <v>30</v>
       </c>
       <c r="M200" t="s">
         <v>30</v>
       </c>
       <c r="N200" t="s">
         <v>30</v>
       </c>
       <c r="O200" t="s">
         <v>30</v>
       </c>
       <c r="P200" t="s">
         <v>30</v>
       </c>
       <c r="Q200" t="s">
         <v>30</v>
       </c>
       <c r="R200" t="s">
         <v>30</v>
       </c>
@@ -17179,72 +17179,72 @@
       </c>
       <c r="T200" t="s">
         <v>30</v>
       </c>
       <c r="U200" t="s">
         <v>30</v>
       </c>
       <c r="V200" t="s">
         <v>30</v>
       </c>
       <c r="W200" t="s">
         <v>30</v>
       </c>
       <c r="X200" t="s">
         <v>30</v>
       </c>
       <c r="Y200">
         <v>157.11</v>
       </c>
     </row>
     <row r="201" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>204</v>
       </c>
       <c r="B201" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C201" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="E201" t="s">
         <v>30</v>
       </c>
       <c r="F201" t="s">
         <v>34</v>
       </c>
       <c r="G201" t="s">
         <v>29</v>
       </c>
       <c r="H201">
         <v>42</v>
       </c>
       <c r="I201" t="b">
         <v>0</v>
       </c>
       <c r="J201" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201" t="s">
         <v>30</v>
       </c>
       <c r="M201" t="s">
         <v>30</v>
       </c>
       <c r="N201" t="s">
         <v>30</v>
       </c>
       <c r="O201" t="s">
         <v>30</v>
       </c>
       <c r="P201" t="s">
         <v>30</v>
       </c>
       <c r="Q201" t="s">
         <v>30</v>
       </c>
       <c r="R201" t="s">
         <v>30</v>
       </c>
@@ -17253,72 +17253,72 @@
       </c>
       <c r="T201" t="s">
         <v>30</v>
       </c>
       <c r="U201" t="s">
         <v>30</v>
       </c>
       <c r="V201" t="s">
         <v>30</v>
       </c>
       <c r="W201" t="s">
         <v>30</v>
       </c>
       <c r="X201" t="s">
         <v>30</v>
       </c>
       <c r="Y201">
         <v>155.39</v>
       </c>
     </row>
     <row r="202" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>205</v>
       </c>
       <c r="B202" t="s">
+        <v>378</v>
+      </c>
+      <c r="C202" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E202" t="s">
         <v>30</v>
       </c>
       <c r="F202" t="s">
         <v>34</v>
       </c>
       <c r="G202" t="s">
         <v>29</v>
       </c>
       <c r="H202">
         <v>43</v>
       </c>
       <c r="I202" t="b">
         <v>0</v>
       </c>
       <c r="J202" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K202">
         <v>1</v>
       </c>
       <c r="L202" t="s">
         <v>30</v>
       </c>
       <c r="M202" t="s">
         <v>30</v>
       </c>
       <c r="N202" t="s">
         <v>30</v>
       </c>
       <c r="O202" t="s">
         <v>30</v>
       </c>
       <c r="P202" t="s">
         <v>30</v>
       </c>
       <c r="Q202" t="s">
         <v>30</v>
       </c>
       <c r="R202">
         <v>91.53</v>
       </c>
@@ -17327,72 +17327,72 @@
       </c>
       <c r="T202" t="s">
         <v>30</v>
       </c>
       <c r="U202" t="s">
         <v>30</v>
       </c>
       <c r="V202" t="s">
         <v>30</v>
       </c>
       <c r="W202" t="s">
         <v>30</v>
       </c>
       <c r="X202" t="s">
         <v>30</v>
       </c>
       <c r="Y202">
         <v>153.09</v>
       </c>
     </row>
     <row r="203" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>206</v>
       </c>
       <c r="B203" t="s">
+        <v>380</v>
+      </c>
+      <c r="C203" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E203" t="s">
         <v>66</v>
       </c>
       <c r="F203" t="s">
         <v>34</v>
       </c>
       <c r="G203" t="s">
         <v>29</v>
       </c>
       <c r="H203">
         <v>44</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203" t="s">
         <v>30</v>
       </c>
       <c r="M203" t="s">
         <v>30</v>
       </c>
       <c r="N203" t="s">
         <v>30</v>
       </c>
       <c r="O203" t="s">
         <v>30</v>
       </c>
       <c r="P203" t="s">
         <v>30</v>
       </c>
       <c r="Q203" t="s">
         <v>30</v>
       </c>
       <c r="R203" t="s">
         <v>30</v>
       </c>
@@ -17401,72 +17401,72 @@
       </c>
       <c r="T203" t="s">
         <v>30</v>
       </c>
       <c r="U203" t="s">
         <v>30</v>
       </c>
       <c r="V203" t="s">
         <v>30</v>
       </c>
       <c r="W203" t="s">
         <v>30</v>
       </c>
       <c r="X203" t="s">
         <v>30</v>
       </c>
       <c r="Y203">
         <v>152.34</v>
       </c>
     </row>
     <row r="204" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>207</v>
       </c>
       <c r="B204" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C204" t="s">
         <v>32</v>
       </c>
       <c r="E204" t="s">
         <v>30</v>
       </c>
       <c r="F204" t="s">
         <v>63</v>
       </c>
       <c r="G204" t="s">
         <v>29</v>
       </c>
       <c r="H204">
         <v>24</v>
       </c>
       <c r="I204" t="b">
         <v>0</v>
       </c>
       <c r="J204" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204" t="s">
         <v>30</v>
       </c>
       <c r="M204" t="s">
         <v>30</v>
       </c>
       <c r="N204" t="s">
         <v>30</v>
       </c>
       <c r="O204" t="s">
         <v>30</v>
       </c>
       <c r="P204" t="s">
         <v>30</v>
       </c>
       <c r="Q204" t="s">
         <v>30</v>
       </c>
       <c r="R204" t="s">
         <v>30</v>
       </c>
@@ -17475,75 +17475,75 @@
       </c>
       <c r="T204" t="s">
         <v>30</v>
       </c>
       <c r="U204" t="s">
         <v>30</v>
       </c>
       <c r="V204" t="s">
         <v>30</v>
       </c>
       <c r="W204" t="s">
         <v>30</v>
       </c>
       <c r="X204" t="s">
         <v>30</v>
       </c>
       <c r="Y204">
         <v>147.69</v>
       </c>
     </row>
     <row r="205" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>208</v>
       </c>
       <c r="B205" t="s">
+        <v>383</v>
+      </c>
+      <c r="C205" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D205">
         <v>2401</v>
       </c>
       <c r="E205" t="s">
         <v>109</v>
       </c>
       <c r="F205" t="s">
         <v>34</v>
       </c>
       <c r="G205" t="s">
         <v>79</v>
       </c>
       <c r="H205">
         <v>31</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205" t="s">
         <v>30</v>
       </c>
       <c r="M205" t="s">
         <v>30</v>
       </c>
       <c r="N205" t="s">
         <v>30</v>
       </c>
       <c r="O205" t="s">
         <v>30</v>
       </c>
       <c r="P205" t="s">
         <v>30</v>
       </c>
       <c r="Q205" t="s">
         <v>30</v>
       </c>
       <c r="R205" t="s">
         <v>30</v>
       </c>
@@ -17552,72 +17552,72 @@
       </c>
       <c r="T205" t="s">
         <v>30</v>
       </c>
       <c r="U205" t="s">
         <v>30</v>
       </c>
       <c r="V205" t="s">
         <v>30</v>
       </c>
       <c r="W205" t="s">
         <v>30</v>
       </c>
       <c r="X205" t="s">
         <v>30</v>
       </c>
       <c r="Y205">
         <v>147.12</v>
       </c>
     </row>
     <row r="206" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>209</v>
       </c>
       <c r="B206" t="s">
+        <v>385</v>
+      </c>
+      <c r="C206" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="E206" t="s">
         <v>37</v>
       </c>
       <c r="F206" t="s">
         <v>63</v>
       </c>
       <c r="G206" t="s">
         <v>29</v>
       </c>
       <c r="H206">
         <v>25</v>
       </c>
       <c r="I206" t="b">
         <v>0</v>
       </c>
       <c r="J206" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206" t="s">
         <v>30</v>
       </c>
       <c r="M206" t="s">
         <v>30</v>
       </c>
       <c r="N206" t="s">
         <v>30</v>
       </c>
       <c r="O206" t="s">
         <v>30</v>
       </c>
       <c r="P206" t="s">
         <v>30</v>
       </c>
       <c r="Q206" t="s">
         <v>30</v>
       </c>
       <c r="R206" t="s">
         <v>30</v>
       </c>
@@ -17626,72 +17626,72 @@
       </c>
       <c r="T206" t="s">
         <v>30</v>
       </c>
       <c r="U206" t="s">
         <v>30</v>
       </c>
       <c r="V206" t="s">
         <v>30</v>
       </c>
       <c r="W206" t="s">
         <v>30</v>
       </c>
       <c r="X206" t="s">
         <v>30</v>
       </c>
       <c r="Y206">
         <v>146.99</v>
       </c>
     </row>
     <row r="207" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>210</v>
       </c>
       <c r="B207" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C207" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E207" t="s">
         <v>30</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207" t="s">
         <v>29</v>
       </c>
       <c r="H207">
         <v>37</v>
       </c>
       <c r="I207" t="b">
         <v>0</v>
       </c>
       <c r="J207" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207" t="s">
         <v>30</v>
       </c>
       <c r="M207" t="s">
         <v>30</v>
       </c>
       <c r="N207" t="s">
         <v>30</v>
       </c>
       <c r="O207" t="s">
         <v>30</v>
       </c>
       <c r="P207" t="s">
         <v>30</v>
       </c>
       <c r="Q207" t="s">
         <v>30</v>
       </c>
       <c r="R207" t="s">
         <v>30</v>
       </c>
@@ -17700,75 +17700,75 @@
       </c>
       <c r="T207" t="s">
         <v>30</v>
       </c>
       <c r="U207" t="s">
         <v>30</v>
       </c>
       <c r="V207" t="s">
         <v>30</v>
       </c>
       <c r="W207" t="s">
         <v>30</v>
       </c>
       <c r="X207" t="s">
         <v>30</v>
       </c>
       <c r="Y207">
         <v>145.98</v>
       </c>
     </row>
     <row r="208" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>211</v>
       </c>
       <c r="B208" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C208" t="s">
         <v>115</v>
       </c>
       <c r="D208">
         <v>1236</v>
       </c>
       <c r="E208" t="s">
         <v>66</v>
       </c>
       <c r="F208" t="s">
         <v>63</v>
       </c>
       <c r="G208" t="s">
         <v>29</v>
       </c>
       <c r="H208">
         <v>26</v>
       </c>
       <c r="I208" t="b">
         <v>0</v>
       </c>
       <c r="J208" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208" t="s">
         <v>30</v>
       </c>
       <c r="M208" t="s">
         <v>30</v>
       </c>
       <c r="N208" t="s">
         <v>30</v>
       </c>
       <c r="O208" t="s">
         <v>30</v>
       </c>
       <c r="P208" t="s">
         <v>30</v>
       </c>
       <c r="Q208" t="s">
         <v>30</v>
       </c>
       <c r="R208" t="s">
         <v>30</v>
       </c>
@@ -17777,72 +17777,72 @@
       </c>
       <c r="T208" t="s">
         <v>30</v>
       </c>
       <c r="U208" t="s">
         <v>30</v>
       </c>
       <c r="V208" t="s">
         <v>30</v>
       </c>
       <c r="W208" t="s">
         <v>30</v>
       </c>
       <c r="X208" t="s">
         <v>30</v>
       </c>
       <c r="Y208">
         <v>145.66</v>
       </c>
     </row>
     <row r="209" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>212</v>
       </c>
       <c r="B209" t="s">
+        <v>389</v>
+      </c>
+      <c r="C209" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E209" t="s">
         <v>37</v>
       </c>
       <c r="F209" t="s">
         <v>34</v>
       </c>
       <c r="G209" t="s">
         <v>29</v>
       </c>
       <c r="H209">
         <v>45</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209" t="s">
         <v>30</v>
       </c>
       <c r="M209" t="s">
         <v>30</v>
       </c>
       <c r="N209" t="s">
         <v>30</v>
       </c>
       <c r="O209" t="s">
         <v>30</v>
       </c>
       <c r="P209" t="s">
         <v>30</v>
       </c>
       <c r="Q209" t="s">
         <v>30</v>
       </c>
       <c r="R209" t="s">
         <v>30</v>
       </c>
@@ -17851,72 +17851,72 @@
       </c>
       <c r="T209" t="s">
         <v>30</v>
       </c>
       <c r="U209" t="s">
         <v>30</v>
       </c>
       <c r="V209" t="s">
         <v>30</v>
       </c>
       <c r="W209" t="s">
         <v>30</v>
       </c>
       <c r="X209" t="s">
         <v>30</v>
       </c>
       <c r="Y209">
         <v>145.48</v>
       </c>
     </row>
     <row r="210" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>213</v>
       </c>
       <c r="B210" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C210" t="s">
         <v>62</v>
       </c>
       <c r="E210" t="s">
         <v>30</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210" t="s">
         <v>29</v>
       </c>
       <c r="H210">
         <v>38</v>
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210" t="s">
         <v>30</v>
       </c>
       <c r="M210" t="s">
         <v>30</v>
       </c>
       <c r="N210" t="s">
         <v>30</v>
       </c>
       <c r="O210" t="s">
         <v>30</v>
       </c>
       <c r="P210" t="s">
         <v>30</v>
       </c>
       <c r="Q210" t="s">
         <v>30</v>
       </c>
       <c r="R210" t="s">
         <v>30</v>
       </c>
@@ -17925,72 +17925,72 @@
       </c>
       <c r="T210" t="s">
         <v>30</v>
       </c>
       <c r="U210" t="s">
         <v>30</v>
       </c>
       <c r="V210" t="s">
         <v>30</v>
       </c>
       <c r="W210" t="s">
         <v>30</v>
       </c>
       <c r="X210" t="s">
         <v>30</v>
       </c>
       <c r="Y210">
         <v>145.3</v>
       </c>
     </row>
     <row r="211" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>214</v>
       </c>
       <c r="B211" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C211" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E211" t="s">
         <v>147</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211" t="s">
         <v>29</v>
       </c>
       <c r="H211">
         <v>39</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K211">
         <v>1</v>
       </c>
       <c r="L211" t="s">
         <v>30</v>
       </c>
       <c r="M211" t="s">
         <v>30</v>
       </c>
       <c r="N211" t="s">
         <v>30</v>
       </c>
       <c r="O211" t="s">
         <v>30</v>
       </c>
       <c r="P211" t="s">
         <v>30</v>
       </c>
       <c r="Q211" t="s">
         <v>30</v>
       </c>
       <c r="R211" t="s">
         <v>30</v>
       </c>
@@ -17999,72 +17999,72 @@
       </c>
       <c r="T211" t="s">
         <v>30</v>
       </c>
       <c r="U211" t="s">
         <v>30</v>
       </c>
       <c r="V211" t="s">
         <v>30</v>
       </c>
       <c r="W211">
         <v>74.57</v>
       </c>
       <c r="X211" t="s">
         <v>30</v>
       </c>
       <c r="Y211">
         <v>142.8</v>
       </c>
     </row>
     <row r="212" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>215</v>
       </c>
       <c r="B212" t="s">
+        <v>392</v>
+      </c>
+      <c r="C212" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="E212" t="s">
         <v>30</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212" t="s">
         <v>29</v>
       </c>
       <c r="H212">
         <v>40</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212" t="s">
         <v>30</v>
       </c>
       <c r="M212" t="s">
         <v>30</v>
       </c>
       <c r="N212" t="s">
         <v>30</v>
       </c>
       <c r="O212" t="s">
         <v>30</v>
       </c>
       <c r="P212" t="s">
         <v>30</v>
       </c>
       <c r="Q212" t="s">
         <v>30</v>
       </c>
       <c r="R212" t="s">
         <v>30</v>
       </c>
@@ -18073,75 +18073,75 @@
       </c>
       <c r="T212" t="s">
         <v>30</v>
       </c>
       <c r="U212" t="s">
         <v>30</v>
       </c>
       <c r="V212" t="s">
         <v>30</v>
       </c>
       <c r="W212" t="s">
         <v>30</v>
       </c>
       <c r="X212" t="s">
         <v>30</v>
       </c>
       <c r="Y212">
         <v>140.83</v>
       </c>
     </row>
     <row r="213" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>216</v>
       </c>
       <c r="B213" t="s">
+        <v>394</v>
+      </c>
+      <c r="C213" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D213">
         <v>1195</v>
       </c>
       <c r="E213" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F213" t="s">
         <v>63</v>
       </c>
       <c r="G213" t="s">
         <v>79</v>
       </c>
       <c r="H213">
         <v>11</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>30</v>
       </c>
       <c r="M213" t="s">
         <v>30</v>
       </c>
       <c r="N213" t="s">
         <v>30</v>
       </c>
       <c r="O213" t="s">
         <v>30</v>
       </c>
       <c r="P213" t="s">
         <v>30</v>
       </c>
       <c r="Q213" t="s">
         <v>30</v>
       </c>
       <c r="R213" t="s">
         <v>30</v>
       </c>
@@ -18150,72 +18150,72 @@
       </c>
       <c r="T213" t="s">
         <v>30</v>
       </c>
       <c r="U213" t="s">
         <v>30</v>
       </c>
       <c r="V213" t="s">
         <v>30</v>
       </c>
       <c r="W213">
         <v>70.44</v>
       </c>
       <c r="X213" t="s">
         <v>30</v>
       </c>
       <c r="Y213">
         <v>140.69</v>
       </c>
     </row>
     <row r="214" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>217</v>
       </c>
       <c r="B214" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C214" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E214" t="s">
         <v>66</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214" t="s">
         <v>79</v>
       </c>
       <c r="H214">
         <v>14</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214" t="s">
         <v>30</v>
       </c>
       <c r="M214" t="s">
         <v>30</v>
       </c>
       <c r="N214" t="s">
         <v>30</v>
       </c>
       <c r="O214" t="s">
         <v>30</v>
       </c>
       <c r="P214" t="s">
         <v>30</v>
       </c>
       <c r="Q214" t="s">
         <v>30</v>
       </c>
       <c r="R214" t="s">
         <v>30</v>
       </c>
@@ -18224,72 +18224,72 @@
       </c>
       <c r="T214" t="s">
         <v>30</v>
       </c>
       <c r="U214" t="s">
         <v>30</v>
       </c>
       <c r="V214" t="s">
         <v>30</v>
       </c>
       <c r="W214" t="s">
         <v>30</v>
       </c>
       <c r="X214" t="s">
         <v>30</v>
       </c>
       <c r="Y214">
         <v>139.08</v>
       </c>
     </row>
     <row r="215" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>218</v>
       </c>
       <c r="B215" t="s">
+        <v>397</v>
+      </c>
+      <c r="C215" t="s">
         <v>398</v>
       </c>
-      <c r="C215" t="s">
+      <c r="E215" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F215" t="s">
         <v>34</v>
       </c>
       <c r="G215" t="s">
         <v>79</v>
       </c>
       <c r="H215">
         <v>32</v>
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K215">
         <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>30</v>
       </c>
       <c r="M215" t="s">
         <v>30</v>
       </c>
       <c r="N215" t="s">
         <v>30</v>
       </c>
       <c r="O215" t="s">
         <v>30</v>
       </c>
       <c r="P215" t="s">
         <v>30</v>
       </c>
       <c r="Q215" t="s">
         <v>30</v>
       </c>
       <c r="R215">
         <v>70.92</v>
       </c>
@@ -18298,72 +18298,72 @@
       </c>
       <c r="T215" t="s">
         <v>30</v>
       </c>
       <c r="U215" t="s">
         <v>30</v>
       </c>
       <c r="V215" t="s">
         <v>30</v>
       </c>
       <c r="W215" t="s">
         <v>30</v>
       </c>
       <c r="X215" t="s">
         <v>30</v>
       </c>
       <c r="Y215">
         <v>138.75</v>
       </c>
     </row>
     <row r="216" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>219</v>
       </c>
       <c r="B216" t="s">
+        <v>400</v>
+      </c>
+      <c r="C216" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E216" t="s">
         <v>37</v>
       </c>
       <c r="F216" t="s">
         <v>34</v>
       </c>
       <c r="G216" t="s">
         <v>79</v>
       </c>
       <c r="H216">
         <v>33</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216" t="s">
         <v>30</v>
       </c>
       <c r="M216" t="s">
         <v>30</v>
       </c>
       <c r="N216" t="s">
         <v>30</v>
       </c>
       <c r="O216" t="s">
         <v>30</v>
       </c>
       <c r="P216" t="s">
         <v>30</v>
       </c>
       <c r="Q216" t="s">
         <v>30</v>
       </c>
       <c r="R216" t="s">
         <v>30</v>
       </c>
@@ -18372,72 +18372,72 @@
       </c>
       <c r="T216" t="s">
         <v>30</v>
       </c>
       <c r="U216" t="s">
         <v>30</v>
       </c>
       <c r="V216" t="s">
         <v>30</v>
       </c>
       <c r="W216" t="s">
         <v>30</v>
       </c>
       <c r="X216" t="s">
         <v>30</v>
       </c>
       <c r="Y216">
         <v>138.74</v>
       </c>
     </row>
     <row r="217" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>220</v>
       </c>
       <c r="B217" t="s">
+        <v>402</v>
+      </c>
+      <c r="C217" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E217" t="s">
         <v>30</v>
       </c>
       <c r="F217" t="s">
         <v>63</v>
       </c>
       <c r="G217" t="s">
         <v>29</v>
       </c>
       <c r="H217">
         <v>27</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217" t="s">
         <v>30</v>
       </c>
       <c r="M217" t="s">
         <v>30</v>
       </c>
       <c r="N217" t="s">
         <v>30</v>
       </c>
       <c r="O217" t="s">
         <v>30</v>
       </c>
       <c r="P217" t="s">
         <v>30</v>
       </c>
       <c r="Q217" t="s">
         <v>30</v>
       </c>
       <c r="R217" t="s">
         <v>30</v>
       </c>
@@ -18446,72 +18446,72 @@
       </c>
       <c r="T217" t="s">
         <v>30</v>
       </c>
       <c r="U217" t="s">
         <v>30</v>
       </c>
       <c r="V217" t="s">
         <v>30</v>
       </c>
       <c r="W217" t="s">
         <v>30</v>
       </c>
       <c r="X217" t="s">
         <v>30</v>
       </c>
       <c r="Y217">
         <v>137.8</v>
       </c>
     </row>
     <row r="218" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>221</v>
       </c>
       <c r="B218" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C218" t="s">
+        <v>404</v>
+      </c>
+      <c r="E218" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F218" t="s">
         <v>117</v>
       </c>
       <c r="G218" t="s">
         <v>29</v>
       </c>
       <c r="H218">
         <v>15</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218" t="s">
         <v>30</v>
       </c>
       <c r="M218" t="s">
         <v>30</v>
       </c>
       <c r="N218" t="s">
         <v>30</v>
       </c>
       <c r="O218" t="s">
         <v>30</v>
       </c>
       <c r="P218" t="s">
         <v>30</v>
       </c>
       <c r="Q218" t="s">
         <v>30</v>
       </c>
       <c r="R218" t="s">
         <v>30</v>
       </c>
@@ -18520,72 +18520,72 @@
       </c>
       <c r="T218" t="s">
         <v>30</v>
       </c>
       <c r="U218" t="s">
         <v>30</v>
       </c>
       <c r="V218" t="s">
         <v>30</v>
       </c>
       <c r="W218" t="s">
         <v>30</v>
       </c>
       <c r="X218" t="s">
         <v>30</v>
       </c>
       <c r="Y218">
         <v>135.69</v>
       </c>
     </row>
     <row r="219" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>222</v>
       </c>
       <c r="B219" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C219" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="E219" t="s">
         <v>30</v>
       </c>
       <c r="F219" t="s">
         <v>34</v>
       </c>
       <c r="G219" t="s">
         <v>79</v>
       </c>
       <c r="H219">
         <v>34</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K219">
         <v>1</v>
       </c>
       <c r="L219" t="s">
         <v>30</v>
       </c>
       <c r="M219" t="s">
         <v>30</v>
       </c>
       <c r="N219" t="s">
         <v>30</v>
       </c>
       <c r="O219" t="s">
         <v>30</v>
       </c>
       <c r="P219" t="s">
         <v>30</v>
       </c>
       <c r="Q219" t="s">
         <v>30</v>
       </c>
       <c r="R219" t="s">
         <v>30</v>
       </c>
@@ -18597,69 +18597,69 @@
       </c>
       <c r="U219" t="s">
         <v>30</v>
       </c>
       <c r="V219" t="s">
         <v>30</v>
       </c>
       <c r="W219">
         <v>68.74</v>
       </c>
       <c r="X219" t="s">
         <v>30</v>
       </c>
       <c r="Y219">
         <v>135.59</v>
       </c>
     </row>
     <row r="220" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>224</v>
       </c>
       <c r="B220" t="s">
         <v>131</v>
       </c>
       <c r="C220" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E220" t="s">
         <v>109</v>
       </c>
       <c r="F220" t="s">
         <v>34</v>
       </c>
       <c r="G220" t="s">
         <v>79</v>
       </c>
       <c r="H220">
         <v>35</v>
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220" t="s">
         <v>30</v>
       </c>
       <c r="M220" t="s">
         <v>30</v>
       </c>
       <c r="N220" t="s">
         <v>30</v>
       </c>
       <c r="O220" t="s">
         <v>30</v>
       </c>
       <c r="P220" t="s">
         <v>30</v>
       </c>
       <c r="Q220" t="s">
         <v>30</v>
       </c>
       <c r="R220" t="s">
         <v>30</v>
       </c>
@@ -18668,72 +18668,72 @@
       </c>
       <c r="T220" t="s">
         <v>30</v>
       </c>
       <c r="U220" t="s">
         <v>30</v>
       </c>
       <c r="V220" t="s">
         <v>30</v>
       </c>
       <c r="W220" t="s">
         <v>30</v>
       </c>
       <c r="X220" t="s">
         <v>30</v>
       </c>
       <c r="Y220">
         <v>134.51</v>
       </c>
     </row>
     <row r="221" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>225</v>
       </c>
       <c r="B221" t="s">
+        <v>408</v>
+      </c>
+      <c r="C221" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="E221" t="s">
         <v>33</v>
       </c>
       <c r="F221" t="s">
         <v>28</v>
       </c>
       <c r="G221" t="s">
         <v>79</v>
       </c>
       <c r="H221">
         <v>15</v>
       </c>
       <c r="I221" t="b">
         <v>0</v>
       </c>
       <c r="J221" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221" t="s">
         <v>30</v>
       </c>
       <c r="M221" t="s">
         <v>30</v>
       </c>
       <c r="N221" t="s">
         <v>30</v>
       </c>
       <c r="O221" t="s">
         <v>30</v>
       </c>
       <c r="P221" t="s">
         <v>30</v>
       </c>
       <c r="Q221" t="s">
         <v>30</v>
       </c>
       <c r="R221" t="s">
         <v>30</v>
       </c>
@@ -18742,72 +18742,72 @@
       </c>
       <c r="T221" t="s">
         <v>30</v>
       </c>
       <c r="U221" t="s">
         <v>30</v>
       </c>
       <c r="V221" t="s">
         <v>30</v>
       </c>
       <c r="W221" t="s">
         <v>30</v>
       </c>
       <c r="X221" t="s">
         <v>30</v>
       </c>
       <c r="Y221">
         <v>133.44</v>
       </c>
     </row>
     <row r="222" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>226</v>
       </c>
       <c r="B222" t="s">
+        <v>410</v>
+      </c>
+      <c r="C222" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E222" t="s">
         <v>30</v>
       </c>
       <c r="F222" t="s">
         <v>28</v>
       </c>
       <c r="G222" t="s">
         <v>79</v>
       </c>
       <c r="H222">
         <v>16</v>
       </c>
       <c r="I222" t="b">
         <v>0</v>
       </c>
       <c r="J222" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222" t="s">
         <v>30</v>
       </c>
       <c r="M222" t="s">
         <v>30</v>
       </c>
       <c r="N222" t="s">
         <v>30</v>
       </c>
       <c r="O222" t="s">
         <v>30</v>
       </c>
       <c r="P222" t="s">
         <v>30</v>
       </c>
       <c r="Q222" t="s">
         <v>30</v>
       </c>
       <c r="R222" t="s">
         <v>30</v>
       </c>
@@ -18816,72 +18816,72 @@
       </c>
       <c r="T222" t="s">
         <v>30</v>
       </c>
       <c r="U222" t="s">
         <v>30</v>
       </c>
       <c r="V222" t="s">
         <v>30</v>
       </c>
       <c r="W222" t="s">
         <v>30</v>
       </c>
       <c r="X222" t="s">
         <v>30</v>
       </c>
       <c r="Y222">
         <v>132.64</v>
       </c>
     </row>
     <row r="223" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>227</v>
       </c>
       <c r="B223" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C223" t="s">
         <v>139</v>
       </c>
       <c r="E223" t="s">
         <v>30</v>
       </c>
       <c r="F223" t="s">
         <v>34</v>
       </c>
       <c r="G223" t="s">
         <v>29</v>
       </c>
       <c r="H223">
         <v>46</v>
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223" t="s">
         <v>30</v>
       </c>
       <c r="M223" t="s">
         <v>30</v>
       </c>
       <c r="N223" t="s">
         <v>30</v>
       </c>
       <c r="O223" t="s">
         <v>30</v>
       </c>
       <c r="P223" t="s">
         <v>30</v>
       </c>
       <c r="Q223" t="s">
         <v>30</v>
       </c>
       <c r="R223" t="s">
         <v>30</v>
       </c>
@@ -18893,69 +18893,69 @@
       </c>
       <c r="U223" t="s">
         <v>30</v>
       </c>
       <c r="V223" t="s">
         <v>30</v>
       </c>
       <c r="W223" t="s">
         <v>30</v>
       </c>
       <c r="X223" t="s">
         <v>30</v>
       </c>
       <c r="Y223">
         <v>132.35</v>
       </c>
     </row>
     <row r="224" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>228</v>
       </c>
       <c r="B224" t="s">
         <v>55</v>
       </c>
       <c r="C224" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E224" t="s">
         <v>30</v>
       </c>
       <c r="F224" t="s">
         <v>34</v>
       </c>
       <c r="G224" t="s">
         <v>29</v>
       </c>
       <c r="H224">
         <v>47</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K224">
         <v>2</v>
       </c>
       <c r="L224" t="s">
         <v>30</v>
       </c>
       <c r="M224" t="s">
         <v>30</v>
       </c>
       <c r="N224" t="s">
         <v>30</v>
       </c>
       <c r="O224" t="s">
         <v>30</v>
       </c>
       <c r="P224" t="s">
         <v>30</v>
       </c>
       <c r="Q224">
         <v>59.85</v>
       </c>
       <c r="R224">
         <v>70.79</v>
       </c>
@@ -18964,72 +18964,72 @@
       </c>
       <c r="T224" t="s">
         <v>30</v>
       </c>
       <c r="U224" t="s">
         <v>30</v>
       </c>
       <c r="V224" t="s">
         <v>30</v>
       </c>
       <c r="W224" t="s">
         <v>30</v>
       </c>
       <c r="X224" t="s">
         <v>30</v>
       </c>
       <c r="Y224">
         <v>130.64</v>
       </c>
     </row>
     <row r="225" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>229</v>
       </c>
       <c r="B225" t="s">
+        <v>413</v>
+      </c>
+      <c r="C225" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E225" t="s">
         <v>30</v>
       </c>
       <c r="F225" t="s">
         <v>28</v>
       </c>
       <c r="G225" t="s">
         <v>29</v>
       </c>
       <c r="H225">
         <v>41</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225" t="s">
         <v>30</v>
       </c>
       <c r="M225" t="s">
         <v>30</v>
       </c>
       <c r="N225" t="s">
         <v>30</v>
       </c>
       <c r="O225" t="s">
         <v>30</v>
       </c>
       <c r="P225" t="s">
         <v>30</v>
       </c>
       <c r="Q225" t="s">
         <v>30</v>
       </c>
       <c r="R225" t="s">
         <v>30</v>
       </c>
@@ -19038,72 +19038,72 @@
       </c>
       <c r="T225" t="s">
         <v>30</v>
       </c>
       <c r="U225" t="s">
         <v>30</v>
       </c>
       <c r="V225" t="s">
         <v>30</v>
       </c>
       <c r="W225" t="s">
         <v>30</v>
       </c>
       <c r="X225" t="s">
         <v>30</v>
       </c>
       <c r="Y225">
         <v>130.54</v>
       </c>
     </row>
     <row r="226" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>230</v>
       </c>
       <c r="B226" t="s">
+        <v>415</v>
+      </c>
+      <c r="C226" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E226" t="s">
         <v>66</v>
       </c>
       <c r="F226" t="s">
         <v>34</v>
       </c>
       <c r="G226" t="s">
         <v>79</v>
       </c>
       <c r="H226">
         <v>36</v>
       </c>
       <c r="I226" t="b">
         <v>0</v>
       </c>
       <c r="J226" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226" t="s">
         <v>30</v>
       </c>
       <c r="M226" t="s">
         <v>30</v>
       </c>
       <c r="N226" t="s">
         <v>30</v>
       </c>
       <c r="O226" t="s">
         <v>30</v>
       </c>
       <c r="P226" t="s">
         <v>30</v>
       </c>
       <c r="Q226" t="s">
         <v>30</v>
       </c>
       <c r="R226" t="s">
         <v>30</v>
       </c>
@@ -19112,75 +19112,75 @@
       </c>
       <c r="T226" t="s">
         <v>30</v>
       </c>
       <c r="U226" t="s">
         <v>30</v>
       </c>
       <c r="V226" t="s">
         <v>30</v>
       </c>
       <c r="W226" t="s">
         <v>30</v>
       </c>
       <c r="X226" t="s">
         <v>30</v>
       </c>
       <c r="Y226">
         <v>129.68</v>
       </c>
     </row>
     <row r="227" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>231</v>
       </c>
       <c r="B227" t="s">
+        <v>417</v>
+      </c>
+      <c r="C227" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D227">
         <v>2221</v>
       </c>
       <c r="E227" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F227" t="s">
         <v>117</v>
       </c>
       <c r="G227" t="s">
         <v>79</v>
       </c>
       <c r="H227">
         <v>5</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227" t="s">
         <v>30</v>
       </c>
       <c r="M227" t="s">
         <v>30</v>
       </c>
       <c r="N227" t="s">
         <v>30</v>
       </c>
       <c r="O227" t="s">
         <v>30</v>
       </c>
       <c r="P227" t="s">
         <v>30</v>
       </c>
       <c r="Q227" t="s">
         <v>30</v>
       </c>
       <c r="R227" t="s">
         <v>30</v>
       </c>
@@ -19189,72 +19189,72 @@
       </c>
       <c r="T227" t="s">
         <v>30</v>
       </c>
       <c r="U227" t="s">
         <v>30</v>
       </c>
       <c r="V227" t="s">
         <v>30</v>
       </c>
       <c r="W227" t="s">
         <v>30</v>
       </c>
       <c r="X227" t="s">
         <v>30</v>
       </c>
       <c r="Y227">
         <v>129.02</v>
       </c>
     </row>
     <row r="228" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>232</v>
       </c>
       <c r="B228" t="s">
+        <v>419</v>
+      </c>
+      <c r="C228" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E228" t="s">
         <v>37</v>
       </c>
       <c r="F228" t="s">
         <v>34</v>
       </c>
       <c r="G228" t="s">
         <v>79</v>
       </c>
       <c r="H228">
         <v>37</v>
       </c>
       <c r="I228" t="b">
         <v>0</v>
       </c>
       <c r="J228" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228" t="s">
         <v>30</v>
       </c>
       <c r="M228" t="s">
         <v>30</v>
       </c>
       <c r="N228" t="s">
         <v>30</v>
       </c>
       <c r="O228" t="s">
         <v>30</v>
       </c>
       <c r="P228" t="s">
         <v>30</v>
       </c>
       <c r="Q228" t="s">
         <v>30</v>
       </c>
       <c r="R228" t="s">
         <v>30</v>
       </c>
@@ -19263,72 +19263,72 @@
       </c>
       <c r="T228" t="s">
         <v>30</v>
       </c>
       <c r="U228" t="s">
         <v>30</v>
       </c>
       <c r="V228" t="s">
         <v>30</v>
       </c>
       <c r="W228" t="s">
         <v>30</v>
       </c>
       <c r="X228" t="s">
         <v>30</v>
       </c>
       <c r="Y228">
         <v>126.67</v>
       </c>
     </row>
     <row r="229" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>233</v>
       </c>
       <c r="B229" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C229" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E229" t="s">
         <v>30</v>
       </c>
       <c r="F229" t="s">
         <v>63</v>
       </c>
       <c r="G229" t="s">
         <v>79</v>
       </c>
       <c r="H229">
         <v>12</v>
       </c>
       <c r="I229" t="b">
         <v>0</v>
       </c>
       <c r="J229" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229" t="s">
         <v>30</v>
       </c>
       <c r="M229" t="s">
         <v>30</v>
       </c>
       <c r="N229" t="s">
         <v>30</v>
       </c>
       <c r="O229" t="s">
         <v>30</v>
       </c>
       <c r="P229" t="s">
         <v>30</v>
       </c>
       <c r="Q229" t="s">
         <v>30</v>
       </c>
       <c r="R229" t="s">
         <v>30</v>
       </c>
@@ -19337,72 +19337,72 @@
       </c>
       <c r="T229" t="s">
         <v>30</v>
       </c>
       <c r="U229" t="s">
         <v>30</v>
       </c>
       <c r="V229" t="s">
         <v>30</v>
       </c>
       <c r="W229" t="s">
         <v>30</v>
       </c>
       <c r="X229" t="s">
         <v>30</v>
       </c>
       <c r="Y229">
         <v>126.12</v>
       </c>
     </row>
     <row r="230" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>234</v>
       </c>
       <c r="B230" t="s">
+        <v>422</v>
+      </c>
+      <c r="C230" t="s">
         <v>423</v>
       </c>
-      <c r="C230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E230" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F230" t="s">
         <v>34</v>
       </c>
       <c r="G230" t="s">
         <v>29</v>
       </c>
       <c r="H230">
         <v>48</v>
       </c>
       <c r="I230" t="b">
         <v>0</v>
       </c>
       <c r="J230" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230" t="s">
         <v>30</v>
       </c>
       <c r="M230" t="s">
         <v>30</v>
       </c>
       <c r="N230" t="s">
         <v>30</v>
       </c>
       <c r="O230" t="s">
         <v>30</v>
       </c>
       <c r="P230" t="s">
         <v>30</v>
       </c>
       <c r="Q230" t="s">
         <v>30</v>
       </c>
       <c r="R230" t="s">
         <v>30</v>
       </c>
@@ -19411,75 +19411,75 @@
       </c>
       <c r="T230" t="s">
         <v>30</v>
       </c>
       <c r="U230" t="s">
         <v>30</v>
       </c>
       <c r="V230" t="s">
         <v>30</v>
       </c>
       <c r="W230" t="s">
         <v>30</v>
       </c>
       <c r="X230" t="s">
         <v>30</v>
       </c>
       <c r="Y230">
         <v>125.43</v>
       </c>
     </row>
     <row r="231" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>235</v>
       </c>
       <c r="B231" t="s">
+        <v>424</v>
+      </c>
+      <c r="C231" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="D231">
         <v>1611</v>
       </c>
       <c r="E231" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F231" t="s">
         <v>63</v>
       </c>
       <c r="G231" t="s">
         <v>29</v>
       </c>
       <c r="H231">
         <v>28</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K231">
         <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>30</v>
       </c>
       <c r="M231" t="s">
         <v>30</v>
       </c>
       <c r="N231" t="s">
         <v>30</v>
       </c>
       <c r="O231" t="s">
         <v>30</v>
       </c>
       <c r="P231" t="s">
         <v>30</v>
       </c>
       <c r="Q231" t="s">
         <v>30</v>
       </c>
       <c r="R231" t="s">
         <v>30</v>
       </c>
@@ -19509,51 +19509,51 @@
       <c r="A232">
         <v>236</v>
       </c>
       <c r="B232" t="s">
         <v>61</v>
       </c>
       <c r="C232" t="s">
         <v>32</v>
       </c>
       <c r="E232" t="s">
         <v>30</v>
       </c>
       <c r="F232" t="s">
         <v>28</v>
       </c>
       <c r="G232" t="s">
         <v>29</v>
       </c>
       <c r="H232">
         <v>42</v>
       </c>
       <c r="I232" t="b">
         <v>0</v>
       </c>
       <c r="J232" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232" t="s">
         <v>30</v>
       </c>
       <c r="M232" t="s">
         <v>30</v>
       </c>
       <c r="N232" t="s">
         <v>30</v>
       </c>
       <c r="O232" t="s">
         <v>30</v>
       </c>
       <c r="P232" t="s">
         <v>30</v>
       </c>
       <c r="Q232" t="s">
         <v>30</v>
       </c>
       <c r="R232" t="s">
         <v>30</v>
       </c>
@@ -19565,72 +19565,72 @@
       </c>
       <c r="U232" t="s">
         <v>30</v>
       </c>
       <c r="V232" t="s">
         <v>30</v>
       </c>
       <c r="W232" t="s">
         <v>30</v>
       </c>
       <c r="X232" t="s">
         <v>30</v>
       </c>
       <c r="Y232">
         <v>121.87</v>
       </c>
     </row>
     <row r="233" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>237</v>
       </c>
       <c r="B233" t="s">
         <v>91</v>
       </c>
       <c r="C233" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D233">
         <v>2537</v>
       </c>
       <c r="E233" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F233" t="s">
         <v>28</v>
       </c>
       <c r="G233" t="s">
         <v>29</v>
       </c>
       <c r="H233">
         <v>43</v>
       </c>
       <c r="I233" t="b">
         <v>0</v>
       </c>
       <c r="J233" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233" t="s">
         <v>30</v>
       </c>
       <c r="M233" t="s">
         <v>30</v>
       </c>
       <c r="N233" t="s">
         <v>30</v>
       </c>
       <c r="O233" t="s">
         <v>30</v>
       </c>
       <c r="P233" t="s">
         <v>30</v>
       </c>
       <c r="Q233" t="s">
         <v>30</v>
       </c>
       <c r="R233" t="s">
         <v>30</v>
       </c>
@@ -19639,72 +19639,72 @@
       </c>
       <c r="T233" t="s">
         <v>30</v>
       </c>
       <c r="U233" t="s">
         <v>30</v>
       </c>
       <c r="V233" t="s">
         <v>30</v>
       </c>
       <c r="W233" t="s">
         <v>30</v>
       </c>
       <c r="X233" t="s">
         <v>30</v>
       </c>
       <c r="Y233">
         <v>119.04</v>
       </c>
     </row>
     <row r="234" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>238</v>
       </c>
       <c r="B234" t="s">
+        <v>428</v>
+      </c>
+      <c r="C234" t="s">
         <v>429</v>
       </c>
-      <c r="C234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234" t="s">
         <v>30</v>
       </c>
       <c r="F234" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G234" t="s">
         <v>29</v>
       </c>
       <c r="H234">
         <v>5</v>
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234" t="s">
         <v>30</v>
       </c>
       <c r="M234" t="s">
         <v>30</v>
       </c>
       <c r="N234" t="s">
         <v>30</v>
       </c>
       <c r="O234" t="s">
         <v>30</v>
       </c>
       <c r="P234" t="s">
         <v>30</v>
       </c>
       <c r="Q234" t="s">
         <v>30</v>
       </c>
       <c r="R234" t="s">
         <v>30</v>
       </c>
@@ -19713,72 +19713,72 @@
       </c>
       <c r="T234" t="s">
         <v>30</v>
       </c>
       <c r="U234" t="s">
         <v>30</v>
       </c>
       <c r="V234" t="s">
         <v>30</v>
       </c>
       <c r="W234" t="s">
         <v>30</v>
       </c>
       <c r="X234" t="s">
         <v>30</v>
       </c>
       <c r="Y234">
         <v>115.84</v>
       </c>
     </row>
     <row r="235" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>239</v>
       </c>
       <c r="B235" t="s">
+        <v>430</v>
+      </c>
+      <c r="C235" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E235" t="s">
         <v>30</v>
       </c>
       <c r="F235" t="s">
         <v>34</v>
       </c>
       <c r="G235" t="s">
         <v>79</v>
       </c>
       <c r="H235">
         <v>38</v>
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235" t="s">
         <v>30</v>
       </c>
       <c r="M235" t="s">
         <v>30</v>
       </c>
       <c r="N235" t="s">
         <v>30</v>
       </c>
       <c r="O235" t="s">
         <v>30</v>
       </c>
       <c r="P235" t="s">
         <v>30</v>
       </c>
       <c r="Q235" t="s">
         <v>30</v>
       </c>
       <c r="R235" t="s">
         <v>30</v>
       </c>
@@ -19787,72 +19787,72 @@
       </c>
       <c r="T235" t="s">
         <v>30</v>
       </c>
       <c r="U235" t="s">
         <v>30</v>
       </c>
       <c r="V235" t="s">
         <v>30</v>
       </c>
       <c r="W235" t="s">
         <v>30</v>
       </c>
       <c r="X235" t="s">
         <v>30</v>
       </c>
       <c r="Y235">
         <v>114.91</v>
       </c>
     </row>
     <row r="236" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>240</v>
       </c>
       <c r="B236" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C236" t="s">
         <v>43</v>
       </c>
       <c r="E236" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F236" t="s">
         <v>34</v>
       </c>
       <c r="G236" t="s">
         <v>79</v>
       </c>
       <c r="H236">
         <v>39</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236" t="s">
         <v>30</v>
       </c>
       <c r="M236" t="s">
         <v>30</v>
       </c>
       <c r="N236" t="s">
         <v>30</v>
       </c>
       <c r="O236" t="s">
         <v>30</v>
       </c>
       <c r="P236" t="s">
         <v>30</v>
       </c>
       <c r="Q236" t="s">
         <v>30</v>
       </c>
       <c r="R236" t="s">
         <v>30</v>
       </c>
@@ -19861,72 +19861,72 @@
       </c>
       <c r="T236" t="s">
         <v>30</v>
       </c>
       <c r="U236" t="s">
         <v>30</v>
       </c>
       <c r="V236" t="s">
         <v>30</v>
       </c>
       <c r="W236" t="s">
         <v>30</v>
       </c>
       <c r="X236" t="s">
         <v>30</v>
       </c>
       <c r="Y236">
         <v>113</v>
       </c>
     </row>
     <row r="237" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>241</v>
       </c>
       <c r="B237" t="s">
+        <v>433</v>
+      </c>
+      <c r="C237" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E237" t="s">
         <v>37</v>
       </c>
       <c r="F237" t="s">
         <v>63</v>
       </c>
       <c r="G237" t="s">
         <v>79</v>
       </c>
       <c r="H237">
         <v>13</v>
       </c>
       <c r="I237" t="b">
         <v>0</v>
       </c>
       <c r="J237" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237" t="s">
         <v>30</v>
       </c>
       <c r="M237" t="s">
         <v>30</v>
       </c>
       <c r="N237" t="s">
         <v>30</v>
       </c>
       <c r="O237" t="s">
         <v>30</v>
       </c>
       <c r="P237" t="s">
         <v>30</v>
       </c>
       <c r="Q237" t="s">
         <v>30</v>
       </c>
       <c r="R237" t="s">
         <v>30</v>
       </c>
@@ -19935,72 +19935,72 @@
       </c>
       <c r="T237" t="s">
         <v>30</v>
       </c>
       <c r="U237" t="s">
         <v>30</v>
       </c>
       <c r="V237" t="s">
         <v>30</v>
       </c>
       <c r="W237" t="s">
         <v>30</v>
       </c>
       <c r="X237" t="s">
         <v>30</v>
       </c>
       <c r="Y237">
         <v>112.78</v>
       </c>
     </row>
     <row r="238" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>242</v>
       </c>
       <c r="B238" t="s">
+        <v>435</v>
+      </c>
+      <c r="C238" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="E238" t="s">
         <v>30</v>
       </c>
       <c r="F238" t="s">
         <v>28</v>
       </c>
       <c r="G238" t="s">
         <v>29</v>
       </c>
       <c r="H238">
         <v>44</v>
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238" t="s">
         <v>30</v>
       </c>
       <c r="M238" t="s">
         <v>30</v>
       </c>
       <c r="N238" t="s">
         <v>30</v>
       </c>
       <c r="O238" t="s">
         <v>30</v>
       </c>
       <c r="P238" t="s">
         <v>30</v>
       </c>
       <c r="Q238" t="s">
         <v>30</v>
       </c>
       <c r="R238" t="s">
         <v>30</v>
       </c>
@@ -20009,72 +20009,72 @@
       </c>
       <c r="T238" t="s">
         <v>30</v>
       </c>
       <c r="U238" t="s">
         <v>30</v>
       </c>
       <c r="V238" t="s">
         <v>30</v>
       </c>
       <c r="W238" t="s">
         <v>30</v>
       </c>
       <c r="X238" t="s">
         <v>30</v>
       </c>
       <c r="Y238">
         <v>111.16</v>
       </c>
     </row>
     <row r="239" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>243</v>
       </c>
       <c r="B239" t="s">
+        <v>437</v>
+      </c>
+      <c r="C239" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E239" t="s">
         <v>147</v>
       </c>
       <c r="F239" t="s">
         <v>28</v>
       </c>
       <c r="G239" t="s">
         <v>79</v>
       </c>
       <c r="H239">
         <v>17</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>30</v>
       </c>
       <c r="M239" t="s">
         <v>30</v>
       </c>
       <c r="N239" t="s">
         <v>30</v>
       </c>
       <c r="O239" t="s">
         <v>30</v>
       </c>
       <c r="P239" t="s">
         <v>30</v>
       </c>
       <c r="Q239">
         <v>53.78</v>
       </c>
       <c r="R239" t="s">
         <v>30</v>
       </c>
@@ -20083,72 +20083,72 @@
       </c>
       <c r="T239" t="s">
         <v>30</v>
       </c>
       <c r="U239" t="s">
         <v>30</v>
       </c>
       <c r="V239" t="s">
         <v>30</v>
       </c>
       <c r="W239" t="s">
         <v>30</v>
       </c>
       <c r="X239" t="s">
         <v>30</v>
       </c>
       <c r="Y239">
         <v>111.06</v>
       </c>
     </row>
     <row r="240" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>244</v>
       </c>
       <c r="B240" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C240" t="s">
         <v>49</v>
       </c>
       <c r="E240" t="s">
         <v>30</v>
       </c>
       <c r="F240" t="s">
         <v>54</v>
       </c>
       <c r="G240" t="s">
         <v>29</v>
       </c>
       <c r="H240">
         <v>3</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240" t="s">
         <v>30</v>
       </c>
       <c r="M240" t="s">
         <v>30</v>
       </c>
       <c r="N240" t="s">
         <v>30</v>
       </c>
       <c r="O240" t="s">
         <v>30</v>
       </c>
       <c r="P240" t="s">
         <v>30</v>
       </c>
       <c r="Q240">
         <v>51.79</v>
       </c>
       <c r="R240" t="s">
         <v>30</v>
       </c>
@@ -20157,75 +20157,75 @@
       </c>
       <c r="T240" t="s">
         <v>30</v>
       </c>
       <c r="U240" t="s">
         <v>30</v>
       </c>
       <c r="V240" t="s">
         <v>30</v>
       </c>
       <c r="W240" t="s">
         <v>30</v>
       </c>
       <c r="X240" t="s">
         <v>30</v>
       </c>
       <c r="Y240">
         <v>110.16</v>
       </c>
     </row>
     <row r="241" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>245</v>
       </c>
       <c r="B241" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C241" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D241">
         <v>2383</v>
       </c>
       <c r="E241" t="s">
         <v>124</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241" t="s">
         <v>29</v>
       </c>
       <c r="H241">
         <v>45</v>
       </c>
       <c r="I241" t="b">
         <v>0</v>
       </c>
       <c r="J241" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241" t="s">
         <v>30</v>
       </c>
       <c r="M241" t="s">
         <v>30</v>
       </c>
       <c r="N241" t="s">
         <v>30</v>
       </c>
       <c r="O241" t="s">
         <v>30</v>
       </c>
       <c r="P241" t="s">
         <v>30</v>
       </c>
       <c r="Q241" t="s">
         <v>30</v>
       </c>
       <c r="R241" t="s">
         <v>30</v>
       </c>
@@ -20234,72 +20234,72 @@
       </c>
       <c r="T241" t="s">
         <v>30</v>
       </c>
       <c r="U241" t="s">
         <v>30</v>
       </c>
       <c r="V241" t="s">
         <v>30</v>
       </c>
       <c r="W241" t="s">
         <v>30</v>
       </c>
       <c r="X241" t="s">
         <v>30</v>
       </c>
       <c r="Y241">
         <v>109.36</v>
       </c>
     </row>
     <row r="242" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>246</v>
       </c>
       <c r="B242" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C242" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E242" t="s">
         <v>37</v>
       </c>
       <c r="F242" t="s">
         <v>63</v>
       </c>
       <c r="G242" t="s">
         <v>79</v>
       </c>
       <c r="H242">
         <v>14</v>
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242" t="s">
         <v>30</v>
       </c>
       <c r="M242" t="s">
         <v>30</v>
       </c>
       <c r="N242" t="s">
         <v>30</v>
       </c>
       <c r="O242" t="s">
         <v>30</v>
       </c>
       <c r="P242" t="s">
         <v>30</v>
       </c>
       <c r="Q242" t="s">
         <v>30</v>
       </c>
       <c r="R242" t="s">
         <v>30</v>
       </c>
@@ -20308,72 +20308,72 @@
       </c>
       <c r="T242" t="s">
         <v>30</v>
       </c>
       <c r="U242" t="s">
         <v>30</v>
       </c>
       <c r="V242" t="s">
         <v>30</v>
       </c>
       <c r="W242" t="s">
         <v>30</v>
       </c>
       <c r="X242" t="s">
         <v>30</v>
       </c>
       <c r="Y242">
         <v>108.74</v>
       </c>
     </row>
     <row r="243" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>247</v>
       </c>
       <c r="B243" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C243" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E243" t="s">
         <v>37</v>
       </c>
       <c r="F243" t="s">
         <v>34</v>
       </c>
       <c r="G243" t="s">
         <v>29</v>
       </c>
       <c r="H243">
         <v>49</v>
       </c>
       <c r="I243" t="b">
         <v>0</v>
       </c>
       <c r="J243" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243" t="s">
         <v>30</v>
       </c>
       <c r="M243" t="s">
         <v>30</v>
       </c>
       <c r="N243" t="s">
         <v>30</v>
       </c>
       <c r="O243" t="s">
         <v>30</v>
       </c>
       <c r="P243" t="s">
         <v>30</v>
       </c>
       <c r="Q243" t="s">
         <v>30</v>
       </c>
       <c r="R243" t="s">
         <v>30</v>
       </c>
@@ -20382,72 +20382,72 @@
       </c>
       <c r="T243" t="s">
         <v>30</v>
       </c>
       <c r="U243" t="s">
         <v>30</v>
       </c>
       <c r="V243" t="s">
         <v>30</v>
       </c>
       <c r="W243" t="s">
         <v>30</v>
       </c>
       <c r="X243" t="s">
         <v>30</v>
       </c>
       <c r="Y243">
         <v>107.13</v>
       </c>
     </row>
     <row r="244" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>248</v>
       </c>
       <c r="B244" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C244" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E244" t="s">
         <v>66</v>
       </c>
       <c r="F244" t="s">
         <v>54</v>
       </c>
       <c r="G244" t="s">
         <v>29</v>
       </c>
       <c r="H244">
         <v>4</v>
       </c>
       <c r="I244" t="b">
         <v>0</v>
       </c>
       <c r="J244" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244" t="s">
         <v>30</v>
       </c>
       <c r="M244" t="s">
         <v>30</v>
       </c>
       <c r="N244" t="s">
         <v>30</v>
       </c>
       <c r="O244" t="s">
         <v>30</v>
       </c>
       <c r="P244" t="s">
         <v>30</v>
       </c>
       <c r="Q244" t="s">
         <v>30</v>
       </c>
       <c r="R244" t="s">
         <v>30</v>
       </c>
@@ -20456,72 +20456,72 @@
       </c>
       <c r="T244" t="s">
         <v>30</v>
       </c>
       <c r="U244" t="s">
         <v>30</v>
       </c>
       <c r="V244" t="s">
         <v>30</v>
       </c>
       <c r="W244" t="s">
         <v>30</v>
       </c>
       <c r="X244" t="s">
         <v>30</v>
       </c>
       <c r="Y244">
         <v>104.33</v>
       </c>
     </row>
     <row r="245" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>249</v>
       </c>
       <c r="B245" t="s">
+        <v>443</v>
+      </c>
+      <c r="C245" t="s">
+        <v>36</v>
+      </c>
+      <c r="E245" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>445</v>
       </c>
       <c r="F245" t="s">
         <v>34</v>
       </c>
       <c r="G245" t="s">
         <v>29</v>
       </c>
       <c r="H245">
         <v>50</v>
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245" t="s">
         <v>30</v>
       </c>
       <c r="M245" t="s">
         <v>30</v>
       </c>
       <c r="N245" t="s">
         <v>30</v>
       </c>
       <c r="O245" t="s">
         <v>30</v>
       </c>
       <c r="P245" t="s">
         <v>30</v>
       </c>
       <c r="Q245" t="s">
         <v>30</v>
       </c>
       <c r="R245" t="s">
         <v>30</v>
       </c>
@@ -20530,72 +20530,72 @@
       </c>
       <c r="T245" t="s">
         <v>30</v>
       </c>
       <c r="U245" t="s">
         <v>30</v>
       </c>
       <c r="V245" t="s">
         <v>30</v>
       </c>
       <c r="W245" t="s">
         <v>30</v>
       </c>
       <c r="X245" t="s">
         <v>30</v>
       </c>
       <c r="Y245">
         <v>102.51</v>
       </c>
     </row>
     <row r="246" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>250</v>
       </c>
       <c r="B246" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C246" t="s">
         <v>145</v>
       </c>
       <c r="E246" t="s">
         <v>30</v>
       </c>
       <c r="F246" t="s">
         <v>34</v>
       </c>
       <c r="G246" t="s">
         <v>29</v>
       </c>
       <c r="H246">
         <v>51</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246" t="s">
         <v>30</v>
       </c>
       <c r="M246" t="s">
         <v>30</v>
       </c>
       <c r="N246" t="s">
         <v>30</v>
       </c>
       <c r="O246" t="s">
         <v>30</v>
       </c>
       <c r="P246" t="s">
         <v>30</v>
       </c>
       <c r="Q246" t="s">
         <v>30</v>
       </c>
       <c r="R246" t="s">
         <v>30</v>
       </c>
@@ -20604,72 +20604,72 @@
       </c>
       <c r="T246" t="s">
         <v>30</v>
       </c>
       <c r="U246" t="s">
         <v>30</v>
       </c>
       <c r="V246" t="s">
         <v>30</v>
       </c>
       <c r="W246" t="s">
         <v>30</v>
       </c>
       <c r="X246" t="s">
         <v>30</v>
       </c>
       <c r="Y246">
         <v>99.79</v>
       </c>
     </row>
     <row r="247" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>251</v>
       </c>
       <c r="B247" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C247" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E247" t="s">
         <v>37</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247" t="s">
         <v>29</v>
       </c>
       <c r="H247">
         <v>46</v>
       </c>
       <c r="I247" t="b">
         <v>0</v>
       </c>
       <c r="J247" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247" t="s">
         <v>30</v>
       </c>
       <c r="M247" t="s">
         <v>30</v>
       </c>
       <c r="N247" t="s">
         <v>30</v>
       </c>
       <c r="O247" t="s">
         <v>30</v>
       </c>
       <c r="P247" t="s">
         <v>30</v>
       </c>
       <c r="Q247" t="s">
         <v>30</v>
       </c>
       <c r="R247" t="s">
         <v>30</v>
       </c>
@@ -20678,75 +20678,75 @@
       </c>
       <c r="T247" t="s">
         <v>30</v>
       </c>
       <c r="U247" t="s">
         <v>30</v>
       </c>
       <c r="V247" t="s">
         <v>30</v>
       </c>
       <c r="W247" t="s">
         <v>30</v>
       </c>
       <c r="X247" t="s">
         <v>30</v>
       </c>
       <c r="Y247">
         <v>99.79</v>
       </c>
     </row>
     <row r="248" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>253</v>
       </c>
       <c r="B248" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C248" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D248">
         <v>1675</v>
       </c>
       <c r="E248" t="s">
         <v>37</v>
       </c>
       <c r="F248" t="s">
         <v>34</v>
       </c>
       <c r="G248" t="s">
         <v>79</v>
       </c>
       <c r="H248">
         <v>40</v>
       </c>
       <c r="I248" t="b">
         <v>0</v>
       </c>
       <c r="J248" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248" t="s">
         <v>30</v>
       </c>
       <c r="M248" t="s">
         <v>30</v>
       </c>
       <c r="N248" t="s">
         <v>30</v>
       </c>
       <c r="O248" t="s">
         <v>30</v>
       </c>
       <c r="P248" t="s">
         <v>30</v>
       </c>
       <c r="Q248" t="s">
         <v>30</v>
       </c>
       <c r="R248" t="s">
         <v>30</v>
       </c>
@@ -20755,75 +20755,75 @@
       </c>
       <c r="T248" t="s">
         <v>30</v>
       </c>
       <c r="U248" t="s">
         <v>30</v>
       </c>
       <c r="V248" t="s">
         <v>30</v>
       </c>
       <c r="W248" t="s">
         <v>30</v>
       </c>
       <c r="X248" t="s">
         <v>30</v>
       </c>
       <c r="Y248">
         <v>95.74</v>
       </c>
     </row>
     <row r="249" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>254</v>
       </c>
       <c r="B249" t="s">
+        <v>447</v>
+      </c>
+      <c r="C249" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="D249">
         <v>2170</v>
       </c>
       <c r="E249" t="s">
         <v>75</v>
       </c>
       <c r="F249" t="s">
         <v>34</v>
       </c>
       <c r="G249" t="s">
         <v>29</v>
       </c>
       <c r="H249">
         <v>52</v>
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249" t="s">
         <v>30</v>
       </c>
       <c r="M249" t="s">
         <v>30</v>
       </c>
       <c r="N249" t="s">
         <v>30</v>
       </c>
       <c r="O249" t="s">
         <v>30</v>
       </c>
       <c r="P249" t="s">
         <v>30</v>
       </c>
       <c r="Q249" t="s">
         <v>30</v>
       </c>
       <c r="R249" t="s">
         <v>30</v>
       </c>
@@ -20832,72 +20832,72 @@
       </c>
       <c r="T249" t="s">
         <v>30</v>
       </c>
       <c r="U249" t="s">
         <v>30</v>
       </c>
       <c r="V249" t="s">
         <v>30</v>
       </c>
       <c r="W249" t="s">
         <v>30</v>
       </c>
       <c r="X249" t="s">
         <v>30</v>
       </c>
       <c r="Y249">
         <v>94.67</v>
       </c>
     </row>
     <row r="250" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>255</v>
       </c>
       <c r="B250" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C250" t="s">
+        <v>449</v>
+      </c>
+      <c r="E250" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="F250" t="s">
         <v>34</v>
       </c>
       <c r="G250" t="s">
         <v>29</v>
       </c>
       <c r="H250">
         <v>53</v>
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250" t="s">
         <v>30</v>
       </c>
       <c r="M250" t="s">
         <v>30</v>
       </c>
       <c r="N250" t="s">
         <v>30</v>
       </c>
       <c r="O250" t="s">
         <v>30</v>
       </c>
       <c r="P250" t="s">
         <v>30</v>
       </c>
       <c r="Q250" t="s">
         <v>30</v>
       </c>
       <c r="R250" t="s">
         <v>30</v>
       </c>
@@ -20909,72 +20909,72 @@
       </c>
       <c r="U250" t="s">
         <v>30</v>
       </c>
       <c r="V250" t="s">
         <v>30</v>
       </c>
       <c r="W250" t="s">
         <v>30</v>
       </c>
       <c r="X250" t="s">
         <v>30</v>
       </c>
       <c r="Y250">
         <v>94.56</v>
       </c>
     </row>
     <row r="251" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>256</v>
       </c>
       <c r="B251" t="s">
         <v>98</v>
       </c>
       <c r="C251" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D251">
         <v>1844</v>
       </c>
       <c r="E251" t="s">
         <v>37</v>
       </c>
       <c r="F251" t="s">
         <v>34</v>
       </c>
       <c r="G251" t="s">
         <v>29</v>
       </c>
       <c r="H251">
         <v>54</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251" t="s">
         <v>30</v>
       </c>
       <c r="M251" t="s">
         <v>30</v>
       </c>
       <c r="N251" t="s">
         <v>30</v>
       </c>
       <c r="O251" t="s">
         <v>30</v>
       </c>
       <c r="P251" t="s">
         <v>30</v>
       </c>
       <c r="Q251" t="s">
         <v>30</v>
       </c>
       <c r="R251" t="s">
         <v>30</v>
       </c>
@@ -20983,75 +20983,75 @@
       </c>
       <c r="T251" t="s">
         <v>30</v>
       </c>
       <c r="U251" t="s">
         <v>30</v>
       </c>
       <c r="V251" t="s">
         <v>30</v>
       </c>
       <c r="W251" t="s">
         <v>30</v>
       </c>
       <c r="X251" t="s">
         <v>30</v>
       </c>
       <c r="Y251">
         <v>93.56</v>
       </c>
     </row>
     <row r="252" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>257</v>
       </c>
       <c r="B252" t="s">
+        <v>452</v>
+      </c>
+      <c r="C252" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D252">
         <v>2077</v>
       </c>
       <c r="E252" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F252" t="s">
         <v>34</v>
       </c>
       <c r="G252" t="s">
         <v>29</v>
       </c>
       <c r="H252">
         <v>55</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252" t="s">
         <v>30</v>
       </c>
       <c r="M252" t="s">
         <v>30</v>
       </c>
       <c r="N252" t="s">
         <v>30</v>
       </c>
       <c r="O252" t="s">
         <v>30</v>
       </c>
       <c r="P252" t="s">
         <v>30</v>
       </c>
       <c r="Q252" t="s">
         <v>30</v>
       </c>
       <c r="R252" t="s">
         <v>30</v>
       </c>
@@ -21081,51 +21081,51 @@
       <c r="A253">
         <v>259</v>
       </c>
       <c r="B253" t="s">
         <v>74</v>
       </c>
       <c r="C253" t="s">
         <v>107</v>
       </c>
       <c r="E253" t="s">
         <v>37</v>
       </c>
       <c r="F253" t="s">
         <v>34</v>
       </c>
       <c r="G253" t="s">
         <v>29</v>
       </c>
       <c r="H253">
         <v>57</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253" t="s">
         <v>30</v>
       </c>
       <c r="M253" t="s">
         <v>30</v>
       </c>
       <c r="N253" t="s">
         <v>30</v>
       </c>
       <c r="O253" t="s">
         <v>30</v>
       </c>
       <c r="P253" t="s">
         <v>30</v>
       </c>
       <c r="Q253" t="s">
         <v>30</v>
       </c>
       <c r="R253" t="s">
         <v>30</v>
       </c>
@@ -21134,72 +21134,72 @@
       </c>
       <c r="T253" t="s">
         <v>30</v>
       </c>
       <c r="U253" t="s">
         <v>30</v>
       </c>
       <c r="V253" t="s">
         <v>30</v>
       </c>
       <c r="W253" t="s">
         <v>30</v>
       </c>
       <c r="X253" t="s">
         <v>30</v>
       </c>
       <c r="Y253">
         <v>91.7</v>
       </c>
     </row>
     <row r="254" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>260</v>
       </c>
       <c r="B254" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C254" t="s">
         <v>116</v>
       </c>
       <c r="E254" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F254" t="s">
         <v>28</v>
       </c>
       <c r="G254" t="s">
         <v>29</v>
       </c>
       <c r="H254">
         <v>47</v>
       </c>
       <c r="I254" t="b">
         <v>0</v>
       </c>
       <c r="J254" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254" t="s">
         <v>30</v>
       </c>
       <c r="M254" t="s">
         <v>30</v>
       </c>
       <c r="N254" t="s">
         <v>30</v>
       </c>
       <c r="O254" t="s">
         <v>30</v>
       </c>
       <c r="P254" t="s">
         <v>30</v>
       </c>
       <c r="Q254" t="s">
         <v>30</v>
       </c>
       <c r="R254" t="s">
         <v>30</v>
       </c>
@@ -21208,72 +21208,72 @@
       </c>
       <c r="T254" t="s">
         <v>30</v>
       </c>
       <c r="U254" t="s">
         <v>30</v>
       </c>
       <c r="V254" t="s">
         <v>30</v>
       </c>
       <c r="W254" t="s">
         <v>30</v>
       </c>
       <c r="X254" t="s">
         <v>30</v>
       </c>
       <c r="Y254">
         <v>90.25</v>
       </c>
     </row>
     <row r="255" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>261</v>
       </c>
       <c r="B255" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C255" t="s">
+        <v>457</v>
+      </c>
+      <c r="E255" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="F255" t="s">
         <v>34</v>
       </c>
       <c r="G255" t="s">
         <v>29</v>
       </c>
       <c r="H255">
         <v>58</v>
       </c>
       <c r="I255" t="b">
         <v>0</v>
       </c>
       <c r="J255" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255" t="s">
         <v>30</v>
       </c>
       <c r="M255" t="s">
         <v>30</v>
       </c>
       <c r="N255" t="s">
         <v>30</v>
       </c>
       <c r="O255" t="s">
         <v>30</v>
       </c>
       <c r="P255" t="s">
         <v>30</v>
       </c>
       <c r="Q255" t="s">
         <v>30</v>
       </c>
       <c r="R255" t="s">
         <v>30</v>
       </c>
@@ -21282,72 +21282,72 @@
       </c>
       <c r="T255" t="s">
         <v>30</v>
       </c>
       <c r="U255" t="s">
         <v>30</v>
       </c>
       <c r="V255" t="s">
         <v>30</v>
       </c>
       <c r="W255" t="s">
         <v>30</v>
       </c>
       <c r="X255" t="s">
         <v>30</v>
       </c>
       <c r="Y255">
         <v>89.4</v>
       </c>
     </row>
     <row r="256" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>263</v>
       </c>
       <c r="B256" t="s">
+        <v>459</v>
+      </c>
+      <c r="C256" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E256" t="s">
         <v>30</v>
       </c>
       <c r="F256" t="s">
         <v>34</v>
       </c>
       <c r="G256" t="s">
         <v>29</v>
       </c>
       <c r="H256">
         <v>60</v>
       </c>
       <c r="I256" t="b">
         <v>0</v>
       </c>
       <c r="J256" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256" t="s">
         <v>30</v>
       </c>
       <c r="M256" t="s">
         <v>30</v>
       </c>
       <c r="N256" t="s">
         <v>30</v>
       </c>
       <c r="O256" t="s">
         <v>30</v>
       </c>
       <c r="P256" t="s">
         <v>30</v>
       </c>
       <c r="Q256" t="s">
         <v>30</v>
       </c>
       <c r="R256" t="s">
         <v>30</v>
       </c>
@@ -21356,75 +21356,75 @@
       </c>
       <c r="T256" t="s">
         <v>30</v>
       </c>
       <c r="U256" t="s">
         <v>30</v>
       </c>
       <c r="V256" t="s">
         <v>30</v>
       </c>
       <c r="W256" t="s">
         <v>30</v>
       </c>
       <c r="X256" t="s">
         <v>30</v>
       </c>
       <c r="Y256">
         <v>88.63</v>
       </c>
     </row>
     <row r="257" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>266</v>
       </c>
       <c r="B257" t="s">
+        <v>461</v>
+      </c>
+      <c r="C257" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="D257">
         <v>1719</v>
       </c>
       <c r="E257" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="F257" t="s">
         <v>28</v>
       </c>
       <c r="G257" t="s">
         <v>29</v>
       </c>
       <c r="H257">
         <v>48</v>
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K257">
         <v>1</v>
       </c>
       <c r="L257" t="s">
         <v>30</v>
       </c>
       <c r="M257" t="s">
         <v>30</v>
       </c>
       <c r="N257" t="s">
         <v>30</v>
       </c>
       <c r="O257" t="s">
         <v>30</v>
       </c>
       <c r="P257" t="s">
         <v>30</v>
       </c>
       <c r="Q257">
         <v>86.99</v>
       </c>
       <c r="R257" t="s">
         <v>30</v>
       </c>
@@ -21433,72 +21433,72 @@
       </c>
       <c r="T257" t="s">
         <v>30</v>
       </c>
       <c r="U257" t="s">
         <v>30</v>
       </c>
       <c r="V257" t="s">
         <v>30</v>
       </c>
       <c r="W257" t="s">
         <v>30</v>
       </c>
       <c r="X257" t="s">
         <v>30</v>
       </c>
       <c r="Y257">
         <v>86.99</v>
       </c>
     </row>
     <row r="258" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>267</v>
       </c>
       <c r="B258" t="s">
+        <v>464</v>
+      </c>
+      <c r="C258" t="s">
+        <v>457</v>
+      </c>
+      <c r="E258" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
       <c r="F258" t="s">
         <v>54</v>
       </c>
       <c r="G258" t="s">
         <v>29</v>
       </c>
       <c r="H258">
         <v>5</v>
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258" t="s">
         <v>30</v>
       </c>
       <c r="M258" t="s">
         <v>30</v>
       </c>
       <c r="N258" t="s">
         <v>30</v>
       </c>
       <c r="O258" t="s">
         <v>30</v>
       </c>
       <c r="P258" t="s">
         <v>30</v>
       </c>
       <c r="Q258" t="s">
         <v>30</v>
       </c>
       <c r="R258" t="s">
         <v>30</v>
       </c>
@@ -21507,72 +21507,72 @@
       </c>
       <c r="T258" t="s">
         <v>30</v>
       </c>
       <c r="U258" t="s">
         <v>30</v>
       </c>
       <c r="V258" t="s">
         <v>30</v>
       </c>
       <c r="W258" t="s">
         <v>30</v>
       </c>
       <c r="X258" t="s">
         <v>30</v>
       </c>
       <c r="Y258">
         <v>86.98</v>
       </c>
     </row>
     <row r="259" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>268</v>
       </c>
       <c r="B259" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C259" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="E259" t="s">
         <v>30</v>
       </c>
       <c r="F259" t="s">
         <v>34</v>
       </c>
       <c r="G259" t="s">
         <v>29</v>
       </c>
       <c r="H259">
         <v>62</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259" t="s">
         <v>30</v>
       </c>
       <c r="M259" t="s">
         <v>30</v>
       </c>
       <c r="N259" t="s">
         <v>30</v>
       </c>
       <c r="O259" t="s">
         <v>30</v>
       </c>
       <c r="P259" t="s">
         <v>30</v>
       </c>
       <c r="Q259" t="s">
         <v>30</v>
       </c>
       <c r="R259" t="s">
         <v>30</v>
       </c>
@@ -21584,69 +21584,69 @@
       </c>
       <c r="U259" t="s">
         <v>30</v>
       </c>
       <c r="V259" t="s">
         <v>30</v>
       </c>
       <c r="W259" t="s">
         <v>30</v>
       </c>
       <c r="X259" t="s">
         <v>30</v>
       </c>
       <c r="Y259">
         <v>86.86</v>
       </c>
     </row>
     <row r="260" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>269</v>
       </c>
       <c r="B260" t="s">
         <v>125</v>
       </c>
       <c r="C260" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="E260" t="s">
         <v>30</v>
       </c>
       <c r="F260" t="s">
         <v>34</v>
       </c>
       <c r="G260" t="s">
         <v>29</v>
       </c>
       <c r="H260">
         <v>63</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
       <c r="L260" t="s">
         <v>30</v>
       </c>
       <c r="M260" t="s">
         <v>30</v>
       </c>
       <c r="N260" t="s">
         <v>30</v>
       </c>
       <c r="O260" t="s">
         <v>30</v>
       </c>
       <c r="P260" t="s">
         <v>30</v>
       </c>
       <c r="Q260" t="s">
         <v>30</v>
       </c>
       <c r="R260">
         <v>86.64</v>
       </c>
@@ -21655,75 +21655,75 @@
       </c>
       <c r="T260" t="s">
         <v>30</v>
       </c>
       <c r="U260" t="s">
         <v>30</v>
       </c>
       <c r="V260" t="s">
         <v>30</v>
       </c>
       <c r="W260" t="s">
         <v>30</v>
       </c>
       <c r="X260" t="s">
         <v>30</v>
       </c>
       <c r="Y260">
         <v>86.64</v>
       </c>
     </row>
     <row r="261" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>270</v>
       </c>
       <c r="B261" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="C261" t="s">
         <v>47</v>
       </c>
       <c r="D261">
         <v>239</v>
       </c>
       <c r="E261" t="s">
         <v>37</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261" t="s">
         <v>29</v>
       </c>
       <c r="H261">
         <v>49</v>
       </c>
       <c r="I261" t="b">
         <v>0</v>
       </c>
       <c r="J261" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K261">
         <v>0</v>
       </c>
       <c r="L261" t="s">
         <v>30</v>
       </c>
       <c r="M261" t="s">
         <v>30</v>
       </c>
       <c r="N261" t="s">
         <v>30</v>
       </c>
       <c r="O261" t="s">
         <v>30</v>
       </c>
       <c r="P261" t="s">
         <v>30</v>
       </c>
       <c r="Q261" t="s">
         <v>30</v>
       </c>
       <c r="R261" t="s">
         <v>30</v>
       </c>
@@ -21732,75 +21732,75 @@
       </c>
       <c r="T261" t="s">
         <v>30</v>
       </c>
       <c r="U261" t="s">
         <v>30</v>
       </c>
       <c r="V261" t="s">
         <v>30</v>
       </c>
       <c r="W261" t="s">
         <v>30</v>
       </c>
       <c r="X261" t="s">
         <v>30</v>
       </c>
       <c r="Y261">
         <v>84.3</v>
       </c>
     </row>
     <row r="262" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>271</v>
       </c>
       <c r="B262" t="s">
+        <v>469</v>
+      </c>
+      <c r="C262" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="D262">
         <v>1300</v>
       </c>
       <c r="E262" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262" t="s">
         <v>79</v>
       </c>
       <c r="H262">
         <v>18</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
       <c r="L262" t="s">
         <v>30</v>
       </c>
       <c r="M262" t="s">
         <v>30</v>
       </c>
       <c r="N262" t="s">
         <v>30</v>
       </c>
       <c r="O262" t="s">
         <v>30</v>
       </c>
       <c r="P262" t="s">
         <v>30</v>
       </c>
       <c r="Q262">
         <v>84.12</v>
       </c>
       <c r="R262" t="s">
         <v>30</v>
       </c>
@@ -21809,72 +21809,72 @@
       </c>
       <c r="T262" t="s">
         <v>30</v>
       </c>
       <c r="U262" t="s">
         <v>30</v>
       </c>
       <c r="V262" t="s">
         <v>30</v>
       </c>
       <c r="W262" t="s">
         <v>30</v>
       </c>
       <c r="X262" t="s">
         <v>30</v>
       </c>
       <c r="Y262">
         <v>84.12</v>
       </c>
     </row>
     <row r="263" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>272</v>
       </c>
       <c r="B263" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C263" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="E263" t="s">
         <v>37</v>
       </c>
       <c r="F263" t="s">
         <v>34</v>
       </c>
       <c r="G263" t="s">
         <v>29</v>
       </c>
       <c r="H263">
         <v>64</v>
       </c>
       <c r="I263" t="b">
         <v>0</v>
       </c>
       <c r="J263" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
       <c r="L263" t="s">
         <v>30</v>
       </c>
       <c r="M263" t="s">
         <v>30</v>
       </c>
       <c r="N263" t="s">
         <v>30</v>
       </c>
       <c r="O263" t="s">
         <v>30</v>
       </c>
       <c r="P263" t="s">
         <v>30</v>
       </c>
       <c r="Q263" t="s">
         <v>30</v>
       </c>
       <c r="R263" t="s">
         <v>30</v>
       </c>
@@ -21883,72 +21883,72 @@
       </c>
       <c r="T263" t="s">
         <v>30</v>
       </c>
       <c r="U263" t="s">
         <v>30</v>
       </c>
       <c r="V263" t="s">
         <v>30</v>
       </c>
       <c r="W263" t="s">
         <v>30</v>
       </c>
       <c r="X263" t="s">
         <v>30</v>
       </c>
       <c r="Y263">
         <v>84.02</v>
       </c>
     </row>
     <row r="264" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>274</v>
       </c>
       <c r="B264" t="s">
+        <v>472</v>
+      </c>
+      <c r="C264" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E264" t="s">
         <v>30</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264" t="s">
         <v>29</v>
       </c>
       <c r="H264">
         <v>51</v>
       </c>
       <c r="I264" t="b">
         <v>0</v>
       </c>
       <c r="J264" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K264">
         <v>0</v>
       </c>
       <c r="L264" t="s">
         <v>30</v>
       </c>
       <c r="M264" t="s">
         <v>30</v>
       </c>
       <c r="N264" t="s">
         <v>30</v>
       </c>
       <c r="O264" t="s">
         <v>30</v>
       </c>
       <c r="P264" t="s">
         <v>30</v>
       </c>
       <c r="Q264" t="s">
         <v>30</v>
       </c>
       <c r="R264" t="s">
         <v>30</v>
       </c>
@@ -21960,69 +21960,69 @@
       </c>
       <c r="U264" t="s">
         <v>30</v>
       </c>
       <c r="V264" t="s">
         <v>30</v>
       </c>
       <c r="W264" t="s">
         <v>30</v>
       </c>
       <c r="X264" t="s">
         <v>30</v>
       </c>
       <c r="Y264">
         <v>83.97</v>
       </c>
     </row>
     <row r="265" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>275</v>
       </c>
       <c r="B265" t="s">
         <v>125</v>
       </c>
       <c r="C265" t="s">
+        <v>474</v>
+      </c>
+      <c r="E265" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="F265" t="s">
         <v>28</v>
       </c>
       <c r="G265" t="s">
         <v>29</v>
       </c>
       <c r="H265">
         <v>52</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K265">
         <v>0</v>
       </c>
       <c r="L265" t="s">
         <v>30</v>
       </c>
       <c r="M265" t="s">
         <v>30</v>
       </c>
       <c r="N265" t="s">
         <v>30</v>
       </c>
       <c r="O265" t="s">
         <v>30</v>
       </c>
       <c r="P265" t="s">
         <v>30</v>
       </c>
       <c r="Q265" t="s">
         <v>30</v>
       </c>
       <c r="R265" t="s">
         <v>30</v>
       </c>
@@ -22031,72 +22031,72 @@
       </c>
       <c r="T265" t="s">
         <v>30</v>
       </c>
       <c r="U265" t="s">
         <v>30</v>
       </c>
       <c r="V265" t="s">
         <v>30</v>
       </c>
       <c r="W265" t="s">
         <v>30</v>
       </c>
       <c r="X265" t="s">
         <v>30</v>
       </c>
       <c r="Y265">
         <v>83.71</v>
       </c>
     </row>
     <row r="266" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>276</v>
       </c>
       <c r="B266" t="s">
+        <v>476</v>
+      </c>
+      <c r="C266" t="s">
         <v>477</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="F266" t="s">
         <v>54</v>
       </c>
       <c r="G266" t="s">
         <v>29</v>
       </c>
       <c r="H266">
         <v>6</v>
       </c>
       <c r="I266" t="b">
         <v>0</v>
       </c>
       <c r="J266" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
       <c r="L266" t="s">
         <v>30</v>
       </c>
       <c r="M266" t="s">
         <v>30</v>
       </c>
       <c r="N266" t="s">
         <v>30</v>
       </c>
       <c r="O266" t="s">
         <v>30</v>
       </c>
       <c r="P266" t="s">
         <v>30</v>
       </c>
       <c r="Q266" t="s">
         <v>30</v>
       </c>
       <c r="R266" t="s">
         <v>30</v>
       </c>
@@ -22105,75 +22105,75 @@
       </c>
       <c r="T266" t="s">
         <v>30</v>
       </c>
       <c r="U266" t="s">
         <v>30</v>
       </c>
       <c r="V266" t="s">
         <v>30</v>
       </c>
       <c r="W266" t="s">
         <v>30</v>
       </c>
       <c r="X266" t="s">
         <v>30</v>
       </c>
       <c r="Y266">
         <v>83.36</v>
       </c>
     </row>
     <row r="267" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>277</v>
       </c>
       <c r="B267" t="s">
+        <v>479</v>
+      </c>
+      <c r="C267" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="D267">
         <v>1626</v>
       </c>
       <c r="E267" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F267" t="s">
         <v>34</v>
       </c>
       <c r="G267" t="s">
         <v>79</v>
       </c>
       <c r="H267">
         <v>42</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K267">
         <v>1</v>
       </c>
       <c r="L267" t="s">
         <v>30</v>
       </c>
       <c r="M267" t="s">
         <v>30</v>
       </c>
       <c r="N267" t="s">
         <v>30</v>
       </c>
       <c r="O267" t="s">
         <v>30</v>
       </c>
       <c r="P267" t="s">
         <v>30</v>
       </c>
       <c r="Q267" t="s">
         <v>30</v>
       </c>
       <c r="R267">
         <v>82.72</v>
       </c>
@@ -22182,72 +22182,72 @@
       </c>
       <c r="T267" t="s">
         <v>30</v>
       </c>
       <c r="U267" t="s">
         <v>30</v>
       </c>
       <c r="V267" t="s">
         <v>30</v>
       </c>
       <c r="W267" t="s">
         <v>30</v>
       </c>
       <c r="X267" t="s">
         <v>30</v>
       </c>
       <c r="Y267">
         <v>82.72</v>
       </c>
     </row>
     <row r="268" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>278</v>
       </c>
       <c r="B268" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C268" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="E268" t="s">
         <v>37</v>
       </c>
       <c r="F268" t="s">
         <v>28</v>
       </c>
       <c r="G268" t="s">
         <v>29</v>
       </c>
       <c r="H268">
         <v>53</v>
       </c>
       <c r="I268" t="b">
         <v>0</v>
       </c>
       <c r="J268" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268" t="s">
         <v>30</v>
       </c>
       <c r="M268" t="s">
         <v>30</v>
       </c>
       <c r="N268" t="s">
         <v>30</v>
       </c>
       <c r="O268" t="s">
         <v>30</v>
       </c>
       <c r="P268" t="s">
         <v>30</v>
       </c>
       <c r="Q268" t="s">
         <v>30</v>
       </c>
       <c r="R268" t="s">
         <v>30</v>
       </c>
@@ -22256,75 +22256,75 @@
       </c>
       <c r="T268" t="s">
         <v>30</v>
       </c>
       <c r="U268" t="s">
         <v>30</v>
       </c>
       <c r="V268" t="s">
         <v>30</v>
       </c>
       <c r="W268" t="s">
         <v>30</v>
       </c>
       <c r="X268" t="s">
         <v>30</v>
       </c>
       <c r="Y268">
         <v>82.63</v>
       </c>
     </row>
     <row r="269" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>279</v>
       </c>
       <c r="B269" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C269" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D269">
         <v>2385</v>
       </c>
       <c r="E269" t="s">
         <v>37</v>
       </c>
       <c r="F269" t="s">
         <v>34</v>
       </c>
       <c r="G269" t="s">
         <v>79</v>
       </c>
       <c r="H269">
         <v>43</v>
       </c>
       <c r="I269" t="b">
         <v>0</v>
       </c>
       <c r="J269" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269" t="s">
         <v>30</v>
       </c>
       <c r="M269" t="s">
         <v>30</v>
       </c>
       <c r="N269" t="s">
         <v>30</v>
       </c>
       <c r="O269" t="s">
         <v>30</v>
       </c>
       <c r="P269" t="s">
         <v>30</v>
       </c>
       <c r="Q269">
         <v>82.33</v>
       </c>
       <c r="R269" t="s">
         <v>30</v>
       </c>
@@ -22333,72 +22333,72 @@
       </c>
       <c r="T269" t="s">
         <v>30</v>
       </c>
       <c r="U269" t="s">
         <v>30</v>
       </c>
       <c r="V269" t="s">
         <v>30</v>
       </c>
       <c r="W269" t="s">
         <v>30</v>
       </c>
       <c r="X269" t="s">
         <v>30</v>
       </c>
       <c r="Y269">
         <v>82.33</v>
       </c>
     </row>
     <row r="270" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>280</v>
       </c>
       <c r="B270" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C270" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E270" t="s">
         <v>30</v>
       </c>
       <c r="F270" t="s">
         <v>63</v>
       </c>
       <c r="G270" t="s">
         <v>79</v>
       </c>
       <c r="H270">
         <v>15</v>
       </c>
       <c r="I270" t="b">
         <v>0</v>
       </c>
       <c r="J270" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K270">
         <v>1</v>
       </c>
       <c r="L270" t="s">
         <v>30</v>
       </c>
       <c r="M270" t="s">
         <v>30</v>
       </c>
       <c r="N270" t="s">
         <v>30</v>
       </c>
       <c r="O270" t="s">
         <v>30</v>
       </c>
       <c r="P270" t="s">
         <v>30</v>
       </c>
       <c r="Q270">
         <v>81.63</v>
       </c>
       <c r="R270" t="s">
         <v>30</v>
       </c>
@@ -22407,75 +22407,75 @@
       </c>
       <c r="T270" t="s">
         <v>30</v>
       </c>
       <c r="U270" t="s">
         <v>30</v>
       </c>
       <c r="V270" t="s">
         <v>30</v>
       </c>
       <c r="W270" t="s">
         <v>30</v>
       </c>
       <c r="X270" t="s">
         <v>30</v>
       </c>
       <c r="Y270">
         <v>81.63</v>
       </c>
     </row>
     <row r="271" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>281</v>
       </c>
       <c r="B271" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C271" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D271">
         <v>1751</v>
       </c>
       <c r="E271" t="s">
         <v>30</v>
       </c>
       <c r="F271" t="s">
         <v>34</v>
       </c>
       <c r="G271" t="s">
         <v>29</v>
       </c>
       <c r="H271">
         <v>65</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271" t="s">
         <v>30</v>
       </c>
       <c r="M271" t="s">
         <v>30</v>
       </c>
       <c r="N271" t="s">
         <v>30</v>
       </c>
       <c r="O271" t="s">
         <v>30</v>
       </c>
       <c r="P271" t="s">
         <v>30</v>
       </c>
       <c r="Q271" t="s">
         <v>30</v>
       </c>
       <c r="R271" t="s">
         <v>30</v>
       </c>
@@ -22484,72 +22484,72 @@
       </c>
       <c r="T271" t="s">
         <v>30</v>
       </c>
       <c r="U271" t="s">
         <v>30</v>
       </c>
       <c r="V271" t="s">
         <v>30</v>
       </c>
       <c r="W271" t="s">
         <v>30</v>
       </c>
       <c r="X271" t="s">
         <v>30</v>
       </c>
       <c r="Y271">
         <v>80.04</v>
       </c>
     </row>
     <row r="272" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>282</v>
       </c>
       <c r="B272" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C272" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="E272" t="s">
         <v>30</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272" t="s">
         <v>29</v>
       </c>
       <c r="H272">
         <v>54</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272" t="s">
         <v>30</v>
       </c>
       <c r="M272" t="s">
         <v>30</v>
       </c>
       <c r="N272" t="s">
         <v>30</v>
       </c>
       <c r="O272" t="s">
         <v>30</v>
       </c>
       <c r="P272" t="s">
         <v>30</v>
       </c>
       <c r="Q272" t="s">
         <v>30</v>
       </c>
       <c r="R272" t="s">
         <v>30</v>
       </c>
@@ -22558,75 +22558,75 @@
       </c>
       <c r="T272" t="s">
         <v>30</v>
       </c>
       <c r="U272" t="s">
         <v>30</v>
       </c>
       <c r="V272" t="s">
         <v>30</v>
       </c>
       <c r="W272" t="s">
         <v>30</v>
       </c>
       <c r="X272" t="s">
         <v>30</v>
       </c>
       <c r="Y272">
         <v>79.75</v>
       </c>
     </row>
     <row r="273" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>283</v>
       </c>
       <c r="B273" t="s">
+        <v>486</v>
+      </c>
+      <c r="C273" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="D273">
         <v>2451</v>
       </c>
       <c r="E273" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273" t="s">
         <v>79</v>
       </c>
       <c r="H273">
         <v>19</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273" t="s">
         <v>30</v>
       </c>
       <c r="M273" t="s">
         <v>30</v>
       </c>
       <c r="N273" t="s">
         <v>30</v>
       </c>
       <c r="O273" t="s">
         <v>30</v>
       </c>
       <c r="P273" t="s">
         <v>30</v>
       </c>
       <c r="Q273">
         <v>79.37</v>
       </c>
       <c r="R273" t="s">
         <v>30</v>
       </c>
@@ -22635,72 +22635,72 @@
       </c>
       <c r="T273" t="s">
         <v>30</v>
       </c>
       <c r="U273" t="s">
         <v>30</v>
       </c>
       <c r="V273" t="s">
         <v>30</v>
       </c>
       <c r="W273" t="s">
         <v>30</v>
       </c>
       <c r="X273" t="s">
         <v>30</v>
       </c>
       <c r="Y273">
         <v>79.37</v>
       </c>
     </row>
     <row r="274" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>284</v>
       </c>
       <c r="B274" t="s">
+        <v>489</v>
+      </c>
+      <c r="C274" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="E274" t="s">
         <v>30</v>
       </c>
       <c r="F274" t="s">
         <v>34</v>
       </c>
       <c r="G274" t="s">
         <v>29</v>
       </c>
       <c r="H274">
         <v>66</v>
       </c>
       <c r="I274" t="b">
         <v>0</v>
       </c>
       <c r="J274" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274" t="s">
         <v>30</v>
       </c>
       <c r="M274" t="s">
         <v>30</v>
       </c>
       <c r="N274" t="s">
         <v>30</v>
       </c>
       <c r="O274" t="s">
         <v>30</v>
       </c>
       <c r="P274" t="s">
         <v>30</v>
       </c>
       <c r="Q274" t="s">
         <v>30</v>
       </c>
       <c r="R274" t="s">
         <v>30</v>
       </c>
@@ -22709,72 +22709,72 @@
       </c>
       <c r="T274" t="s">
         <v>30</v>
       </c>
       <c r="U274" t="s">
         <v>30</v>
       </c>
       <c r="V274" t="s">
         <v>30</v>
       </c>
       <c r="W274" t="s">
         <v>30</v>
       </c>
       <c r="X274" t="s">
         <v>30</v>
       </c>
       <c r="Y274">
         <v>79.33</v>
       </c>
     </row>
     <row r="275" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>285</v>
       </c>
       <c r="B275" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C275" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="E275" t="s">
         <v>30</v>
       </c>
       <c r="F275" t="s">
         <v>34</v>
       </c>
       <c r="G275" t="s">
         <v>29</v>
       </c>
       <c r="H275">
         <v>67</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275" t="s">
         <v>30</v>
       </c>
       <c r="M275" t="s">
         <v>30</v>
       </c>
       <c r="N275" t="s">
         <v>30</v>
       </c>
       <c r="O275" t="s">
         <v>30</v>
       </c>
       <c r="P275" t="s">
         <v>30</v>
       </c>
       <c r="Q275" t="s">
         <v>30</v>
       </c>
       <c r="R275" t="s">
         <v>30</v>
       </c>
@@ -22783,72 +22783,72 @@
       </c>
       <c r="T275" t="s">
         <v>30</v>
       </c>
       <c r="U275" t="s">
         <v>30</v>
       </c>
       <c r="V275" t="s">
         <v>30</v>
       </c>
       <c r="W275" t="s">
         <v>30</v>
       </c>
       <c r="X275" t="s">
         <v>30</v>
       </c>
       <c r="Y275">
         <v>79.3</v>
       </c>
     </row>
     <row r="276" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>286</v>
       </c>
       <c r="B276" t="s">
+        <v>491</v>
+      </c>
+      <c r="C276" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="E276" t="s">
         <v>30</v>
       </c>
       <c r="F276" t="s">
         <v>63</v>
       </c>
       <c r="G276" t="s">
         <v>29</v>
       </c>
       <c r="H276">
         <v>30</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276" t="s">
         <v>30</v>
       </c>
       <c r="M276" t="s">
         <v>30</v>
       </c>
       <c r="N276" t="s">
         <v>30</v>
       </c>
       <c r="O276" t="s">
         <v>30</v>
       </c>
       <c r="P276" t="s">
         <v>30</v>
       </c>
       <c r="Q276" t="s">
         <v>30</v>
       </c>
       <c r="R276" t="s">
         <v>30</v>
       </c>
@@ -22857,75 +22857,75 @@
       </c>
       <c r="T276" t="s">
         <v>30</v>
       </c>
       <c r="U276" t="s">
         <v>30</v>
       </c>
       <c r="V276" t="s">
         <v>30</v>
       </c>
       <c r="W276" t="s">
         <v>30</v>
       </c>
       <c r="X276" t="s">
         <v>30</v>
       </c>
       <c r="Y276">
         <v>79.09</v>
       </c>
     </row>
     <row r="277" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>287</v>
       </c>
       <c r="B277" t="s">
+        <v>493</v>
+      </c>
+      <c r="C277" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="D277">
         <v>1711</v>
       </c>
       <c r="E277" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="F277" t="s">
         <v>28</v>
       </c>
       <c r="G277" t="s">
         <v>79</v>
       </c>
       <c r="H277">
         <v>20</v>
       </c>
       <c r="I277" t="b">
         <v>0</v>
       </c>
       <c r="J277" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277" t="s">
         <v>30</v>
       </c>
       <c r="M277" t="s">
         <v>30</v>
       </c>
       <c r="N277" t="s">
         <v>30</v>
       </c>
       <c r="O277" t="s">
         <v>30</v>
       </c>
       <c r="P277" t="s">
         <v>30</v>
       </c>
       <c r="Q277" t="s">
         <v>30</v>
       </c>
       <c r="R277" t="s">
         <v>30</v>
       </c>
@@ -22937,69 +22937,69 @@
       </c>
       <c r="U277" t="s">
         <v>30</v>
       </c>
       <c r="V277" t="s">
         <v>30</v>
       </c>
       <c r="W277" t="s">
         <v>30</v>
       </c>
       <c r="X277" t="s">
         <v>30</v>
       </c>
       <c r="Y277">
         <v>78.91</v>
       </c>
     </row>
     <row r="278" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>289</v>
       </c>
       <c r="B278" t="s">
         <v>106</v>
       </c>
       <c r="C278" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E278" t="s">
         <v>37</v>
       </c>
       <c r="F278" t="s">
         <v>34</v>
       </c>
       <c r="G278" t="s">
         <v>29</v>
       </c>
       <c r="H278">
         <v>69</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278" t="s">
         <v>30</v>
       </c>
       <c r="M278" t="s">
         <v>30</v>
       </c>
       <c r="N278" t="s">
         <v>30</v>
       </c>
       <c r="O278" t="s">
         <v>30</v>
       </c>
       <c r="P278" t="s">
         <v>30</v>
       </c>
       <c r="Q278" t="s">
         <v>30</v>
       </c>
       <c r="R278" t="s">
         <v>30</v>
       </c>
@@ -23008,72 +23008,72 @@
       </c>
       <c r="T278" t="s">
         <v>30</v>
       </c>
       <c r="U278" t="s">
         <v>30</v>
       </c>
       <c r="V278" t="s">
         <v>30</v>
       </c>
       <c r="W278" t="s">
         <v>30</v>
       </c>
       <c r="X278" t="s">
         <v>30</v>
       </c>
       <c r="Y278">
         <v>78.22</v>
       </c>
     </row>
     <row r="279" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>292</v>
       </c>
       <c r="B279" t="s">
+        <v>497</v>
+      </c>
+      <c r="C279" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="E279" t="s">
         <v>30</v>
       </c>
       <c r="F279" t="s">
         <v>34</v>
       </c>
       <c r="G279" t="s">
         <v>29</v>
       </c>
       <c r="H279">
         <v>70</v>
       </c>
       <c r="I279" t="b">
         <v>0</v>
       </c>
       <c r="J279" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279" t="s">
         <v>30</v>
       </c>
       <c r="M279" t="s">
         <v>30</v>
       </c>
       <c r="N279" t="s">
         <v>30</v>
       </c>
       <c r="O279" t="s">
         <v>30</v>
       </c>
       <c r="P279" t="s">
         <v>30</v>
       </c>
       <c r="Q279" t="s">
         <v>30</v>
       </c>
       <c r="R279" t="s">
         <v>30</v>
       </c>
@@ -23082,72 +23082,72 @@
       </c>
       <c r="T279" t="s">
         <v>30</v>
       </c>
       <c r="U279" t="s">
         <v>30</v>
       </c>
       <c r="V279" t="s">
         <v>30</v>
       </c>
       <c r="W279" t="s">
         <v>30</v>
       </c>
       <c r="X279" t="s">
         <v>30</v>
       </c>
       <c r="Y279">
         <v>77.39</v>
       </c>
     </row>
     <row r="280" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>293</v>
       </c>
       <c r="B280" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C280" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E280" t="s">
         <v>30</v>
       </c>
       <c r="F280" t="s">
         <v>48</v>
       </c>
       <c r="G280" t="s">
         <v>29</v>
       </c>
       <c r="H280">
         <v>5</v>
       </c>
       <c r="I280" t="b">
         <v>0</v>
       </c>
       <c r="J280" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280" t="s">
         <v>30</v>
       </c>
       <c r="M280" t="s">
         <v>30</v>
       </c>
       <c r="N280" t="s">
         <v>30</v>
       </c>
       <c r="O280" t="s">
         <v>30</v>
       </c>
       <c r="P280" t="s">
         <v>30</v>
       </c>
       <c r="Q280" t="s">
         <v>30</v>
       </c>
       <c r="R280" t="s">
         <v>30</v>
       </c>
@@ -23159,69 +23159,69 @@
       </c>
       <c r="U280" t="s">
         <v>30</v>
       </c>
       <c r="V280" t="s">
         <v>30</v>
       </c>
       <c r="W280" t="s">
         <v>30</v>
       </c>
       <c r="X280" t="s">
         <v>30</v>
       </c>
       <c r="Y280">
         <v>77.33</v>
       </c>
     </row>
     <row r="281" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>294</v>
       </c>
       <c r="B281" t="s">
         <v>93</v>
       </c>
       <c r="C281" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E281" t="s">
         <v>37</v>
       </c>
       <c r="F281" t="s">
         <v>117</v>
       </c>
       <c r="G281" t="s">
         <v>29</v>
       </c>
       <c r="H281">
         <v>16</v>
       </c>
       <c r="I281" t="b">
         <v>0</v>
       </c>
       <c r="J281" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281" t="s">
         <v>30</v>
       </c>
       <c r="M281" t="s">
         <v>30</v>
       </c>
       <c r="N281" t="s">
         <v>30</v>
       </c>
       <c r="O281" t="s">
         <v>30</v>
       </c>
       <c r="P281" t="s">
         <v>30</v>
       </c>
       <c r="Q281" t="s">
         <v>30</v>
       </c>
       <c r="R281" t="s">
         <v>30</v>
       </c>
@@ -23230,72 +23230,72 @@
       </c>
       <c r="T281" t="s">
         <v>30</v>
       </c>
       <c r="U281" t="s">
         <v>30</v>
       </c>
       <c r="V281" t="s">
         <v>30</v>
       </c>
       <c r="W281" t="s">
         <v>30</v>
       </c>
       <c r="X281" t="s">
         <v>30</v>
       </c>
       <c r="Y281">
         <v>76.89</v>
       </c>
     </row>
     <row r="282" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>295</v>
       </c>
       <c r="B282" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C282" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E282" t="s">
         <v>30</v>
       </c>
       <c r="F282" t="s">
         <v>34</v>
       </c>
       <c r="G282" t="s">
         <v>79</v>
       </c>
       <c r="H282">
         <v>45</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282" t="s">
         <v>30</v>
       </c>
       <c r="M282" t="s">
         <v>30</v>
       </c>
       <c r="N282" t="s">
         <v>30</v>
       </c>
       <c r="O282" t="s">
         <v>30</v>
       </c>
       <c r="P282" t="s">
         <v>30</v>
       </c>
       <c r="Q282" t="s">
         <v>30</v>
       </c>
       <c r="R282" t="s">
         <v>30</v>
       </c>
@@ -23304,72 +23304,72 @@
       </c>
       <c r="T282" t="s">
         <v>30</v>
       </c>
       <c r="U282" t="s">
         <v>30</v>
       </c>
       <c r="V282" t="s">
         <v>30</v>
       </c>
       <c r="W282" t="s">
         <v>30</v>
       </c>
       <c r="X282" t="s">
         <v>30</v>
       </c>
       <c r="Y282">
         <v>76.6</v>
       </c>
     </row>
     <row r="283" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>296</v>
       </c>
       <c r="B283" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C283" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E283" t="s">
         <v>37</v>
       </c>
       <c r="F283" t="s">
         <v>34</v>
       </c>
       <c r="G283" t="s">
         <v>29</v>
       </c>
       <c r="H283">
         <v>71</v>
       </c>
       <c r="I283" t="b">
         <v>0</v>
       </c>
       <c r="J283" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283" t="s">
         <v>30</v>
       </c>
       <c r="M283" t="s">
         <v>30</v>
       </c>
       <c r="N283" t="s">
         <v>30</v>
       </c>
       <c r="O283" t="s">
         <v>30</v>
       </c>
       <c r="P283" t="s">
         <v>30</v>
       </c>
       <c r="Q283" t="s">
         <v>30</v>
       </c>
       <c r="R283" t="s">
         <v>30</v>
       </c>
@@ -23378,72 +23378,72 @@
       </c>
       <c r="T283" t="s">
         <v>30</v>
       </c>
       <c r="U283" t="s">
         <v>30</v>
       </c>
       <c r="V283" t="s">
         <v>30</v>
       </c>
       <c r="W283" t="s">
         <v>30</v>
       </c>
       <c r="X283" t="s">
         <v>30</v>
       </c>
       <c r="Y283">
         <v>76.4</v>
       </c>
     </row>
     <row r="284" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>297</v>
       </c>
       <c r="B284" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C284" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E284" t="s">
         <v>30</v>
       </c>
       <c r="F284" t="s">
         <v>34</v>
       </c>
       <c r="G284" t="s">
         <v>29</v>
       </c>
       <c r="H284">
         <v>72</v>
       </c>
       <c r="I284" t="b">
         <v>0</v>
       </c>
       <c r="J284" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284" t="s">
         <v>30</v>
       </c>
       <c r="M284" t="s">
         <v>30</v>
       </c>
       <c r="N284" t="s">
         <v>30</v>
       </c>
       <c r="O284" t="s">
         <v>30</v>
       </c>
       <c r="P284" t="s">
         <v>30</v>
       </c>
       <c r="Q284" t="s">
         <v>30</v>
       </c>
       <c r="R284" t="s">
         <v>30</v>
       </c>
@@ -23452,75 +23452,75 @@
       </c>
       <c r="T284" t="s">
         <v>30</v>
       </c>
       <c r="U284" t="s">
         <v>30</v>
       </c>
       <c r="V284" t="s">
         <v>30</v>
       </c>
       <c r="W284" t="s">
         <v>30</v>
       </c>
       <c r="X284" t="s">
         <v>30</v>
       </c>
       <c r="Y284">
         <v>75.83</v>
       </c>
     </row>
     <row r="285" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>299</v>
       </c>
       <c r="B285" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C285" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D285">
         <v>1400</v>
       </c>
       <c r="E285" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="F285" t="s">
         <v>28</v>
       </c>
       <c r="G285" t="s">
         <v>29</v>
       </c>
       <c r="H285">
         <v>56</v>
       </c>
       <c r="I285" t="b">
         <v>0</v>
       </c>
       <c r="J285" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285" t="s">
         <v>30</v>
       </c>
       <c r="M285" t="s">
         <v>30</v>
       </c>
       <c r="N285" t="s">
         <v>30</v>
       </c>
       <c r="O285" t="s">
         <v>30</v>
       </c>
       <c r="P285" t="s">
         <v>30</v>
       </c>
       <c r="Q285" t="s">
         <v>30</v>
       </c>
       <c r="R285" t="s">
         <v>30</v>
       </c>
@@ -23529,72 +23529,72 @@
       </c>
       <c r="T285" t="s">
         <v>30</v>
       </c>
       <c r="U285" t="s">
         <v>30</v>
       </c>
       <c r="V285" t="s">
         <v>30</v>
       </c>
       <c r="W285" t="s">
         <v>30</v>
       </c>
       <c r="X285" t="s">
         <v>30</v>
       </c>
       <c r="Y285">
         <v>73.86</v>
       </c>
     </row>
     <row r="286" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>300</v>
       </c>
       <c r="B286" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C286" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="E286" t="s">
         <v>30</v>
       </c>
       <c r="F286" t="s">
         <v>34</v>
       </c>
       <c r="G286" t="s">
         <v>29</v>
       </c>
       <c r="H286">
         <v>73</v>
       </c>
       <c r="I286" t="b">
         <v>0</v>
       </c>
       <c r="J286" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>30</v>
       </c>
       <c r="M286" t="s">
         <v>30</v>
       </c>
       <c r="N286" t="s">
         <v>30</v>
       </c>
       <c r="O286" t="s">
         <v>30</v>
       </c>
       <c r="P286" t="s">
         <v>30</v>
       </c>
       <c r="Q286">
         <v>73.53</v>
       </c>
       <c r="R286" t="s">
         <v>30</v>
       </c>
@@ -23603,72 +23603,72 @@
       </c>
       <c r="T286" t="s">
         <v>30</v>
       </c>
       <c r="U286" t="s">
         <v>30</v>
       </c>
       <c r="V286" t="s">
         <v>30</v>
       </c>
       <c r="W286" t="s">
         <v>30</v>
       </c>
       <c r="X286" t="s">
         <v>30</v>
       </c>
       <c r="Y286">
         <v>73.53</v>
       </c>
     </row>
     <row r="287" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>301</v>
       </c>
       <c r="B287" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C287" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E287" t="s">
         <v>30</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287" t="s">
         <v>29</v>
       </c>
       <c r="H287">
         <v>57</v>
       </c>
       <c r="I287" t="b">
         <v>0</v>
       </c>
       <c r="J287" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K287">
         <v>0</v>
       </c>
       <c r="L287" t="s">
         <v>30</v>
       </c>
       <c r="M287" t="s">
         <v>30</v>
       </c>
       <c r="N287" t="s">
         <v>30</v>
       </c>
       <c r="O287" t="s">
         <v>30</v>
       </c>
       <c r="P287" t="s">
         <v>30</v>
       </c>
       <c r="Q287" t="s">
         <v>30</v>
       </c>
       <c r="R287" t="s">
         <v>30</v>
       </c>
@@ -23677,72 +23677,72 @@
       </c>
       <c r="T287" t="s">
         <v>30</v>
       </c>
       <c r="U287" t="s">
         <v>30</v>
       </c>
       <c r="V287" t="s">
         <v>30</v>
       </c>
       <c r="W287" t="s">
         <v>30</v>
       </c>
       <c r="X287" t="s">
         <v>30</v>
       </c>
       <c r="Y287">
         <v>72.54</v>
       </c>
     </row>
     <row r="288" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>302</v>
       </c>
       <c r="B288" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="C288" t="s">
         <v>32</v>
       </c>
       <c r="E288" t="s">
         <v>37</v>
       </c>
       <c r="F288" t="s">
         <v>117</v>
       </c>
       <c r="G288" t="s">
         <v>29</v>
       </c>
       <c r="H288">
         <v>17</v>
       </c>
       <c r="I288" t="b">
         <v>0</v>
       </c>
       <c r="J288" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K288">
         <v>0</v>
       </c>
       <c r="L288" t="s">
         <v>30</v>
       </c>
       <c r="M288" t="s">
         <v>30</v>
       </c>
       <c r="N288" t="s">
         <v>30</v>
       </c>
       <c r="O288" t="s">
         <v>30</v>
       </c>
       <c r="P288" t="s">
         <v>30</v>
       </c>
       <c r="Q288" t="s">
         <v>30</v>
       </c>
       <c r="R288" t="s">
         <v>30</v>
       </c>
@@ -23754,69 +23754,69 @@
       </c>
       <c r="U288" t="s">
         <v>30</v>
       </c>
       <c r="V288" t="s">
         <v>30</v>
       </c>
       <c r="W288" t="s">
         <v>30</v>
       </c>
       <c r="X288" t="s">
         <v>30</v>
       </c>
       <c r="Y288">
         <v>72.23</v>
       </c>
     </row>
     <row r="289" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>304</v>
       </c>
       <c r="B289" t="s">
         <v>91</v>
       </c>
       <c r="C289" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="E289" t="s">
         <v>30</v>
       </c>
       <c r="F289" t="s">
         <v>63</v>
       </c>
       <c r="G289" t="s">
         <v>29</v>
       </c>
       <c r="H289">
         <v>31</v>
       </c>
       <c r="I289" t="b">
         <v>0</v>
       </c>
       <c r="J289" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K289">
         <v>1</v>
       </c>
       <c r="L289" t="s">
         <v>30</v>
       </c>
       <c r="M289" t="s">
         <v>30</v>
       </c>
       <c r="N289" t="s">
         <v>30</v>
       </c>
       <c r="O289" t="s">
         <v>30</v>
       </c>
       <c r="P289" t="s">
         <v>30</v>
       </c>
       <c r="Q289">
         <v>71.28</v>
       </c>
       <c r="R289" t="s">
         <v>30</v>
       </c>
@@ -23825,75 +23825,75 @@
       </c>
       <c r="T289" t="s">
         <v>30</v>
       </c>
       <c r="U289" t="s">
         <v>30</v>
       </c>
       <c r="V289" t="s">
         <v>30</v>
       </c>
       <c r="W289" t="s">
         <v>30</v>
       </c>
       <c r="X289" t="s">
         <v>30</v>
       </c>
       <c r="Y289">
         <v>71.28</v>
       </c>
     </row>
     <row r="290" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>305</v>
       </c>
       <c r="B290" t="s">
+        <v>506</v>
+      </c>
+      <c r="C290" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D290">
         <v>1500</v>
       </c>
       <c r="E290" t="s">
         <v>147</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290" t="s">
         <v>79</v>
       </c>
       <c r="H290">
         <v>21</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290" t="s">
         <v>30</v>
       </c>
       <c r="M290" t="s">
         <v>30</v>
       </c>
       <c r="N290" t="s">
         <v>30</v>
       </c>
       <c r="O290" t="s">
         <v>30</v>
       </c>
       <c r="P290" t="s">
         <v>30</v>
       </c>
       <c r="Q290" t="s">
         <v>30</v>
       </c>
       <c r="R290" t="s">
         <v>30</v>
       </c>
@@ -23905,72 +23905,72 @@
       </c>
       <c r="U290" t="s">
         <v>30</v>
       </c>
       <c r="V290" t="s">
         <v>30</v>
       </c>
       <c r="W290" t="s">
         <v>30</v>
       </c>
       <c r="X290" t="s">
         <v>30</v>
       </c>
       <c r="Y290">
         <v>71.07</v>
       </c>
     </row>
     <row r="291" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>307</v>
       </c>
       <c r="B291" t="s">
         <v>91</v>
       </c>
       <c r="C291" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D291">
         <v>1388</v>
       </c>
       <c r="E291" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="F291" t="s">
         <v>117</v>
       </c>
       <c r="G291" t="s">
         <v>29</v>
       </c>
       <c r="H291">
         <v>18</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291" t="s">
         <v>30</v>
       </c>
       <c r="M291" t="s">
         <v>30</v>
       </c>
       <c r="N291" t="s">
         <v>30</v>
       </c>
       <c r="O291" t="s">
         <v>30</v>
       </c>
       <c r="P291" t="s">
         <v>30</v>
       </c>
       <c r="Q291">
         <v>70.64</v>
       </c>
       <c r="R291" t="s">
         <v>30</v>
       </c>
@@ -23982,69 +23982,69 @@
       </c>
       <c r="U291" t="s">
         <v>30</v>
       </c>
       <c r="V291" t="s">
         <v>30</v>
       </c>
       <c r="W291" t="s">
         <v>30</v>
       </c>
       <c r="X291" t="s">
         <v>30</v>
       </c>
       <c r="Y291">
         <v>70.64</v>
       </c>
     </row>
     <row r="292" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>308</v>
       </c>
       <c r="B292" t="s">
         <v>44</v>
       </c>
       <c r="C292" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E292" t="s">
         <v>37</v>
       </c>
       <c r="F292" t="s">
         <v>34</v>
       </c>
       <c r="G292" t="s">
         <v>29</v>
       </c>
       <c r="H292">
         <v>75</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292" t="s">
         <v>30</v>
       </c>
       <c r="M292" t="s">
         <v>30</v>
       </c>
       <c r="N292" t="s">
         <v>30</v>
       </c>
       <c r="O292" t="s">
         <v>30</v>
       </c>
       <c r="P292" t="s">
         <v>30</v>
       </c>
       <c r="Q292" t="s">
         <v>30</v>
       </c>
       <c r="R292" t="s">
         <v>30</v>
       </c>
@@ -24053,75 +24053,75 @@
       </c>
       <c r="T292" t="s">
         <v>30</v>
       </c>
       <c r="U292" t="s">
         <v>30</v>
       </c>
       <c r="V292" t="s">
         <v>30</v>
       </c>
       <c r="W292" t="s">
         <v>30</v>
       </c>
       <c r="X292" t="s">
         <v>30</v>
       </c>
       <c r="Y292">
         <v>70.63</v>
       </c>
     </row>
     <row r="293" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>309</v>
       </c>
       <c r="B293" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C293" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D293">
         <v>2264</v>
       </c>
       <c r="E293" t="s">
         <v>90</v>
       </c>
       <c r="F293" t="s">
         <v>34</v>
       </c>
       <c r="G293" t="s">
         <v>29</v>
       </c>
       <c r="H293">
         <v>76</v>
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293" t="s">
         <v>30</v>
       </c>
       <c r="M293" t="s">
         <v>30</v>
       </c>
       <c r="N293" t="s">
         <v>30</v>
       </c>
       <c r="O293" t="s">
         <v>30</v>
       </c>
       <c r="P293" t="s">
         <v>30</v>
       </c>
       <c r="Q293" t="s">
         <v>30</v>
       </c>
       <c r="R293" t="s">
         <v>30</v>
       </c>
@@ -24130,72 +24130,72 @@
       </c>
       <c r="T293" t="s">
         <v>30</v>
       </c>
       <c r="U293" t="s">
         <v>30</v>
       </c>
       <c r="V293" t="s">
         <v>30</v>
       </c>
       <c r="W293" t="s">
         <v>30</v>
       </c>
       <c r="X293" t="s">
         <v>30</v>
       </c>
       <c r="Y293">
         <v>70.43</v>
       </c>
     </row>
     <row r="294" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>310</v>
       </c>
       <c r="B294" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C294" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="E294" t="s">
         <v>30</v>
       </c>
       <c r="F294" t="s">
         <v>28</v>
       </c>
       <c r="G294" t="s">
         <v>29</v>
       </c>
       <c r="H294">
         <v>58</v>
       </c>
       <c r="I294" t="b">
         <v>0</v>
       </c>
       <c r="J294" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K294">
         <v>1</v>
       </c>
       <c r="L294" t="s">
         <v>30</v>
       </c>
       <c r="M294" t="s">
         <v>30</v>
       </c>
       <c r="N294" t="s">
         <v>30</v>
       </c>
       <c r="O294" t="s">
         <v>30</v>
       </c>
       <c r="P294" t="s">
         <v>30</v>
       </c>
       <c r="Q294" t="s">
         <v>30</v>
       </c>
       <c r="R294">
         <v>70.16</v>
       </c>
@@ -24204,75 +24204,75 @@
       </c>
       <c r="T294" t="s">
         <v>30</v>
       </c>
       <c r="U294" t="s">
         <v>30</v>
       </c>
       <c r="V294" t="s">
         <v>30</v>
       </c>
       <c r="W294" t="s">
         <v>30</v>
       </c>
       <c r="X294" t="s">
         <v>30</v>
       </c>
       <c r="Y294">
         <v>70.16</v>
       </c>
     </row>
     <row r="295" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>311</v>
       </c>
       <c r="B295" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C295" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D295">
         <v>372</v>
       </c>
       <c r="E295" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F295" t="s">
         <v>117</v>
       </c>
       <c r="G295" t="s">
         <v>29</v>
       </c>
       <c r="H295">
         <v>19</v>
       </c>
       <c r="I295" t="b">
         <v>0</v>
       </c>
       <c r="J295" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K295">
         <v>1</v>
       </c>
       <c r="L295" t="s">
         <v>30</v>
       </c>
       <c r="M295" t="s">
         <v>30</v>
       </c>
       <c r="N295" t="s">
         <v>30</v>
       </c>
       <c r="O295" t="s">
         <v>30</v>
       </c>
       <c r="P295" t="s">
         <v>30</v>
       </c>
       <c r="Q295">
         <v>70.03</v>
       </c>
       <c r="R295" t="s">
         <v>30</v>
       </c>
@@ -24281,72 +24281,72 @@
       </c>
       <c r="T295" t="s">
         <v>30</v>
       </c>
       <c r="U295" t="s">
         <v>30</v>
       </c>
       <c r="V295" t="s">
         <v>30</v>
       </c>
       <c r="W295" t="s">
         <v>30</v>
       </c>
       <c r="X295" t="s">
         <v>30</v>
       </c>
       <c r="Y295">
         <v>70.03</v>
       </c>
     </row>
     <row r="296" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>312</v>
       </c>
       <c r="B296" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C296" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="E296" t="s">
         <v>147</v>
       </c>
       <c r="F296" t="s">
         <v>34</v>
       </c>
       <c r="G296" t="s">
         <v>79</v>
       </c>
       <c r="H296">
         <v>46</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K296">
         <v>0</v>
       </c>
       <c r="L296" t="s">
         <v>30</v>
       </c>
       <c r="M296" t="s">
         <v>30</v>
       </c>
       <c r="N296" t="s">
         <v>30</v>
       </c>
       <c r="O296" t="s">
         <v>30</v>
       </c>
       <c r="P296" t="s">
         <v>30</v>
       </c>
       <c r="Q296" t="s">
         <v>30</v>
       </c>
       <c r="R296" t="s">
         <v>30</v>
       </c>
@@ -24358,69 +24358,69 @@
       </c>
       <c r="U296" t="s">
         <v>30</v>
       </c>
       <c r="V296" t="s">
         <v>30</v>
       </c>
       <c r="W296" t="s">
         <v>30</v>
       </c>
       <c r="X296" t="s">
         <v>30</v>
       </c>
       <c r="Y296">
         <v>68.34</v>
       </c>
     </row>
     <row r="297" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>313</v>
       </c>
       <c r="B297" t="s">
         <v>149</v>
       </c>
       <c r="C297" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E297" t="s">
         <v>30</v>
       </c>
       <c r="F297" t="s">
         <v>63</v>
       </c>
       <c r="G297" t="s">
         <v>29</v>
       </c>
       <c r="H297">
         <v>32</v>
       </c>
       <c r="I297" t="b">
         <v>0</v>
       </c>
       <c r="J297" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K297">
         <v>0</v>
       </c>
       <c r="L297" t="s">
         <v>30</v>
       </c>
       <c r="M297" t="s">
         <v>30</v>
       </c>
       <c r="N297" t="s">
         <v>30</v>
       </c>
       <c r="O297" t="s">
         <v>30</v>
       </c>
       <c r="P297" t="s">
         <v>30</v>
       </c>
       <c r="Q297" t="s">
         <v>30</v>
       </c>
       <c r="R297" t="s">
         <v>30</v>
       </c>
@@ -24429,72 +24429,72 @@
       </c>
       <c r="T297" t="s">
         <v>30</v>
       </c>
       <c r="U297" t="s">
         <v>30</v>
       </c>
       <c r="V297" t="s">
         <v>30</v>
       </c>
       <c r="W297" t="s">
         <v>30</v>
       </c>
       <c r="X297" t="s">
         <v>30</v>
       </c>
       <c r="Y297">
         <v>68.31</v>
       </c>
     </row>
     <row r="298" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>314</v>
       </c>
       <c r="B298" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="C298" t="s">
         <v>89</v>
       </c>
       <c r="E298" t="s">
         <v>30</v>
       </c>
       <c r="F298" t="s">
         <v>34</v>
       </c>
       <c r="G298" t="s">
         <v>29</v>
       </c>
       <c r="H298">
         <v>77</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K298">
         <v>0</v>
       </c>
       <c r="L298" t="s">
         <v>30</v>
       </c>
       <c r="M298" t="s">
         <v>30</v>
       </c>
       <c r="N298" t="s">
         <v>30</v>
       </c>
       <c r="O298" t="s">
         <v>30</v>
       </c>
       <c r="P298" t="s">
         <v>30</v>
       </c>
       <c r="Q298" t="s">
         <v>30</v>
       </c>
       <c r="R298" t="s">
         <v>30</v>
       </c>
@@ -24503,72 +24503,72 @@
       </c>
       <c r="T298" t="s">
         <v>30</v>
       </c>
       <c r="U298" t="s">
         <v>30</v>
       </c>
       <c r="V298" t="s">
         <v>30</v>
       </c>
       <c r="W298" t="s">
         <v>30</v>
       </c>
       <c r="X298" t="s">
         <v>30</v>
       </c>
       <c r="Y298">
         <v>68.3</v>
       </c>
     </row>
     <row r="299" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>315</v>
       </c>
       <c r="B299" t="s">
+        <v>515</v>
+      </c>
+      <c r="C299" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E299" t="s">
         <v>30</v>
       </c>
       <c r="F299" t="s">
         <v>34</v>
       </c>
       <c r="G299" t="s">
         <v>29</v>
       </c>
       <c r="H299">
         <v>78</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K299">
         <v>0</v>
       </c>
       <c r="L299" t="s">
         <v>30</v>
       </c>
       <c r="M299" t="s">
         <v>30</v>
       </c>
       <c r="N299" t="s">
         <v>30</v>
       </c>
       <c r="O299" t="s">
         <v>30</v>
       </c>
       <c r="P299" t="s">
         <v>30</v>
       </c>
       <c r="Q299" t="s">
         <v>30</v>
       </c>
       <c r="R299" t="s">
         <v>30</v>
       </c>
@@ -24577,72 +24577,72 @@
       </c>
       <c r="T299" t="s">
         <v>30</v>
       </c>
       <c r="U299" t="s">
         <v>30</v>
       </c>
       <c r="V299" t="s">
         <v>30</v>
       </c>
       <c r="W299" t="s">
         <v>30</v>
       </c>
       <c r="X299" t="s">
         <v>30</v>
       </c>
       <c r="Y299">
         <v>68.17</v>
       </c>
     </row>
     <row r="300" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>316</v>
       </c>
       <c r="B300" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C300" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E300" t="s">
         <v>30</v>
       </c>
       <c r="F300" t="s">
         <v>34</v>
       </c>
       <c r="G300" t="s">
         <v>79</v>
       </c>
       <c r="H300">
         <v>47</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300" t="s">
         <v>30</v>
       </c>
       <c r="M300" t="s">
         <v>30</v>
       </c>
       <c r="N300" t="s">
         <v>30</v>
       </c>
       <c r="O300" t="s">
         <v>30</v>
       </c>
       <c r="P300" t="s">
         <v>30</v>
       </c>
       <c r="Q300" t="s">
         <v>30</v>
       </c>
       <c r="R300" t="s">
         <v>30</v>
       </c>
@@ -24651,75 +24651,75 @@
       </c>
       <c r="T300" t="s">
         <v>30</v>
       </c>
       <c r="U300" t="s">
         <v>30</v>
       </c>
       <c r="V300" t="s">
         <v>30</v>
       </c>
       <c r="W300" t="s">
         <v>30</v>
       </c>
       <c r="X300" t="s">
         <v>30</v>
       </c>
       <c r="Y300">
         <v>68.13</v>
       </c>
     </row>
     <row r="301" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>317</v>
       </c>
       <c r="B301" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C301" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D301">
         <v>2316</v>
       </c>
       <c r="E301" t="s">
         <v>124</v>
       </c>
       <c r="F301" t="s">
         <v>117</v>
       </c>
       <c r="G301" t="s">
         <v>29</v>
       </c>
       <c r="H301">
         <v>20</v>
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301" t="s">
         <v>30</v>
       </c>
       <c r="M301" t="s">
         <v>30</v>
       </c>
       <c r="N301" t="s">
         <v>30</v>
       </c>
       <c r="O301" t="s">
         <v>30</v>
       </c>
       <c r="P301" t="s">
         <v>30</v>
       </c>
       <c r="Q301" t="s">
         <v>30</v>
       </c>
       <c r="R301" t="s">
         <v>30</v>
       </c>
@@ -24728,75 +24728,75 @@
       </c>
       <c r="T301" t="s">
         <v>30</v>
       </c>
       <c r="U301" t="s">
         <v>30</v>
       </c>
       <c r="V301" t="s">
         <v>30</v>
       </c>
       <c r="W301" t="s">
         <v>30</v>
       </c>
       <c r="X301" t="s">
         <v>30</v>
       </c>
       <c r="Y301">
         <v>67.41</v>
       </c>
     </row>
     <row r="302" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>318</v>
       </c>
       <c r="B302" t="s">
+        <v>519</v>
+      </c>
+      <c r="C302" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="D302">
         <v>1520</v>
       </c>
       <c r="E302" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F302" t="s">
         <v>28</v>
       </c>
       <c r="G302" t="s">
         <v>29</v>
       </c>
       <c r="H302">
         <v>59</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>30</v>
       </c>
       <c r="M302" t="s">
         <v>30</v>
       </c>
       <c r="N302" t="s">
         <v>30</v>
       </c>
       <c r="O302" t="s">
         <v>30</v>
       </c>
       <c r="P302" t="s">
         <v>30</v>
       </c>
       <c r="Q302">
         <v>67.37</v>
       </c>
       <c r="R302" t="s">
         <v>30</v>
       </c>
@@ -24805,75 +24805,75 @@
       </c>
       <c r="T302" t="s">
         <v>30</v>
       </c>
       <c r="U302" t="s">
         <v>30</v>
       </c>
       <c r="V302" t="s">
         <v>30</v>
       </c>
       <c r="W302" t="s">
         <v>30</v>
       </c>
       <c r="X302" t="s">
         <v>30</v>
       </c>
       <c r="Y302">
         <v>67.37</v>
       </c>
     </row>
     <row r="303" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>320</v>
       </c>
       <c r="B303" t="s">
+        <v>521</v>
+      </c>
+      <c r="C303" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="D303">
         <v>408</v>
       </c>
       <c r="E303" t="s">
         <v>37</v>
       </c>
       <c r="F303" t="s">
         <v>28</v>
       </c>
       <c r="G303" t="s">
         <v>79</v>
       </c>
       <c r="H303">
         <v>22</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303" t="s">
         <v>30</v>
       </c>
       <c r="M303" t="s">
         <v>30</v>
       </c>
       <c r="N303" t="s">
         <v>30</v>
       </c>
       <c r="O303" t="s">
         <v>30</v>
       </c>
       <c r="P303" t="s">
         <v>30</v>
       </c>
       <c r="Q303" t="s">
         <v>30</v>
       </c>
       <c r="R303" t="s">
         <v>30</v>
       </c>
@@ -24882,72 +24882,72 @@
       </c>
       <c r="T303" t="s">
         <v>30</v>
       </c>
       <c r="U303" t="s">
         <v>30</v>
       </c>
       <c r="V303" t="s">
         <v>30</v>
       </c>
       <c r="W303" t="s">
         <v>30</v>
       </c>
       <c r="X303" t="s">
         <v>30</v>
       </c>
       <c r="Y303">
         <v>67.07</v>
       </c>
     </row>
     <row r="304" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>321</v>
       </c>
       <c r="B304" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C304" t="s">
+        <v>523</v>
+      </c>
+      <c r="E304" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="F304" t="s">
         <v>34</v>
       </c>
       <c r="G304" t="s">
         <v>79</v>
       </c>
       <c r="H304">
         <v>48</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
       <c r="L304" t="s">
         <v>30</v>
       </c>
       <c r="M304" t="s">
         <v>30</v>
       </c>
       <c r="N304" t="s">
         <v>30</v>
       </c>
       <c r="O304" t="s">
         <v>30</v>
       </c>
       <c r="P304" t="s">
         <v>30</v>
       </c>
       <c r="Q304" t="s">
         <v>30</v>
       </c>
       <c r="R304">
         <v>66.98</v>
       </c>
@@ -24956,72 +24956,72 @@
       </c>
       <c r="T304" t="s">
         <v>30</v>
       </c>
       <c r="U304" t="s">
         <v>30</v>
       </c>
       <c r="V304" t="s">
         <v>30</v>
       </c>
       <c r="W304" t="s">
         <v>30</v>
       </c>
       <c r="X304" t="s">
         <v>30</v>
       </c>
       <c r="Y304">
         <v>66.98</v>
       </c>
     </row>
     <row r="305" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>323</v>
       </c>
       <c r="B305" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C305" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="E305" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="F305" t="s">
         <v>34</v>
       </c>
       <c r="G305" t="s">
         <v>79</v>
       </c>
       <c r="H305">
         <v>50</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305" t="s">
         <v>30</v>
       </c>
       <c r="M305" t="s">
         <v>30</v>
       </c>
       <c r="N305" t="s">
         <v>30</v>
       </c>
       <c r="O305" t="s">
         <v>30</v>
       </c>
       <c r="P305" t="s">
         <v>30</v>
       </c>
       <c r="Q305" t="s">
         <v>30</v>
       </c>
       <c r="R305" t="s">
         <v>30</v>
       </c>
@@ -25030,72 +25030,72 @@
       </c>
       <c r="T305" t="s">
         <v>30</v>
       </c>
       <c r="U305" t="s">
         <v>30</v>
       </c>
       <c r="V305" t="s">
         <v>30</v>
       </c>
       <c r="W305" t="s">
         <v>30</v>
       </c>
       <c r="X305" t="s">
         <v>30</v>
       </c>
       <c r="Y305">
         <v>66.7</v>
       </c>
     </row>
     <row r="306" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>326</v>
       </c>
       <c r="B306" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="C306" t="s">
         <v>112</v>
       </c>
       <c r="E306" t="s">
         <v>30</v>
       </c>
       <c r="F306" t="s">
         <v>54</v>
       </c>
       <c r="G306" t="s">
         <v>79</v>
       </c>
       <c r="H306">
         <v>5</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306" t="s">
         <v>30</v>
       </c>
       <c r="M306" t="s">
         <v>30</v>
       </c>
       <c r="N306" t="s">
         <v>30</v>
       </c>
       <c r="O306" t="s">
         <v>30</v>
       </c>
       <c r="P306" t="s">
         <v>30</v>
       </c>
       <c r="Q306" t="s">
         <v>30</v>
       </c>
       <c r="R306" t="s">
         <v>30</v>
       </c>
@@ -25104,75 +25104,75 @@
       </c>
       <c r="T306" t="s">
         <v>30</v>
       </c>
       <c r="U306" t="s">
         <v>30</v>
       </c>
       <c r="V306" t="s">
         <v>30</v>
       </c>
       <c r="W306" t="s">
         <v>30</v>
       </c>
       <c r="X306" t="s">
         <v>30</v>
       </c>
       <c r="Y306">
         <v>66.32</v>
       </c>
     </row>
     <row r="307" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>327</v>
       </c>
       <c r="B307" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="C307" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D307">
         <v>421</v>
       </c>
       <c r="E307" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F307" t="s">
         <v>117</v>
       </c>
       <c r="G307" t="s">
         <v>29</v>
       </c>
       <c r="H307">
         <v>22</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>30</v>
       </c>
       <c r="M307" t="s">
         <v>30</v>
       </c>
       <c r="N307" t="s">
         <v>30</v>
       </c>
       <c r="O307" t="s">
         <v>30</v>
       </c>
       <c r="P307" t="s">
         <v>30</v>
       </c>
       <c r="Q307">
         <v>66.3</v>
       </c>
       <c r="R307" t="s">
         <v>30</v>
       </c>
@@ -25181,72 +25181,72 @@
       </c>
       <c r="T307" t="s">
         <v>30</v>
       </c>
       <c r="U307" t="s">
         <v>30</v>
       </c>
       <c r="V307" t="s">
         <v>30</v>
       </c>
       <c r="W307" t="s">
         <v>30</v>
       </c>
       <c r="X307" t="s">
         <v>30</v>
       </c>
       <c r="Y307">
         <v>66.3</v>
       </c>
     </row>
     <row r="308" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>328</v>
       </c>
       <c r="B308" t="s">
+        <v>528</v>
+      </c>
+      <c r="C308" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="E308" t="s">
         <v>90</v>
       </c>
       <c r="F308" t="s">
         <v>63</v>
       </c>
       <c r="G308" t="s">
         <v>29</v>
       </c>
       <c r="H308">
         <v>33</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308" t="s">
         <v>30</v>
       </c>
       <c r="M308" t="s">
         <v>30</v>
       </c>
       <c r="N308" t="s">
         <v>30</v>
       </c>
       <c r="O308" t="s">
         <v>30</v>
       </c>
       <c r="P308" t="s">
         <v>30</v>
       </c>
       <c r="Q308" t="s">
         <v>30</v>
       </c>
       <c r="R308" t="s">
         <v>30</v>
       </c>
@@ -25255,75 +25255,75 @@
       </c>
       <c r="T308" t="s">
         <v>30</v>
       </c>
       <c r="U308" t="s">
         <v>30</v>
       </c>
       <c r="V308" t="s">
         <v>30</v>
       </c>
       <c r="W308" t="s">
         <v>30</v>
       </c>
       <c r="X308" t="s">
         <v>30</v>
       </c>
       <c r="Y308">
         <v>66.08</v>
       </c>
     </row>
     <row r="309" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>329</v>
       </c>
       <c r="B309" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="C309" t="s">
         <v>41</v>
       </c>
       <c r="D309">
         <v>158</v>
       </c>
       <c r="E309" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="F309" t="s">
         <v>117</v>
       </c>
       <c r="G309" t="s">
         <v>79</v>
       </c>
       <c r="H309">
         <v>6</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>30</v>
       </c>
       <c r="M309" t="s">
         <v>30</v>
       </c>
       <c r="N309" t="s">
         <v>30</v>
       </c>
       <c r="O309" t="s">
         <v>30</v>
       </c>
       <c r="P309" t="s">
         <v>30</v>
       </c>
       <c r="Q309">
         <v>66.06</v>
       </c>
       <c r="R309" t="s">
         <v>30</v>
       </c>
@@ -25332,75 +25332,75 @@
       </c>
       <c r="T309" t="s">
         <v>30</v>
       </c>
       <c r="U309" t="s">
         <v>30</v>
       </c>
       <c r="V309" t="s">
         <v>30</v>
       </c>
       <c r="W309" t="s">
         <v>30</v>
       </c>
       <c r="X309" t="s">
         <v>30</v>
       </c>
       <c r="Y309">
         <v>66.06</v>
       </c>
     </row>
     <row r="310" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>330</v>
       </c>
       <c r="B310" t="s">
+        <v>531</v>
+      </c>
+      <c r="C310" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="D310">
         <v>748</v>
       </c>
       <c r="E310" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F310" t="s">
         <v>117</v>
       </c>
       <c r="G310" t="s">
         <v>79</v>
       </c>
       <c r="H310">
         <v>7</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310" t="s">
         <v>30</v>
       </c>
       <c r="M310" t="s">
         <v>30</v>
       </c>
       <c r="N310" t="s">
         <v>30</v>
       </c>
       <c r="O310" t="s">
         <v>30</v>
       </c>
       <c r="P310" t="s">
         <v>30</v>
       </c>
       <c r="Q310">
         <v>65.85</v>
       </c>
       <c r="R310" t="s">
         <v>30</v>
       </c>
@@ -25409,72 +25409,72 @@
       </c>
       <c r="T310" t="s">
         <v>30</v>
       </c>
       <c r="U310" t="s">
         <v>30</v>
       </c>
       <c r="V310" t="s">
         <v>30</v>
       </c>
       <c r="W310" t="s">
         <v>30</v>
       </c>
       <c r="X310" t="s">
         <v>30</v>
       </c>
       <c r="Y310">
         <v>65.85</v>
       </c>
     </row>
     <row r="311" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>331</v>
       </c>
       <c r="B311" t="s">
+        <v>533</v>
+      </c>
+      <c r="C311" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="E311" t="s">
         <v>30</v>
       </c>
       <c r="F311" t="s">
         <v>28</v>
       </c>
       <c r="G311" t="s">
         <v>29</v>
       </c>
       <c r="H311">
         <v>61</v>
       </c>
       <c r="I311" t="b">
         <v>0</v>
       </c>
       <c r="J311" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K311">
         <v>0</v>
       </c>
       <c r="L311" t="s">
         <v>30</v>
       </c>
       <c r="M311" t="s">
         <v>30</v>
       </c>
       <c r="N311" t="s">
         <v>30</v>
       </c>
       <c r="O311" t="s">
         <v>30</v>
       </c>
       <c r="P311" t="s">
         <v>30</v>
       </c>
       <c r="Q311" t="s">
         <v>30</v>
       </c>
       <c r="R311" t="s">
         <v>30</v>
       </c>
@@ -25483,72 +25483,72 @@
       </c>
       <c r="T311" t="s">
         <v>30</v>
       </c>
       <c r="U311" t="s">
         <v>30</v>
       </c>
       <c r="V311" t="s">
         <v>30</v>
       </c>
       <c r="W311" t="s">
         <v>30</v>
       </c>
       <c r="X311" t="s">
         <v>30</v>
       </c>
       <c r="Y311">
         <v>65.79</v>
       </c>
     </row>
     <row r="312" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>332</v>
       </c>
       <c r="B312" t="s">
+        <v>535</v>
+      </c>
+      <c r="C312" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="E312" t="s">
         <v>37</v>
       </c>
       <c r="F312" t="s">
         <v>28</v>
       </c>
       <c r="G312" t="s">
         <v>79</v>
       </c>
       <c r="H312">
         <v>23</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K312">
         <v>0</v>
       </c>
       <c r="L312" t="s">
         <v>30</v>
       </c>
       <c r="M312" t="s">
         <v>30</v>
       </c>
       <c r="N312" t="s">
         <v>30</v>
       </c>
       <c r="O312" t="s">
         <v>30</v>
       </c>
       <c r="P312" t="s">
         <v>30</v>
       </c>
       <c r="Q312" t="s">
         <v>30</v>
       </c>
       <c r="R312" t="s">
         <v>30</v>
       </c>
@@ -25560,72 +25560,72 @@
       </c>
       <c r="U312" t="s">
         <v>30</v>
       </c>
       <c r="V312" t="s">
         <v>30</v>
       </c>
       <c r="W312" t="s">
         <v>30</v>
       </c>
       <c r="X312" t="s">
         <v>30</v>
       </c>
       <c r="Y312">
         <v>65.42</v>
       </c>
     </row>
     <row r="313" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>333</v>
       </c>
       <c r="B313" t="s">
         <v>111</v>
       </c>
       <c r="C313" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D313">
         <v>1714</v>
       </c>
       <c r="E313" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F313" t="s">
         <v>63</v>
       </c>
       <c r="G313" t="s">
         <v>29</v>
       </c>
       <c r="H313">
         <v>34</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K313">
         <v>0</v>
       </c>
       <c r="L313" t="s">
         <v>30</v>
       </c>
       <c r="M313" t="s">
         <v>30</v>
       </c>
       <c r="N313" t="s">
         <v>30</v>
       </c>
       <c r="O313" t="s">
         <v>30</v>
       </c>
       <c r="P313" t="s">
         <v>30</v>
       </c>
       <c r="Q313" t="s">
         <v>30</v>
       </c>
       <c r="R313" t="s">
         <v>30</v>
       </c>
@@ -25634,75 +25634,75 @@
       </c>
       <c r="T313" t="s">
         <v>30</v>
       </c>
       <c r="U313" t="s">
         <v>30</v>
       </c>
       <c r="V313" t="s">
         <v>30</v>
       </c>
       <c r="W313" t="s">
         <v>30</v>
       </c>
       <c r="X313" t="s">
         <v>30</v>
       </c>
       <c r="Y313">
         <v>65.16</v>
       </c>
     </row>
     <row r="314" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>334</v>
       </c>
       <c r="B314" t="s">
+        <v>537</v>
+      </c>
+      <c r="C314" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="D314">
         <v>1431</v>
       </c>
       <c r="E314" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F314" t="s">
         <v>28</v>
       </c>
       <c r="G314" t="s">
         <v>79</v>
       </c>
       <c r="H314">
         <v>24</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K314">
         <v>0</v>
       </c>
       <c r="L314" t="s">
         <v>30</v>
       </c>
       <c r="M314" t="s">
         <v>30</v>
       </c>
       <c r="N314" t="s">
         <v>30</v>
       </c>
       <c r="O314" t="s">
         <v>30</v>
       </c>
       <c r="P314" t="s">
         <v>30</v>
       </c>
       <c r="Q314" t="s">
         <v>30</v>
       </c>
       <c r="R314" t="s">
         <v>30</v>
       </c>
@@ -25711,75 +25711,75 @@
       </c>
       <c r="T314" t="s">
         <v>30</v>
       </c>
       <c r="U314" t="s">
         <v>30</v>
       </c>
       <c r="V314" t="s">
         <v>30</v>
       </c>
       <c r="W314" t="s">
         <v>30</v>
       </c>
       <c r="X314" t="s">
         <v>30</v>
       </c>
       <c r="Y314">
         <v>64.87</v>
       </c>
     </row>
     <row r="315" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>335</v>
       </c>
       <c r="B315" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C315" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D315">
         <v>757</v>
       </c>
       <c r="E315" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F315" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G315" t="s">
         <v>29</v>
       </c>
       <c r="H315">
         <v>6</v>
       </c>
       <c r="I315" t="b">
         <v>0</v>
       </c>
       <c r="J315" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K315">
         <v>1</v>
       </c>
       <c r="L315" t="s">
         <v>30</v>
       </c>
       <c r="M315" t="s">
         <v>30</v>
       </c>
       <c r="N315" t="s">
         <v>30</v>
       </c>
       <c r="O315" t="s">
         <v>30</v>
       </c>
       <c r="P315" t="s">
         <v>30</v>
       </c>
       <c r="Q315">
         <v>64.77</v>
       </c>
       <c r="R315" t="s">
         <v>30</v>
       </c>
@@ -25788,72 +25788,72 @@
       </c>
       <c r="T315" t="s">
         <v>30</v>
       </c>
       <c r="U315" t="s">
         <v>30</v>
       </c>
       <c r="V315" t="s">
         <v>30</v>
       </c>
       <c r="W315" t="s">
         <v>30</v>
       </c>
       <c r="X315" t="s">
         <v>30</v>
       </c>
       <c r="Y315">
         <v>64.77</v>
       </c>
     </row>
     <row r="316" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>336</v>
       </c>
       <c r="B316" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C316" t="s">
         <v>26</v>
       </c>
       <c r="E316" t="s">
         <v>30</v>
       </c>
       <c r="F316" t="s">
         <v>117</v>
       </c>
       <c r="G316" t="s">
         <v>29</v>
       </c>
       <c r="H316">
         <v>23</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
       <c r="L316" t="s">
         <v>30</v>
       </c>
       <c r="M316" t="s">
         <v>30</v>
       </c>
       <c r="N316" t="s">
         <v>30</v>
       </c>
       <c r="O316" t="s">
         <v>30</v>
       </c>
       <c r="P316" t="s">
         <v>30</v>
       </c>
       <c r="Q316">
         <v>64.75</v>
       </c>
       <c r="R316" t="s">
         <v>30</v>
       </c>
@@ -25862,72 +25862,72 @@
       </c>
       <c r="T316" t="s">
         <v>30</v>
       </c>
       <c r="U316" t="s">
         <v>30</v>
       </c>
       <c r="V316" t="s">
         <v>30</v>
       </c>
       <c r="W316" t="s">
         <v>30</v>
       </c>
       <c r="X316" t="s">
         <v>30</v>
       </c>
       <c r="Y316">
         <v>64.75</v>
       </c>
     </row>
     <row r="317" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>337</v>
       </c>
       <c r="B317" t="s">
+        <v>540</v>
+      </c>
+      <c r="C317" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="E317" t="s">
         <v>30</v>
       </c>
       <c r="F317" t="s">
         <v>34</v>
       </c>
       <c r="G317" t="s">
         <v>29</v>
       </c>
       <c r="H317">
         <v>80</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
       <c r="L317" t="s">
         <v>30</v>
       </c>
       <c r="M317" t="s">
         <v>30</v>
       </c>
       <c r="N317" t="s">
         <v>30</v>
       </c>
       <c r="O317" t="s">
         <v>30</v>
       </c>
       <c r="P317" t="s">
         <v>30</v>
       </c>
       <c r="Q317" t="s">
         <v>30</v>
       </c>
       <c r="R317" t="s">
         <v>30</v>
       </c>
@@ -25936,72 +25936,72 @@
       </c>
       <c r="T317" t="s">
         <v>30</v>
       </c>
       <c r="U317" t="s">
         <v>30</v>
       </c>
       <c r="V317" t="s">
         <v>30</v>
       </c>
       <c r="W317" t="s">
         <v>30</v>
       </c>
       <c r="X317" t="s">
         <v>30</v>
       </c>
       <c r="Y317">
         <v>64.6</v>
       </c>
     </row>
     <row r="318" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>338</v>
       </c>
       <c r="B318" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C318" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="E318" t="s">
         <v>30</v>
       </c>
       <c r="F318" t="s">
         <v>34</v>
       </c>
       <c r="G318" t="s">
         <v>29</v>
       </c>
       <c r="H318">
         <v>81</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318" t="s">
         <v>30</v>
       </c>
       <c r="M318" t="s">
         <v>30</v>
       </c>
       <c r="N318" t="s">
         <v>30</v>
       </c>
       <c r="O318" t="s">
         <v>30</v>
       </c>
       <c r="P318" t="s">
         <v>30</v>
       </c>
       <c r="Q318" t="s">
         <v>30</v>
       </c>
       <c r="R318" t="s">
         <v>30</v>
       </c>
@@ -26010,72 +26010,72 @@
       </c>
       <c r="T318" t="s">
         <v>30</v>
       </c>
       <c r="U318" t="s">
         <v>30</v>
       </c>
       <c r="V318" t="s">
         <v>30</v>
       </c>
       <c r="W318" t="s">
         <v>30</v>
       </c>
       <c r="X318" t="s">
         <v>30</v>
       </c>
       <c r="Y318">
         <v>64.59</v>
       </c>
     </row>
     <row r="319" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>339</v>
       </c>
       <c r="B319" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C319" t="s">
         <v>112</v>
       </c>
       <c r="E319" t="s">
         <v>30</v>
       </c>
       <c r="F319" t="s">
         <v>34</v>
       </c>
       <c r="G319" t="s">
         <v>79</v>
       </c>
       <c r="H319">
         <v>51</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>30</v>
       </c>
       <c r="M319" t="s">
         <v>30</v>
       </c>
       <c r="N319" t="s">
         <v>30</v>
       </c>
       <c r="O319" t="s">
         <v>30</v>
       </c>
       <c r="P319" t="s">
         <v>30</v>
       </c>
       <c r="Q319" t="s">
         <v>30</v>
       </c>
       <c r="R319">
         <v>64.57</v>
       </c>
@@ -26087,72 +26087,72 @@
       </c>
       <c r="U319" t="s">
         <v>30</v>
       </c>
       <c r="V319" t="s">
         <v>30</v>
       </c>
       <c r="W319" t="s">
         <v>30</v>
       </c>
       <c r="X319" t="s">
         <v>30</v>
       </c>
       <c r="Y319">
         <v>64.57</v>
       </c>
     </row>
     <row r="320" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>340</v>
       </c>
       <c r="B320" t="s">
         <v>111</v>
       </c>
       <c r="C320" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D320">
         <v>2396</v>
       </c>
       <c r="E320" t="s">
         <v>30</v>
       </c>
       <c r="F320" t="s">
         <v>117</v>
       </c>
       <c r="G320" t="s">
         <v>29</v>
       </c>
       <c r="H320">
         <v>24</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>30</v>
       </c>
       <c r="M320" t="s">
         <v>30</v>
       </c>
       <c r="N320" t="s">
         <v>30</v>
       </c>
       <c r="O320" t="s">
         <v>30</v>
       </c>
       <c r="P320" t="s">
         <v>30</v>
       </c>
       <c r="Q320">
         <v>64.54</v>
       </c>
       <c r="R320" t="s">
         <v>30</v>
       </c>
@@ -26161,72 +26161,72 @@
       </c>
       <c r="T320" t="s">
         <v>30</v>
       </c>
       <c r="U320" t="s">
         <v>30</v>
       </c>
       <c r="V320" t="s">
         <v>30</v>
       </c>
       <c r="W320" t="s">
         <v>30</v>
       </c>
       <c r="X320" t="s">
         <v>30</v>
       </c>
       <c r="Y320">
         <v>64.54</v>
       </c>
     </row>
     <row r="321" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>341</v>
       </c>
       <c r="B321" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C321" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E321" t="s">
         <v>30</v>
       </c>
       <c r="F321" t="s">
         <v>76</v>
       </c>
       <c r="G321" t="s">
         <v>29</v>
       </c>
       <c r="H321">
         <v>8</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K321">
         <v>0</v>
       </c>
       <c r="L321" t="s">
         <v>30</v>
       </c>
       <c r="M321" t="s">
         <v>30</v>
       </c>
       <c r="N321" t="s">
         <v>30</v>
       </c>
       <c r="O321" t="s">
         <v>30</v>
       </c>
       <c r="P321" t="s">
         <v>30</v>
       </c>
       <c r="Q321" t="s">
         <v>30</v>
       </c>
       <c r="R321" t="s">
         <v>30</v>
       </c>
@@ -26235,75 +26235,75 @@
       </c>
       <c r="T321" t="s">
         <v>30</v>
       </c>
       <c r="U321" t="s">
         <v>30</v>
       </c>
       <c r="V321" t="s">
         <v>30</v>
       </c>
       <c r="W321" t="s">
         <v>30</v>
       </c>
       <c r="X321" t="s">
         <v>30</v>
       </c>
       <c r="Y321">
         <v>64.5</v>
       </c>
     </row>
     <row r="322" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>342</v>
       </c>
       <c r="B322" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C322" t="s">
         <v>56</v>
       </c>
       <c r="D322">
         <v>2029</v>
       </c>
       <c r="E322" t="s">
         <v>90</v>
       </c>
       <c r="F322" t="s">
         <v>28</v>
       </c>
       <c r="G322" t="s">
         <v>79</v>
       </c>
       <c r="H322">
         <v>25</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>30</v>
       </c>
       <c r="M322" t="s">
         <v>30</v>
       </c>
       <c r="N322" t="s">
         <v>30</v>
       </c>
       <c r="O322" t="s">
         <v>30</v>
       </c>
       <c r="P322" t="s">
         <v>30</v>
       </c>
       <c r="Q322">
         <v>64.47</v>
       </c>
       <c r="R322" t="s">
         <v>30</v>
       </c>
@@ -26312,72 +26312,72 @@
       </c>
       <c r="T322" t="s">
         <v>30</v>
       </c>
       <c r="U322" t="s">
         <v>30</v>
       </c>
       <c r="V322" t="s">
         <v>30</v>
       </c>
       <c r="W322" t="s">
         <v>30</v>
       </c>
       <c r="X322" t="s">
         <v>30</v>
       </c>
       <c r="Y322">
         <v>64.47</v>
       </c>
     </row>
     <row r="323" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>343</v>
       </c>
       <c r="B323" t="s">
+        <v>545</v>
+      </c>
+      <c r="C323" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="E323" t="s">
         <v>30</v>
       </c>
       <c r="F323" t="s">
         <v>34</v>
       </c>
       <c r="G323" t="s">
         <v>79</v>
       </c>
       <c r="H323">
         <v>52</v>
       </c>
       <c r="I323" t="b">
         <v>0</v>
       </c>
       <c r="J323" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K323">
         <v>0</v>
       </c>
       <c r="L323" t="s">
         <v>30</v>
       </c>
       <c r="M323" t="s">
         <v>30</v>
       </c>
       <c r="N323" t="s">
         <v>30</v>
       </c>
       <c r="O323" t="s">
         <v>30</v>
       </c>
       <c r="P323" t="s">
         <v>30</v>
       </c>
       <c r="Q323" t="s">
         <v>30</v>
       </c>
       <c r="R323" t="s">
         <v>30</v>
       </c>
@@ -26386,72 +26386,72 @@
       </c>
       <c r="T323" t="s">
         <v>30</v>
       </c>
       <c r="U323" t="s">
         <v>30</v>
       </c>
       <c r="V323" t="s">
         <v>30</v>
       </c>
       <c r="W323" t="s">
         <v>30</v>
       </c>
       <c r="X323" t="s">
         <v>30</v>
       </c>
       <c r="Y323">
         <v>64.3</v>
       </c>
     </row>
     <row r="324" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>344</v>
       </c>
       <c r="B324" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C324" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="E324" t="s">
         <v>30</v>
       </c>
       <c r="F324" t="s">
         <v>34</v>
       </c>
       <c r="G324" t="s">
         <v>79</v>
       </c>
       <c r="H324">
         <v>53</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K324">
         <v>0</v>
       </c>
       <c r="L324" t="s">
         <v>30</v>
       </c>
       <c r="M324" t="s">
         <v>30</v>
       </c>
       <c r="N324" t="s">
         <v>30</v>
       </c>
       <c r="O324" t="s">
         <v>30</v>
       </c>
       <c r="P324" t="s">
         <v>30</v>
       </c>
       <c r="Q324" t="s">
         <v>30</v>
       </c>
       <c r="R324" t="s">
         <v>30</v>
       </c>
@@ -26460,72 +26460,72 @@
       </c>
       <c r="T324" t="s">
         <v>30</v>
       </c>
       <c r="U324" t="s">
         <v>30</v>
       </c>
       <c r="V324" t="s">
         <v>30</v>
       </c>
       <c r="W324" t="s">
         <v>30</v>
       </c>
       <c r="X324" t="s">
         <v>30</v>
       </c>
       <c r="Y324">
         <v>64.1</v>
       </c>
     </row>
     <row r="325" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>345</v>
       </c>
       <c r="B325" t="s">
+        <v>548</v>
+      </c>
+      <c r="C325" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="E325" t="s">
         <v>30</v>
       </c>
       <c r="F325" t="s">
         <v>34</v>
       </c>
       <c r="G325" t="s">
         <v>79</v>
       </c>
       <c r="H325">
         <v>54</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K325">
         <v>0</v>
       </c>
       <c r="L325" t="s">
         <v>30</v>
       </c>
       <c r="M325" t="s">
         <v>30</v>
       </c>
       <c r="N325" t="s">
         <v>30</v>
       </c>
       <c r="O325" t="s">
         <v>30</v>
       </c>
       <c r="P325" t="s">
         <v>30</v>
       </c>
       <c r="Q325" t="s">
         <v>30</v>
       </c>
       <c r="R325" t="s">
         <v>30</v>
       </c>
@@ -26534,72 +26534,72 @@
       </c>
       <c r="T325" t="s">
         <v>30</v>
       </c>
       <c r="U325" t="s">
         <v>30</v>
       </c>
       <c r="V325" t="s">
         <v>30</v>
       </c>
       <c r="W325" t="s">
         <v>30</v>
       </c>
       <c r="X325" t="s">
         <v>30</v>
       </c>
       <c r="Y325">
         <v>64.07</v>
       </c>
     </row>
     <row r="326" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>346</v>
       </c>
       <c r="B326" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C326" t="s">
         <v>62</v>
       </c>
       <c r="E326" t="s">
         <v>37</v>
       </c>
       <c r="F326" t="s">
         <v>34</v>
       </c>
       <c r="G326" t="s">
         <v>79</v>
       </c>
       <c r="H326">
         <v>55</v>
       </c>
       <c r="I326" t="b">
         <v>0</v>
       </c>
       <c r="J326" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K326">
         <v>0</v>
       </c>
       <c r="L326" t="s">
         <v>30</v>
       </c>
       <c r="M326" t="s">
         <v>30</v>
       </c>
       <c r="N326" t="s">
         <v>30</v>
       </c>
       <c r="O326" t="s">
         <v>30</v>
       </c>
       <c r="P326" t="s">
         <v>30</v>
       </c>
       <c r="Q326" t="s">
         <v>30</v>
       </c>
       <c r="R326" t="s">
         <v>30</v>
       </c>
@@ -26608,72 +26608,72 @@
       </c>
       <c r="T326" t="s">
         <v>30</v>
       </c>
       <c r="U326" t="s">
         <v>30</v>
       </c>
       <c r="V326" t="s">
         <v>30</v>
       </c>
       <c r="W326" t="s">
         <v>30</v>
       </c>
       <c r="X326" t="s">
         <v>30</v>
       </c>
       <c r="Y326">
         <v>63.69</v>
       </c>
     </row>
     <row r="327" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>347</v>
       </c>
       <c r="B327" t="s">
+        <v>550</v>
+      </c>
+      <c r="C327" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E327" t="s">
         <v>30</v>
       </c>
       <c r="F327" t="s">
         <v>34</v>
       </c>
       <c r="G327" t="s">
         <v>79</v>
       </c>
       <c r="H327">
         <v>56</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K327">
         <v>0</v>
       </c>
       <c r="L327" t="s">
         <v>30</v>
       </c>
       <c r="M327" t="s">
         <v>30</v>
       </c>
       <c r="N327" t="s">
         <v>30</v>
       </c>
       <c r="O327" t="s">
         <v>30</v>
       </c>
       <c r="P327" t="s">
         <v>30</v>
       </c>
       <c r="Q327" t="s">
         <v>30</v>
       </c>
       <c r="R327" t="s">
         <v>30</v>
       </c>
@@ -26682,72 +26682,72 @@
       </c>
       <c r="T327" t="s">
         <v>30</v>
       </c>
       <c r="U327" t="s">
         <v>30</v>
       </c>
       <c r="V327" t="s">
         <v>30</v>
       </c>
       <c r="W327" t="s">
         <v>30</v>
       </c>
       <c r="X327" t="s">
         <v>30</v>
       </c>
       <c r="Y327">
         <v>63.47</v>
       </c>
     </row>
     <row r="328" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>348</v>
       </c>
       <c r="B328" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C328" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="E328" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F328" t="s">
         <v>34</v>
       </c>
       <c r="G328" t="s">
         <v>29</v>
       </c>
       <c r="H328">
         <v>82</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K328">
         <v>0</v>
       </c>
       <c r="L328" t="s">
         <v>30</v>
       </c>
       <c r="M328" t="s">
         <v>30</v>
       </c>
       <c r="N328" t="s">
         <v>30</v>
       </c>
       <c r="O328" t="s">
         <v>30</v>
       </c>
       <c r="P328" t="s">
         <v>30</v>
       </c>
       <c r="Q328" t="s">
         <v>30</v>
       </c>
       <c r="R328" t="s">
         <v>30</v>
       </c>
@@ -26756,72 +26756,72 @@
       </c>
       <c r="T328" t="s">
         <v>30</v>
       </c>
       <c r="U328" t="s">
         <v>30</v>
       </c>
       <c r="V328" t="s">
         <v>30</v>
       </c>
       <c r="W328" t="s">
         <v>30</v>
       </c>
       <c r="X328" t="s">
         <v>30</v>
       </c>
       <c r="Y328">
         <v>63.27</v>
       </c>
     </row>
     <row r="329" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>352</v>
       </c>
       <c r="B329" t="s">
+        <v>553</v>
+      </c>
+      <c r="C329" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="E329" t="s">
         <v>30</v>
       </c>
       <c r="F329" t="s">
         <v>34</v>
       </c>
       <c r="G329" t="s">
         <v>79</v>
       </c>
       <c r="H329">
         <v>57</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K329">
         <v>0</v>
       </c>
       <c r="L329" t="s">
         <v>30</v>
       </c>
       <c r="M329" t="s">
         <v>30</v>
       </c>
       <c r="N329" t="s">
         <v>30</v>
       </c>
       <c r="O329" t="s">
         <v>30</v>
       </c>
       <c r="P329" t="s">
         <v>30</v>
       </c>
       <c r="Q329" t="s">
         <v>30</v>
       </c>
       <c r="R329" t="s">
         <v>30</v>
       </c>
@@ -26830,72 +26830,72 @@
       </c>
       <c r="T329" t="s">
         <v>30</v>
       </c>
       <c r="U329" t="s">
         <v>30</v>
       </c>
       <c r="V329" t="s">
         <v>30</v>
       </c>
       <c r="W329" t="s">
         <v>30</v>
       </c>
       <c r="X329" t="s">
         <v>30</v>
       </c>
       <c r="Y329">
         <v>61.52</v>
       </c>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>353</v>
       </c>
       <c r="B330" t="s">
+        <v>555</v>
+      </c>
+      <c r="C330" t="s">
         <v>556</v>
       </c>
-      <c r="C330" t="s">
+      <c r="E330" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="F330" t="s">
         <v>76</v>
       </c>
       <c r="G330" t="s">
         <v>79</v>
       </c>
       <c r="H330">
         <v>7</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330" t="s">
         <v>30</v>
       </c>
       <c r="M330" t="s">
         <v>30</v>
       </c>
       <c r="N330" t="s">
         <v>30</v>
       </c>
       <c r="O330" t="s">
         <v>30</v>
       </c>
       <c r="P330" t="s">
         <v>30</v>
       </c>
       <c r="Q330" t="s">
         <v>30</v>
       </c>
       <c r="R330" t="s">
         <v>30</v>
       </c>
@@ -26904,72 +26904,72 @@
       </c>
       <c r="T330" t="s">
         <v>30</v>
       </c>
       <c r="U330" t="s">
         <v>30</v>
       </c>
       <c r="V330" t="s">
         <v>30</v>
       </c>
       <c r="W330" t="s">
         <v>30</v>
       </c>
       <c r="X330" t="s">
         <v>30</v>
       </c>
       <c r="Y330">
         <v>60.95</v>
       </c>
     </row>
     <row r="331" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>354</v>
       </c>
       <c r="B331" t="s">
+        <v>558</v>
+      </c>
+      <c r="C331" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="E331" t="s">
         <v>147</v>
       </c>
       <c r="F331" t="s">
         <v>34</v>
       </c>
       <c r="G331" t="s">
         <v>29</v>
       </c>
       <c r="H331">
         <v>84</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
       <c r="L331" t="s">
         <v>30</v>
       </c>
       <c r="M331" t="s">
         <v>30</v>
       </c>
       <c r="N331" t="s">
         <v>30</v>
       </c>
       <c r="O331" t="s">
         <v>30</v>
       </c>
       <c r="P331" t="s">
         <v>30</v>
       </c>
       <c r="Q331" t="s">
         <v>30</v>
       </c>
       <c r="R331" t="s">
         <v>30</v>
       </c>
@@ -26978,72 +26978,72 @@
       </c>
       <c r="T331" t="s">
         <v>30</v>
       </c>
       <c r="U331" t="s">
         <v>30</v>
       </c>
       <c r="V331" t="s">
         <v>30</v>
       </c>
       <c r="W331" t="s">
         <v>30</v>
       </c>
       <c r="X331" t="s">
         <v>30</v>
       </c>
       <c r="Y331">
         <v>60.57</v>
       </c>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>355</v>
       </c>
       <c r="B332" t="s">
+        <v>560</v>
+      </c>
+      <c r="C332" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="E332" t="s">
         <v>37</v>
       </c>
       <c r="F332" t="s">
         <v>28</v>
       </c>
       <c r="G332" t="s">
         <v>79</v>
       </c>
       <c r="H332">
         <v>26</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332" t="s">
         <v>30</v>
       </c>
       <c r="M332" t="s">
         <v>30</v>
       </c>
       <c r="N332" t="s">
         <v>30</v>
       </c>
       <c r="O332" t="s">
         <v>30</v>
       </c>
       <c r="P332" t="s">
         <v>30</v>
       </c>
       <c r="Q332" t="s">
         <v>30</v>
       </c>
       <c r="R332" t="s">
         <v>30</v>
       </c>
@@ -27055,69 +27055,69 @@
       </c>
       <c r="U332" t="s">
         <v>30</v>
       </c>
       <c r="V332" t="s">
         <v>30</v>
       </c>
       <c r="W332" t="s">
         <v>30</v>
       </c>
       <c r="X332" t="s">
         <v>30</v>
       </c>
       <c r="Y332">
         <v>60.47</v>
       </c>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>356</v>
       </c>
       <c r="B333" t="s">
         <v>35</v>
       </c>
       <c r="C333" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="E333" t="s">
         <v>39</v>
       </c>
       <c r="F333" t="s">
         <v>34</v>
       </c>
       <c r="G333" t="s">
         <v>29</v>
       </c>
       <c r="H333">
         <v>85</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
       <c r="L333" t="s">
         <v>30</v>
       </c>
       <c r="M333" t="s">
         <v>30</v>
       </c>
       <c r="N333" t="s">
         <v>30</v>
       </c>
       <c r="O333" t="s">
         <v>30</v>
       </c>
       <c r="P333" t="s">
         <v>30</v>
       </c>
       <c r="Q333" t="s">
         <v>30</v>
       </c>
       <c r="R333" t="s">
         <v>30</v>
       </c>
@@ -27126,72 +27126,72 @@
       </c>
       <c r="T333" t="s">
         <v>30</v>
       </c>
       <c r="U333" t="s">
         <v>30</v>
       </c>
       <c r="V333" t="s">
         <v>30</v>
       </c>
       <c r="W333" t="s">
         <v>30</v>
       </c>
       <c r="X333" t="s">
         <v>30</v>
       </c>
       <c r="Y333">
         <v>60.36</v>
       </c>
     </row>
     <row r="334" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>357</v>
       </c>
       <c r="B334" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C334" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="E334" t="s">
         <v>30</v>
       </c>
       <c r="F334" t="s">
         <v>117</v>
       </c>
       <c r="G334" t="s">
         <v>79</v>
       </c>
       <c r="H334">
         <v>8</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334" t="s">
         <v>30</v>
       </c>
       <c r="M334" t="s">
         <v>30</v>
       </c>
       <c r="N334" t="s">
         <v>30</v>
       </c>
       <c r="O334" t="s">
         <v>30</v>
       </c>
       <c r="P334" t="s">
         <v>30</v>
       </c>
       <c r="Q334" t="s">
         <v>30</v>
       </c>
       <c r="R334" t="s">
         <v>30</v>
       </c>
@@ -27200,72 +27200,72 @@
       </c>
       <c r="T334" t="s">
         <v>30</v>
       </c>
       <c r="U334" t="s">
         <v>30</v>
       </c>
       <c r="V334" t="s">
         <v>30</v>
       </c>
       <c r="W334" t="s">
         <v>30</v>
       </c>
       <c r="X334" t="s">
         <v>30</v>
       </c>
       <c r="Y334">
         <v>58.9</v>
       </c>
     </row>
     <row r="335" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>358</v>
       </c>
       <c r="B335" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C335" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E335" t="s">
         <v>30</v>
       </c>
       <c r="F335" t="s">
         <v>54</v>
       </c>
       <c r="G335" t="s">
         <v>79</v>
       </c>
       <c r="H335">
         <v>6</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K335">
         <v>0</v>
       </c>
       <c r="L335" t="s">
         <v>30</v>
       </c>
       <c r="M335" t="s">
         <v>30</v>
       </c>
       <c r="N335" t="s">
         <v>30</v>
       </c>
       <c r="O335" t="s">
         <v>30</v>
       </c>
       <c r="P335" t="s">
         <v>30</v>
       </c>
       <c r="Q335" t="s">
         <v>30</v>
       </c>
       <c r="R335" t="s">
         <v>30</v>
       </c>
@@ -27274,72 +27274,72 @@
       </c>
       <c r="T335" t="s">
         <v>30</v>
       </c>
       <c r="U335" t="s">
         <v>30</v>
       </c>
       <c r="V335" t="s">
         <v>30</v>
       </c>
       <c r="W335" t="s">
         <v>30</v>
       </c>
       <c r="X335" t="s">
         <v>30</v>
       </c>
       <c r="Y335">
         <v>57.53</v>
       </c>
     </row>
     <row r="336" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>359</v>
       </c>
       <c r="B336" t="s">
+        <v>564</v>
+      </c>
+      <c r="C336" t="s">
         <v>565</v>
       </c>
-      <c r="C336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E336" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F336" t="s">
         <v>63</v>
       </c>
       <c r="G336" t="s">
         <v>79</v>
       </c>
       <c r="H336">
         <v>17</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K336">
         <v>0</v>
       </c>
       <c r="L336" t="s">
         <v>30</v>
       </c>
       <c r="M336" t="s">
         <v>30</v>
       </c>
       <c r="N336" t="s">
         <v>30</v>
       </c>
       <c r="O336" t="s">
         <v>30</v>
       </c>
       <c r="P336" t="s">
         <v>30</v>
       </c>
       <c r="Q336" t="s">
         <v>30</v>
       </c>
       <c r="R336" t="s">
         <v>30</v>
       </c>
@@ -27348,72 +27348,72 @@
       </c>
       <c r="T336" t="s">
         <v>30</v>
       </c>
       <c r="U336" t="s">
         <v>30</v>
       </c>
       <c r="V336" t="s">
         <v>30</v>
       </c>
       <c r="W336" t="s">
         <v>30</v>
       </c>
       <c r="X336" t="s">
         <v>30</v>
       </c>
       <c r="Y336">
         <v>57.46</v>
       </c>
     </row>
     <row r="337" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>363</v>
       </c>
       <c r="B337" t="s">
+        <v>566</v>
+      </c>
+      <c r="C337" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="E337" t="s">
         <v>30</v>
       </c>
       <c r="F337" t="s">
         <v>34</v>
       </c>
       <c r="G337" t="s">
         <v>79</v>
       </c>
       <c r="H337">
         <v>59</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K337">
         <v>0</v>
       </c>
       <c r="L337" t="s">
         <v>30</v>
       </c>
       <c r="M337" t="s">
         <v>30</v>
       </c>
       <c r="N337" t="s">
         <v>30</v>
       </c>
       <c r="O337" t="s">
         <v>30</v>
       </c>
       <c r="P337" t="s">
         <v>30</v>
       </c>
       <c r="Q337" t="s">
         <v>30</v>
       </c>
       <c r="R337" t="s">
         <v>30</v>
       </c>
@@ -27422,72 +27422,72 @@
       </c>
       <c r="T337" t="s">
         <v>30</v>
       </c>
       <c r="U337" t="s">
         <v>30</v>
       </c>
       <c r="V337" t="s">
         <v>30</v>
       </c>
       <c r="W337" t="s">
         <v>30</v>
       </c>
       <c r="X337" t="s">
         <v>30</v>
       </c>
       <c r="Y337">
         <v>53.78</v>
       </c>
     </row>
     <row r="338" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>364</v>
       </c>
       <c r="B338" t="s">
+        <v>568</v>
+      </c>
+      <c r="C338" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E338" t="s">
         <v>30</v>
       </c>
       <c r="F338" t="s">
         <v>54</v>
       </c>
       <c r="G338" t="s">
         <v>79</v>
       </c>
       <c r="H338">
         <v>7</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K338">
         <v>0</v>
       </c>
       <c r="L338" t="s">
         <v>30</v>
       </c>
       <c r="M338" t="s">
         <v>30</v>
       </c>
       <c r="N338" t="s">
         <v>30</v>
       </c>
       <c r="O338" t="s">
         <v>30</v>
       </c>
       <c r="P338" t="s">
         <v>30</v>
       </c>
       <c r="Q338" t="s">
         <v>30</v>
       </c>
       <c r="R338" t="s">
         <v>30</v>
       </c>
@@ -27496,72 +27496,72 @@
       </c>
       <c r="T338" t="s">
         <v>30</v>
       </c>
       <c r="U338" t="s">
         <v>30</v>
       </c>
       <c r="V338" t="s">
         <v>30</v>
       </c>
       <c r="W338" t="s">
         <v>30</v>
       </c>
       <c r="X338" t="s">
         <v>30</v>
       </c>
       <c r="Y338">
         <v>53.18</v>
       </c>
     </row>
     <row r="339" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>365</v>
       </c>
       <c r="B339" t="s">
+        <v>570</v>
+      </c>
+      <c r="C339" t="s">
         <v>571</v>
       </c>
-      <c r="C339" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E339" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F339" t="s">
         <v>34</v>
       </c>
       <c r="G339" t="s">
         <v>79</v>
       </c>
       <c r="H339">
         <v>60</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K339">
         <v>0</v>
       </c>
       <c r="L339" t="s">
         <v>30</v>
       </c>
       <c r="M339" t="s">
         <v>30</v>
       </c>
       <c r="N339" t="s">
         <v>30</v>
       </c>
       <c r="O339" t="s">
         <v>30</v>
       </c>
       <c r="P339" t="s">
         <v>30</v>
       </c>
       <c r="Q339" t="s">
         <v>30</v>
       </c>
       <c r="R339" t="s">
         <v>30</v>
       </c>
@@ -27570,72 +27570,72 @@
       </c>
       <c r="T339" t="s">
         <v>30</v>
       </c>
       <c r="U339" t="s">
         <v>30</v>
       </c>
       <c r="V339" t="s">
         <v>30</v>
       </c>
       <c r="W339" t="s">
         <v>30</v>
       </c>
       <c r="X339" t="s">
         <v>30</v>
       </c>
       <c r="Y339">
         <v>52.51</v>
       </c>
     </row>
     <row r="340" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>366</v>
       </c>
       <c r="B340" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C340" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="E340" t="s">
         <v>30</v>
       </c>
       <c r="F340" t="s">
         <v>34</v>
       </c>
       <c r="G340" t="s">
         <v>79</v>
       </c>
       <c r="H340">
         <v>61</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K340">
         <v>0</v>
       </c>
       <c r="L340" t="s">
         <v>30</v>
       </c>
       <c r="M340" t="s">
         <v>30</v>
       </c>
       <c r="N340" t="s">
         <v>30</v>
       </c>
       <c r="O340" t="s">
         <v>30</v>
       </c>
       <c r="P340" t="s">
         <v>30</v>
       </c>
       <c r="Q340" t="s">
         <v>30</v>
       </c>
       <c r="R340" t="s">
         <v>30</v>
       </c>
@@ -27644,72 +27644,72 @@
       </c>
       <c r="T340" t="s">
         <v>30</v>
       </c>
       <c r="U340" t="s">
         <v>30</v>
       </c>
       <c r="V340" t="s">
         <v>30</v>
       </c>
       <c r="W340" t="s">
         <v>30</v>
       </c>
       <c r="X340" t="s">
         <v>30</v>
       </c>
       <c r="Y340">
         <v>51.79</v>
       </c>
     </row>
     <row r="341" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>367</v>
       </c>
       <c r="B341" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C341" t="s">
         <v>41</v>
       </c>
       <c r="E341" t="s">
         <v>37</v>
       </c>
       <c r="F341" t="s">
         <v>117</v>
       </c>
       <c r="G341" t="s">
         <v>79</v>
       </c>
       <c r="H341">
         <v>9</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K341">
         <v>0</v>
       </c>
       <c r="L341" t="s">
         <v>30</v>
       </c>
       <c r="M341" t="s">
         <v>30</v>
       </c>
       <c r="N341" t="s">
         <v>30</v>
       </c>
       <c r="O341" t="s">
         <v>30</v>
       </c>
       <c r="P341" t="s">
         <v>30</v>
       </c>
       <c r="Q341" t="s">
         <v>30</v>
       </c>
       <c r="R341" t="s">
         <v>30</v>
       </c>
@@ -27718,75 +27718,75 @@
       </c>
       <c r="T341" t="s">
         <v>30</v>
       </c>
       <c r="U341" t="s">
         <v>30</v>
       </c>
       <c r="V341" t="s">
         <v>30</v>
       </c>
       <c r="W341" t="s">
         <v>30</v>
       </c>
       <c r="X341" t="s">
         <v>30</v>
       </c>
       <c r="Y341">
         <v>50.21</v>
       </c>
     </row>
     <row r="342" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>368</v>
       </c>
       <c r="B342" t="s">
+        <v>574</v>
+      </c>
+      <c r="C342" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="D342">
         <v>548</v>
       </c>
       <c r="E342" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F342" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G342" t="s">
         <v>29</v>
       </c>
       <c r="H342">
         <v>3</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>30</v>
       </c>
       <c r="M342" t="s">
         <v>30</v>
       </c>
       <c r="N342" t="s">
         <v>30</v>
       </c>
       <c r="O342" t="s">
         <v>30</v>
       </c>
       <c r="P342" t="s">
         <v>30</v>
       </c>
       <c r="Q342">
         <v>45.36</v>
       </c>
       <c r="R342" t="s">
         <v>30</v>
       </c>
@@ -27795,72 +27795,72 @@
       </c>
       <c r="T342" t="s">
         <v>30</v>
       </c>
       <c r="U342" t="s">
         <v>30</v>
       </c>
       <c r="V342" t="s">
         <v>30</v>
       </c>
       <c r="W342" t="s">
         <v>30</v>
       </c>
       <c r="X342" t="s">
         <v>30</v>
       </c>
       <c r="Y342">
         <v>45.36</v>
       </c>
     </row>
     <row r="343" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>369</v>
       </c>
       <c r="B343" t="s">
+        <v>576</v>
+      </c>
+      <c r="C343" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="E343" t="s">
         <v>30</v>
       </c>
       <c r="F343" t="s">
         <v>34</v>
       </c>
       <c r="G343" t="s">
         <v>79</v>
       </c>
       <c r="H343">
         <v>62</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K343">
         <v>0</v>
       </c>
       <c r="L343" t="s">
         <v>30</v>
       </c>
       <c r="M343" t="s">
         <v>30</v>
       </c>
       <c r="N343" t="s">
         <v>30</v>
       </c>
       <c r="O343" t="s">
         <v>30</v>
       </c>
       <c r="P343" t="s">
         <v>30</v>
       </c>
       <c r="Q343" t="s">
         <v>30</v>
       </c>
       <c r="R343" t="s">
         <v>30</v>
       </c>
@@ -27869,72 +27869,72 @@
       </c>
       <c r="T343" t="s">
         <v>30</v>
       </c>
       <c r="U343" t="s">
         <v>30</v>
       </c>
       <c r="V343" t="s">
         <v>30</v>
       </c>
       <c r="W343" t="s">
         <v>30</v>
       </c>
       <c r="X343" t="s">
         <v>30</v>
       </c>
       <c r="Y343">
         <v>45.35</v>
       </c>
     </row>
     <row r="344" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>370</v>
       </c>
       <c r="B344" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="C344" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="E344" t="s">
         <v>30</v>
       </c>
       <c r="F344" t="s">
         <v>34</v>
       </c>
       <c r="G344" t="s">
         <v>79</v>
       </c>
       <c r="H344">
         <v>63</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K344">
         <v>0</v>
       </c>
       <c r="L344" t="s">
         <v>30</v>
       </c>
       <c r="M344" t="s">
         <v>30</v>
       </c>
       <c r="N344" t="s">
         <v>30</v>
       </c>
       <c r="O344" t="s">
         <v>30</v>
       </c>
       <c r="P344" t="s">
         <v>30</v>
       </c>
       <c r="Q344" t="s">
         <v>30</v>
       </c>
       <c r="R344" t="s">
         <v>30</v>
       </c>